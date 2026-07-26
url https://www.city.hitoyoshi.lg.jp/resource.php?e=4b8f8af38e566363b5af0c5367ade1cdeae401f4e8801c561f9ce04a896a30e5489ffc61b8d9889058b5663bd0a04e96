--- v0 (2025-12-21)
+++ v1 (2026-07-26)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
@@ -37,158 +37,164 @@
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.12.15\新共通\G000水道局_限定\G200下水道課_限定\203 排水設備\庶務関係\令和７年度排水設備様式変更\30.HP掲載\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hs946\Downloads\file_2026-05-29_14-18-40\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{506A60AF-B73D-47C9-8F6A-FB774C9A0EC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11340" tabRatio="677"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="677" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式一覧" sheetId="48" r:id="rId1"/>
     <sheet name="申請書" sheetId="59" r:id="rId2"/>
     <sheet name="平面" sheetId="10" r:id="rId3"/>
     <sheet name="縦断" sheetId="11" r:id="rId4"/>
     <sheet name="設計変更届" sheetId="17" r:id="rId5"/>
     <sheet name="融資あっせん申請" sheetId="37" r:id="rId6"/>
     <sheet name="助成金申請" sheetId="45" r:id="rId7"/>
     <sheet name="完了届 " sheetId="60" r:id="rId8"/>
     <sheet name="開始届" sheetId="44" r:id="rId9"/>
     <sheet name="桝設置申請書" sheetId="39" r:id="rId10"/>
     <sheet name="桝設置完了届" sheetId="40" r:id="rId11"/>
     <sheet name="桝設置申請内容変更" sheetId="51" r:id="rId12"/>
     <sheet name="桝撤去等申請書" sheetId="41" r:id="rId13"/>
     <sheet name="桝撤去等完了届" sheetId="42" r:id="rId14"/>
     <sheet name="使用承諾書" sheetId="16" r:id="rId15"/>
     <sheet name="負担金誓約書" sheetId="15" r:id="rId16"/>
     <sheet name="協議書" sheetId="49" r:id="rId17"/>
     <sheet name="人孔（マンホール）接続願い" sheetId="52" r:id="rId18"/>
     <sheet name="支管接続願い" sheetId="53" r:id="rId19"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="8">開始届!$A$1:$BE$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'完了届 '!$A$1:$BG$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">協議書!$A$1:$AF$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">使用承諾書!$A$1:$AH$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">支管接続願い!$A$1:$J$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">縦断!$A$1:$BS$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">助成金申請!$A$1:$BF$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">申請書!$A$1:$BF$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'人孔（マンホール）接続願い'!$A$1:$J$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">設計変更届!$A$1:$BF$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">負担金誓約書!$A$1:$AH$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">平面!$A$1:$AM$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">桝設置完了届!$A$1:$BD$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">桝設置申請書!$A$1:$BD$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">桝設置申請内容変更!$A$1:$BD$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">桝撤去等完了届!$A$1:$BD$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">桝撤去等申請書!$A$1:$BD$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">融資あっせん申請!$A$1:$BF$55</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="162913" refMode="R1C1"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>中尾光孝</author>
   </authors>
   <commentList>
-    <comment ref="AC14" authorId="0" shapeId="0">
+    <comment ref="AC14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>自筆での記入をお願いします。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>中尾光孝</author>
   </authors>
   <commentList>
-    <comment ref="AM13" authorId="0" shapeId="0">
+    <comment ref="AM13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>自筆での記入をお願いします。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="412">
   <si>
     <t>課長補佐</t>
     <rPh sb="0" eb="2">
       <t>カチョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホサ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>備　考</t>
     <rPh sb="0" eb="3">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>建築物所有者</t>
     <rPh sb="0" eb="3">
       <t>ケンチクブツ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショユウシャ</t>
     </rPh>
@@ -4705,55 +4711,65 @@
     </rPh>
     <rPh sb="9" eb="10">
       <t>オヨ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>シカン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>セツゾク</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ネガ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ボタンをクリックすると様式のシートに移動します</t>
     <rPh sb="11" eb="13">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>イドウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>使用開始番号</t>
+    <rPh sb="0" eb="4">
+      <t>シヨウカイシ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
   </numFmts>
   <fonts count="37">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -7364,50 +7380,62 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8012,50 +8040,56 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8093,54 +8127,54 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -8270,76 +8304,58 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="桁区切り 2" xfId="5"/>
-    <cellStyle name="通貨 2" xfId="3"/>
+    <cellStyle name="桁区切り 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="通貨 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="標準 3 2" xfId="4"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26717;&#35373;&#32622;&#30003;&#35531;&#26360;!A1"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#25903;&#31649;&#25509;&#32154;&#39000;&#12356;!A1"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#32294;&#26029;!A1"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#34701;&#36039;&#12354;&#12387;&#12379;&#12435;&#30003;&#35531;!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#38283;&#22987;&#23626;!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#21332;&#35696;&#26360;!A1"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#24179;&#38754;!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#35373;&#35336;&#22793;&#26356;&#23626;!A1"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26717;&#25764;&#21435;&#31561;&#23436;&#20102;&#23626;!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#30003;&#35531;&#26360;!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'&#23436;&#20102;&#23626; '!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#36000;&#25285;&#37329;&#35475;&#32004;&#26360;!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#21161;&#25104;&#37329;&#30003;&#35531;!A1"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26717;&#35373;&#32622;&#23436;&#20102;&#23626;!A1"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#20351;&#29992;&#25215;&#35582;&#26360;!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26717;&#35373;&#32622;&#30003;&#35531;&#20869;&#23481;&#22793;&#26356;!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26717;&#25764;&#21435;&#31561;&#30003;&#35531;&#26360;!A1"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'&#20154;&#23380;&#65288;&#12510;&#12531;&#12507;&#12540;&#12523;&#65289;&#25509;&#32154;&#39000;&#12356;'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#27096;&#24335;&#19968;&#35239;!A1"/></Relationships>
 </file>
@@ -8409,1161 +8425,1242 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#27096;&#24335;&#19968;&#35239;!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068457" y="679174"/>
           <a:ext cx="356152" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="額縁 17">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="1358348"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="額縁 18">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="1697935"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="額縁 19">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="3395870"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="額縁 20">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="2037522"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="額縁 22">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="2377109"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="額縁 23">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068457" y="2716696"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="額縁 25">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="3056283"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>339586</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>339586</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="額縁 26">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="3735456"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>339586</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="額縁 27">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="4075043"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="額縁 28">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="4414630"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="額縁 29">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068457" y="4754217"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="額縁 30">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1424609" y="5093804"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="額縁 31">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068458" y="5093804"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="額縁 32">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1424609" y="3056283"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="額縁 33">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1424609" y="3735457"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="額縁 34">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1068457" y="1018761"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>356151</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="額縁 35">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1424609" y="1018761"/>
           <a:ext cx="356151" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>140803</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>124238</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>331304</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>306456</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="37" name="屈折矢印 36"/>
+        <xdr:cNvPr id="37" name="屈折矢印 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000">
           <a:off x="1209260" y="463825"/>
           <a:ext cx="190501" cy="182218"/>
         </a:xfrm>
         <a:prstGeom prst="bentUpArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>72</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7305675" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -9577,78 +9674,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>72</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7305675" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -9662,78 +9763,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>72</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7305675" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -9747,78 +9852,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>58</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>62</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7181850" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -9832,78 +9941,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>58</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>60</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0D00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7181850" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -9917,78 +10030,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>36</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>44</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="額縁 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0E00-000003000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7200900" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10002,78 +10119,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>36</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>44</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7200900" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10087,78 +10208,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7000875" y="457200"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10172,78 +10297,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>234812</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>124239</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7164457" y="397565"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10257,78 +10386,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>244475</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>117337</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7159625" y="396875"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10342,78 +10475,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>59</xdr:col>
       <xdr:colOff>123824</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>60</xdr:col>
       <xdr:colOff>1609724</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110987</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7429499" y="123825"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10427,78 +10564,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>41</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>41413</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>197784</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="額縁 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="8269941" y="41413"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10512,78 +10653,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>73</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>80</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>149087</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="14763750" y="0"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10597,78 +10742,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>73</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="額縁 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000003000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7429500" y="381000"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10680,51 +10829,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>35</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="テキスト ボックス 1"/>
+        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2228850" y="8001000"/>
           <a:ext cx="2105026" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10743,78 +10898,82 @@
             </a:rPr>
             <a:t>　融資金は排水設備工事を施工した指定工事店の口座に振込むことを承諾します。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>73</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>130037</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="額縁 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7429500" y="209550"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10828,78 +10987,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>73</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>339587</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7429500" y="228600"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10913,78 +11076,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>62</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>75</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>25262</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7677150" y="228600"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -10998,78 +11165,82 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>73</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>34787</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="額縁 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000002000000}"/>
+            </a:ext>
+          </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7429500" y="304800"/>
           <a:ext cx="1609725" cy="339587"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>様式</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>一覧</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
@@ -11511,51 +11682,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.625" defaultRowHeight="27" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="4.625" style="273"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="27" customHeight="1">
       <c r="B1" s="273" t="s">
         <v>246</v>
       </c>
       <c r="E1" s="381"/>
     </row>
     <row r="2" spans="2:16" ht="27" customHeight="1">
       <c r="E2" s="381" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="27" customHeight="1">
       <c r="F3" s="378" t="s">
@@ -11712,241 +11883,241 @@
     <row r="21" spans="3:16" ht="27" customHeight="1">
       <c r="C21" s="276"/>
       <c r="D21" s="276"/>
       <c r="E21" s="276"/>
       <c r="F21" s="276"/>
       <c r="G21" s="276"/>
       <c r="H21" s="276"/>
       <c r="I21" s="276"/>
       <c r="J21" s="276"/>
       <c r="K21" s="276"/>
       <c r="L21" s="276"/>
       <c r="M21" s="276"/>
       <c r="N21" s="276"/>
       <c r="O21" s="276"/>
       <c r="P21" s="276"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.1811023622047245" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="B2:BE33"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="1.625" style="104"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:56" ht="30" customHeight="1">
-      <c r="C2" s="640" t="s">
+      <c r="C2" s="646" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="640"/>
-[...4 lines deleted...]
-      <c r="I2" s="640" t="s">
+      <c r="D2" s="646"/>
+      <c r="E2" s="646"/>
+      <c r="F2" s="646"/>
+      <c r="G2" s="646"/>
+      <c r="H2" s="646"/>
+      <c r="I2" s="646" t="s">
         <v>301</v>
       </c>
-      <c r="J2" s="640"/>
-[...4 lines deleted...]
-      <c r="O2" s="640" t="s">
+      <c r="J2" s="646"/>
+      <c r="K2" s="646"/>
+      <c r="L2" s="646"/>
+      <c r="M2" s="646"/>
+      <c r="N2" s="646"/>
+      <c r="O2" s="646" t="s">
         <v>35</v>
       </c>
-      <c r="P2" s="640"/>
-[...4 lines deleted...]
-      <c r="U2" s="640" t="s">
+      <c r="P2" s="646"/>
+      <c r="Q2" s="646"/>
+      <c r="R2" s="646"/>
+      <c r="S2" s="646"/>
+      <c r="T2" s="646"/>
+      <c r="U2" s="646" t="s">
         <v>0</v>
       </c>
-      <c r="V2" s="640"/>
-[...4 lines deleted...]
-      <c r="AA2" s="640" t="s">
+      <c r="V2" s="646"/>
+      <c r="W2" s="646"/>
+      <c r="X2" s="646"/>
+      <c r="Y2" s="646"/>
+      <c r="Z2" s="646"/>
+      <c r="AA2" s="646" t="s">
         <v>54</v>
       </c>
-      <c r="AB2" s="640"/>
-[...4 lines deleted...]
-      <c r="AG2" s="640" t="s">
+      <c r="AB2" s="646"/>
+      <c r="AC2" s="646"/>
+      <c r="AD2" s="646"/>
+      <c r="AE2" s="646"/>
+      <c r="AF2" s="646"/>
+      <c r="AG2" s="646" t="s">
         <v>55</v>
       </c>
-      <c r="AH2" s="640"/>
-[...4 lines deleted...]
-      <c r="AM2" s="651" t="s">
+      <c r="AH2" s="646"/>
+      <c r="AI2" s="646"/>
+      <c r="AJ2" s="646"/>
+      <c r="AK2" s="646"/>
+      <c r="AL2" s="646"/>
+      <c r="AM2" s="657" t="s">
         <v>274</v>
       </c>
-      <c r="AN2" s="652"/>
-[...15 lines deleted...]
-      <c r="BD2" s="653"/>
+      <c r="AN2" s="658"/>
+      <c r="AO2" s="658"/>
+      <c r="AP2" s="658"/>
+      <c r="AQ2" s="658"/>
+      <c r="AR2" s="658"/>
+      <c r="AS2" s="658"/>
+      <c r="AT2" s="658"/>
+      <c r="AU2" s="658"/>
+      <c r="AV2" s="658"/>
+      <c r="AW2" s="658"/>
+      <c r="AX2" s="658"/>
+      <c r="AY2" s="658"/>
+      <c r="AZ2" s="658"/>
+      <c r="BA2" s="658"/>
+      <c r="BB2" s="658"/>
+      <c r="BC2" s="658"/>
+      <c r="BD2" s="659"/>
     </row>
     <row r="3" spans="3:56" ht="30" customHeight="1">
-      <c r="C3" s="650"/>
-[...52 lines deleted...]
-      <c r="BD3" s="657"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="656"/>
+      <c r="N3" s="656"/>
+      <c r="O3" s="656"/>
+      <c r="P3" s="656"/>
+      <c r="Q3" s="656"/>
+      <c r="R3" s="656"/>
+      <c r="S3" s="656"/>
+      <c r="T3" s="656"/>
+      <c r="U3" s="656"/>
+      <c r="V3" s="656"/>
+      <c r="W3" s="656"/>
+      <c r="X3" s="656"/>
+      <c r="Y3" s="656"/>
+      <c r="Z3" s="656"/>
+      <c r="AA3" s="656"/>
+      <c r="AB3" s="656"/>
+      <c r="AC3" s="656"/>
+      <c r="AD3" s="656"/>
+      <c r="AE3" s="656"/>
+      <c r="AF3" s="656"/>
+      <c r="AG3" s="656"/>
+      <c r="AH3" s="656"/>
+      <c r="AI3" s="656"/>
+      <c r="AJ3" s="656"/>
+      <c r="AK3" s="656"/>
+      <c r="AL3" s="656"/>
+      <c r="AM3" s="660"/>
+      <c r="AN3" s="661"/>
+      <c r="AO3" s="661"/>
+      <c r="AP3" s="661"/>
+      <c r="AQ3" s="661"/>
+      <c r="AR3" s="661"/>
+      <c r="AS3" s="662"/>
+      <c r="AT3" s="662"/>
+      <c r="AU3" s="662"/>
+      <c r="AV3" s="662"/>
+      <c r="AW3" s="662"/>
+      <c r="AX3" s="662"/>
+      <c r="AY3" s="662"/>
+      <c r="AZ3" s="662"/>
+      <c r="BA3" s="662"/>
+      <c r="BB3" s="662"/>
+      <c r="BC3" s="662"/>
+      <c r="BD3" s="663"/>
     </row>
     <row r="4" spans="3:56" ht="30" customHeight="1">
-      <c r="C4" s="650"/>
-[...52 lines deleted...]
-      <c r="BD4" s="661"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
+      <c r="N4" s="656"/>
+      <c r="O4" s="656"/>
+      <c r="P4" s="656"/>
+      <c r="Q4" s="656"/>
+      <c r="R4" s="656"/>
+      <c r="S4" s="656"/>
+      <c r="T4" s="656"/>
+      <c r="U4" s="656"/>
+      <c r="V4" s="656"/>
+      <c r="W4" s="656"/>
+      <c r="X4" s="656"/>
+      <c r="Y4" s="656"/>
+      <c r="Z4" s="656"/>
+      <c r="AA4" s="656"/>
+      <c r="AB4" s="656"/>
+      <c r="AC4" s="656"/>
+      <c r="AD4" s="656"/>
+      <c r="AE4" s="656"/>
+      <c r="AF4" s="656"/>
+      <c r="AG4" s="656"/>
+      <c r="AH4" s="656"/>
+      <c r="AI4" s="656"/>
+      <c r="AJ4" s="656"/>
+      <c r="AK4" s="656"/>
+      <c r="AL4" s="656"/>
+      <c r="AM4" s="664"/>
+      <c r="AN4" s="665"/>
+      <c r="AO4" s="665"/>
+      <c r="AP4" s="665"/>
+      <c r="AQ4" s="665"/>
+      <c r="AR4" s="665"/>
+      <c r="AS4" s="666"/>
+      <c r="AT4" s="666"/>
+      <c r="AU4" s="666"/>
+      <c r="AV4" s="666"/>
+      <c r="AW4" s="666"/>
+      <c r="AX4" s="666"/>
+      <c r="AY4" s="666"/>
+      <c r="AZ4" s="666"/>
+      <c r="BA4" s="666"/>
+      <c r="BB4" s="666"/>
+      <c r="BC4" s="666"/>
+      <c r="BD4" s="667"/>
     </row>
     <row r="5" spans="3:56" ht="30" customHeight="1">
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="182"/>
       <c r="O5" s="182"/>
       <c r="P5" s="182"/>
       <c r="Q5" s="182"/>
       <c r="R5" s="182"/>
       <c r="S5" s="182"/>
       <c r="T5" s="182"/>
       <c r="U5" s="182"/>
       <c r="V5" s="182"/>
       <c r="W5" s="182"/>
       <c r="X5" s="182"/>
       <c r="Y5" s="182"/>
@@ -11975,593 +12146,593 @@
       <c r="AV5" s="182"/>
       <c r="AW5" s="182"/>
       <c r="AX5" s="182"/>
       <c r="AY5" s="182"/>
       <c r="AZ5" s="182"/>
       <c r="BA5" s="182"/>
       <c r="BB5" s="182"/>
       <c r="BC5" s="182"/>
       <c r="BD5" s="182"/>
     </row>
     <row r="6" spans="3:56" ht="30" customHeight="1">
       <c r="BC6" s="184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="7" spans="3:56" ht="30" customHeight="1">
       <c r="T7" s="185"/>
       <c r="U7" s="185"/>
       <c r="V7" s="185"/>
       <c r="W7" s="185"/>
       <c r="X7" s="185"/>
       <c r="Y7" s="185"/>
     </row>
     <row r="8" spans="3:56" ht="30" customHeight="1">
       <c r="R8" s="187"/>
-      <c r="S8" s="647" t="s">
+      <c r="S8" s="653" t="s">
         <v>146</v>
       </c>
-      <c r="T8" s="647"/>
-[...19 lines deleted...]
-      <c r="AN8" s="647"/>
+      <c r="T8" s="653"/>
+      <c r="U8" s="653"/>
+      <c r="V8" s="653"/>
+      <c r="W8" s="653"/>
+      <c r="X8" s="653"/>
+      <c r="Y8" s="653"/>
+      <c r="Z8" s="653"/>
+      <c r="AA8" s="653"/>
+      <c r="AB8" s="653"/>
+      <c r="AC8" s="653"/>
+      <c r="AD8" s="653"/>
+      <c r="AE8" s="653"/>
+      <c r="AF8" s="653"/>
+      <c r="AG8" s="653"/>
+      <c r="AH8" s="653"/>
+      <c r="AI8" s="653"/>
+      <c r="AJ8" s="653"/>
+      <c r="AK8" s="653"/>
+      <c r="AL8" s="653"/>
+      <c r="AM8" s="653"/>
+      <c r="AN8" s="653"/>
       <c r="AO8" s="187"/>
     </row>
     <row r="9" spans="3:56" ht="30" customHeight="1">
       <c r="E9" s="104" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="10" spans="3:56" ht="30" customHeight="1">
       <c r="E10" s="104" t="s">
         <v>306</v>
       </c>
       <c r="L10" s="104" t="s">
         <v>313</v>
       </c>
       <c r="T10" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="3:56" ht="30" customHeight="1">
       <c r="AA11" s="104" t="s">
         <v>36</v>
       </c>
       <c r="AG11" s="104" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="3:56" ht="30" customHeight="1">
       <c r="AA12" s="316"/>
       <c r="AB12" s="314"/>
       <c r="AC12" s="314"/>
       <c r="AD12" s="314"/>
       <c r="AG12" s="104" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="3:56" ht="15" customHeight="1"/>
     <row r="14" spans="3:56" ht="39" customHeight="1">
-      <c r="C14" s="648" t="s">
+      <c r="C14" s="654" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="649"/>
-[...1 lines deleted...]
-      <c r="F14" s="649"/>
+      <c r="D14" s="655"/>
+      <c r="E14" s="655"/>
+      <c r="F14" s="655"/>
       <c r="G14" s="230"/>
-      <c r="H14" s="643" t="s">
+      <c r="H14" s="649" t="s">
         <v>147</v>
       </c>
-      <c r="I14" s="643"/>
-[...9 lines deleted...]
-      <c r="S14" s="643"/>
+      <c r="I14" s="649"/>
+      <c r="J14" s="649"/>
+      <c r="K14" s="649"/>
+      <c r="L14" s="649"/>
+      <c r="M14" s="649"/>
+      <c r="N14" s="649"/>
+      <c r="O14" s="649"/>
+      <c r="P14" s="649"/>
+      <c r="Q14" s="649"/>
+      <c r="R14" s="649"/>
+      <c r="S14" s="649"/>
       <c r="T14" s="231"/>
       <c r="U14" s="227"/>
       <c r="V14" s="227"/>
       <c r="W14" s="227"/>
       <c r="X14" s="227"/>
       <c r="Y14" s="227"/>
       <c r="Z14" s="227"/>
       <c r="AA14" s="227"/>
       <c r="AB14" s="227"/>
       <c r="AC14" s="227"/>
       <c r="AD14" s="227"/>
       <c r="AE14" s="227"/>
       <c r="AF14" s="227"/>
       <c r="AG14" s="227"/>
       <c r="AH14" s="227"/>
       <c r="AI14" s="227"/>
       <c r="AJ14" s="227"/>
       <c r="AK14" s="227"/>
       <c r="AL14" s="227"/>
       <c r="AM14" s="227"/>
       <c r="AN14" s="227"/>
       <c r="AO14" s="227"/>
       <c r="AP14" s="227"/>
       <c r="AQ14" s="227"/>
       <c r="AR14" s="227"/>
       <c r="AS14" s="227"/>
       <c r="AT14" s="227"/>
       <c r="AU14" s="227"/>
       <c r="AV14" s="227"/>
       <c r="AW14" s="227"/>
       <c r="AX14" s="227"/>
       <c r="AY14" s="227"/>
       <c r="AZ14" s="227"/>
       <c r="BA14" s="227"/>
       <c r="BB14" s="227"/>
       <c r="BC14" s="227"/>
       <c r="BD14" s="226"/>
     </row>
     <row r="15" spans="3:56" ht="39" customHeight="1">
-      <c r="C15" s="641" t="s">
+      <c r="C15" s="647" t="s">
         <v>216</v>
       </c>
-      <c r="D15" s="642"/>
-[...1 lines deleted...]
-      <c r="F15" s="642"/>
+      <c r="D15" s="648"/>
+      <c r="E15" s="648"/>
+      <c r="F15" s="648"/>
       <c r="G15" s="232"/>
-      <c r="H15" s="644" t="s">
+      <c r="H15" s="650" t="s">
         <v>148</v>
       </c>
-      <c r="I15" s="644"/>
-[...9 lines deleted...]
-      <c r="S15" s="644"/>
+      <c r="I15" s="650"/>
+      <c r="J15" s="650"/>
+      <c r="K15" s="650"/>
+      <c r="L15" s="650"/>
+      <c r="M15" s="650"/>
+      <c r="N15" s="650"/>
+      <c r="O15" s="650"/>
+      <c r="P15" s="650"/>
+      <c r="Q15" s="650"/>
+      <c r="R15" s="650"/>
+      <c r="S15" s="650"/>
       <c r="T15" s="233"/>
       <c r="U15" s="229"/>
       <c r="V15" s="229"/>
       <c r="W15" s="229"/>
       <c r="X15" s="229"/>
       <c r="Y15" s="229"/>
       <c r="Z15" s="229"/>
       <c r="AA15" s="229"/>
       <c r="AB15" s="229"/>
       <c r="AC15" s="229"/>
       <c r="AD15" s="229"/>
       <c r="AE15" s="229"/>
       <c r="AF15" s="229"/>
       <c r="AG15" s="229"/>
       <c r="AH15" s="229"/>
       <c r="AI15" s="229"/>
       <c r="AJ15" s="229"/>
       <c r="AK15" s="229"/>
       <c r="AL15" s="229"/>
       <c r="AM15" s="229"/>
       <c r="AN15" s="229"/>
       <c r="AO15" s="229"/>
       <c r="AP15" s="229"/>
       <c r="AQ15" s="229"/>
       <c r="AR15" s="229"/>
       <c r="AS15" s="229"/>
       <c r="AT15" s="229"/>
       <c r="AU15" s="229"/>
       <c r="AV15" s="229"/>
       <c r="AW15" s="229"/>
       <c r="AX15" s="229"/>
       <c r="AY15" s="229"/>
       <c r="AZ15" s="229"/>
       <c r="BA15" s="229"/>
       <c r="BB15" s="229"/>
       <c r="BC15" s="229"/>
       <c r="BD15" s="228"/>
     </row>
     <row r="16" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C16" s="641" t="s">
+      <c r="C16" s="647" t="s">
         <v>217</v>
       </c>
-      <c r="D16" s="642"/>
-[...1 lines deleted...]
-      <c r="F16" s="642"/>
+      <c r="D16" s="648"/>
+      <c r="E16" s="648"/>
+      <c r="F16" s="648"/>
       <c r="G16" s="234"/>
-      <c r="H16" s="645" t="s">
+      <c r="H16" s="651" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="645"/>
-[...9 lines deleted...]
-      <c r="S16" s="645"/>
+      <c r="I16" s="651"/>
+      <c r="J16" s="651"/>
+      <c r="K16" s="651"/>
+      <c r="L16" s="651"/>
+      <c r="M16" s="651"/>
+      <c r="N16" s="651"/>
+      <c r="O16" s="651"/>
+      <c r="P16" s="651"/>
+      <c r="Q16" s="651"/>
+      <c r="R16" s="651"/>
+      <c r="S16" s="651"/>
       <c r="T16" s="235"/>
       <c r="U16" s="236"/>
       <c r="V16" s="236"/>
       <c r="W16" s="236"/>
       <c r="X16" s="236"/>
       <c r="Y16" s="236"/>
       <c r="Z16" s="236"/>
       <c r="AA16" s="236"/>
       <c r="AB16" s="236"/>
       <c r="AC16" s="236"/>
       <c r="AD16" s="236"/>
       <c r="AE16" s="236"/>
       <c r="AF16" s="236"/>
       <c r="AG16" s="236"/>
       <c r="AH16" s="236"/>
       <c r="AI16" s="236"/>
       <c r="AJ16" s="236"/>
       <c r="AK16" s="236"/>
       <c r="AL16" s="236"/>
       <c r="AM16" s="236"/>
       <c r="AN16" s="236"/>
       <c r="AO16" s="236"/>
       <c r="AP16" s="236"/>
       <c r="AQ16" s="236"/>
       <c r="AR16" s="236"/>
       <c r="AS16" s="236"/>
       <c r="AT16" s="236"/>
       <c r="AU16" s="236"/>
       <c r="AV16" s="236"/>
       <c r="AW16" s="236"/>
       <c r="AX16" s="236"/>
       <c r="AY16" s="236"/>
       <c r="AZ16" s="236"/>
       <c r="BA16" s="236"/>
       <c r="BB16" s="236"/>
       <c r="BC16" s="236"/>
       <c r="BD16" s="237"/>
     </row>
     <row r="17" spans="2:57" ht="19.5" customHeight="1">
-      <c r="C17" s="641"/>
-[...2 lines deleted...]
-      <c r="F17" s="642"/>
+      <c r="C17" s="647"/>
+      <c r="D17" s="648"/>
+      <c r="E17" s="648"/>
+      <c r="F17" s="648"/>
       <c r="G17" s="238"/>
-      <c r="H17" s="646"/>
-[...10 lines deleted...]
-      <c r="S17" s="646"/>
+      <c r="H17" s="652"/>
+      <c r="I17" s="652"/>
+      <c r="J17" s="652"/>
+      <c r="K17" s="652"/>
+      <c r="L17" s="652"/>
+      <c r="M17" s="652"/>
+      <c r="N17" s="652"/>
+      <c r="O17" s="652"/>
+      <c r="P17" s="652"/>
+      <c r="Q17" s="652"/>
+      <c r="R17" s="652"/>
+      <c r="S17" s="652"/>
       <c r="T17" s="239"/>
       <c r="U17" s="240"/>
       <c r="V17" s="240"/>
       <c r="W17" s="240" t="s">
         <v>150</v>
       </c>
       <c r="X17" s="240"/>
       <c r="Y17" s="240"/>
       <c r="Z17" s="240"/>
       <c r="AA17" s="240"/>
       <c r="AB17" s="240"/>
       <c r="AC17" s="240"/>
       <c r="AD17" s="240"/>
       <c r="AE17" s="240"/>
       <c r="AF17" s="240"/>
       <c r="AG17" s="240"/>
       <c r="AH17" s="240"/>
       <c r="AI17" s="240"/>
       <c r="AJ17" s="240"/>
       <c r="AK17" s="240"/>
       <c r="AL17" s="240" t="s">
         <v>151</v>
       </c>
       <c r="AM17" s="240"/>
       <c r="AN17" s="240"/>
       <c r="AO17" s="240"/>
       <c r="AP17" s="240"/>
       <c r="AQ17" s="240"/>
       <c r="AR17" s="240"/>
       <c r="AS17" s="240"/>
       <c r="AT17" s="240"/>
       <c r="AU17" s="240"/>
       <c r="AV17" s="240"/>
       <c r="AW17" s="240"/>
       <c r="AX17" s="240"/>
       <c r="AY17" s="240"/>
       <c r="AZ17" s="240"/>
       <c r="BA17" s="240"/>
       <c r="BB17" s="240"/>
       <c r="BC17" s="240"/>
       <c r="BD17" s="241"/>
     </row>
     <row r="18" spans="2:57" ht="39" customHeight="1">
-      <c r="C18" s="641" t="s">
+      <c r="C18" s="647" t="s">
         <v>218</v>
       </c>
-      <c r="D18" s="642"/>
-[...1 lines deleted...]
-      <c r="F18" s="642"/>
+      <c r="D18" s="648"/>
+      <c r="E18" s="648"/>
+      <c r="F18" s="648"/>
       <c r="G18" s="232"/>
-      <c r="H18" s="644" t="s">
+      <c r="H18" s="650" t="s">
         <v>254</v>
       </c>
-      <c r="I18" s="644"/>
-[...9 lines deleted...]
-      <c r="S18" s="644"/>
+      <c r="I18" s="650"/>
+      <c r="J18" s="650"/>
+      <c r="K18" s="650"/>
+      <c r="L18" s="650"/>
+      <c r="M18" s="650"/>
+      <c r="N18" s="650"/>
+      <c r="O18" s="650"/>
+      <c r="P18" s="650"/>
+      <c r="Q18" s="650"/>
+      <c r="R18" s="650"/>
+      <c r="S18" s="650"/>
       <c r="T18" s="233"/>
       <c r="U18" s="229"/>
       <c r="V18" s="229"/>
       <c r="W18" s="229" t="s">
         <v>275</v>
       </c>
       <c r="X18" s="229"/>
       <c r="Y18" s="229"/>
       <c r="Z18" s="229"/>
       <c r="AA18" s="229"/>
       <c r="AB18" s="229"/>
       <c r="AC18" s="229"/>
       <c r="AD18" s="229"/>
       <c r="AE18" s="229"/>
       <c r="AF18" s="229"/>
       <c r="AG18" s="229"/>
       <c r="AH18" s="229"/>
       <c r="AI18" s="229"/>
       <c r="AJ18" s="229"/>
       <c r="AK18" s="229"/>
       <c r="AL18" s="229"/>
       <c r="AM18" s="229"/>
       <c r="AN18" s="229"/>
       <c r="AO18" s="229"/>
       <c r="AP18" s="229"/>
       <c r="AQ18" s="229"/>
       <c r="AR18" s="229"/>
       <c r="AS18" s="229"/>
       <c r="AT18" s="229"/>
       <c r="AU18" s="229"/>
       <c r="AV18" s="229"/>
       <c r="AW18" s="229"/>
       <c r="AX18" s="229"/>
       <c r="AY18" s="229"/>
       <c r="AZ18" s="229"/>
       <c r="BA18" s="229"/>
       <c r="BB18" s="229"/>
       <c r="BC18" s="229"/>
       <c r="BD18" s="228"/>
     </row>
     <row r="19" spans="2:57" ht="39" customHeight="1">
-      <c r="C19" s="641" t="s">
+      <c r="C19" s="647" t="s">
         <v>219</v>
       </c>
-      <c r="D19" s="642"/>
-[...1 lines deleted...]
-      <c r="F19" s="642"/>
+      <c r="D19" s="648"/>
+      <c r="E19" s="648"/>
+      <c r="F19" s="648"/>
       <c r="G19" s="232"/>
-      <c r="H19" s="644" t="s">
+      <c r="H19" s="650" t="s">
         <v>139</v>
       </c>
-      <c r="I19" s="644"/>
-[...9 lines deleted...]
-      <c r="S19" s="644"/>
+      <c r="I19" s="650"/>
+      <c r="J19" s="650"/>
+      <c r="K19" s="650"/>
+      <c r="L19" s="650"/>
+      <c r="M19" s="650"/>
+      <c r="N19" s="650"/>
+      <c r="O19" s="650"/>
+      <c r="P19" s="650"/>
+      <c r="Q19" s="650"/>
+      <c r="R19" s="650"/>
+      <c r="S19" s="650"/>
       <c r="T19" s="233"/>
       <c r="U19" s="229"/>
       <c r="V19" s="229"/>
       <c r="W19" s="229" t="s">
         <v>223</v>
       </c>
       <c r="X19" s="229"/>
       <c r="Y19" s="229"/>
       <c r="Z19" s="229"/>
       <c r="AA19" s="229"/>
       <c r="AB19" s="229"/>
       <c r="AC19" s="229"/>
       <c r="AD19" s="229"/>
       <c r="AE19" s="229"/>
       <c r="AF19" s="229"/>
       <c r="AG19" s="229"/>
       <c r="AH19" s="229"/>
       <c r="AI19" s="229"/>
       <c r="AJ19" s="229"/>
       <c r="AK19" s="229"/>
       <c r="AL19" s="229"/>
       <c r="AM19" s="229"/>
       <c r="AN19" s="229"/>
       <c r="AO19" s="229"/>
       <c r="AP19" s="229"/>
       <c r="AQ19" s="229"/>
       <c r="AR19" s="229"/>
       <c r="AS19" s="229"/>
       <c r="AT19" s="229"/>
       <c r="AU19" s="229"/>
       <c r="AV19" s="229"/>
       <c r="AW19" s="229"/>
       <c r="AX19" s="229"/>
       <c r="AY19" s="229"/>
       <c r="AZ19" s="229"/>
       <c r="BA19" s="229"/>
       <c r="BB19" s="229"/>
       <c r="BC19" s="229"/>
       <c r="BD19" s="228"/>
     </row>
     <row r="20" spans="2:57" ht="39" customHeight="1">
-      <c r="C20" s="641" t="s">
+      <c r="C20" s="647" t="s">
         <v>220</v>
       </c>
-      <c r="D20" s="642"/>
-[...1 lines deleted...]
-      <c r="F20" s="642"/>
+      <c r="D20" s="648"/>
+      <c r="E20" s="648"/>
+      <c r="F20" s="648"/>
       <c r="G20" s="232"/>
-      <c r="H20" s="644" t="s">
+      <c r="H20" s="650" t="s">
         <v>30</v>
       </c>
-      <c r="I20" s="644"/>
-[...9 lines deleted...]
-      <c r="S20" s="644"/>
+      <c r="I20" s="650"/>
+      <c r="J20" s="650"/>
+      <c r="K20" s="650"/>
+      <c r="L20" s="650"/>
+      <c r="M20" s="650"/>
+      <c r="N20" s="650"/>
+      <c r="O20" s="650"/>
+      <c r="P20" s="650"/>
+      <c r="Q20" s="650"/>
+      <c r="R20" s="650"/>
+      <c r="S20" s="650"/>
       <c r="T20" s="233"/>
       <c r="U20" s="229"/>
       <c r="V20" s="229"/>
       <c r="W20" s="229"/>
       <c r="X20" s="229"/>
       <c r="Y20" s="229"/>
       <c r="Z20" s="229"/>
       <c r="AA20" s="229"/>
       <c r="AB20" s="229"/>
       <c r="AC20" s="229"/>
       <c r="AD20" s="229"/>
       <c r="AE20" s="229"/>
       <c r="AF20" s="229"/>
       <c r="AG20" s="229"/>
       <c r="AH20" s="229"/>
       <c r="AI20" s="229"/>
       <c r="AJ20" s="229"/>
       <c r="AK20" s="229"/>
       <c r="AL20" s="229"/>
       <c r="AM20" s="229"/>
       <c r="AN20" s="229"/>
       <c r="AO20" s="229"/>
       <c r="AP20" s="229"/>
       <c r="AQ20" s="229"/>
       <c r="AR20" s="229"/>
       <c r="AS20" s="229"/>
       <c r="AT20" s="229"/>
       <c r="AU20" s="229"/>
       <c r="AV20" s="229"/>
       <c r="AW20" s="229"/>
       <c r="AX20" s="229"/>
       <c r="AY20" s="229"/>
       <c r="AZ20" s="229"/>
       <c r="BA20" s="229"/>
       <c r="BB20" s="229"/>
       <c r="BC20" s="229"/>
       <c r="BD20" s="228"/>
     </row>
     <row r="21" spans="2:57" ht="39" customHeight="1">
-      <c r="C21" s="635" t="s">
+      <c r="C21" s="641" t="s">
         <v>152</v>
       </c>
-      <c r="D21" s="636"/>
-[...25 lines deleted...]
-      <c r="AD21" s="638" t="s">
+      <c r="D21" s="642"/>
+      <c r="E21" s="642"/>
+      <c r="F21" s="642"/>
+      <c r="G21" s="642"/>
+      <c r="H21" s="642"/>
+      <c r="I21" s="642"/>
+      <c r="J21" s="642"/>
+      <c r="K21" s="642"/>
+      <c r="L21" s="642"/>
+      <c r="M21" s="642"/>
+      <c r="N21" s="642"/>
+      <c r="O21" s="642"/>
+      <c r="P21" s="642"/>
+      <c r="Q21" s="642"/>
+      <c r="R21" s="642"/>
+      <c r="S21" s="642"/>
+      <c r="T21" s="642"/>
+      <c r="U21" s="642"/>
+      <c r="V21" s="642"/>
+      <c r="W21" s="642"/>
+      <c r="X21" s="642"/>
+      <c r="Y21" s="642"/>
+      <c r="Z21" s="642"/>
+      <c r="AA21" s="642"/>
+      <c r="AB21" s="642"/>
+      <c r="AC21" s="643"/>
+      <c r="AD21" s="644" t="s">
         <v>153</v>
       </c>
-      <c r="AE21" s="636"/>
-[...24 lines deleted...]
-      <c r="BD21" s="639"/>
+      <c r="AE21" s="642"/>
+      <c r="AF21" s="642"/>
+      <c r="AG21" s="642"/>
+      <c r="AH21" s="642"/>
+      <c r="AI21" s="642"/>
+      <c r="AJ21" s="642"/>
+      <c r="AK21" s="642"/>
+      <c r="AL21" s="642"/>
+      <c r="AM21" s="642"/>
+      <c r="AN21" s="642"/>
+      <c r="AO21" s="642"/>
+      <c r="AP21" s="642"/>
+      <c r="AQ21" s="642"/>
+      <c r="AR21" s="642"/>
+      <c r="AS21" s="642"/>
+      <c r="AT21" s="642"/>
+      <c r="AU21" s="642"/>
+      <c r="AV21" s="642"/>
+      <c r="AW21" s="642"/>
+      <c r="AX21" s="642"/>
+      <c r="AY21" s="642"/>
+      <c r="AZ21" s="642"/>
+      <c r="BA21" s="642"/>
+      <c r="BB21" s="642"/>
+      <c r="BC21" s="642"/>
+      <c r="BD21" s="645"/>
     </row>
     <row r="22" spans="2:57" ht="39" customHeight="1">
       <c r="C22" s="181"/>
       <c r="D22" s="182"/>
       <c r="E22" s="182"/>
       <c r="F22" s="182"/>
       <c r="G22" s="182"/>
       <c r="H22" s="182"/>
       <c r="I22" s="182"/>
       <c r="J22" s="182"/>
       <c r="K22" s="182"/>
       <c r="L22" s="182"/>
       <c r="M22" s="182"/>
       <c r="N22" s="182"/>
       <c r="O22" s="182"/>
       <c r="P22" s="182"/>
       <c r="Q22" s="182"/>
       <c r="R22" s="182"/>
       <c r="S22" s="182"/>
       <c r="T22" s="182"/>
       <c r="U22" s="182"/>
       <c r="V22" s="182"/>
       <c r="W22" s="182"/>
       <c r="X22" s="182"/>
       <c r="Y22" s="182"/>
@@ -13242,241 +13413,241 @@
     <mergeCell ref="AD21:BD21"/>
     <mergeCell ref="AG2:AL2"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="C16:F17"/>
     <mergeCell ref="H14:S14"/>
     <mergeCell ref="H15:S15"/>
     <mergeCell ref="H18:S18"/>
     <mergeCell ref="H19:S19"/>
     <mergeCell ref="H20:S20"/>
     <mergeCell ref="H16:S17"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="I2:N2"/>
     <mergeCell ref="O2:T2"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="C2:BE32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="1.625" style="104"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:57" ht="30" customHeight="1">
-      <c r="C2" s="640" t="s">
+      <c r="C2" s="646" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="640"/>
-[...4 lines deleted...]
-      <c r="I2" s="640" t="s">
+      <c r="D2" s="646"/>
+      <c r="E2" s="646"/>
+      <c r="F2" s="646"/>
+      <c r="G2" s="646"/>
+      <c r="H2" s="646"/>
+      <c r="I2" s="646" t="s">
         <v>301</v>
       </c>
-      <c r="J2" s="640"/>
-[...4 lines deleted...]
-      <c r="O2" s="640" t="s">
+      <c r="J2" s="646"/>
+      <c r="K2" s="646"/>
+      <c r="L2" s="646"/>
+      <c r="M2" s="646"/>
+      <c r="N2" s="646"/>
+      <c r="O2" s="646" t="s">
         <v>35</v>
       </c>
-      <c r="P2" s="640"/>
-[...4 lines deleted...]
-      <c r="U2" s="640" t="s">
+      <c r="P2" s="646"/>
+      <c r="Q2" s="646"/>
+      <c r="R2" s="646"/>
+      <c r="S2" s="646"/>
+      <c r="T2" s="646"/>
+      <c r="U2" s="646" t="s">
         <v>0</v>
       </c>
-      <c r="V2" s="640"/>
-[...4 lines deleted...]
-      <c r="AA2" s="640" t="s">
+      <c r="V2" s="646"/>
+      <c r="W2" s="646"/>
+      <c r="X2" s="646"/>
+      <c r="Y2" s="646"/>
+      <c r="Z2" s="646"/>
+      <c r="AA2" s="646" t="s">
         <v>272</v>
       </c>
-      <c r="AB2" s="640"/>
-[...4 lines deleted...]
-      <c r="AG2" s="640" t="s">
+      <c r="AB2" s="646"/>
+      <c r="AC2" s="646"/>
+      <c r="AD2" s="646"/>
+      <c r="AE2" s="646"/>
+      <c r="AF2" s="646"/>
+      <c r="AG2" s="646" t="s">
         <v>273</v>
       </c>
-      <c r="AH2" s="640"/>
-[...4 lines deleted...]
-      <c r="AM2" s="651" t="s">
+      <c r="AH2" s="646"/>
+      <c r="AI2" s="646"/>
+      <c r="AJ2" s="646"/>
+      <c r="AK2" s="646"/>
+      <c r="AL2" s="646"/>
+      <c r="AM2" s="657" t="s">
         <v>274</v>
       </c>
-      <c r="AN2" s="662"/>
-[...15 lines deleted...]
-      <c r="BD2" s="664"/>
+      <c r="AN2" s="668"/>
+      <c r="AO2" s="668"/>
+      <c r="AP2" s="668"/>
+      <c r="AQ2" s="668"/>
+      <c r="AR2" s="668"/>
+      <c r="AS2" s="669"/>
+      <c r="AT2" s="669"/>
+      <c r="AU2" s="669"/>
+      <c r="AV2" s="669"/>
+      <c r="AW2" s="669"/>
+      <c r="AX2" s="669"/>
+      <c r="AY2" s="669"/>
+      <c r="AZ2" s="669"/>
+      <c r="BA2" s="669"/>
+      <c r="BB2" s="669"/>
+      <c r="BC2" s="669"/>
+      <c r="BD2" s="670"/>
     </row>
     <row r="3" spans="3:57" ht="30" customHeight="1">
-      <c r="C3" s="650"/>
-[...52 lines deleted...]
-      <c r="BD3" s="657"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="656"/>
+      <c r="N3" s="656"/>
+      <c r="O3" s="656"/>
+      <c r="P3" s="656"/>
+      <c r="Q3" s="656"/>
+      <c r="R3" s="656"/>
+      <c r="S3" s="656"/>
+      <c r="T3" s="656"/>
+      <c r="U3" s="656"/>
+      <c r="V3" s="656"/>
+      <c r="W3" s="656"/>
+      <c r="X3" s="656"/>
+      <c r="Y3" s="656"/>
+      <c r="Z3" s="656"/>
+      <c r="AA3" s="656"/>
+      <c r="AB3" s="656"/>
+      <c r="AC3" s="656"/>
+      <c r="AD3" s="656"/>
+      <c r="AE3" s="656"/>
+      <c r="AF3" s="656"/>
+      <c r="AG3" s="656"/>
+      <c r="AH3" s="656"/>
+      <c r="AI3" s="656"/>
+      <c r="AJ3" s="656"/>
+      <c r="AK3" s="656"/>
+      <c r="AL3" s="656"/>
+      <c r="AM3" s="660"/>
+      <c r="AN3" s="661"/>
+      <c r="AO3" s="661"/>
+      <c r="AP3" s="661"/>
+      <c r="AQ3" s="661"/>
+      <c r="AR3" s="661"/>
+      <c r="AS3" s="662"/>
+      <c r="AT3" s="662"/>
+      <c r="AU3" s="662"/>
+      <c r="AV3" s="662"/>
+      <c r="AW3" s="662"/>
+      <c r="AX3" s="662"/>
+      <c r="AY3" s="662"/>
+      <c r="AZ3" s="662"/>
+      <c r="BA3" s="662"/>
+      <c r="BB3" s="662"/>
+      <c r="BC3" s="662"/>
+      <c r="BD3" s="663"/>
     </row>
     <row r="4" spans="3:57" ht="30" customHeight="1">
-      <c r="C4" s="650"/>
-[...52 lines deleted...]
-      <c r="BD4" s="661"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
+      <c r="N4" s="656"/>
+      <c r="O4" s="656"/>
+      <c r="P4" s="656"/>
+      <c r="Q4" s="656"/>
+      <c r="R4" s="656"/>
+      <c r="S4" s="656"/>
+      <c r="T4" s="656"/>
+      <c r="U4" s="656"/>
+      <c r="V4" s="656"/>
+      <c r="W4" s="656"/>
+      <c r="X4" s="656"/>
+      <c r="Y4" s="656"/>
+      <c r="Z4" s="656"/>
+      <c r="AA4" s="656"/>
+      <c r="AB4" s="656"/>
+      <c r="AC4" s="656"/>
+      <c r="AD4" s="656"/>
+      <c r="AE4" s="656"/>
+      <c r="AF4" s="656"/>
+      <c r="AG4" s="656"/>
+      <c r="AH4" s="656"/>
+      <c r="AI4" s="656"/>
+      <c r="AJ4" s="656"/>
+      <c r="AK4" s="656"/>
+      <c r="AL4" s="656"/>
+      <c r="AM4" s="664"/>
+      <c r="AN4" s="665"/>
+      <c r="AO4" s="665"/>
+      <c r="AP4" s="665"/>
+      <c r="AQ4" s="665"/>
+      <c r="AR4" s="665"/>
+      <c r="AS4" s="666"/>
+      <c r="AT4" s="666"/>
+      <c r="AU4" s="666"/>
+      <c r="AV4" s="666"/>
+      <c r="AW4" s="666"/>
+      <c r="AX4" s="666"/>
+      <c r="AY4" s="666"/>
+      <c r="AZ4" s="666"/>
+      <c r="BA4" s="666"/>
+      <c r="BB4" s="666"/>
+      <c r="BC4" s="666"/>
+      <c r="BD4" s="667"/>
     </row>
     <row r="5" spans="3:57" ht="30" customHeight="1">
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="182"/>
       <c r="O5" s="182"/>
       <c r="P5" s="182"/>
       <c r="Q5" s="182"/>
       <c r="R5" s="182"/>
       <c r="S5" s="182"/>
       <c r="T5" s="182"/>
       <c r="U5" s="182"/>
       <c r="V5" s="182"/>
       <c r="W5" s="182"/>
       <c r="X5" s="182"/>
       <c r="Y5" s="182"/>
@@ -13511,533 +13682,533 @@
       <c r="BB5" s="182"/>
       <c r="BC5" s="182"/>
       <c r="BD5" s="182"/>
       <c r="BE5" s="182"/>
     </row>
     <row r="6" spans="3:57" ht="30" customHeight="1">
       <c r="AW6" s="184"/>
       <c r="AX6" s="184"/>
       <c r="AY6" s="184"/>
       <c r="AZ6" s="184"/>
       <c r="BA6" s="184"/>
       <c r="BB6" s="184"/>
       <c r="BC6" s="184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="7" spans="3:57" ht="30" customHeight="1">
       <c r="U7" s="185"/>
       <c r="V7" s="185"/>
       <c r="W7" s="185"/>
       <c r="X7" s="185"/>
       <c r="Y7" s="185"/>
       <c r="Z7" s="185"/>
     </row>
     <row r="8" spans="3:57" ht="30" customHeight="1">
-      <c r="S8" s="647" t="s">
+      <c r="S8" s="653" t="s">
         <v>154</v>
       </c>
-      <c r="T8" s="647"/>
-[...19 lines deleted...]
-      <c r="AN8" s="647"/>
+      <c r="T8" s="653"/>
+      <c r="U8" s="653"/>
+      <c r="V8" s="653"/>
+      <c r="W8" s="653"/>
+      <c r="X8" s="653"/>
+      <c r="Y8" s="653"/>
+      <c r="Z8" s="653"/>
+      <c r="AA8" s="653"/>
+      <c r="AB8" s="653"/>
+      <c r="AC8" s="653"/>
+      <c r="AD8" s="653"/>
+      <c r="AE8" s="653"/>
+      <c r="AF8" s="653"/>
+      <c r="AG8" s="653"/>
+      <c r="AH8" s="653"/>
+      <c r="AI8" s="653"/>
+      <c r="AJ8" s="653"/>
+      <c r="AK8" s="653"/>
+      <c r="AL8" s="653"/>
+      <c r="AM8" s="653"/>
+      <c r="AN8" s="653"/>
       <c r="AO8" s="187"/>
     </row>
     <row r="9" spans="3:57" ht="30" customHeight="1">
       <c r="E9" s="104" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="10" spans="3:57" ht="30" customHeight="1">
       <c r="E10" s="104" t="s">
         <v>306</v>
       </c>
       <c r="L10" s="104" t="s">
         <v>314</v>
       </c>
       <c r="T10" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="3:57" ht="30" customHeight="1">
       <c r="AA11" s="104" t="s">
         <v>36</v>
       </c>
       <c r="AG11" s="104" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="3:57" ht="30" customHeight="1">
       <c r="AA12" s="316"/>
       <c r="AB12" s="314"/>
       <c r="AC12" s="314"/>
       <c r="AD12" s="314"/>
       <c r="AG12" s="104" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="3:57" ht="15" customHeight="1"/>
     <row r="14" spans="3:57" ht="39" customHeight="1">
-      <c r="C14" s="665" t="s">
+      <c r="C14" s="671" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="666"/>
-[...1 lines deleted...]
-      <c r="F14" s="667"/>
+      <c r="D14" s="672"/>
+      <c r="E14" s="672"/>
+      <c r="F14" s="673"/>
       <c r="G14" s="244"/>
-      <c r="H14" s="668" t="s">
+      <c r="H14" s="674" t="s">
         <v>203</v>
       </c>
-      <c r="I14" s="668"/>
-[...9 lines deleted...]
-      <c r="S14" s="668"/>
+      <c r="I14" s="674"/>
+      <c r="J14" s="674"/>
+      <c r="K14" s="674"/>
+      <c r="L14" s="674"/>
+      <c r="M14" s="674"/>
+      <c r="N14" s="674"/>
+      <c r="O14" s="674"/>
+      <c r="P14" s="674"/>
+      <c r="Q14" s="674"/>
+      <c r="R14" s="674"/>
+      <c r="S14" s="674"/>
       <c r="T14" s="245"/>
       <c r="U14" s="84"/>
       <c r="V14" s="84"/>
       <c r="W14" s="84"/>
       <c r="X14" s="84"/>
       <c r="Y14" s="84"/>
       <c r="Z14" s="84"/>
       <c r="AA14" s="84"/>
       <c r="AB14" s="84"/>
       <c r="AC14" s="84"/>
       <c r="AD14" s="84"/>
       <c r="AE14" s="84"/>
       <c r="AF14" s="84"/>
       <c r="AG14" s="84"/>
       <c r="AH14" s="84"/>
       <c r="AI14" s="84"/>
       <c r="AJ14" s="84"/>
       <c r="AK14" s="84"/>
       <c r="AL14" s="84"/>
       <c r="AM14" s="84"/>
       <c r="AN14" s="84"/>
       <c r="AO14" s="84"/>
       <c r="AP14" s="84"/>
       <c r="AQ14" s="84"/>
       <c r="AR14" s="84"/>
       <c r="AS14" s="84"/>
       <c r="AT14" s="84"/>
       <c r="AU14" s="84"/>
       <c r="AV14" s="84"/>
       <c r="AW14" s="84"/>
       <c r="AX14" s="84"/>
       <c r="AY14" s="84"/>
       <c r="AZ14" s="84"/>
       <c r="BA14" s="84"/>
       <c r="BB14" s="84"/>
       <c r="BC14" s="84"/>
       <c r="BD14" s="85"/>
     </row>
     <row r="15" spans="3:57" ht="19.5" customHeight="1">
-      <c r="C15" s="641" t="s">
+      <c r="C15" s="647" t="s">
         <v>162</v>
       </c>
-      <c r="D15" s="642"/>
-[...1 lines deleted...]
-      <c r="F15" s="642"/>
+      <c r="D15" s="648"/>
+      <c r="E15" s="648"/>
+      <c r="F15" s="648"/>
       <c r="G15" s="234"/>
-      <c r="H15" s="645" t="s">
+      <c r="H15" s="651" t="s">
         <v>189</v>
       </c>
-      <c r="I15" s="645"/>
-[...9 lines deleted...]
-      <c r="S15" s="645"/>
+      <c r="I15" s="651"/>
+      <c r="J15" s="651"/>
+      <c r="K15" s="651"/>
+      <c r="L15" s="651"/>
+      <c r="M15" s="651"/>
+      <c r="N15" s="651"/>
+      <c r="O15" s="651"/>
+      <c r="P15" s="651"/>
+      <c r="Q15" s="651"/>
+      <c r="R15" s="651"/>
+      <c r="S15" s="651"/>
       <c r="T15" s="235"/>
       <c r="U15" s="236"/>
       <c r="V15" s="236"/>
       <c r="W15" s="236"/>
       <c r="X15" s="236"/>
       <c r="Y15" s="236"/>
       <c r="Z15" s="236"/>
       <c r="AA15" s="236"/>
       <c r="AB15" s="236"/>
       <c r="AC15" s="236"/>
       <c r="AD15" s="236"/>
       <c r="AE15" s="236"/>
       <c r="AF15" s="236"/>
       <c r="AG15" s="236"/>
       <c r="AH15" s="236"/>
       <c r="AI15" s="236"/>
       <c r="AJ15" s="236"/>
       <c r="AK15" s="236"/>
       <c r="AL15" s="236"/>
       <c r="AM15" s="236"/>
       <c r="AN15" s="236"/>
       <c r="AO15" s="236"/>
       <c r="AP15" s="236"/>
       <c r="AQ15" s="236"/>
       <c r="AR15" s="236"/>
       <c r="AS15" s="236"/>
       <c r="AT15" s="236"/>
       <c r="AU15" s="236"/>
       <c r="AV15" s="236"/>
       <c r="AW15" s="236"/>
       <c r="AX15" s="236"/>
       <c r="AY15" s="236"/>
       <c r="AZ15" s="236"/>
       <c r="BA15" s="236"/>
       <c r="BB15" s="236"/>
       <c r="BC15" s="236"/>
       <c r="BD15" s="237"/>
     </row>
     <row r="16" spans="3:57" ht="19.5" customHeight="1">
-      <c r="C16" s="641"/>
-[...2 lines deleted...]
-      <c r="F16" s="642"/>
+      <c r="C16" s="647"/>
+      <c r="D16" s="648"/>
+      <c r="E16" s="648"/>
+      <c r="F16" s="648"/>
       <c r="G16" s="238"/>
-      <c r="H16" s="646"/>
-[...10 lines deleted...]
-      <c r="S16" s="646"/>
+      <c r="H16" s="652"/>
+      <c r="I16" s="652"/>
+      <c r="J16" s="652"/>
+      <c r="K16" s="652"/>
+      <c r="L16" s="652"/>
+      <c r="M16" s="652"/>
+      <c r="N16" s="652"/>
+      <c r="O16" s="652"/>
+      <c r="P16" s="652"/>
+      <c r="Q16" s="652"/>
+      <c r="R16" s="652"/>
+      <c r="S16" s="652"/>
       <c r="T16" s="239"/>
       <c r="U16" s="240"/>
       <c r="V16" s="240"/>
       <c r="W16" s="240" t="s">
         <v>150</v>
       </c>
       <c r="X16" s="240"/>
       <c r="Y16" s="240"/>
       <c r="Z16" s="240"/>
       <c r="AA16" s="240"/>
       <c r="AB16" s="240"/>
       <c r="AC16" s="240"/>
       <c r="AD16" s="240"/>
       <c r="AE16" s="240"/>
       <c r="AF16" s="240"/>
       <c r="AG16" s="240"/>
       <c r="AH16" s="240"/>
       <c r="AI16" s="240"/>
       <c r="AJ16" s="240"/>
       <c r="AK16" s="240" t="s">
         <v>151</v>
       </c>
       <c r="AL16" s="240"/>
       <c r="AM16" s="240"/>
       <c r="AN16" s="240"/>
       <c r="AO16" s="240"/>
       <c r="AP16" s="240"/>
       <c r="AQ16" s="240"/>
       <c r="AR16" s="240"/>
       <c r="AS16" s="240"/>
       <c r="AT16" s="240"/>
       <c r="AU16" s="240"/>
       <c r="AV16" s="240"/>
       <c r="AW16" s="240"/>
       <c r="AX16" s="240"/>
       <c r="AY16" s="240"/>
       <c r="AZ16" s="240"/>
       <c r="BA16" s="240"/>
       <c r="BB16" s="240"/>
       <c r="BC16" s="240"/>
       <c r="BD16" s="241"/>
     </row>
     <row r="17" spans="3:57" ht="39" customHeight="1">
-      <c r="C17" s="641" t="s">
+      <c r="C17" s="647" t="s">
         <v>163</v>
       </c>
-      <c r="D17" s="642"/>
-[...1 lines deleted...]
-      <c r="F17" s="636"/>
+      <c r="D17" s="648"/>
+      <c r="E17" s="648"/>
+      <c r="F17" s="642"/>
       <c r="G17" s="232"/>
-      <c r="H17" s="644" t="s">
+      <c r="H17" s="650" t="s">
         <v>282</v>
       </c>
-      <c r="I17" s="644"/>
-[...9 lines deleted...]
-      <c r="S17" s="644"/>
+      <c r="I17" s="650"/>
+      <c r="J17" s="650"/>
+      <c r="K17" s="650"/>
+      <c r="L17" s="650"/>
+      <c r="M17" s="650"/>
+      <c r="N17" s="650"/>
+      <c r="O17" s="650"/>
+      <c r="P17" s="650"/>
+      <c r="Q17" s="650"/>
+      <c r="R17" s="650"/>
+      <c r="S17" s="650"/>
       <c r="T17" s="233"/>
       <c r="U17" s="229"/>
       <c r="V17" s="229"/>
       <c r="W17" s="229" t="s">
         <v>278</v>
       </c>
       <c r="X17" s="229"/>
       <c r="Y17" s="229"/>
       <c r="Z17" s="229"/>
       <c r="AA17" s="229"/>
       <c r="AB17" s="229"/>
       <c r="AC17" s="229"/>
       <c r="AD17" s="229"/>
       <c r="AE17" s="229"/>
       <c r="AF17" s="229"/>
       <c r="AG17" s="229"/>
       <c r="AH17" s="229"/>
       <c r="AI17" s="229"/>
       <c r="AJ17" s="229"/>
       <c r="AK17" s="229"/>
       <c r="AL17" s="229"/>
       <c r="AM17" s="229"/>
       <c r="AN17" s="229"/>
       <c r="AO17" s="229"/>
       <c r="AP17" s="229"/>
       <c r="AQ17" s="229"/>
       <c r="AR17" s="229"/>
       <c r="AS17" s="229"/>
       <c r="AT17" s="229"/>
       <c r="AU17" s="229"/>
       <c r="AV17" s="229"/>
       <c r="AW17" s="229"/>
       <c r="AX17" s="229"/>
       <c r="AY17" s="229"/>
       <c r="AZ17" s="229"/>
       <c r="BA17" s="229"/>
       <c r="BB17" s="229"/>
       <c r="BC17" s="229"/>
       <c r="BD17" s="228"/>
     </row>
     <row r="18" spans="3:57" ht="39" customHeight="1">
-      <c r="C18" s="641" t="s">
+      <c r="C18" s="647" t="s">
         <v>164</v>
       </c>
-      <c r="D18" s="642"/>
-[...1 lines deleted...]
-      <c r="F18" s="636"/>
+      <c r="D18" s="648"/>
+      <c r="E18" s="648"/>
+      <c r="F18" s="642"/>
       <c r="G18" s="232"/>
-      <c r="H18" s="644" t="s">
+      <c r="H18" s="650" t="s">
         <v>139</v>
       </c>
-      <c r="I18" s="644"/>
-[...9 lines deleted...]
-      <c r="S18" s="644"/>
+      <c r="I18" s="650"/>
+      <c r="J18" s="650"/>
+      <c r="K18" s="650"/>
+      <c r="L18" s="650"/>
+      <c r="M18" s="650"/>
+      <c r="N18" s="650"/>
+      <c r="O18" s="650"/>
+      <c r="P18" s="650"/>
+      <c r="Q18" s="650"/>
+      <c r="R18" s="650"/>
+      <c r="S18" s="650"/>
       <c r="T18" s="233"/>
       <c r="U18" s="229"/>
       <c r="V18" s="229"/>
       <c r="W18" s="229" t="s">
         <v>224</v>
       </c>
       <c r="X18" s="229"/>
       <c r="Y18" s="229"/>
       <c r="Z18" s="229"/>
       <c r="AA18" s="229"/>
       <c r="AB18" s="229"/>
       <c r="AC18" s="229"/>
       <c r="AD18" s="229"/>
       <c r="AE18" s="229"/>
       <c r="AF18" s="229"/>
       <c r="AG18" s="229"/>
       <c r="AH18" s="229"/>
       <c r="AI18" s="229"/>
       <c r="AJ18" s="229"/>
       <c r="AK18" s="229"/>
       <c r="AL18" s="229"/>
       <c r="AM18" s="229"/>
       <c r="AN18" s="229"/>
       <c r="AO18" s="229"/>
       <c r="AP18" s="229"/>
       <c r="AQ18" s="229"/>
       <c r="AR18" s="229"/>
       <c r="AS18" s="229"/>
       <c r="AT18" s="229"/>
       <c r="AU18" s="229"/>
       <c r="AV18" s="229"/>
       <c r="AW18" s="229"/>
       <c r="AX18" s="229"/>
       <c r="AY18" s="229"/>
       <c r="AZ18" s="229"/>
       <c r="BA18" s="229"/>
       <c r="BB18" s="229"/>
       <c r="BC18" s="229"/>
       <c r="BD18" s="228"/>
     </row>
     <row r="19" spans="3:57" ht="39" customHeight="1">
-      <c r="C19" s="641" t="s">
+      <c r="C19" s="647" t="s">
         <v>165</v>
       </c>
-      <c r="D19" s="642"/>
-[...1 lines deleted...]
-      <c r="F19" s="636"/>
+      <c r="D19" s="648"/>
+      <c r="E19" s="648"/>
+      <c r="F19" s="642"/>
       <c r="G19" s="232"/>
-      <c r="H19" s="644" t="s">
+      <c r="H19" s="650" t="s">
         <v>30</v>
       </c>
-      <c r="I19" s="644"/>
-[...9 lines deleted...]
-      <c r="S19" s="644"/>
+      <c r="I19" s="650"/>
+      <c r="J19" s="650"/>
+      <c r="K19" s="650"/>
+      <c r="L19" s="650"/>
+      <c r="M19" s="650"/>
+      <c r="N19" s="650"/>
+      <c r="O19" s="650"/>
+      <c r="P19" s="650"/>
+      <c r="Q19" s="650"/>
+      <c r="R19" s="650"/>
+      <c r="S19" s="650"/>
       <c r="T19" s="233"/>
       <c r="U19" s="229"/>
       <c r="V19" s="229"/>
       <c r="W19" s="229"/>
       <c r="X19" s="229"/>
       <c r="Y19" s="229"/>
       <c r="Z19" s="229"/>
       <c r="AA19" s="229"/>
       <c r="AB19" s="229"/>
       <c r="AC19" s="229"/>
       <c r="AD19" s="229"/>
       <c r="AE19" s="229"/>
       <c r="AF19" s="229"/>
       <c r="AG19" s="229"/>
       <c r="AH19" s="229"/>
       <c r="AI19" s="229"/>
       <c r="AJ19" s="229"/>
       <c r="AK19" s="229"/>
       <c r="AL19" s="229"/>
       <c r="AM19" s="229"/>
       <c r="AN19" s="229"/>
       <c r="AO19" s="229"/>
       <c r="AP19" s="229"/>
       <c r="AQ19" s="229"/>
       <c r="AR19" s="229"/>
       <c r="AS19" s="229"/>
       <c r="AT19" s="229"/>
       <c r="AU19" s="229"/>
       <c r="AV19" s="229"/>
       <c r="AW19" s="229"/>
       <c r="AX19" s="229"/>
       <c r="AY19" s="229"/>
       <c r="AZ19" s="229"/>
       <c r="BA19" s="229"/>
       <c r="BB19" s="229"/>
       <c r="BC19" s="229"/>
       <c r="BD19" s="228"/>
     </row>
     <row r="20" spans="3:57" ht="39" customHeight="1">
-      <c r="C20" s="635" t="s">
+      <c r="C20" s="641" t="s">
         <v>152</v>
       </c>
-      <c r="D20" s="636"/>
-[...25 lines deleted...]
-      <c r="AD20" s="636" t="s">
+      <c r="D20" s="642"/>
+      <c r="E20" s="642"/>
+      <c r="F20" s="642"/>
+      <c r="G20" s="642"/>
+      <c r="H20" s="642"/>
+      <c r="I20" s="642"/>
+      <c r="J20" s="642"/>
+      <c r="K20" s="642"/>
+      <c r="L20" s="642"/>
+      <c r="M20" s="642"/>
+      <c r="N20" s="642"/>
+      <c r="O20" s="642"/>
+      <c r="P20" s="642"/>
+      <c r="Q20" s="642"/>
+      <c r="R20" s="642"/>
+      <c r="S20" s="642"/>
+      <c r="T20" s="642"/>
+      <c r="U20" s="642"/>
+      <c r="V20" s="642"/>
+      <c r="W20" s="642"/>
+      <c r="X20" s="642"/>
+      <c r="Y20" s="642"/>
+      <c r="Z20" s="642"/>
+      <c r="AA20" s="642"/>
+      <c r="AB20" s="642"/>
+      <c r="AC20" s="643"/>
+      <c r="AD20" s="642" t="s">
         <v>153</v>
       </c>
-      <c r="AE20" s="636"/>
-[...24 lines deleted...]
-      <c r="BD20" s="639"/>
+      <c r="AE20" s="642"/>
+      <c r="AF20" s="642"/>
+      <c r="AG20" s="642"/>
+      <c r="AH20" s="642"/>
+      <c r="AI20" s="642"/>
+      <c r="AJ20" s="642"/>
+      <c r="AK20" s="642"/>
+      <c r="AL20" s="642"/>
+      <c r="AM20" s="642"/>
+      <c r="AN20" s="642"/>
+      <c r="AO20" s="642"/>
+      <c r="AP20" s="642"/>
+      <c r="AQ20" s="642"/>
+      <c r="AR20" s="642"/>
+      <c r="AS20" s="642"/>
+      <c r="AT20" s="642"/>
+      <c r="AU20" s="642"/>
+      <c r="AV20" s="642"/>
+      <c r="AW20" s="642"/>
+      <c r="AX20" s="642"/>
+      <c r="AY20" s="642"/>
+      <c r="AZ20" s="642"/>
+      <c r="BA20" s="642"/>
+      <c r="BB20" s="642"/>
+      <c r="BC20" s="642"/>
+      <c r="BD20" s="645"/>
     </row>
     <row r="21" spans="3:57" ht="39" customHeight="1">
       <c r="C21" s="181"/>
       <c r="D21" s="182"/>
       <c r="E21" s="182"/>
       <c r="F21" s="182"/>
       <c r="G21" s="182"/>
       <c r="H21" s="182"/>
       <c r="I21" s="182"/>
       <c r="J21" s="182"/>
       <c r="K21" s="182"/>
       <c r="L21" s="182"/>
       <c r="M21" s="182"/>
       <c r="N21" s="182"/>
       <c r="O21" s="182"/>
       <c r="P21" s="182"/>
       <c r="Q21" s="182"/>
       <c r="R21" s="182"/>
       <c r="S21" s="182"/>
       <c r="T21" s="182"/>
       <c r="U21" s="182"/>
       <c r="V21" s="182"/>
       <c r="W21" s="182"/>
       <c r="X21" s="182"/>
       <c r="Y21" s="182"/>
@@ -14716,241 +14887,241 @@
     <mergeCell ref="H15:S16"/>
     <mergeCell ref="I2:N2"/>
     <mergeCell ref="I3:N4"/>
     <mergeCell ref="AD20:BD20"/>
     <mergeCell ref="S8:AN8"/>
     <mergeCell ref="AG2:AL2"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="U2:Z2"/>
     <mergeCell ref="AA2:AF2"/>
     <mergeCell ref="O3:T4"/>
     <mergeCell ref="U3:Z4"/>
     <mergeCell ref="AA3:AF4"/>
     <mergeCell ref="AG3:AL4"/>
     <mergeCell ref="AM2:BD2"/>
     <mergeCell ref="AM3:BD4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="C2:BD30"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="1.625" style="104"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:56" ht="30" customHeight="1">
-      <c r="C2" s="640" t="s">
+      <c r="C2" s="646" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="640"/>
-[...4 lines deleted...]
-      <c r="I2" s="640" t="s">
+      <c r="D2" s="646"/>
+      <c r="E2" s="646"/>
+      <c r="F2" s="646"/>
+      <c r="G2" s="646"/>
+      <c r="H2" s="646"/>
+      <c r="I2" s="646" t="s">
         <v>301</v>
       </c>
-      <c r="J2" s="640"/>
-[...4 lines deleted...]
-      <c r="O2" s="640" t="s">
+      <c r="J2" s="646"/>
+      <c r="K2" s="646"/>
+      <c r="L2" s="646"/>
+      <c r="M2" s="646"/>
+      <c r="N2" s="646"/>
+      <c r="O2" s="646" t="s">
         <v>35</v>
       </c>
-      <c r="P2" s="640"/>
-[...4 lines deleted...]
-      <c r="U2" s="640" t="s">
+      <c r="P2" s="646"/>
+      <c r="Q2" s="646"/>
+      <c r="R2" s="646"/>
+      <c r="S2" s="646"/>
+      <c r="T2" s="646"/>
+      <c r="U2" s="646" t="s">
         <v>0</v>
       </c>
-      <c r="V2" s="640"/>
-[...4 lines deleted...]
-      <c r="AA2" s="640" t="s">
+      <c r="V2" s="646"/>
+      <c r="W2" s="646"/>
+      <c r="X2" s="646"/>
+      <c r="Y2" s="646"/>
+      <c r="Z2" s="646"/>
+      <c r="AA2" s="646" t="s">
         <v>272</v>
       </c>
-      <c r="AB2" s="640"/>
-[...4 lines deleted...]
-      <c r="AG2" s="640" t="s">
+      <c r="AB2" s="646"/>
+      <c r="AC2" s="646"/>
+      <c r="AD2" s="646"/>
+      <c r="AE2" s="646"/>
+      <c r="AF2" s="646"/>
+      <c r="AG2" s="646" t="s">
         <v>273</v>
       </c>
-      <c r="AH2" s="640"/>
-[...4 lines deleted...]
-      <c r="AM2" s="651" t="s">
+      <c r="AH2" s="646"/>
+      <c r="AI2" s="646"/>
+      <c r="AJ2" s="646"/>
+      <c r="AK2" s="646"/>
+      <c r="AL2" s="646"/>
+      <c r="AM2" s="657" t="s">
         <v>274</v>
       </c>
-      <c r="AN2" s="662"/>
-[...15 lines deleted...]
-      <c r="BD2" s="653"/>
+      <c r="AN2" s="668"/>
+      <c r="AO2" s="668"/>
+      <c r="AP2" s="668"/>
+      <c r="AQ2" s="668"/>
+      <c r="AR2" s="668"/>
+      <c r="AS2" s="658"/>
+      <c r="AT2" s="658"/>
+      <c r="AU2" s="658"/>
+      <c r="AV2" s="658"/>
+      <c r="AW2" s="658"/>
+      <c r="AX2" s="658"/>
+      <c r="AY2" s="658"/>
+      <c r="AZ2" s="658"/>
+      <c r="BA2" s="658"/>
+      <c r="BB2" s="658"/>
+      <c r="BC2" s="658"/>
+      <c r="BD2" s="659"/>
     </row>
     <row r="3" spans="3:56" ht="30" customHeight="1">
-      <c r="C3" s="650"/>
-[...52 lines deleted...]
-      <c r="BD3" s="657"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="656"/>
+      <c r="N3" s="656"/>
+      <c r="O3" s="656"/>
+      <c r="P3" s="656"/>
+      <c r="Q3" s="656"/>
+      <c r="R3" s="656"/>
+      <c r="S3" s="656"/>
+      <c r="T3" s="656"/>
+      <c r="U3" s="656"/>
+      <c r="V3" s="656"/>
+      <c r="W3" s="656"/>
+      <c r="X3" s="656"/>
+      <c r="Y3" s="656"/>
+      <c r="Z3" s="656"/>
+      <c r="AA3" s="656"/>
+      <c r="AB3" s="656"/>
+      <c r="AC3" s="656"/>
+      <c r="AD3" s="656"/>
+      <c r="AE3" s="656"/>
+      <c r="AF3" s="656"/>
+      <c r="AG3" s="656"/>
+      <c r="AH3" s="656"/>
+      <c r="AI3" s="656"/>
+      <c r="AJ3" s="656"/>
+      <c r="AK3" s="656"/>
+      <c r="AL3" s="656"/>
+      <c r="AM3" s="660"/>
+      <c r="AN3" s="661"/>
+      <c r="AO3" s="661"/>
+      <c r="AP3" s="661"/>
+      <c r="AQ3" s="661"/>
+      <c r="AR3" s="661"/>
+      <c r="AS3" s="662"/>
+      <c r="AT3" s="662"/>
+      <c r="AU3" s="662"/>
+      <c r="AV3" s="662"/>
+      <c r="AW3" s="662"/>
+      <c r="AX3" s="662"/>
+      <c r="AY3" s="662"/>
+      <c r="AZ3" s="662"/>
+      <c r="BA3" s="662"/>
+      <c r="BB3" s="662"/>
+      <c r="BC3" s="662"/>
+      <c r="BD3" s="663"/>
     </row>
     <row r="4" spans="3:56" ht="30" customHeight="1">
-      <c r="C4" s="650"/>
-[...52 lines deleted...]
-      <c r="BD4" s="661"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
+      <c r="N4" s="656"/>
+      <c r="O4" s="656"/>
+      <c r="P4" s="656"/>
+      <c r="Q4" s="656"/>
+      <c r="R4" s="656"/>
+      <c r="S4" s="656"/>
+      <c r="T4" s="656"/>
+      <c r="U4" s="656"/>
+      <c r="V4" s="656"/>
+      <c r="W4" s="656"/>
+      <c r="X4" s="656"/>
+      <c r="Y4" s="656"/>
+      <c r="Z4" s="656"/>
+      <c r="AA4" s="656"/>
+      <c r="AB4" s="656"/>
+      <c r="AC4" s="656"/>
+      <c r="AD4" s="656"/>
+      <c r="AE4" s="656"/>
+      <c r="AF4" s="656"/>
+      <c r="AG4" s="656"/>
+      <c r="AH4" s="656"/>
+      <c r="AI4" s="656"/>
+      <c r="AJ4" s="656"/>
+      <c r="AK4" s="656"/>
+      <c r="AL4" s="656"/>
+      <c r="AM4" s="664"/>
+      <c r="AN4" s="665"/>
+      <c r="AO4" s="665"/>
+      <c r="AP4" s="665"/>
+      <c r="AQ4" s="665"/>
+      <c r="AR4" s="665"/>
+      <c r="AS4" s="666"/>
+      <c r="AT4" s="666"/>
+      <c r="AU4" s="666"/>
+      <c r="AV4" s="666"/>
+      <c r="AW4" s="666"/>
+      <c r="AX4" s="666"/>
+      <c r="AY4" s="666"/>
+      <c r="AZ4" s="666"/>
+      <c r="BA4" s="666"/>
+      <c r="BB4" s="666"/>
+      <c r="BC4" s="666"/>
+      <c r="BD4" s="667"/>
     </row>
     <row r="5" spans="3:56" ht="30" customHeight="1">
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="182"/>
       <c r="O5" s="182"/>
       <c r="P5" s="182"/>
       <c r="Q5" s="182"/>
       <c r="R5" s="182"/>
       <c r="S5" s="182"/>
       <c r="T5" s="182"/>
       <c r="U5" s="182"/>
       <c r="V5" s="182"/>
       <c r="W5" s="182"/>
       <c r="X5" s="182"/>
       <c r="Y5" s="182"/>
@@ -14978,536 +15149,536 @@
       <c r="AU5" s="182"/>
       <c r="AV5" s="182"/>
       <c r="AW5" s="182"/>
       <c r="AX5" s="182"/>
       <c r="AY5" s="182"/>
       <c r="AZ5" s="182"/>
       <c r="BA5" s="182"/>
       <c r="BB5" s="182"/>
       <c r="BC5" s="182"/>
       <c r="BD5" s="182"/>
     </row>
     <row r="6" spans="3:56" ht="30" customHeight="1">
       <c r="BC6" s="184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="7" spans="3:56" ht="30" customHeight="1">
       <c r="T7" s="185"/>
       <c r="U7" s="185"/>
       <c r="V7" s="185"/>
       <c r="W7" s="185"/>
       <c r="X7" s="185"/>
       <c r="Y7" s="185"/>
     </row>
     <row r="8" spans="3:56" ht="30" customHeight="1">
-      <c r="P8" s="647" t="s">
+      <c r="P8" s="653" t="s">
         <v>256</v>
       </c>
-      <c r="Q8" s="385"/>
-[...25 lines deleted...]
-      <c r="AQ8" s="385"/>
+      <c r="Q8" s="389"/>
+      <c r="R8" s="389"/>
+      <c r="S8" s="389"/>
+      <c r="T8" s="389"/>
+      <c r="U8" s="389"/>
+      <c r="V8" s="389"/>
+      <c r="W8" s="389"/>
+      <c r="X8" s="389"/>
+      <c r="Y8" s="389"/>
+      <c r="Z8" s="389"/>
+      <c r="AA8" s="389"/>
+      <c r="AB8" s="389"/>
+      <c r="AC8" s="389"/>
+      <c r="AD8" s="389"/>
+      <c r="AE8" s="389"/>
+      <c r="AF8" s="389"/>
+      <c r="AG8" s="389"/>
+      <c r="AH8" s="389"/>
+      <c r="AI8" s="389"/>
+      <c r="AJ8" s="389"/>
+      <c r="AK8" s="389"/>
+      <c r="AL8" s="389"/>
+      <c r="AM8" s="389"/>
+      <c r="AN8" s="389"/>
+      <c r="AO8" s="389"/>
+      <c r="AP8" s="389"/>
+      <c r="AQ8" s="389"/>
     </row>
     <row r="9" spans="3:56" ht="30" customHeight="1">
       <c r="E9" s="104" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="10" spans="3:56" ht="30" customHeight="1">
       <c r="E10" s="104" t="s">
         <v>306</v>
       </c>
       <c r="L10" s="104" t="s">
         <v>314</v>
       </c>
       <c r="T10" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="3:56" ht="30" customHeight="1">
       <c r="AA11" s="104" t="s">
         <v>36</v>
       </c>
       <c r="AG11" s="104" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="3:56" ht="30" customHeight="1">
       <c r="AA12" s="316"/>
       <c r="AB12" s="314"/>
       <c r="AC12" s="314"/>
       <c r="AD12" s="314"/>
       <c r="AG12" s="104" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="3:56" ht="15" customHeight="1"/>
     <row r="14" spans="3:56" ht="39" customHeight="1">
-      <c r="C14" s="648" t="s">
+      <c r="C14" s="654" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="649"/>
-[...1 lines deleted...]
-      <c r="F14" s="649"/>
+      <c r="D14" s="655"/>
+      <c r="E14" s="655"/>
+      <c r="F14" s="655"/>
       <c r="G14" s="230"/>
-      <c r="H14" s="643" t="s">
+      <c r="H14" s="649" t="s">
         <v>148</v>
       </c>
-      <c r="I14" s="643"/>
-[...9 lines deleted...]
-      <c r="S14" s="643"/>
+      <c r="I14" s="649"/>
+      <c r="J14" s="649"/>
+      <c r="K14" s="649"/>
+      <c r="L14" s="649"/>
+      <c r="M14" s="649"/>
+      <c r="N14" s="649"/>
+      <c r="O14" s="649"/>
+      <c r="P14" s="649"/>
+      <c r="Q14" s="649"/>
+      <c r="R14" s="649"/>
+      <c r="S14" s="649"/>
       <c r="T14" s="231"/>
       <c r="U14" s="227"/>
       <c r="V14" s="227"/>
       <c r="W14" s="227"/>
       <c r="X14" s="227"/>
       <c r="Y14" s="227"/>
       <c r="Z14" s="227"/>
       <c r="AA14" s="227"/>
       <c r="AB14" s="227"/>
       <c r="AC14" s="227"/>
       <c r="AD14" s="227"/>
       <c r="AE14" s="227"/>
       <c r="AF14" s="227"/>
       <c r="AG14" s="227"/>
       <c r="AH14" s="227"/>
       <c r="AI14" s="227"/>
       <c r="AJ14" s="227"/>
       <c r="AK14" s="227"/>
       <c r="AL14" s="227"/>
       <c r="AM14" s="227"/>
       <c r="AN14" s="227"/>
       <c r="AO14" s="227"/>
       <c r="AP14" s="227"/>
       <c r="AQ14" s="227"/>
       <c r="AR14" s="227"/>
       <c r="AS14" s="227"/>
       <c r="AT14" s="227"/>
       <c r="AU14" s="227"/>
       <c r="AV14" s="227"/>
       <c r="AW14" s="227"/>
       <c r="AX14" s="227"/>
       <c r="AY14" s="227"/>
       <c r="AZ14" s="227"/>
       <c r="BA14" s="227"/>
       <c r="BB14" s="227"/>
       <c r="BC14" s="227"/>
       <c r="BD14" s="226"/>
     </row>
     <row r="15" spans="3:56" ht="39" customHeight="1">
-      <c r="C15" s="641" t="s">
+      <c r="C15" s="647" t="s">
         <v>216</v>
       </c>
-      <c r="D15" s="642"/>
-[...1 lines deleted...]
-      <c r="F15" s="642"/>
+      <c r="D15" s="648"/>
+      <c r="E15" s="648"/>
+      <c r="F15" s="648"/>
       <c r="G15" s="232"/>
-      <c r="H15" s="670" t="s">
+      <c r="H15" s="676" t="s">
         <v>257</v>
       </c>
-      <c r="I15" s="670"/>
-[...9 lines deleted...]
-      <c r="S15" s="670"/>
+      <c r="I15" s="676"/>
+      <c r="J15" s="676"/>
+      <c r="K15" s="676"/>
+      <c r="L15" s="676"/>
+      <c r="M15" s="676"/>
+      <c r="N15" s="676"/>
+      <c r="O15" s="676"/>
+      <c r="P15" s="676"/>
+      <c r="Q15" s="676"/>
+      <c r="R15" s="676"/>
+      <c r="S15" s="676"/>
       <c r="T15" s="233"/>
       <c r="U15" s="229"/>
       <c r="V15" s="229"/>
       <c r="W15" s="229"/>
       <c r="X15" s="229"/>
       <c r="Y15" s="229"/>
       <c r="Z15" s="229"/>
       <c r="AA15" s="229"/>
       <c r="AB15" s="229"/>
       <c r="AC15" s="229"/>
       <c r="AD15" s="229"/>
       <c r="AE15" s="229"/>
       <c r="AF15" s="229"/>
       <c r="AG15" s="229"/>
       <c r="AH15" s="229"/>
       <c r="AI15" s="229"/>
       <c r="AJ15" s="229"/>
       <c r="AK15" s="229"/>
       <c r="AL15" s="229"/>
       <c r="AM15" s="229"/>
       <c r="AN15" s="229"/>
       <c r="AO15" s="229"/>
       <c r="AP15" s="229"/>
       <c r="AQ15" s="229"/>
       <c r="AR15" s="229"/>
       <c r="AS15" s="229"/>
       <c r="AT15" s="229"/>
       <c r="AU15" s="229"/>
       <c r="AV15" s="229"/>
       <c r="AW15" s="229"/>
       <c r="AX15" s="229"/>
       <c r="AY15" s="229"/>
       <c r="AZ15" s="229"/>
       <c r="BA15" s="229"/>
       <c r="BB15" s="229"/>
       <c r="BC15" s="229"/>
       <c r="BD15" s="228"/>
     </row>
     <row r="16" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C16" s="641" t="s">
+      <c r="C16" s="647" t="s">
         <v>163</v>
       </c>
-      <c r="D16" s="642"/>
-[...1 lines deleted...]
-      <c r="F16" s="642"/>
+      <c r="D16" s="648"/>
+      <c r="E16" s="648"/>
+      <c r="F16" s="648"/>
       <c r="G16" s="234"/>
-      <c r="H16" s="645" t="s">
+      <c r="H16" s="651" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="645"/>
-[...9 lines deleted...]
-      <c r="S16" s="645"/>
+      <c r="I16" s="651"/>
+      <c r="J16" s="651"/>
+      <c r="K16" s="651"/>
+      <c r="L16" s="651"/>
+      <c r="M16" s="651"/>
+      <c r="N16" s="651"/>
+      <c r="O16" s="651"/>
+      <c r="P16" s="651"/>
+      <c r="Q16" s="651"/>
+      <c r="R16" s="651"/>
+      <c r="S16" s="651"/>
       <c r="T16" s="235"/>
       <c r="U16" s="236"/>
       <c r="V16" s="236"/>
       <c r="W16" s="236"/>
       <c r="X16" s="236"/>
       <c r="Y16" s="236"/>
       <c r="Z16" s="236"/>
       <c r="AA16" s="236"/>
       <c r="AB16" s="236"/>
       <c r="AC16" s="236"/>
       <c r="AD16" s="236"/>
       <c r="AE16" s="236"/>
       <c r="AF16" s="236"/>
       <c r="AG16" s="236"/>
       <c r="AH16" s="236"/>
       <c r="AI16" s="236"/>
       <c r="AJ16" s="236"/>
       <c r="AK16" s="236"/>
       <c r="AL16" s="236"/>
       <c r="AM16" s="236"/>
       <c r="AN16" s="236"/>
       <c r="AO16" s="236"/>
       <c r="AP16" s="236"/>
       <c r="AQ16" s="236"/>
       <c r="AR16" s="236"/>
       <c r="AS16" s="236"/>
       <c r="AT16" s="236"/>
       <c r="AU16" s="236"/>
       <c r="AV16" s="236"/>
       <c r="AW16" s="236"/>
       <c r="AX16" s="236"/>
       <c r="AY16" s="236"/>
       <c r="AZ16" s="236"/>
       <c r="BA16" s="236"/>
       <c r="BB16" s="236"/>
       <c r="BC16" s="236"/>
       <c r="BD16" s="237"/>
     </row>
     <row r="17" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C17" s="641"/>
-[...2 lines deleted...]
-      <c r="F17" s="642"/>
+      <c r="C17" s="647"/>
+      <c r="D17" s="648"/>
+      <c r="E17" s="648"/>
+      <c r="F17" s="648"/>
       <c r="G17" s="238"/>
-      <c r="H17" s="646"/>
-[...10 lines deleted...]
-      <c r="S17" s="646"/>
+      <c r="H17" s="652"/>
+      <c r="I17" s="652"/>
+      <c r="J17" s="652"/>
+      <c r="K17" s="652"/>
+      <c r="L17" s="652"/>
+      <c r="M17" s="652"/>
+      <c r="N17" s="652"/>
+      <c r="O17" s="652"/>
+      <c r="P17" s="652"/>
+      <c r="Q17" s="652"/>
+      <c r="R17" s="652"/>
+      <c r="S17" s="652"/>
       <c r="T17" s="239"/>
       <c r="U17" s="240"/>
       <c r="V17" s="240"/>
       <c r="W17" s="240" t="s">
         <v>150</v>
       </c>
       <c r="X17" s="240"/>
       <c r="Y17" s="240"/>
       <c r="Z17" s="240"/>
       <c r="AA17" s="240"/>
       <c r="AB17" s="240"/>
       <c r="AC17" s="240"/>
       <c r="AD17" s="240"/>
       <c r="AE17" s="240"/>
       <c r="AF17" s="240"/>
       <c r="AG17" s="240"/>
       <c r="AH17" s="240"/>
       <c r="AI17" s="240"/>
       <c r="AJ17" s="240"/>
       <c r="AK17" s="240"/>
       <c r="AL17" s="240" t="s">
         <v>151</v>
       </c>
       <c r="AM17" s="240"/>
       <c r="AN17" s="240"/>
       <c r="AO17" s="240"/>
       <c r="AP17" s="240"/>
       <c r="AQ17" s="240"/>
       <c r="AR17" s="240"/>
       <c r="AS17" s="240"/>
       <c r="AT17" s="240"/>
       <c r="AU17" s="240"/>
       <c r="AV17" s="240"/>
       <c r="AW17" s="240"/>
       <c r="AX17" s="240"/>
       <c r="AY17" s="240"/>
       <c r="AZ17" s="240"/>
       <c r="BA17" s="240"/>
       <c r="BB17" s="240"/>
       <c r="BC17" s="240"/>
       <c r="BD17" s="241"/>
     </row>
     <row r="18" spans="3:56" ht="39" customHeight="1">
-      <c r="C18" s="641">
+      <c r="C18" s="647">
         <v>4</v>
       </c>
-      <c r="D18" s="642"/>
-[...1 lines deleted...]
-      <c r="F18" s="642"/>
+      <c r="D18" s="648"/>
+      <c r="E18" s="648"/>
+      <c r="F18" s="648"/>
       <c r="G18" s="232"/>
-      <c r="H18" s="644" t="s">
+      <c r="H18" s="650" t="s">
         <v>139</v>
       </c>
-      <c r="I18" s="644"/>
-[...9 lines deleted...]
-      <c r="S18" s="644"/>
+      <c r="I18" s="650"/>
+      <c r="J18" s="650"/>
+      <c r="K18" s="650"/>
+      <c r="L18" s="650"/>
+      <c r="M18" s="650"/>
+      <c r="N18" s="650"/>
+      <c r="O18" s="650"/>
+      <c r="P18" s="650"/>
+      <c r="Q18" s="650"/>
+      <c r="R18" s="650"/>
+      <c r="S18" s="650"/>
       <c r="T18" s="233"/>
       <c r="U18" s="229"/>
       <c r="V18" s="229"/>
-      <c r="W18" s="669" t="s">
+      <c r="W18" s="675" t="s">
         <v>258</v>
       </c>
-      <c r="X18" s="663"/>
-[...28 lines deleted...]
-      <c r="BA18" s="663"/>
+      <c r="X18" s="669"/>
+      <c r="Y18" s="669"/>
+      <c r="Z18" s="669"/>
+      <c r="AA18" s="669"/>
+      <c r="AB18" s="669"/>
+      <c r="AC18" s="669"/>
+      <c r="AD18" s="669"/>
+      <c r="AE18" s="669"/>
+      <c r="AF18" s="669"/>
+      <c r="AG18" s="669"/>
+      <c r="AH18" s="669"/>
+      <c r="AI18" s="669"/>
+      <c r="AJ18" s="669"/>
+      <c r="AK18" s="669"/>
+      <c r="AL18" s="669"/>
+      <c r="AM18" s="669"/>
+      <c r="AN18" s="669"/>
+      <c r="AO18" s="669"/>
+      <c r="AP18" s="669"/>
+      <c r="AQ18" s="669"/>
+      <c r="AR18" s="669"/>
+      <c r="AS18" s="669"/>
+      <c r="AT18" s="669"/>
+      <c r="AU18" s="669"/>
+      <c r="AV18" s="669"/>
+      <c r="AW18" s="669"/>
+      <c r="AX18" s="669"/>
+      <c r="AY18" s="669"/>
+      <c r="AZ18" s="669"/>
+      <c r="BA18" s="669"/>
       <c r="BB18" s="229"/>
       <c r="BC18" s="229"/>
       <c r="BD18" s="228"/>
     </row>
     <row r="19" spans="3:56" ht="39" customHeight="1">
-      <c r="C19" s="641">
+      <c r="C19" s="647">
         <v>5</v>
       </c>
-      <c r="D19" s="642"/>
-[...1 lines deleted...]
-      <c r="F19" s="642"/>
+      <c r="D19" s="648"/>
+      <c r="E19" s="648"/>
+      <c r="F19" s="648"/>
       <c r="G19" s="232"/>
-      <c r="H19" s="644" t="s">
+      <c r="H19" s="650" t="s">
         <v>259</v>
       </c>
-      <c r="I19" s="644"/>
-[...9 lines deleted...]
-      <c r="S19" s="644"/>
+      <c r="I19" s="650"/>
+      <c r="J19" s="650"/>
+      <c r="K19" s="650"/>
+      <c r="L19" s="650"/>
+      <c r="M19" s="650"/>
+      <c r="N19" s="650"/>
+      <c r="O19" s="650"/>
+      <c r="P19" s="650"/>
+      <c r="Q19" s="650"/>
+      <c r="R19" s="650"/>
+      <c r="S19" s="650"/>
       <c r="T19" s="233"/>
       <c r="U19" s="229"/>
       <c r="V19" s="229"/>
       <c r="W19" s="229"/>
       <c r="X19" s="229"/>
       <c r="Y19" s="229"/>
       <c r="Z19" s="229"/>
       <c r="AA19" s="229"/>
       <c r="AB19" s="229"/>
       <c r="AC19" s="229"/>
       <c r="AD19" s="229"/>
       <c r="AE19" s="229"/>
       <c r="AF19" s="229"/>
       <c r="AG19" s="229"/>
       <c r="AH19" s="229"/>
       <c r="AI19" s="229"/>
       <c r="AJ19" s="229"/>
       <c r="AK19" s="229"/>
       <c r="AL19" s="229"/>
       <c r="AM19" s="229"/>
       <c r="AN19" s="229"/>
       <c r="AO19" s="229"/>
       <c r="AP19" s="229"/>
       <c r="AQ19" s="229"/>
       <c r="AR19" s="229"/>
       <c r="AS19" s="229"/>
       <c r="AT19" s="229"/>
       <c r="AU19" s="229"/>
       <c r="AV19" s="229"/>
       <c r="AW19" s="229"/>
       <c r="AX19" s="229"/>
       <c r="AY19" s="229"/>
       <c r="AZ19" s="229"/>
       <c r="BA19" s="229"/>
       <c r="BB19" s="229"/>
       <c r="BC19" s="229"/>
       <c r="BD19" s="228"/>
     </row>
     <row r="20" spans="3:56" ht="39" customHeight="1">
-      <c r="C20" s="635" t="s">
+      <c r="C20" s="641" t="s">
         <v>152</v>
       </c>
-      <c r="D20" s="636"/>
-[...25 lines deleted...]
-      <c r="AD20" s="638" t="s">
+      <c r="D20" s="642"/>
+      <c r="E20" s="642"/>
+      <c r="F20" s="642"/>
+      <c r="G20" s="642"/>
+      <c r="H20" s="642"/>
+      <c r="I20" s="642"/>
+      <c r="J20" s="642"/>
+      <c r="K20" s="642"/>
+      <c r="L20" s="642"/>
+      <c r="M20" s="642"/>
+      <c r="N20" s="642"/>
+      <c r="O20" s="642"/>
+      <c r="P20" s="642"/>
+      <c r="Q20" s="642"/>
+      <c r="R20" s="642"/>
+      <c r="S20" s="642"/>
+      <c r="T20" s="642"/>
+      <c r="U20" s="642"/>
+      <c r="V20" s="642"/>
+      <c r="W20" s="642"/>
+      <c r="X20" s="642"/>
+      <c r="Y20" s="642"/>
+      <c r="Z20" s="642"/>
+      <c r="AA20" s="642"/>
+      <c r="AB20" s="642"/>
+      <c r="AC20" s="643"/>
+      <c r="AD20" s="644" t="s">
         <v>153</v>
       </c>
-      <c r="AE20" s="636"/>
-[...24 lines deleted...]
-      <c r="BD20" s="639"/>
+      <c r="AE20" s="642"/>
+      <c r="AF20" s="642"/>
+      <c r="AG20" s="642"/>
+      <c r="AH20" s="642"/>
+      <c r="AI20" s="642"/>
+      <c r="AJ20" s="642"/>
+      <c r="AK20" s="642"/>
+      <c r="AL20" s="642"/>
+      <c r="AM20" s="642"/>
+      <c r="AN20" s="642"/>
+      <c r="AO20" s="642"/>
+      <c r="AP20" s="642"/>
+      <c r="AQ20" s="642"/>
+      <c r="AR20" s="642"/>
+      <c r="AS20" s="642"/>
+      <c r="AT20" s="642"/>
+      <c r="AU20" s="642"/>
+      <c r="AV20" s="642"/>
+      <c r="AW20" s="642"/>
+      <c r="AX20" s="642"/>
+      <c r="AY20" s="642"/>
+      <c r="AZ20" s="642"/>
+      <c r="BA20" s="642"/>
+      <c r="BB20" s="642"/>
+      <c r="BC20" s="642"/>
+      <c r="BD20" s="645"/>
     </row>
     <row r="21" spans="3:56" ht="39" customHeight="1">
       <c r="C21" s="181"/>
       <c r="D21" s="182"/>
       <c r="E21" s="182"/>
       <c r="F21" s="182"/>
       <c r="G21" s="182"/>
       <c r="H21" s="182"/>
       <c r="I21" s="182"/>
       <c r="J21" s="182"/>
       <c r="K21" s="182"/>
       <c r="L21" s="182"/>
       <c r="M21" s="182"/>
       <c r="N21" s="182"/>
       <c r="O21" s="182"/>
       <c r="P21" s="182"/>
       <c r="Q21" s="182"/>
       <c r="R21" s="182"/>
       <c r="S21" s="182"/>
       <c r="T21" s="182"/>
       <c r="U21" s="182"/>
       <c r="V21" s="182"/>
       <c r="W21" s="182"/>
       <c r="X21" s="182"/>
       <c r="Y21" s="182"/>
@@ -16069,242 +16240,242 @@
     <mergeCell ref="AM3:BD4"/>
     <mergeCell ref="C20:AC20"/>
     <mergeCell ref="AD20:BD20"/>
     <mergeCell ref="P8:AQ8"/>
     <mergeCell ref="W18:BA18"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="H18:S18"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="H19:S19"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="H14:S14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="H15:S15"/>
     <mergeCell ref="C16:F17"/>
     <mergeCell ref="H16:S17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="C2:BE28"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="61" width="1.625" style="104" customWidth="1"/>
     <col min="62" max="16384" width="9" style="104"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:57" ht="30" customHeight="1">
-      <c r="C2" s="640" t="s">
+      <c r="C2" s="646" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="640"/>
-[...4 lines deleted...]
-      <c r="I2" s="640" t="s">
+      <c r="D2" s="646"/>
+      <c r="E2" s="646"/>
+      <c r="F2" s="646"/>
+      <c r="G2" s="646"/>
+      <c r="H2" s="646"/>
+      <c r="I2" s="646" t="s">
         <v>301</v>
       </c>
-      <c r="J2" s="640"/>
-[...4 lines deleted...]
-      <c r="O2" s="640" t="s">
+      <c r="J2" s="646"/>
+      <c r="K2" s="646"/>
+      <c r="L2" s="646"/>
+      <c r="M2" s="646"/>
+      <c r="N2" s="646"/>
+      <c r="O2" s="646" t="s">
         <v>35</v>
       </c>
-      <c r="P2" s="640"/>
-[...4 lines deleted...]
-      <c r="U2" s="640" t="s">
+      <c r="P2" s="646"/>
+      <c r="Q2" s="646"/>
+      <c r="R2" s="646"/>
+      <c r="S2" s="646"/>
+      <c r="T2" s="646"/>
+      <c r="U2" s="646" t="s">
         <v>0</v>
       </c>
-      <c r="V2" s="640"/>
-[...4 lines deleted...]
-      <c r="AA2" s="640" t="s">
+      <c r="V2" s="646"/>
+      <c r="W2" s="646"/>
+      <c r="X2" s="646"/>
+      <c r="Y2" s="646"/>
+      <c r="Z2" s="646"/>
+      <c r="AA2" s="646" t="s">
         <v>272</v>
       </c>
-      <c r="AB2" s="640"/>
-[...4 lines deleted...]
-      <c r="AG2" s="640" t="s">
+      <c r="AB2" s="646"/>
+      <c r="AC2" s="646"/>
+      <c r="AD2" s="646"/>
+      <c r="AE2" s="646"/>
+      <c r="AF2" s="646"/>
+      <c r="AG2" s="646" t="s">
         <v>273</v>
       </c>
-      <c r="AH2" s="640"/>
-[...4 lines deleted...]
-      <c r="AM2" s="651" t="s">
+      <c r="AH2" s="646"/>
+      <c r="AI2" s="646"/>
+      <c r="AJ2" s="646"/>
+      <c r="AK2" s="646"/>
+      <c r="AL2" s="646"/>
+      <c r="AM2" s="657" t="s">
         <v>274</v>
       </c>
-      <c r="AN2" s="662"/>
-[...15 lines deleted...]
-      <c r="BD2" s="653"/>
+      <c r="AN2" s="668"/>
+      <c r="AO2" s="668"/>
+      <c r="AP2" s="668"/>
+      <c r="AQ2" s="668"/>
+      <c r="AR2" s="668"/>
+      <c r="AS2" s="658"/>
+      <c r="AT2" s="658"/>
+      <c r="AU2" s="658"/>
+      <c r="AV2" s="658"/>
+      <c r="AW2" s="658"/>
+      <c r="AX2" s="658"/>
+      <c r="AY2" s="658"/>
+      <c r="AZ2" s="658"/>
+      <c r="BA2" s="658"/>
+      <c r="BB2" s="658"/>
+      <c r="BC2" s="658"/>
+      <c r="BD2" s="659"/>
     </row>
     <row r="3" spans="3:57" ht="30" customHeight="1">
-      <c r="C3" s="650"/>
-[...52 lines deleted...]
-      <c r="BD3" s="657"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="656"/>
+      <c r="N3" s="656"/>
+      <c r="O3" s="656"/>
+      <c r="P3" s="656"/>
+      <c r="Q3" s="656"/>
+      <c r="R3" s="656"/>
+      <c r="S3" s="656"/>
+      <c r="T3" s="656"/>
+      <c r="U3" s="656"/>
+      <c r="V3" s="656"/>
+      <c r="W3" s="656"/>
+      <c r="X3" s="656"/>
+      <c r="Y3" s="656"/>
+      <c r="Z3" s="656"/>
+      <c r="AA3" s="656"/>
+      <c r="AB3" s="656"/>
+      <c r="AC3" s="656"/>
+      <c r="AD3" s="656"/>
+      <c r="AE3" s="656"/>
+      <c r="AF3" s="656"/>
+      <c r="AG3" s="656"/>
+      <c r="AH3" s="656"/>
+      <c r="AI3" s="656"/>
+      <c r="AJ3" s="656"/>
+      <c r="AK3" s="656"/>
+      <c r="AL3" s="656"/>
+      <c r="AM3" s="660"/>
+      <c r="AN3" s="661"/>
+      <c r="AO3" s="661"/>
+      <c r="AP3" s="661"/>
+      <c r="AQ3" s="661"/>
+      <c r="AR3" s="661"/>
+      <c r="AS3" s="662"/>
+      <c r="AT3" s="662"/>
+      <c r="AU3" s="662"/>
+      <c r="AV3" s="662"/>
+      <c r="AW3" s="662"/>
+      <c r="AX3" s="662"/>
+      <c r="AY3" s="662"/>
+      <c r="AZ3" s="662"/>
+      <c r="BA3" s="662"/>
+      <c r="BB3" s="662"/>
+      <c r="BC3" s="662"/>
+      <c r="BD3" s="663"/>
     </row>
     <row r="4" spans="3:57" ht="30" customHeight="1">
-      <c r="C4" s="650"/>
-[...52 lines deleted...]
-      <c r="BD4" s="661"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
+      <c r="N4" s="656"/>
+      <c r="O4" s="656"/>
+      <c r="P4" s="656"/>
+      <c r="Q4" s="656"/>
+      <c r="R4" s="656"/>
+      <c r="S4" s="656"/>
+      <c r="T4" s="656"/>
+      <c r="U4" s="656"/>
+      <c r="V4" s="656"/>
+      <c r="W4" s="656"/>
+      <c r="X4" s="656"/>
+      <c r="Y4" s="656"/>
+      <c r="Z4" s="656"/>
+      <c r="AA4" s="656"/>
+      <c r="AB4" s="656"/>
+      <c r="AC4" s="656"/>
+      <c r="AD4" s="656"/>
+      <c r="AE4" s="656"/>
+      <c r="AF4" s="656"/>
+      <c r="AG4" s="656"/>
+      <c r="AH4" s="656"/>
+      <c r="AI4" s="656"/>
+      <c r="AJ4" s="656"/>
+      <c r="AK4" s="656"/>
+      <c r="AL4" s="656"/>
+      <c r="AM4" s="664"/>
+      <c r="AN4" s="665"/>
+      <c r="AO4" s="665"/>
+      <c r="AP4" s="665"/>
+      <c r="AQ4" s="665"/>
+      <c r="AR4" s="665"/>
+      <c r="AS4" s="666"/>
+      <c r="AT4" s="666"/>
+      <c r="AU4" s="666"/>
+      <c r="AV4" s="666"/>
+      <c r="AW4" s="666"/>
+      <c r="AX4" s="666"/>
+      <c r="AY4" s="666"/>
+      <c r="AZ4" s="666"/>
+      <c r="BA4" s="666"/>
+      <c r="BB4" s="666"/>
+      <c r="BC4" s="666"/>
+      <c r="BD4" s="667"/>
     </row>
     <row r="5" spans="3:57" ht="30" customHeight="1">
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="182"/>
       <c r="O5" s="182"/>
       <c r="P5" s="182"/>
       <c r="Q5" s="182"/>
       <c r="R5" s="182"/>
       <c r="S5" s="182"/>
       <c r="T5" s="182"/>
       <c r="U5" s="182"/>
       <c r="V5" s="182"/>
       <c r="W5" s="182"/>
       <c r="X5" s="182"/>
       <c r="Y5" s="182"/>
@@ -16325,655 +16496,655 @@
       <c r="AN5" s="182"/>
       <c r="AO5" s="182"/>
       <c r="AP5" s="182"/>
       <c r="AQ5" s="182"/>
       <c r="AR5" s="182"/>
       <c r="AS5" s="182"/>
       <c r="AT5" s="182"/>
       <c r="AU5" s="182"/>
       <c r="AV5" s="182"/>
       <c r="AW5" s="182"/>
       <c r="AX5" s="182"/>
       <c r="AY5" s="182"/>
       <c r="AZ5" s="182"/>
       <c r="BA5" s="182"/>
       <c r="BB5" s="182"/>
       <c r="BC5" s="182"/>
       <c r="BD5" s="182"/>
       <c r="BE5" s="182"/>
     </row>
     <row r="6" spans="3:57" ht="30" customHeight="1">
       <c r="BC6" s="184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="7" spans="3:57" ht="30" customHeight="1">
-      <c r="AA7" s="671" t="s">
+      <c r="AA7" s="677" t="s">
         <v>155</v>
       </c>
-      <c r="AB7" s="671"/>
-[...3 lines deleted...]
-      <c r="AF7" s="671"/>
+      <c r="AB7" s="677"/>
+      <c r="AC7" s="677"/>
+      <c r="AD7" s="677"/>
+      <c r="AE7" s="677"/>
+      <c r="AF7" s="677"/>
       <c r="AG7" s="187"/>
       <c r="AH7" s="187"/>
       <c r="AI7" s="187"/>
       <c r="AJ7" s="187"/>
       <c r="AK7" s="186"/>
       <c r="AL7" s="186"/>
     </row>
     <row r="8" spans="3:57" ht="30" customHeight="1">
       <c r="Q8" s="187"/>
       <c r="R8" s="187"/>
-      <c r="S8" s="647" t="s">
+      <c r="S8" s="653" t="s">
         <v>156</v>
       </c>
-      <c r="T8" s="647"/>
-[...6 lines deleted...]
-      <c r="AA8" s="671" t="s">
+      <c r="T8" s="653"/>
+      <c r="U8" s="653"/>
+      <c r="V8" s="653"/>
+      <c r="W8" s="653"/>
+      <c r="X8" s="653"/>
+      <c r="Y8" s="653"/>
+      <c r="Z8" s="653"/>
+      <c r="AA8" s="677" t="s">
         <v>157</v>
       </c>
-      <c r="AB8" s="671"/>
-[...4 lines deleted...]
-      <c r="AG8" s="647" t="s">
+      <c r="AB8" s="677"/>
+      <c r="AC8" s="677"/>
+      <c r="AD8" s="677"/>
+      <c r="AE8" s="677"/>
+      <c r="AF8" s="677"/>
+      <c r="AG8" s="653" t="s">
         <v>158</v>
       </c>
-      <c r="AH8" s="647"/>
-[...5 lines deleted...]
-      <c r="AN8" s="647"/>
+      <c r="AH8" s="653"/>
+      <c r="AI8" s="653"/>
+      <c r="AJ8" s="653"/>
+      <c r="AK8" s="653"/>
+      <c r="AL8" s="653"/>
+      <c r="AM8" s="653"/>
+      <c r="AN8" s="653"/>
     </row>
     <row r="9" spans="3:57" ht="30" customHeight="1">
       <c r="Q9" s="187"/>
       <c r="R9" s="187"/>
       <c r="S9" s="283"/>
       <c r="T9" s="283"/>
       <c r="U9" s="283"/>
       <c r="V9" s="283"/>
       <c r="W9" s="283"/>
       <c r="X9" s="283"/>
       <c r="Y9" s="283"/>
       <c r="Z9" s="283"/>
-      <c r="AA9" s="671" t="s">
+      <c r="AA9" s="677" t="s">
         <v>159</v>
       </c>
-      <c r="AB9" s="671"/>
-[...3 lines deleted...]
-      <c r="AF9" s="671"/>
+      <c r="AB9" s="677"/>
+      <c r="AC9" s="677"/>
+      <c r="AD9" s="677"/>
+      <c r="AE9" s="677"/>
+      <c r="AF9" s="677"/>
       <c r="AG9" s="283"/>
       <c r="AH9" s="283"/>
       <c r="AI9" s="283"/>
       <c r="AJ9" s="283"/>
       <c r="AK9" s="283"/>
       <c r="AL9" s="283"/>
       <c r="AM9" s="283"/>
       <c r="AN9" s="283"/>
     </row>
     <row r="10" spans="3:57" ht="30" customHeight="1">
       <c r="E10" s="104" t="s">
         <v>304</v>
       </c>
       <c r="S10" s="186"/>
       <c r="T10" s="186"/>
       <c r="U10" s="186"/>
       <c r="V10" s="186"/>
       <c r="W10" s="186"/>
       <c r="X10" s="186"/>
       <c r="Y10" s="186"/>
       <c r="AG10" s="186"/>
       <c r="AH10" s="186"/>
       <c r="AI10" s="186"/>
       <c r="AJ10" s="186"/>
       <c r="AK10" s="186"/>
       <c r="AL10" s="186"/>
     </row>
     <row r="11" spans="3:57" ht="30" customHeight="1">
       <c r="E11" s="104" t="s">
         <v>306</v>
       </c>
       <c r="L11" s="104" t="s">
         <v>315</v>
       </c>
       <c r="T11" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="3:57" ht="30" customHeight="1">
       <c r="AA12" s="104" t="s">
         <v>36</v>
       </c>
       <c r="AG12" s="104" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="3:57" ht="30" customHeight="1">
-      <c r="AA13" s="672"/>
-[...2 lines deleted...]
-      <c r="AD13" s="536"/>
+      <c r="AA13" s="678"/>
+      <c r="AB13" s="540"/>
+      <c r="AC13" s="540"/>
+      <c r="AD13" s="540"/>
       <c r="AG13" s="104" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="3:57" ht="15" customHeight="1"/>
     <row r="15" spans="3:57" ht="39" customHeight="1">
-      <c r="C15" s="665" t="s">
+      <c r="C15" s="671" t="s">
         <v>71</v>
       </c>
-      <c r="D15" s="666"/>
-[...1 lines deleted...]
-      <c r="F15" s="667"/>
+      <c r="D15" s="672"/>
+      <c r="E15" s="672"/>
+      <c r="F15" s="673"/>
       <c r="G15" s="244"/>
-      <c r="H15" s="668" t="s">
+      <c r="H15" s="674" t="s">
         <v>147</v>
       </c>
-      <c r="I15" s="668"/>
-[...9 lines deleted...]
-      <c r="S15" s="668"/>
+      <c r="I15" s="674"/>
+      <c r="J15" s="674"/>
+      <c r="K15" s="674"/>
+      <c r="L15" s="674"/>
+      <c r="M15" s="674"/>
+      <c r="N15" s="674"/>
+      <c r="O15" s="674"/>
+      <c r="P15" s="674"/>
+      <c r="Q15" s="674"/>
+      <c r="R15" s="674"/>
+      <c r="S15" s="674"/>
       <c r="T15" s="245"/>
       <c r="U15" s="84"/>
       <c r="V15" s="84"/>
       <c r="W15" s="84"/>
       <c r="X15" s="84"/>
       <c r="Y15" s="84"/>
       <c r="Z15" s="84"/>
       <c r="AA15" s="84"/>
       <c r="AB15" s="84"/>
       <c r="AC15" s="84"/>
       <c r="AD15" s="84"/>
       <c r="AE15" s="84"/>
       <c r="AF15" s="84"/>
       <c r="AG15" s="84"/>
       <c r="AH15" s="84"/>
       <c r="AI15" s="84"/>
       <c r="AJ15" s="84"/>
       <c r="AK15" s="84"/>
       <c r="AL15" s="84"/>
       <c r="AM15" s="84"/>
       <c r="AN15" s="84"/>
       <c r="AO15" s="84"/>
       <c r="AP15" s="84"/>
       <c r="AQ15" s="84"/>
       <c r="AR15" s="84"/>
       <c r="AS15" s="84"/>
       <c r="AT15" s="84"/>
       <c r="AU15" s="84"/>
       <c r="AV15" s="84"/>
       <c r="AW15" s="84"/>
       <c r="AX15" s="84"/>
       <c r="AY15" s="84"/>
       <c r="AZ15" s="84"/>
       <c r="BA15" s="84"/>
       <c r="BB15" s="84"/>
       <c r="BC15" s="84"/>
       <c r="BD15" s="85"/>
     </row>
     <row r="16" spans="3:57" ht="39" customHeight="1">
-      <c r="C16" s="641" t="s">
+      <c r="C16" s="647" t="s">
         <v>162</v>
       </c>
-      <c r="D16" s="642"/>
-[...1 lines deleted...]
-      <c r="F16" s="636"/>
+      <c r="D16" s="648"/>
+      <c r="E16" s="648"/>
+      <c r="F16" s="642"/>
       <c r="G16" s="232"/>
-      <c r="H16" s="644" t="s">
+      <c r="H16" s="650" t="s">
         <v>148</v>
       </c>
-      <c r="I16" s="644"/>
-[...9 lines deleted...]
-      <c r="S16" s="644"/>
+      <c r="I16" s="650"/>
+      <c r="J16" s="650"/>
+      <c r="K16" s="650"/>
+      <c r="L16" s="650"/>
+      <c r="M16" s="650"/>
+      <c r="N16" s="650"/>
+      <c r="O16" s="650"/>
+      <c r="P16" s="650"/>
+      <c r="Q16" s="650"/>
+      <c r="R16" s="650"/>
+      <c r="S16" s="650"/>
       <c r="T16" s="233"/>
       <c r="U16" s="229"/>
       <c r="V16" s="229"/>
       <c r="W16" s="229"/>
       <c r="X16" s="229"/>
       <c r="Y16" s="229"/>
       <c r="Z16" s="229"/>
       <c r="AA16" s="229"/>
       <c r="AB16" s="229"/>
       <c r="AC16" s="229"/>
       <c r="AD16" s="229"/>
       <c r="AE16" s="229"/>
       <c r="AF16" s="229"/>
       <c r="AG16" s="229"/>
       <c r="AH16" s="229"/>
       <c r="AI16" s="229"/>
       <c r="AJ16" s="229"/>
       <c r="AK16" s="229"/>
       <c r="AL16" s="229"/>
       <c r="AM16" s="229"/>
       <c r="AN16" s="229"/>
       <c r="AO16" s="229"/>
       <c r="AP16" s="229"/>
       <c r="AQ16" s="229"/>
       <c r="AR16" s="229"/>
       <c r="AS16" s="229"/>
       <c r="AT16" s="229"/>
       <c r="AU16" s="229"/>
       <c r="AV16" s="229"/>
       <c r="AW16" s="229"/>
       <c r="AX16" s="229"/>
       <c r="AY16" s="229"/>
       <c r="AZ16" s="229"/>
       <c r="BA16" s="229"/>
       <c r="BB16" s="229"/>
       <c r="BC16" s="229"/>
       <c r="BD16" s="228"/>
     </row>
     <row r="17" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C17" s="641" t="s">
+      <c r="C17" s="647" t="s">
         <v>163</v>
       </c>
-      <c r="D17" s="642"/>
-[...1 lines deleted...]
-      <c r="F17" s="642"/>
+      <c r="D17" s="648"/>
+      <c r="E17" s="648"/>
+      <c r="F17" s="648"/>
       <c r="G17" s="234"/>
-      <c r="H17" s="645" t="s">
+      <c r="H17" s="651" t="s">
         <v>189</v>
       </c>
-      <c r="I17" s="645"/>
-[...9 lines deleted...]
-      <c r="S17" s="645"/>
+      <c r="I17" s="651"/>
+      <c r="J17" s="651"/>
+      <c r="K17" s="651"/>
+      <c r="L17" s="651"/>
+      <c r="M17" s="651"/>
+      <c r="N17" s="651"/>
+      <c r="O17" s="651"/>
+      <c r="P17" s="651"/>
+      <c r="Q17" s="651"/>
+      <c r="R17" s="651"/>
+      <c r="S17" s="651"/>
       <c r="T17" s="235"/>
       <c r="U17" s="236"/>
       <c r="V17" s="236"/>
       <c r="W17" s="236"/>
       <c r="X17" s="236"/>
       <c r="Y17" s="236"/>
       <c r="Z17" s="236"/>
       <c r="AA17" s="236"/>
       <c r="AB17" s="236"/>
       <c r="AC17" s="236"/>
       <c r="AD17" s="236"/>
       <c r="AE17" s="236"/>
       <c r="AF17" s="236"/>
       <c r="AG17" s="236"/>
       <c r="AH17" s="236"/>
       <c r="AI17" s="236"/>
       <c r="AJ17" s="236"/>
       <c r="AK17" s="236"/>
       <c r="AL17" s="236"/>
       <c r="AM17" s="236"/>
       <c r="AN17" s="236"/>
       <c r="AO17" s="236"/>
       <c r="AP17" s="236"/>
       <c r="AQ17" s="236"/>
       <c r="AR17" s="236"/>
       <c r="AS17" s="236"/>
       <c r="AT17" s="236"/>
       <c r="AU17" s="236"/>
       <c r="AV17" s="236"/>
       <c r="AW17" s="236"/>
       <c r="AX17" s="236"/>
       <c r="AY17" s="236"/>
       <c r="AZ17" s="236"/>
       <c r="BA17" s="236"/>
       <c r="BB17" s="236"/>
       <c r="BC17" s="236"/>
       <c r="BD17" s="237"/>
     </row>
     <row r="18" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C18" s="641"/>
-[...2 lines deleted...]
-      <c r="F18" s="642"/>
+      <c r="C18" s="647"/>
+      <c r="D18" s="648"/>
+      <c r="E18" s="648"/>
+      <c r="F18" s="648"/>
       <c r="G18" s="238"/>
-      <c r="H18" s="646"/>
-[...10 lines deleted...]
-      <c r="S18" s="646"/>
+      <c r="H18" s="652"/>
+      <c r="I18" s="652"/>
+      <c r="J18" s="652"/>
+      <c r="K18" s="652"/>
+      <c r="L18" s="652"/>
+      <c r="M18" s="652"/>
+      <c r="N18" s="652"/>
+      <c r="O18" s="652"/>
+      <c r="P18" s="652"/>
+      <c r="Q18" s="652"/>
+      <c r="R18" s="652"/>
+      <c r="S18" s="652"/>
       <c r="T18" s="239"/>
       <c r="U18" s="240"/>
       <c r="V18" s="240"/>
       <c r="W18" s="240" t="s">
         <v>150</v>
       </c>
       <c r="X18" s="240"/>
       <c r="Y18" s="240"/>
       <c r="Z18" s="240"/>
       <c r="AA18" s="240"/>
       <c r="AB18" s="240"/>
       <c r="AC18" s="240"/>
       <c r="AD18" s="240"/>
       <c r="AE18" s="240"/>
       <c r="AF18" s="240"/>
       <c r="AG18" s="240"/>
       <c r="AH18" s="240"/>
       <c r="AI18" s="240"/>
       <c r="AJ18" s="240"/>
       <c r="AK18" s="240"/>
       <c r="AL18" s="240" t="s">
         <v>151</v>
       </c>
       <c r="AM18" s="240"/>
       <c r="AN18" s="240"/>
       <c r="AO18" s="240"/>
       <c r="AP18" s="240"/>
       <c r="AQ18" s="240"/>
       <c r="AR18" s="240"/>
       <c r="AS18" s="240"/>
       <c r="AT18" s="240"/>
       <c r="AU18" s="240"/>
       <c r="AV18" s="240"/>
       <c r="AW18" s="240"/>
       <c r="AX18" s="240"/>
       <c r="AY18" s="240"/>
       <c r="AZ18" s="240"/>
       <c r="BA18" s="240"/>
       <c r="BB18" s="240"/>
       <c r="BC18" s="240"/>
       <c r="BD18" s="241"/>
     </row>
     <row r="19" spans="3:56" ht="39" customHeight="1">
-      <c r="C19" s="641" t="s">
+      <c r="C19" s="647" t="s">
         <v>164</v>
       </c>
-      <c r="D19" s="642"/>
-[...1 lines deleted...]
-      <c r="F19" s="642"/>
+      <c r="D19" s="648"/>
+      <c r="E19" s="648"/>
+      <c r="F19" s="648"/>
       <c r="G19" s="232"/>
-      <c r="H19" s="644" t="s">
+      <c r="H19" s="650" t="s">
         <v>160</v>
       </c>
-      <c r="I19" s="644"/>
-[...9 lines deleted...]
-      <c r="S19" s="644"/>
+      <c r="I19" s="650"/>
+      <c r="J19" s="650"/>
+      <c r="K19" s="650"/>
+      <c r="L19" s="650"/>
+      <c r="M19" s="650"/>
+      <c r="N19" s="650"/>
+      <c r="O19" s="650"/>
+      <c r="P19" s="650"/>
+      <c r="Q19" s="650"/>
+      <c r="R19" s="650"/>
+      <c r="S19" s="650"/>
       <c r="T19" s="233"/>
       <c r="U19" s="229"/>
       <c r="V19" s="229"/>
       <c r="W19" s="229" t="s">
         <v>279</v>
       </c>
       <c r="X19" s="229"/>
       <c r="Y19" s="229"/>
       <c r="Z19" s="229"/>
       <c r="AA19" s="229"/>
       <c r="AB19" s="229"/>
       <c r="AC19" s="229"/>
       <c r="AD19" s="229"/>
       <c r="AE19" s="229"/>
       <c r="AF19" s="229"/>
       <c r="AG19" s="229"/>
       <c r="AH19" s="229"/>
       <c r="AI19" s="229"/>
       <c r="AJ19" s="229"/>
       <c r="AK19" s="229"/>
       <c r="AL19" s="229"/>
       <c r="AM19" s="229"/>
       <c r="AN19" s="229"/>
       <c r="AO19" s="229"/>
       <c r="AP19" s="229"/>
       <c r="AQ19" s="229"/>
       <c r="AR19" s="229"/>
       <c r="AS19" s="229"/>
       <c r="AT19" s="229"/>
       <c r="AU19" s="229"/>
       <c r="AV19" s="229"/>
       <c r="AW19" s="229"/>
       <c r="AX19" s="229"/>
       <c r="AY19" s="229"/>
       <c r="AZ19" s="229"/>
       <c r="BA19" s="229"/>
       <c r="BB19" s="229"/>
       <c r="BC19" s="229"/>
       <c r="BD19" s="228"/>
     </row>
     <row r="20" spans="3:56" ht="39" customHeight="1">
-      <c r="C20" s="641" t="s">
+      <c r="C20" s="647" t="s">
         <v>165</v>
       </c>
-      <c r="D20" s="642"/>
-[...1 lines deleted...]
-      <c r="F20" s="636"/>
+      <c r="D20" s="648"/>
+      <c r="E20" s="648"/>
+      <c r="F20" s="642"/>
       <c r="G20" s="232"/>
-      <c r="H20" s="644" t="s">
+      <c r="H20" s="650" t="s">
         <v>139</v>
       </c>
-      <c r="I20" s="644"/>
-[...9 lines deleted...]
-      <c r="S20" s="644"/>
+      <c r="I20" s="650"/>
+      <c r="J20" s="650"/>
+      <c r="K20" s="650"/>
+      <c r="L20" s="650"/>
+      <c r="M20" s="650"/>
+      <c r="N20" s="650"/>
+      <c r="O20" s="650"/>
+      <c r="P20" s="650"/>
+      <c r="Q20" s="650"/>
+      <c r="R20" s="650"/>
+      <c r="S20" s="650"/>
       <c r="T20" s="233"/>
       <c r="U20" s="229"/>
       <c r="V20" s="229"/>
       <c r="W20" s="229" t="s">
         <v>225</v>
       </c>
       <c r="X20" s="229"/>
       <c r="Y20" s="229"/>
       <c r="Z20" s="229"/>
       <c r="AA20" s="229"/>
       <c r="AB20" s="229"/>
       <c r="AC20" s="229"/>
       <c r="AD20" s="229"/>
       <c r="AE20" s="229"/>
       <c r="AF20" s="229"/>
       <c r="AG20" s="229"/>
       <c r="AH20" s="229"/>
       <c r="AI20" s="229"/>
       <c r="AJ20" s="229"/>
       <c r="AK20" s="229"/>
       <c r="AL20" s="229"/>
       <c r="AM20" s="229"/>
       <c r="AN20" s="229"/>
       <c r="AO20" s="229"/>
       <c r="AP20" s="229"/>
       <c r="AQ20" s="229"/>
       <c r="AR20" s="229"/>
       <c r="AS20" s="229"/>
       <c r="AT20" s="229"/>
       <c r="AU20" s="229"/>
       <c r="AV20" s="229"/>
       <c r="AW20" s="229"/>
       <c r="AX20" s="229"/>
       <c r="AY20" s="229"/>
       <c r="AZ20" s="229"/>
       <c r="BA20" s="229"/>
       <c r="BB20" s="229"/>
       <c r="BC20" s="229"/>
       <c r="BD20" s="228"/>
     </row>
     <row r="21" spans="3:56" ht="39" customHeight="1">
-      <c r="C21" s="641" t="s">
+      <c r="C21" s="647" t="s">
         <v>166</v>
       </c>
-      <c r="D21" s="642"/>
-[...1 lines deleted...]
-      <c r="F21" s="636"/>
+      <c r="D21" s="648"/>
+      <c r="E21" s="648"/>
+      <c r="F21" s="642"/>
       <c r="G21" s="232"/>
-      <c r="H21" s="644" t="s">
+      <c r="H21" s="650" t="s">
         <v>30</v>
       </c>
-      <c r="I21" s="644"/>
-[...9 lines deleted...]
-      <c r="S21" s="644"/>
+      <c r="I21" s="650"/>
+      <c r="J21" s="650"/>
+      <c r="K21" s="650"/>
+      <c r="L21" s="650"/>
+      <c r="M21" s="650"/>
+      <c r="N21" s="650"/>
+      <c r="O21" s="650"/>
+      <c r="P21" s="650"/>
+      <c r="Q21" s="650"/>
+      <c r="R21" s="650"/>
+      <c r="S21" s="650"/>
       <c r="T21" s="233"/>
       <c r="U21" s="229"/>
       <c r="V21" s="229"/>
       <c r="W21" s="229"/>
       <c r="X21" s="229"/>
       <c r="Y21" s="229"/>
       <c r="Z21" s="229"/>
       <c r="AA21" s="229"/>
       <c r="AB21" s="229"/>
       <c r="AC21" s="229"/>
       <c r="AD21" s="229"/>
       <c r="AE21" s="229"/>
       <c r="AF21" s="229"/>
       <c r="AG21" s="229"/>
       <c r="AH21" s="229"/>
       <c r="AI21" s="229"/>
       <c r="AJ21" s="229"/>
       <c r="AK21" s="229"/>
       <c r="AL21" s="229"/>
       <c r="AM21" s="229"/>
       <c r="AN21" s="229"/>
       <c r="AO21" s="229"/>
       <c r="AP21" s="229"/>
       <c r="AQ21" s="229"/>
       <c r="AR21" s="229"/>
       <c r="AS21" s="229"/>
       <c r="AT21" s="229"/>
       <c r="AU21" s="229"/>
       <c r="AV21" s="229"/>
       <c r="AW21" s="229"/>
       <c r="AX21" s="229"/>
       <c r="AY21" s="229"/>
       <c r="AZ21" s="229"/>
       <c r="BA21" s="229"/>
       <c r="BB21" s="229"/>
       <c r="BC21" s="229"/>
       <c r="BD21" s="228"/>
     </row>
     <row r="22" spans="3:56" ht="39" customHeight="1">
-      <c r="C22" s="635" t="s">
+      <c r="C22" s="641" t="s">
         <v>152</v>
       </c>
-      <c r="D22" s="636"/>
-[...25 lines deleted...]
-      <c r="AD22" s="638" t="s">
+      <c r="D22" s="642"/>
+      <c r="E22" s="642"/>
+      <c r="F22" s="642"/>
+      <c r="G22" s="642"/>
+      <c r="H22" s="642"/>
+      <c r="I22" s="642"/>
+      <c r="J22" s="642"/>
+      <c r="K22" s="642"/>
+      <c r="L22" s="642"/>
+      <c r="M22" s="642"/>
+      <c r="N22" s="642"/>
+      <c r="O22" s="642"/>
+      <c r="P22" s="642"/>
+      <c r="Q22" s="642"/>
+      <c r="R22" s="642"/>
+      <c r="S22" s="642"/>
+      <c r="T22" s="642"/>
+      <c r="U22" s="642"/>
+      <c r="V22" s="642"/>
+      <c r="W22" s="642"/>
+      <c r="X22" s="642"/>
+      <c r="Y22" s="642"/>
+      <c r="Z22" s="642"/>
+      <c r="AA22" s="642"/>
+      <c r="AB22" s="642"/>
+      <c r="AC22" s="642"/>
+      <c r="AD22" s="644" t="s">
         <v>153</v>
       </c>
-      <c r="AE22" s="636"/>
-[...24 lines deleted...]
-      <c r="BD22" s="639"/>
+      <c r="AE22" s="642"/>
+      <c r="AF22" s="642"/>
+      <c r="AG22" s="642"/>
+      <c r="AH22" s="642"/>
+      <c r="AI22" s="642"/>
+      <c r="AJ22" s="642"/>
+      <c r="AK22" s="642"/>
+      <c r="AL22" s="642"/>
+      <c r="AM22" s="642"/>
+      <c r="AN22" s="642"/>
+      <c r="AO22" s="642"/>
+      <c r="AP22" s="642"/>
+      <c r="AQ22" s="642"/>
+      <c r="AR22" s="642"/>
+      <c r="AS22" s="642"/>
+      <c r="AT22" s="642"/>
+      <c r="AU22" s="642"/>
+      <c r="AV22" s="642"/>
+      <c r="AW22" s="642"/>
+      <c r="AX22" s="642"/>
+      <c r="AY22" s="642"/>
+      <c r="AZ22" s="642"/>
+      <c r="BA22" s="642"/>
+      <c r="BB22" s="642"/>
+      <c r="BC22" s="642"/>
+      <c r="BD22" s="645"/>
     </row>
     <row r="23" spans="3:56" ht="39" customHeight="1">
       <c r="C23" s="181"/>
       <c r="D23" s="182"/>
       <c r="E23" s="182"/>
       <c r="F23" s="182"/>
       <c r="G23" s="182"/>
       <c r="H23" s="182"/>
       <c r="I23" s="182"/>
       <c r="J23" s="182"/>
       <c r="K23" s="182"/>
       <c r="L23" s="182"/>
       <c r="M23" s="182"/>
       <c r="N23" s="182"/>
       <c r="O23" s="182"/>
       <c r="P23" s="182"/>
       <c r="Q23" s="182"/>
       <c r="R23" s="182"/>
       <c r="S23" s="182"/>
       <c r="T23" s="182"/>
       <c r="U23" s="182"/>
       <c r="V23" s="182"/>
       <c r="W23" s="182"/>
       <c r="X23" s="182"/>
       <c r="Y23" s="182"/>
@@ -17211,242 +17382,242 @@
     <mergeCell ref="U2:Z2"/>
     <mergeCell ref="H16:S16"/>
     <mergeCell ref="AA2:AF2"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="AA7:AF7"/>
     <mergeCell ref="I3:N4"/>
     <mergeCell ref="C17:F18"/>
     <mergeCell ref="AA13:AD13"/>
     <mergeCell ref="AA3:AF4"/>
     <mergeCell ref="O3:T4"/>
     <mergeCell ref="U3:Z4"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="H21:S21"/>
     <mergeCell ref="AG3:AL4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="C2:BD27"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="58" width="1.625" style="104" customWidth="1"/>
     <col min="59" max="16384" width="9" style="104"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:56" ht="30" customHeight="1">
-      <c r="C2" s="640" t="s">
+      <c r="C2" s="646" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="640"/>
-[...4 lines deleted...]
-      <c r="I2" s="640" t="s">
+      <c r="D2" s="646"/>
+      <c r="E2" s="646"/>
+      <c r="F2" s="646"/>
+      <c r="G2" s="646"/>
+      <c r="H2" s="646"/>
+      <c r="I2" s="646" t="s">
         <v>301</v>
       </c>
-      <c r="J2" s="640"/>
-[...4 lines deleted...]
-      <c r="O2" s="640" t="s">
+      <c r="J2" s="646"/>
+      <c r="K2" s="646"/>
+      <c r="L2" s="646"/>
+      <c r="M2" s="646"/>
+      <c r="N2" s="646"/>
+      <c r="O2" s="646" t="s">
         <v>35</v>
       </c>
-      <c r="P2" s="640"/>
-[...4 lines deleted...]
-      <c r="U2" s="640" t="s">
+      <c r="P2" s="646"/>
+      <c r="Q2" s="646"/>
+      <c r="R2" s="646"/>
+      <c r="S2" s="646"/>
+      <c r="T2" s="646"/>
+      <c r="U2" s="646" t="s">
         <v>0</v>
       </c>
-      <c r="V2" s="640"/>
-[...4 lines deleted...]
-      <c r="AA2" s="640" t="s">
+      <c r="V2" s="646"/>
+      <c r="W2" s="646"/>
+      <c r="X2" s="646"/>
+      <c r="Y2" s="646"/>
+      <c r="Z2" s="646"/>
+      <c r="AA2" s="646" t="s">
         <v>272</v>
       </c>
-      <c r="AB2" s="640"/>
-[...4 lines deleted...]
-      <c r="AG2" s="640" t="s">
+      <c r="AB2" s="646"/>
+      <c r="AC2" s="646"/>
+      <c r="AD2" s="646"/>
+      <c r="AE2" s="646"/>
+      <c r="AF2" s="646"/>
+      <c r="AG2" s="646" t="s">
         <v>273</v>
       </c>
-      <c r="AH2" s="640"/>
-[...4 lines deleted...]
-      <c r="AM2" s="651" t="s">
+      <c r="AH2" s="646"/>
+      <c r="AI2" s="646"/>
+      <c r="AJ2" s="646"/>
+      <c r="AK2" s="646"/>
+      <c r="AL2" s="646"/>
+      <c r="AM2" s="657" t="s">
         <v>274</v>
       </c>
-      <c r="AN2" s="662"/>
-[...15 lines deleted...]
-      <c r="BD2" s="653"/>
+      <c r="AN2" s="668"/>
+      <c r="AO2" s="668"/>
+      <c r="AP2" s="668"/>
+      <c r="AQ2" s="668"/>
+      <c r="AR2" s="668"/>
+      <c r="AS2" s="658"/>
+      <c r="AT2" s="658"/>
+      <c r="AU2" s="658"/>
+      <c r="AV2" s="658"/>
+      <c r="AW2" s="658"/>
+      <c r="AX2" s="658"/>
+      <c r="AY2" s="658"/>
+      <c r="AZ2" s="658"/>
+      <c r="BA2" s="658"/>
+      <c r="BB2" s="658"/>
+      <c r="BC2" s="658"/>
+      <c r="BD2" s="659"/>
     </row>
     <row r="3" spans="3:56" ht="30" customHeight="1">
-      <c r="C3" s="650"/>
-[...52 lines deleted...]
-      <c r="BD3" s="657"/>
+      <c r="C3" s="656"/>
+      <c r="D3" s="656"/>
+      <c r="E3" s="656"/>
+      <c r="F3" s="656"/>
+      <c r="G3" s="656"/>
+      <c r="H3" s="656"/>
+      <c r="I3" s="656"/>
+      <c r="J3" s="656"/>
+      <c r="K3" s="656"/>
+      <c r="L3" s="656"/>
+      <c r="M3" s="656"/>
+      <c r="N3" s="656"/>
+      <c r="O3" s="656"/>
+      <c r="P3" s="656"/>
+      <c r="Q3" s="656"/>
+      <c r="R3" s="656"/>
+      <c r="S3" s="656"/>
+      <c r="T3" s="656"/>
+      <c r="U3" s="656"/>
+      <c r="V3" s="656"/>
+      <c r="W3" s="656"/>
+      <c r="X3" s="656"/>
+      <c r="Y3" s="656"/>
+      <c r="Z3" s="656"/>
+      <c r="AA3" s="656"/>
+      <c r="AB3" s="656"/>
+      <c r="AC3" s="656"/>
+      <c r="AD3" s="656"/>
+      <c r="AE3" s="656"/>
+      <c r="AF3" s="656"/>
+      <c r="AG3" s="656"/>
+      <c r="AH3" s="656"/>
+      <c r="AI3" s="656"/>
+      <c r="AJ3" s="656"/>
+      <c r="AK3" s="656"/>
+      <c r="AL3" s="656"/>
+      <c r="AM3" s="660"/>
+      <c r="AN3" s="661"/>
+      <c r="AO3" s="661"/>
+      <c r="AP3" s="661"/>
+      <c r="AQ3" s="661"/>
+      <c r="AR3" s="661"/>
+      <c r="AS3" s="662"/>
+      <c r="AT3" s="662"/>
+      <c r="AU3" s="662"/>
+      <c r="AV3" s="662"/>
+      <c r="AW3" s="662"/>
+      <c r="AX3" s="662"/>
+      <c r="AY3" s="662"/>
+      <c r="AZ3" s="662"/>
+      <c r="BA3" s="662"/>
+      <c r="BB3" s="662"/>
+      <c r="BC3" s="662"/>
+      <c r="BD3" s="663"/>
     </row>
     <row r="4" spans="3:56" ht="30" customHeight="1">
-      <c r="C4" s="650"/>
-[...52 lines deleted...]
-      <c r="BD4" s="661"/>
+      <c r="C4" s="656"/>
+      <c r="D4" s="656"/>
+      <c r="E4" s="656"/>
+      <c r="F4" s="656"/>
+      <c r="G4" s="656"/>
+      <c r="H4" s="656"/>
+      <c r="I4" s="656"/>
+      <c r="J4" s="656"/>
+      <c r="K4" s="656"/>
+      <c r="L4" s="656"/>
+      <c r="M4" s="656"/>
+      <c r="N4" s="656"/>
+      <c r="O4" s="656"/>
+      <c r="P4" s="656"/>
+      <c r="Q4" s="656"/>
+      <c r="R4" s="656"/>
+      <c r="S4" s="656"/>
+      <c r="T4" s="656"/>
+      <c r="U4" s="656"/>
+      <c r="V4" s="656"/>
+      <c r="W4" s="656"/>
+      <c r="X4" s="656"/>
+      <c r="Y4" s="656"/>
+      <c r="Z4" s="656"/>
+      <c r="AA4" s="656"/>
+      <c r="AB4" s="656"/>
+      <c r="AC4" s="656"/>
+      <c r="AD4" s="656"/>
+      <c r="AE4" s="656"/>
+      <c r="AF4" s="656"/>
+      <c r="AG4" s="656"/>
+      <c r="AH4" s="656"/>
+      <c r="AI4" s="656"/>
+      <c r="AJ4" s="656"/>
+      <c r="AK4" s="656"/>
+      <c r="AL4" s="656"/>
+      <c r="AM4" s="664"/>
+      <c r="AN4" s="665"/>
+      <c r="AO4" s="665"/>
+      <c r="AP4" s="665"/>
+      <c r="AQ4" s="665"/>
+      <c r="AR4" s="665"/>
+      <c r="AS4" s="666"/>
+      <c r="AT4" s="666"/>
+      <c r="AU4" s="666"/>
+      <c r="AV4" s="666"/>
+      <c r="AW4" s="666"/>
+      <c r="AX4" s="666"/>
+      <c r="AY4" s="666"/>
+      <c r="AZ4" s="666"/>
+      <c r="BA4" s="666"/>
+      <c r="BB4" s="666"/>
+      <c r="BC4" s="666"/>
+      <c r="BD4" s="667"/>
     </row>
     <row r="5" spans="3:56" ht="30" customHeight="1">
       <c r="C5" s="182"/>
       <c r="D5" s="182"/>
       <c r="E5" s="182"/>
       <c r="F5" s="182"/>
       <c r="G5" s="182"/>
       <c r="H5" s="182"/>
       <c r="I5" s="182"/>
       <c r="J5" s="182"/>
       <c r="K5" s="182"/>
       <c r="L5" s="182"/>
       <c r="M5" s="182"/>
       <c r="N5" s="182"/>
       <c r="O5" s="182"/>
       <c r="P5" s="182"/>
       <c r="Q5" s="182"/>
       <c r="R5" s="182"/>
       <c r="S5" s="182"/>
       <c r="T5" s="182"/>
       <c r="U5" s="182"/>
       <c r="V5" s="182"/>
       <c r="W5" s="182"/>
       <c r="X5" s="182"/>
       <c r="Y5" s="182"/>
@@ -17473,112 +17644,112 @@
       <c r="AT5" s="182"/>
       <c r="AU5" s="182"/>
       <c r="AV5" s="182"/>
       <c r="AW5" s="182"/>
       <c r="AX5" s="182"/>
       <c r="AY5" s="182"/>
       <c r="AZ5" s="182"/>
       <c r="BA5" s="182"/>
       <c r="BB5" s="182"/>
       <c r="BC5" s="182"/>
       <c r="BD5" s="182"/>
     </row>
     <row r="6" spans="3:56" ht="30" customHeight="1">
       <c r="BC6" s="184" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="7" spans="3:56" ht="30" customHeight="1">
       <c r="S7" s="186"/>
       <c r="T7" s="186"/>
       <c r="U7" s="187"/>
       <c r="V7" s="187"/>
       <c r="W7" s="187"/>
       <c r="X7" s="187"/>
       <c r="Y7" s="187"/>
-      <c r="AA7" s="671" t="s">
+      <c r="AA7" s="677" t="s">
         <v>155</v>
       </c>
-      <c r="AB7" s="671"/>
-[...3 lines deleted...]
-      <c r="AF7" s="671"/>
+      <c r="AB7" s="677"/>
+      <c r="AC7" s="677"/>
+      <c r="AD7" s="677"/>
+      <c r="AE7" s="677"/>
+      <c r="AF7" s="677"/>
       <c r="AG7" s="186"/>
       <c r="AH7" s="187"/>
       <c r="AI7" s="187"/>
       <c r="AJ7" s="187"/>
       <c r="AK7" s="187"/>
       <c r="AL7" s="186"/>
       <c r="AM7" s="186"/>
     </row>
     <row r="8" spans="3:56" ht="30" customHeight="1">
-      <c r="S8" s="647" t="s">
+      <c r="S8" s="653" t="s">
         <v>156</v>
       </c>
-      <c r="T8" s="647"/>
-[...6 lines deleted...]
-      <c r="AA8" s="671" t="s">
+      <c r="T8" s="653"/>
+      <c r="U8" s="653"/>
+      <c r="V8" s="653"/>
+      <c r="W8" s="653"/>
+      <c r="X8" s="653"/>
+      <c r="Y8" s="653"/>
+      <c r="Z8" s="653"/>
+      <c r="AA8" s="677" t="s">
         <v>157</v>
       </c>
-      <c r="AB8" s="671"/>
-[...4 lines deleted...]
-      <c r="AG8" s="647" t="s">
+      <c r="AB8" s="677"/>
+      <c r="AC8" s="677"/>
+      <c r="AD8" s="677"/>
+      <c r="AE8" s="677"/>
+      <c r="AF8" s="677"/>
+      <c r="AG8" s="653" t="s">
         <v>161</v>
       </c>
-      <c r="AH8" s="647"/>
-[...5 lines deleted...]
-      <c r="AN8" s="647"/>
+      <c r="AH8" s="653"/>
+      <c r="AI8" s="653"/>
+      <c r="AJ8" s="653"/>
+      <c r="AK8" s="653"/>
+      <c r="AL8" s="653"/>
+      <c r="AM8" s="653"/>
+      <c r="AN8" s="653"/>
     </row>
     <row r="9" spans="3:56" ht="30" customHeight="1">
       <c r="S9" s="186"/>
       <c r="T9" s="186"/>
       <c r="U9" s="186"/>
       <c r="V9" s="186"/>
       <c r="W9" s="186"/>
       <c r="X9" s="186"/>
       <c r="Y9" s="186"/>
-      <c r="AA9" s="671" t="s">
+      <c r="AA9" s="677" t="s">
         <v>159</v>
       </c>
-      <c r="AB9" s="671"/>
-[...3 lines deleted...]
-      <c r="AF9" s="671"/>
+      <c r="AB9" s="677"/>
+      <c r="AC9" s="677"/>
+      <c r="AD9" s="677"/>
+      <c r="AE9" s="677"/>
+      <c r="AF9" s="677"/>
       <c r="AG9" s="186"/>
       <c r="AH9" s="186"/>
       <c r="AI9" s="186"/>
       <c r="AJ9" s="186"/>
       <c r="AK9" s="186"/>
       <c r="AL9" s="186"/>
       <c r="AM9" s="186"/>
     </row>
     <row r="10" spans="3:56" ht="30" customHeight="1">
       <c r="E10" s="104" t="s">
         <v>304</v>
       </c>
       <c r="S10" s="186"/>
       <c r="T10" s="186"/>
       <c r="U10" s="186"/>
       <c r="V10" s="186"/>
       <c r="W10" s="186"/>
       <c r="X10" s="186"/>
       <c r="Y10" s="186"/>
       <c r="AA10" s="284"/>
       <c r="AB10" s="284"/>
       <c r="AC10" s="284"/>
       <c r="AD10" s="284"/>
       <c r="AE10" s="284"/>
       <c r="AF10" s="284"/>
@@ -17588,481 +17759,481 @@
       <c r="AJ10" s="186"/>
       <c r="AK10" s="186"/>
       <c r="AL10" s="186"/>
       <c r="AM10" s="186"/>
     </row>
     <row r="11" spans="3:56" ht="30" customHeight="1">
       <c r="E11" s="104" t="s">
         <v>306</v>
       </c>
       <c r="L11" s="104" t="s">
         <v>314</v>
       </c>
       <c r="T11" s="104" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="3:56" ht="30" customHeight="1">
       <c r="AA12" s="104" t="s">
         <v>36</v>
       </c>
       <c r="AG12" s="104" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="3:56" ht="30" customHeight="1">
-      <c r="AA13" s="672"/>
-[...2 lines deleted...]
-      <c r="AD13" s="536"/>
+      <c r="AA13" s="678"/>
+      <c r="AB13" s="540"/>
+      <c r="AC13" s="540"/>
+      <c r="AD13" s="540"/>
       <c r="AG13" s="104" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="3:56" ht="39" customHeight="1">
-      <c r="C15" s="665" t="s">
+      <c r="C15" s="671" t="s">
         <v>71</v>
       </c>
-      <c r="D15" s="666"/>
-[...1 lines deleted...]
-      <c r="F15" s="667"/>
+      <c r="D15" s="672"/>
+      <c r="E15" s="672"/>
+      <c r="F15" s="673"/>
       <c r="G15" s="244"/>
-      <c r="H15" s="668" t="s">
+      <c r="H15" s="674" t="s">
         <v>204</v>
       </c>
-      <c r="I15" s="668"/>
-[...9 lines deleted...]
-      <c r="S15" s="668"/>
+      <c r="I15" s="674"/>
+      <c r="J15" s="674"/>
+      <c r="K15" s="674"/>
+      <c r="L15" s="674"/>
+      <c r="M15" s="674"/>
+      <c r="N15" s="674"/>
+      <c r="O15" s="674"/>
+      <c r="P15" s="674"/>
+      <c r="Q15" s="674"/>
+      <c r="R15" s="674"/>
+      <c r="S15" s="674"/>
       <c r="T15" s="245"/>
       <c r="U15" s="84"/>
       <c r="V15" s="84"/>
       <c r="W15" s="84"/>
       <c r="X15" s="84"/>
       <c r="Y15" s="84"/>
       <c r="Z15" s="84"/>
       <c r="AA15" s="84"/>
       <c r="AB15" s="84"/>
       <c r="AC15" s="84"/>
       <c r="AD15" s="84"/>
       <c r="AE15" s="84"/>
       <c r="AF15" s="84"/>
       <c r="AG15" s="84"/>
       <c r="AH15" s="84"/>
       <c r="AI15" s="84"/>
       <c r="AJ15" s="84"/>
       <c r="AK15" s="84"/>
       <c r="AL15" s="84"/>
       <c r="AM15" s="84"/>
       <c r="AN15" s="84"/>
       <c r="AO15" s="84"/>
       <c r="AP15" s="84"/>
       <c r="AQ15" s="84"/>
       <c r="AR15" s="84"/>
       <c r="AS15" s="84"/>
       <c r="AT15" s="84"/>
       <c r="AU15" s="84"/>
       <c r="AV15" s="84"/>
       <c r="AW15" s="84"/>
       <c r="AX15" s="84"/>
       <c r="AY15" s="84"/>
       <c r="AZ15" s="84"/>
       <c r="BA15" s="84"/>
       <c r="BB15" s="84"/>
       <c r="BC15" s="84"/>
       <c r="BD15" s="85"/>
     </row>
     <row r="16" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C16" s="641" t="s">
+      <c r="C16" s="647" t="s">
         <v>162</v>
       </c>
-      <c r="D16" s="642"/>
-[...1 lines deleted...]
-      <c r="F16" s="642"/>
+      <c r="D16" s="648"/>
+      <c r="E16" s="648"/>
+      <c r="F16" s="648"/>
       <c r="G16" s="234"/>
-      <c r="H16" s="645" t="s">
+      <c r="H16" s="651" t="s">
         <v>189</v>
       </c>
-      <c r="I16" s="645"/>
-[...9 lines deleted...]
-      <c r="S16" s="645"/>
+      <c r="I16" s="651"/>
+      <c r="J16" s="651"/>
+      <c r="K16" s="651"/>
+      <c r="L16" s="651"/>
+      <c r="M16" s="651"/>
+      <c r="N16" s="651"/>
+      <c r="O16" s="651"/>
+      <c r="P16" s="651"/>
+      <c r="Q16" s="651"/>
+      <c r="R16" s="651"/>
+      <c r="S16" s="651"/>
       <c r="T16" s="235"/>
       <c r="U16" s="236"/>
       <c r="V16" s="236"/>
       <c r="W16" s="236"/>
       <c r="X16" s="236"/>
       <c r="Y16" s="236"/>
       <c r="Z16" s="236"/>
       <c r="AA16" s="236"/>
       <c r="AB16" s="236"/>
       <c r="AC16" s="236"/>
       <c r="AD16" s="236"/>
       <c r="AE16" s="236"/>
       <c r="AF16" s="236"/>
       <c r="AG16" s="236"/>
       <c r="AH16" s="236"/>
       <c r="AI16" s="236"/>
       <c r="AJ16" s="236"/>
       <c r="AK16" s="236"/>
       <c r="AL16" s="236"/>
       <c r="AM16" s="236"/>
       <c r="AN16" s="236"/>
       <c r="AO16" s="236"/>
       <c r="AP16" s="236"/>
       <c r="AQ16" s="236"/>
       <c r="AR16" s="236"/>
       <c r="AS16" s="236"/>
       <c r="AT16" s="236"/>
       <c r="AU16" s="236"/>
       <c r="AV16" s="236"/>
       <c r="AW16" s="236"/>
       <c r="AX16" s="236"/>
       <c r="AY16" s="236"/>
       <c r="AZ16" s="236"/>
       <c r="BA16" s="236"/>
       <c r="BB16" s="236"/>
       <c r="BC16" s="236"/>
       <c r="BD16" s="237"/>
     </row>
     <row r="17" spans="3:56" ht="19.5" customHeight="1">
-      <c r="C17" s="641"/>
-[...2 lines deleted...]
-      <c r="F17" s="642"/>
+      <c r="C17" s="647"/>
+      <c r="D17" s="648"/>
+      <c r="E17" s="648"/>
+      <c r="F17" s="648"/>
       <c r="G17" s="238"/>
-      <c r="H17" s="646"/>
-[...10 lines deleted...]
-      <c r="S17" s="646"/>
+      <c r="H17" s="652"/>
+      <c r="I17" s="652"/>
+      <c r="J17" s="652"/>
+      <c r="K17" s="652"/>
+      <c r="L17" s="652"/>
+      <c r="M17" s="652"/>
+      <c r="N17" s="652"/>
+      <c r="O17" s="652"/>
+      <c r="P17" s="652"/>
+      <c r="Q17" s="652"/>
+      <c r="R17" s="652"/>
+      <c r="S17" s="652"/>
       <c r="T17" s="239"/>
       <c r="U17" s="240"/>
       <c r="V17" s="240"/>
       <c r="W17" s="240" t="s">
         <v>150</v>
       </c>
       <c r="X17" s="240"/>
       <c r="Y17" s="240"/>
       <c r="Z17" s="240"/>
       <c r="AA17" s="240"/>
       <c r="AB17" s="240"/>
       <c r="AC17" s="240"/>
       <c r="AD17" s="240"/>
       <c r="AE17" s="240"/>
       <c r="AF17" s="240"/>
       <c r="AG17" s="240"/>
       <c r="AH17" s="240"/>
       <c r="AI17" s="240"/>
       <c r="AJ17" s="240"/>
       <c r="AK17" s="240" t="s">
         <v>151</v>
       </c>
       <c r="AL17" s="240"/>
       <c r="AM17" s="240"/>
       <c r="AN17" s="240"/>
       <c r="AO17" s="240"/>
       <c r="AP17" s="240"/>
       <c r="AQ17" s="240"/>
       <c r="AR17" s="240"/>
       <c r="AS17" s="240"/>
       <c r="AT17" s="240"/>
       <c r="AU17" s="240"/>
       <c r="AV17" s="240"/>
       <c r="AW17" s="240"/>
       <c r="AX17" s="240"/>
       <c r="AY17" s="240"/>
       <c r="AZ17" s="240"/>
       <c r="BA17" s="240"/>
       <c r="BB17" s="240"/>
       <c r="BC17" s="240"/>
       <c r="BD17" s="241"/>
     </row>
     <row r="18" spans="3:56" ht="39" customHeight="1">
-      <c r="C18" s="641" t="s">
+      <c r="C18" s="647" t="s">
         <v>163</v>
       </c>
-      <c r="D18" s="642"/>
-[...1 lines deleted...]
-      <c r="F18" s="642"/>
+      <c r="D18" s="648"/>
+      <c r="E18" s="648"/>
+      <c r="F18" s="648"/>
       <c r="G18" s="232"/>
-      <c r="H18" s="644" t="s">
+      <c r="H18" s="650" t="s">
         <v>283</v>
       </c>
-      <c r="I18" s="644"/>
-[...9 lines deleted...]
-      <c r="S18" s="644"/>
+      <c r="I18" s="650"/>
+      <c r="J18" s="650"/>
+      <c r="K18" s="650"/>
+      <c r="L18" s="650"/>
+      <c r="M18" s="650"/>
+      <c r="N18" s="650"/>
+      <c r="O18" s="650"/>
+      <c r="P18" s="650"/>
+      <c r="Q18" s="650"/>
+      <c r="R18" s="650"/>
+      <c r="S18" s="650"/>
       <c r="T18" s="233"/>
       <c r="U18" s="229"/>
       <c r="V18" s="229"/>
       <c r="W18" s="229" t="s">
         <v>278</v>
       </c>
       <c r="X18" s="229"/>
       <c r="Y18" s="229"/>
       <c r="Z18" s="229"/>
       <c r="AA18" s="229"/>
       <c r="AB18" s="229"/>
       <c r="AC18" s="229"/>
       <c r="AD18" s="229"/>
       <c r="AE18" s="229"/>
       <c r="AF18" s="229"/>
       <c r="AG18" s="229"/>
       <c r="AH18" s="229"/>
       <c r="AI18" s="229"/>
       <c r="AJ18" s="229"/>
       <c r="AK18" s="229"/>
       <c r="AL18" s="229"/>
       <c r="AM18" s="229"/>
       <c r="AN18" s="229"/>
       <c r="AO18" s="229"/>
       <c r="AP18" s="229"/>
       <c r="AQ18" s="229"/>
       <c r="AR18" s="229"/>
       <c r="AS18" s="229"/>
       <c r="AT18" s="229"/>
       <c r="AU18" s="229"/>
       <c r="AV18" s="229"/>
       <c r="AW18" s="229"/>
       <c r="AX18" s="229"/>
       <c r="AY18" s="229"/>
       <c r="AZ18" s="229"/>
       <c r="BA18" s="229"/>
       <c r="BB18" s="229"/>
       <c r="BC18" s="229"/>
       <c r="BD18" s="228"/>
     </row>
     <row r="19" spans="3:56" ht="39" customHeight="1">
-      <c r="C19" s="641" t="s">
+      <c r="C19" s="647" t="s">
         <v>164</v>
       </c>
-      <c r="D19" s="642"/>
-[...1 lines deleted...]
-      <c r="F19" s="636"/>
+      <c r="D19" s="648"/>
+      <c r="E19" s="648"/>
+      <c r="F19" s="642"/>
       <c r="G19" s="232"/>
-      <c r="H19" s="644" t="s">
+      <c r="H19" s="650" t="s">
         <v>139</v>
       </c>
-      <c r="I19" s="644"/>
-[...9 lines deleted...]
-      <c r="S19" s="644"/>
+      <c r="I19" s="650"/>
+      <c r="J19" s="650"/>
+      <c r="K19" s="650"/>
+      <c r="L19" s="650"/>
+      <c r="M19" s="650"/>
+      <c r="N19" s="650"/>
+      <c r="O19" s="650"/>
+      <c r="P19" s="650"/>
+      <c r="Q19" s="650"/>
+      <c r="R19" s="650"/>
+      <c r="S19" s="650"/>
       <c r="T19" s="233"/>
       <c r="U19" s="229"/>
       <c r="V19" s="229"/>
       <c r="W19" s="229" t="s">
         <v>224</v>
       </c>
       <c r="X19" s="229"/>
       <c r="Y19" s="229"/>
       <c r="Z19" s="229"/>
       <c r="AA19" s="229"/>
       <c r="AB19" s="229"/>
       <c r="AC19" s="229"/>
       <c r="AD19" s="229"/>
       <c r="AE19" s="229"/>
       <c r="AF19" s="229"/>
       <c r="AG19" s="229"/>
       <c r="AH19" s="229"/>
       <c r="AI19" s="229"/>
       <c r="AJ19" s="229"/>
       <c r="AK19" s="229"/>
       <c r="AL19" s="229"/>
       <c r="AM19" s="229"/>
       <c r="AN19" s="229"/>
       <c r="AO19" s="229"/>
       <c r="AP19" s="229"/>
       <c r="AQ19" s="229"/>
       <c r="AR19" s="229"/>
       <c r="AS19" s="229"/>
       <c r="AT19" s="229"/>
       <c r="AU19" s="229"/>
       <c r="AV19" s="229"/>
       <c r="AW19" s="229"/>
       <c r="AX19" s="229"/>
       <c r="AY19" s="229"/>
       <c r="AZ19" s="229"/>
       <c r="BA19" s="229"/>
       <c r="BB19" s="229"/>
       <c r="BC19" s="229"/>
       <c r="BD19" s="228"/>
     </row>
     <row r="20" spans="3:56" ht="39" customHeight="1">
-      <c r="C20" s="641" t="s">
+      <c r="C20" s="647" t="s">
         <v>165</v>
       </c>
-      <c r="D20" s="642"/>
-[...1 lines deleted...]
-      <c r="F20" s="636"/>
+      <c r="D20" s="648"/>
+      <c r="E20" s="648"/>
+      <c r="F20" s="642"/>
       <c r="G20" s="232"/>
-      <c r="H20" s="644" t="s">
+      <c r="H20" s="650" t="s">
         <v>30</v>
       </c>
-      <c r="I20" s="644"/>
-[...9 lines deleted...]
-      <c r="S20" s="644"/>
+      <c r="I20" s="650"/>
+      <c r="J20" s="650"/>
+      <c r="K20" s="650"/>
+      <c r="L20" s="650"/>
+      <c r="M20" s="650"/>
+      <c r="N20" s="650"/>
+      <c r="O20" s="650"/>
+      <c r="P20" s="650"/>
+      <c r="Q20" s="650"/>
+      <c r="R20" s="650"/>
+      <c r="S20" s="650"/>
       <c r="T20" s="233"/>
       <c r="U20" s="229"/>
       <c r="V20" s="229"/>
       <c r="W20" s="229"/>
       <c r="X20" s="229"/>
       <c r="Y20" s="229"/>
       <c r="Z20" s="229"/>
       <c r="AA20" s="229"/>
       <c r="AB20" s="229"/>
       <c r="AC20" s="229"/>
       <c r="AD20" s="229"/>
       <c r="AE20" s="229"/>
       <c r="AF20" s="229"/>
       <c r="AG20" s="229"/>
       <c r="AH20" s="229"/>
       <c r="AI20" s="229"/>
       <c r="AJ20" s="229"/>
       <c r="AK20" s="229"/>
       <c r="AL20" s="229"/>
       <c r="AM20" s="229"/>
       <c r="AN20" s="229"/>
       <c r="AO20" s="229"/>
       <c r="AP20" s="229"/>
       <c r="AQ20" s="229"/>
       <c r="AR20" s="229"/>
       <c r="AS20" s="229"/>
       <c r="AT20" s="229"/>
       <c r="AU20" s="229"/>
       <c r="AV20" s="229"/>
       <c r="AW20" s="229"/>
       <c r="AX20" s="229"/>
       <c r="AY20" s="229"/>
       <c r="AZ20" s="229"/>
       <c r="BA20" s="229"/>
       <c r="BB20" s="229"/>
       <c r="BC20" s="229"/>
       <c r="BD20" s="228"/>
     </row>
     <row r="21" spans="3:56" ht="39" customHeight="1">
-      <c r="C21" s="635" t="s">
+      <c r="C21" s="641" t="s">
         <v>152</v>
       </c>
-      <c r="D21" s="636"/>
-[...25 lines deleted...]
-      <c r="AD21" s="638" t="s">
+      <c r="D21" s="642"/>
+      <c r="E21" s="642"/>
+      <c r="F21" s="642"/>
+      <c r="G21" s="642"/>
+      <c r="H21" s="642"/>
+      <c r="I21" s="642"/>
+      <c r="J21" s="642"/>
+      <c r="K21" s="642"/>
+      <c r="L21" s="642"/>
+      <c r="M21" s="642"/>
+      <c r="N21" s="642"/>
+      <c r="O21" s="642"/>
+      <c r="P21" s="642"/>
+      <c r="Q21" s="642"/>
+      <c r="R21" s="642"/>
+      <c r="S21" s="642"/>
+      <c r="T21" s="642"/>
+      <c r="U21" s="642"/>
+      <c r="V21" s="642"/>
+      <c r="W21" s="642"/>
+      <c r="X21" s="642"/>
+      <c r="Y21" s="642"/>
+      <c r="Z21" s="642"/>
+      <c r="AA21" s="642"/>
+      <c r="AB21" s="642"/>
+      <c r="AC21" s="642"/>
+      <c r="AD21" s="644" t="s">
         <v>153</v>
       </c>
-      <c r="AE21" s="636"/>
-[...24 lines deleted...]
-      <c r="BD21" s="639"/>
+      <c r="AE21" s="642"/>
+      <c r="AF21" s="642"/>
+      <c r="AG21" s="642"/>
+      <c r="AH21" s="642"/>
+      <c r="AI21" s="642"/>
+      <c r="AJ21" s="642"/>
+      <c r="AK21" s="642"/>
+      <c r="AL21" s="642"/>
+      <c r="AM21" s="642"/>
+      <c r="AN21" s="642"/>
+      <c r="AO21" s="642"/>
+      <c r="AP21" s="642"/>
+      <c r="AQ21" s="642"/>
+      <c r="AR21" s="642"/>
+      <c r="AS21" s="642"/>
+      <c r="AT21" s="642"/>
+      <c r="AU21" s="642"/>
+      <c r="AV21" s="642"/>
+      <c r="AW21" s="642"/>
+      <c r="AX21" s="642"/>
+      <c r="AY21" s="642"/>
+      <c r="AZ21" s="642"/>
+      <c r="BA21" s="642"/>
+      <c r="BB21" s="642"/>
+      <c r="BC21" s="642"/>
+      <c r="BD21" s="645"/>
     </row>
     <row r="22" spans="3:56" ht="39" customHeight="1">
       <c r="C22" s="181"/>
       <c r="D22" s="182"/>
       <c r="E22" s="182"/>
       <c r="F22" s="182"/>
       <c r="G22" s="182"/>
       <c r="H22" s="182"/>
       <c r="I22" s="182"/>
       <c r="J22" s="182"/>
       <c r="K22" s="182"/>
       <c r="L22" s="182"/>
       <c r="M22" s="182"/>
       <c r="N22" s="182"/>
       <c r="O22" s="182"/>
       <c r="P22" s="182"/>
       <c r="Q22" s="182"/>
       <c r="R22" s="182"/>
       <c r="S22" s="182"/>
       <c r="T22" s="182"/>
       <c r="U22" s="182"/>
       <c r="V22" s="182"/>
       <c r="W22" s="182"/>
       <c r="X22" s="182"/>
       <c r="Y22" s="182"/>
@@ -18298,206 +18469,206 @@
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="H15:S15"/>
     <mergeCell ref="C16:F17"/>
     <mergeCell ref="H16:S17"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="H18:S18"/>
     <mergeCell ref="AA13:AD13"/>
     <mergeCell ref="AA8:AF8"/>
     <mergeCell ref="S8:Z8"/>
     <mergeCell ref="AG8:AN8"/>
     <mergeCell ref="AA7:AF7"/>
     <mergeCell ref="AM2:BD2"/>
     <mergeCell ref="AM3:BD4"/>
     <mergeCell ref="AG2:AL2"/>
     <mergeCell ref="AG3:AL4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A2:AJ32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="2.625" style="89"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="30" customHeight="1">
-      <c r="B2" s="678" t="s">
+      <c r="B2" s="684" t="s">
         <v>74</v>
       </c>
-      <c r="C2" s="679"/>
-[...2 lines deleted...]
-      <c r="F2" s="678" t="s">
+      <c r="C2" s="685"/>
+      <c r="D2" s="685"/>
+      <c r="E2" s="686"/>
+      <c r="F2" s="684" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="679"/>
-[...2 lines deleted...]
-      <c r="J2" s="678" t="s">
+      <c r="G2" s="685"/>
+      <c r="H2" s="685"/>
+      <c r="I2" s="686"/>
+      <c r="J2" s="684" t="s">
         <v>54</v>
       </c>
-      <c r="K2" s="679"/>
-[...2 lines deleted...]
-      <c r="N2" s="678" t="s">
+      <c r="K2" s="685"/>
+      <c r="L2" s="685"/>
+      <c r="M2" s="686"/>
+      <c r="N2" s="684" t="s">
         <v>55</v>
       </c>
-      <c r="O2" s="518"/>
-[...2 lines deleted...]
-      <c r="R2" s="678" t="s">
+      <c r="O2" s="522"/>
+      <c r="P2" s="522"/>
+      <c r="Q2" s="523"/>
+      <c r="R2" s="684" t="s">
         <v>202</v>
       </c>
-      <c r="S2" s="679"/>
-[...2 lines deleted...]
-      <c r="V2" s="678" t="s">
+      <c r="S2" s="685"/>
+      <c r="T2" s="685"/>
+      <c r="U2" s="686"/>
+      <c r="V2" s="684" t="s">
         <v>277</v>
       </c>
-      <c r="W2" s="679"/>
-[...9 lines deleted...]
-      <c r="AG2" s="519"/>
+      <c r="W2" s="685"/>
+      <c r="X2" s="685"/>
+      <c r="Y2" s="685"/>
+      <c r="Z2" s="522"/>
+      <c r="AA2" s="522"/>
+      <c r="AB2" s="522"/>
+      <c r="AC2" s="522"/>
+      <c r="AD2" s="522"/>
+      <c r="AE2" s="522"/>
+      <c r="AF2" s="522"/>
+      <c r="AG2" s="523"/>
     </row>
     <row r="3" spans="1:36" ht="30" customHeight="1">
-      <c r="B3" s="524"/>
-[...30 lines deleted...]
-      <c r="AG3" s="526"/>
+      <c r="B3" s="528"/>
+      <c r="C3" s="680"/>
+      <c r="D3" s="680"/>
+      <c r="E3" s="687"/>
+      <c r="F3" s="528"/>
+      <c r="G3" s="680"/>
+      <c r="H3" s="680"/>
+      <c r="I3" s="687"/>
+      <c r="J3" s="528"/>
+      <c r="K3" s="680"/>
+      <c r="L3" s="680"/>
+      <c r="M3" s="687"/>
+      <c r="N3" s="528"/>
+      <c r="O3" s="680"/>
+      <c r="P3" s="680"/>
+      <c r="Q3" s="687"/>
+      <c r="R3" s="528"/>
+      <c r="S3" s="680"/>
+      <c r="T3" s="680"/>
+      <c r="U3" s="687"/>
+      <c r="V3" s="528"/>
+      <c r="W3" s="680"/>
+      <c r="X3" s="680"/>
+      <c r="Y3" s="680"/>
+      <c r="Z3" s="529"/>
+      <c r="AA3" s="529"/>
+      <c r="AB3" s="529"/>
+      <c r="AC3" s="529"/>
+      <c r="AD3" s="529"/>
+      <c r="AE3" s="529"/>
+      <c r="AF3" s="529"/>
+      <c r="AG3" s="530"/>
     </row>
     <row r="4" spans="1:36" ht="30" customHeight="1">
-      <c r="B4" s="675"/>
-[...30 lines deleted...]
-      <c r="AG4" s="528"/>
+      <c r="B4" s="681"/>
+      <c r="C4" s="682"/>
+      <c r="D4" s="682"/>
+      <c r="E4" s="688"/>
+      <c r="F4" s="681"/>
+      <c r="G4" s="682"/>
+      <c r="H4" s="682"/>
+      <c r="I4" s="688"/>
+      <c r="J4" s="681"/>
+      <c r="K4" s="682"/>
+      <c r="L4" s="682"/>
+      <c r="M4" s="688"/>
+      <c r="N4" s="681"/>
+      <c r="O4" s="682"/>
+      <c r="P4" s="682"/>
+      <c r="Q4" s="688"/>
+      <c r="R4" s="681"/>
+      <c r="S4" s="682"/>
+      <c r="T4" s="682"/>
+      <c r="U4" s="688"/>
+      <c r="V4" s="681"/>
+      <c r="W4" s="682"/>
+      <c r="X4" s="682"/>
+      <c r="Y4" s="682"/>
+      <c r="Z4" s="437"/>
+      <c r="AA4" s="437"/>
+      <c r="AB4" s="437"/>
+      <c r="AC4" s="437"/>
+      <c r="AD4" s="437"/>
+      <c r="AE4" s="437"/>
+      <c r="AF4" s="437"/>
+      <c r="AG4" s="532"/>
     </row>
     <row r="6" spans="1:36" ht="30" customHeight="1">
       <c r="A6" s="116"/>
       <c r="B6" s="116"/>
       <c r="C6" s="116"/>
       <c r="D6" s="116"/>
       <c r="E6" s="116"/>
-      <c r="F6" s="677" t="s">
+      <c r="F6" s="683" t="s">
         <v>87</v>
       </c>
-      <c r="G6" s="677"/>
-[...21 lines deleted...]
-      <c r="AC6" s="677"/>
+      <c r="G6" s="683"/>
+      <c r="H6" s="683"/>
+      <c r="I6" s="683"/>
+      <c r="J6" s="683"/>
+      <c r="K6" s="683"/>
+      <c r="L6" s="683"/>
+      <c r="M6" s="683"/>
+      <c r="N6" s="683"/>
+      <c r="O6" s="683"/>
+      <c r="P6" s="683"/>
+      <c r="Q6" s="683"/>
+      <c r="R6" s="683"/>
+      <c r="S6" s="683"/>
+      <c r="T6" s="683"/>
+      <c r="U6" s="683"/>
+      <c r="V6" s="683"/>
+      <c r="W6" s="683"/>
+      <c r="X6" s="683"/>
+      <c r="Y6" s="683"/>
+      <c r="Z6" s="683"/>
+      <c r="AA6" s="683"/>
+      <c r="AB6" s="683"/>
+      <c r="AC6" s="683"/>
       <c r="AD6" s="116"/>
       <c r="AE6" s="116"/>
       <c r="AF6" s="116"/>
       <c r="AG6" s="116"/>
       <c r="AH6" s="116"/>
     </row>
     <row r="7" spans="1:36" ht="30" customHeight="1">
       <c r="A7" s="116"/>
       <c r="B7" s="116"/>
       <c r="C7" s="116"/>
       <c r="D7" s="116"/>
       <c r="E7" s="116"/>
       <c r="F7" s="116"/>
       <c r="G7" s="116"/>
       <c r="H7" s="116"/>
       <c r="I7" s="116"/>
       <c r="J7" s="116"/>
       <c r="K7" s="116"/>
       <c r="L7" s="116"/>
       <c r="M7" s="116"/>
       <c r="N7" s="116"/>
       <c r="O7" s="116"/>
       <c r="P7" s="116"/>
       <c r="Q7" s="116"/>
       <c r="R7" s="116"/>
@@ -18998,55 +19169,55 @@
       <c r="Q21" s="114"/>
       <c r="R21" s="114"/>
       <c r="S21" s="114"/>
       <c r="T21" s="114"/>
       <c r="U21" s="114"/>
       <c r="V21" s="114"/>
       <c r="W21" s="114"/>
       <c r="X21" s="114"/>
       <c r="Y21" s="114"/>
       <c r="Z21" s="114"/>
       <c r="AA21" s="114"/>
       <c r="AB21" s="114"/>
       <c r="AC21" s="114"/>
       <c r="AD21" s="114"/>
       <c r="AE21" s="114"/>
       <c r="AF21" s="114"/>
       <c r="AG21" s="116"/>
       <c r="AH21" s="116"/>
     </row>
     <row r="22" spans="1:34" ht="30" customHeight="1">
       <c r="A22" s="116"/>
       <c r="B22" s="116"/>
       <c r="C22" s="116"/>
       <c r="D22" s="116"/>
       <c r="E22" s="116"/>
-      <c r="F22" s="673"/>
-[...3 lines deleted...]
-      <c r="J22" s="536"/>
+      <c r="F22" s="679"/>
+      <c r="G22" s="540"/>
+      <c r="H22" s="540"/>
+      <c r="I22" s="540"/>
+      <c r="J22" s="540"/>
       <c r="K22" s="116"/>
       <c r="L22" s="116"/>
       <c r="M22" s="116"/>
       <c r="N22" s="116"/>
       <c r="O22" s="115" t="s">
         <v>68</v>
       </c>
       <c r="P22" s="115"/>
       <c r="Q22" s="115"/>
       <c r="R22" s="115"/>
       <c r="S22" s="115"/>
       <c r="T22" s="115"/>
       <c r="U22" s="115"/>
       <c r="V22" s="115"/>
       <c r="W22" s="115"/>
       <c r="X22" s="115"/>
       <c r="Y22" s="115"/>
       <c r="Z22" s="115"/>
       <c r="AA22" s="115"/>
       <c r="AB22" s="115"/>
       <c r="AC22" s="115"/>
       <c r="AD22" s="115"/>
       <c r="AE22" s="115"/>
       <c r="AF22" s="115"/>
       <c r="AG22" s="116"/>
@@ -19134,55 +19305,55 @@
       <c r="Q25" s="114"/>
       <c r="R25" s="114"/>
       <c r="S25" s="114"/>
       <c r="T25" s="114"/>
       <c r="U25" s="114"/>
       <c r="V25" s="114"/>
       <c r="W25" s="114"/>
       <c r="X25" s="114"/>
       <c r="Y25" s="114"/>
       <c r="Z25" s="114"/>
       <c r="AA25" s="114"/>
       <c r="AB25" s="114"/>
       <c r="AC25" s="114"/>
       <c r="AD25" s="114"/>
       <c r="AE25" s="114"/>
       <c r="AF25" s="114"/>
       <c r="AG25" s="116"/>
       <c r="AH25" s="116"/>
     </row>
     <row r="26" spans="1:34" ht="30" customHeight="1">
       <c r="A26" s="116"/>
       <c r="B26" s="116"/>
       <c r="C26" s="116"/>
       <c r="D26" s="116"/>
       <c r="E26" s="116"/>
-      <c r="F26" s="673"/>
-[...3 lines deleted...]
-      <c r="J26" s="536"/>
+      <c r="F26" s="679"/>
+      <c r="G26" s="540"/>
+      <c r="H26" s="540"/>
+      <c r="I26" s="540"/>
+      <c r="J26" s="540"/>
       <c r="L26" s="116"/>
       <c r="M26" s="116"/>
       <c r="N26" s="116"/>
       <c r="O26" s="115" t="s">
         <v>68</v>
       </c>
       <c r="P26" s="115"/>
       <c r="Q26" s="115"/>
       <c r="R26" s="115"/>
       <c r="S26" s="115"/>
       <c r="T26" s="115"/>
       <c r="U26" s="115"/>
       <c r="V26" s="115"/>
       <c r="W26" s="115"/>
       <c r="X26" s="115"/>
       <c r="Y26" s="115"/>
       <c r="Z26" s="115"/>
       <c r="AA26" s="115"/>
       <c r="AB26" s="115"/>
       <c r="AC26" s="115"/>
       <c r="AD26" s="115"/>
       <c r="AE26" s="115"/>
       <c r="AF26" s="115"/>
       <c r="AG26" s="116"/>
       <c r="AH26" s="116"/>
@@ -19411,321 +19582,321 @@
     <mergeCell ref="F22:J22"/>
     <mergeCell ref="F26:J26"/>
     <mergeCell ref="V3:AG4"/>
     <mergeCell ref="F6:AC6"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="B3:E4"/>
     <mergeCell ref="F3:I4"/>
     <mergeCell ref="J3:M4"/>
     <mergeCell ref="N3:Q4"/>
     <mergeCell ref="R3:U4"/>
     <mergeCell ref="V2:AG2"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:AG30"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="2.625" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:33" ht="30" customHeight="1">
-      <c r="B2" s="678" t="s">
+      <c r="B2" s="684" t="s">
         <v>74</v>
       </c>
-      <c r="C2" s="679"/>
-[...2 lines deleted...]
-      <c r="F2" s="678" t="s">
+      <c r="C2" s="685"/>
+      <c r="D2" s="685"/>
+      <c r="E2" s="686"/>
+      <c r="F2" s="684" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="518"/>
-[...2 lines deleted...]
-      <c r="J2" s="678" t="s">
+      <c r="G2" s="522"/>
+      <c r="H2" s="522"/>
+      <c r="I2" s="523"/>
+      <c r="J2" s="684" t="s">
         <v>253</v>
       </c>
-      <c r="K2" s="518"/>
-[...2 lines deleted...]
-      <c r="N2" s="678" t="s">
+      <c r="K2" s="522"/>
+      <c r="L2" s="522"/>
+      <c r="M2" s="523"/>
+      <c r="N2" s="684" t="s">
         <v>252</v>
       </c>
-      <c r="O2" s="518"/>
-[...2 lines deleted...]
-      <c r="R2" s="678" t="s">
+      <c r="O2" s="522"/>
+      <c r="P2" s="522"/>
+      <c r="Q2" s="523"/>
+      <c r="R2" s="684" t="s">
         <v>251</v>
       </c>
-      <c r="S2" s="518"/>
-[...2 lines deleted...]
-      <c r="V2" s="678" t="s">
+      <c r="S2" s="522"/>
+      <c r="T2" s="522"/>
+      <c r="U2" s="523"/>
+      <c r="V2" s="684" t="s">
         <v>277</v>
       </c>
-      <c r="W2" s="518"/>
-[...9 lines deleted...]
-      <c r="AG2" s="519"/>
+      <c r="W2" s="522"/>
+      <c r="X2" s="522"/>
+      <c r="Y2" s="522"/>
+      <c r="Z2" s="522"/>
+      <c r="AA2" s="522"/>
+      <c r="AB2" s="522"/>
+      <c r="AC2" s="522"/>
+      <c r="AD2" s="522"/>
+      <c r="AE2" s="522"/>
+      <c r="AF2" s="522"/>
+      <c r="AG2" s="523"/>
     </row>
     <row r="3" spans="2:33" ht="30" customHeight="1">
-      <c r="B3" s="524"/>
-[...30 lines deleted...]
-      <c r="AG3" s="526"/>
+      <c r="B3" s="528"/>
+      <c r="C3" s="680"/>
+      <c r="D3" s="680"/>
+      <c r="E3" s="680"/>
+      <c r="F3" s="528"/>
+      <c r="G3" s="529"/>
+      <c r="H3" s="529"/>
+      <c r="I3" s="530"/>
+      <c r="J3" s="691"/>
+      <c r="K3" s="529"/>
+      <c r="L3" s="529"/>
+      <c r="M3" s="530"/>
+      <c r="N3" s="691"/>
+      <c r="O3" s="529"/>
+      <c r="P3" s="529"/>
+      <c r="Q3" s="530"/>
+      <c r="R3" s="691"/>
+      <c r="S3" s="529"/>
+      <c r="T3" s="529"/>
+      <c r="U3" s="530"/>
+      <c r="V3" s="691"/>
+      <c r="W3" s="529"/>
+      <c r="X3" s="529"/>
+      <c r="Y3" s="529"/>
+      <c r="Z3" s="529"/>
+      <c r="AA3" s="529"/>
+      <c r="AB3" s="529"/>
+      <c r="AC3" s="529"/>
+      <c r="AD3" s="529"/>
+      <c r="AE3" s="529"/>
+      <c r="AF3" s="529"/>
+      <c r="AG3" s="530"/>
     </row>
     <row r="4" spans="2:33" ht="30" customHeight="1">
-      <c r="B4" s="675"/>
-[...30 lines deleted...]
-      <c r="AG4" s="528"/>
+      <c r="B4" s="681"/>
+      <c r="C4" s="682"/>
+      <c r="D4" s="682"/>
+      <c r="E4" s="682"/>
+      <c r="F4" s="531"/>
+      <c r="G4" s="437"/>
+      <c r="H4" s="437"/>
+      <c r="I4" s="532"/>
+      <c r="J4" s="531"/>
+      <c r="K4" s="437"/>
+      <c r="L4" s="437"/>
+      <c r="M4" s="532"/>
+      <c r="N4" s="531"/>
+      <c r="O4" s="437"/>
+      <c r="P4" s="437"/>
+      <c r="Q4" s="532"/>
+      <c r="R4" s="531"/>
+      <c r="S4" s="437"/>
+      <c r="T4" s="437"/>
+      <c r="U4" s="532"/>
+      <c r="V4" s="531"/>
+      <c r="W4" s="437"/>
+      <c r="X4" s="437"/>
+      <c r="Y4" s="437"/>
+      <c r="Z4" s="437"/>
+      <c r="AA4" s="437"/>
+      <c r="AB4" s="437"/>
+      <c r="AC4" s="437"/>
+      <c r="AD4" s="437"/>
+      <c r="AE4" s="437"/>
+      <c r="AF4" s="437"/>
+      <c r="AG4" s="532"/>
     </row>
     <row r="6" spans="2:33" ht="30" customHeight="1">
       <c r="G6" s="210"/>
       <c r="H6" s="210"/>
       <c r="I6" s="210"/>
       <c r="J6" s="210"/>
-      <c r="L6" s="647" t="s">
+      <c r="L6" s="653" t="s">
         <v>210</v>
       </c>
-      <c r="M6" s="647"/>
-[...9 lines deleted...]
-      <c r="W6" s="647"/>
+      <c r="M6" s="653"/>
+      <c r="N6" s="653"/>
+      <c r="O6" s="653"/>
+      <c r="P6" s="653"/>
+      <c r="Q6" s="653"/>
+      <c r="R6" s="653"/>
+      <c r="S6" s="653"/>
+      <c r="T6" s="653"/>
+      <c r="U6" s="653"/>
+      <c r="V6" s="653"/>
+      <c r="W6" s="653"/>
       <c r="X6" s="210"/>
       <c r="Y6" s="210"/>
       <c r="Z6" s="210"/>
       <c r="AA6" s="210"/>
       <c r="AB6" s="210"/>
       <c r="AC6" s="210"/>
     </row>
     <row r="8" spans="2:33" ht="24.95" customHeight="1">
       <c r="C8" s="83" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="9" spans="2:33" ht="24.95" customHeight="1">
       <c r="D9" s="83" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="11" spans="2:33" ht="30" customHeight="1">
       <c r="F11" s="83" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="2:33" ht="30" customHeight="1">
       <c r="F12" s="83" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="2:33" ht="30" customHeight="1">
-      <c r="Q14" s="684" t="s">
+      <c r="Q14" s="690" t="s">
         <v>58</v>
       </c>
-      <c r="R14" s="684"/>
+      <c r="R14" s="690"/>
     </row>
     <row r="16" spans="2:33" ht="30" customHeight="1">
       <c r="C16" s="83" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="17" spans="3:32" ht="30" customHeight="1">
       <c r="C17" s="83" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="3:32" ht="30" customHeight="1">
       <c r="AF19" s="134" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="21" spans="3:32" ht="30" customHeight="1">
-      <c r="E21" s="683" t="s">
+      <c r="E21" s="689" t="s">
         <v>25</v>
       </c>
-      <c r="F21" s="683"/>
-[...3 lines deleted...]
-      <c r="J21" s="683"/>
+      <c r="F21" s="689"/>
+      <c r="G21" s="689"/>
+      <c r="H21" s="689"/>
+      <c r="I21" s="689"/>
+      <c r="J21" s="689"/>
     </row>
     <row r="22" spans="3:32" ht="30" customHeight="1">
       <c r="E22" s="107"/>
       <c r="F22" s="107"/>
       <c r="G22" s="107"/>
       <c r="H22" s="107"/>
       <c r="I22" s="107"/>
       <c r="J22" s="107"/>
       <c r="K22" s="107"/>
       <c r="L22" s="107"/>
       <c r="M22" s="107"/>
       <c r="N22" s="107"/>
       <c r="O22" s="107"/>
       <c r="P22" s="107"/>
       <c r="Q22" s="107"/>
       <c r="R22" s="107"/>
       <c r="S22" s="107"/>
       <c r="T22" s="107"/>
       <c r="U22" s="107"/>
       <c r="V22" s="107"/>
       <c r="W22" s="107"/>
       <c r="X22" s="107"/>
       <c r="Y22" s="107"/>
       <c r="Z22" s="107"/>
       <c r="AA22" s="107"/>
       <c r="AB22" s="107"/>
       <c r="AC22" s="107"/>
       <c r="AD22" s="107"/>
     </row>
     <row r="23" spans="3:32" ht="30" customHeight="1">
-      <c r="E23" s="683" t="s">
+      <c r="E23" s="689" t="s">
         <v>59</v>
       </c>
-      <c r="F23" s="683"/>
-[...3 lines deleted...]
-      <c r="J23" s="683"/>
+      <c r="F23" s="689"/>
+      <c r="G23" s="689"/>
+      <c r="H23" s="689"/>
+      <c r="I23" s="689"/>
+      <c r="J23" s="689"/>
       <c r="K23" s="109"/>
       <c r="L23" s="109"/>
       <c r="M23" s="109"/>
       <c r="N23" s="109"/>
       <c r="O23" s="109"/>
       <c r="P23" s="109"/>
       <c r="Q23" s="109"/>
       <c r="R23" s="109"/>
       <c r="S23" s="109"/>
       <c r="T23" s="109"/>
       <c r="U23" s="109"/>
       <c r="V23" s="109"/>
       <c r="W23" s="109"/>
       <c r="X23" s="109"/>
       <c r="Y23" s="109"/>
       <c r="Z23" s="109"/>
       <c r="AA23" s="109"/>
       <c r="AB23" s="109"/>
       <c r="AC23" s="109"/>
       <c r="AD23" s="109"/>
     </row>
     <row r="25" spans="3:32" ht="30" customHeight="1">
-      <c r="E25" s="683" t="s">
+      <c r="E25" s="689" t="s">
         <v>60</v>
       </c>
-      <c r="F25" s="683"/>
-[...3 lines deleted...]
-      <c r="J25" s="683"/>
+      <c r="F25" s="689"/>
+      <c r="G25" s="689"/>
+      <c r="H25" s="689"/>
+      <c r="I25" s="689"/>
+      <c r="J25" s="689"/>
       <c r="K25" s="109"/>
       <c r="L25" s="109"/>
       <c r="M25" s="109"/>
       <c r="N25" s="109"/>
       <c r="O25" s="109"/>
       <c r="P25" s="109"/>
       <c r="Q25" s="109"/>
       <c r="R25" s="109"/>
       <c r="S25" s="109"/>
       <c r="T25" s="109"/>
       <c r="U25" s="109"/>
       <c r="V25" s="109"/>
       <c r="W25" s="109"/>
       <c r="X25" s="109"/>
       <c r="Y25" s="109"/>
       <c r="Z25" s="109"/>
       <c r="AA25" s="109"/>
       <c r="AB25" s="109"/>
       <c r="AC25" s="115"/>
       <c r="AD25" s="109"/>
     </row>
     <row r="28" spans="3:32" ht="30" customHeight="1">
       <c r="D28" s="104" t="s">
         <v>179</v>
       </c>
@@ -19756,116 +19927,116 @@
     <mergeCell ref="R2:U2"/>
     <mergeCell ref="R3:U4"/>
     <mergeCell ref="B3:E4"/>
     <mergeCell ref="F3:I4"/>
     <mergeCell ref="J3:M4"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Q4"/>
     <mergeCell ref="N2:Q2"/>
     <mergeCell ref="E25:J25"/>
     <mergeCell ref="Q14:R14"/>
     <mergeCell ref="E21:J21"/>
     <mergeCell ref="E23:J23"/>
     <mergeCell ref="L6:W6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="C3:AF20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="36" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="2.625" style="83"/>
   </cols>
   <sheetData>
     <row r="3" spans="3:32" ht="36" customHeight="1">
       <c r="G3" s="210"/>
       <c r="H3" s="210"/>
       <c r="I3" s="210"/>
       <c r="J3" s="210"/>
-      <c r="L3" s="647" t="s">
+      <c r="L3" s="653" t="s">
         <v>247</v>
       </c>
-      <c r="M3" s="647"/>
-[...9 lines deleted...]
-      <c r="W3" s="647"/>
+      <c r="M3" s="653"/>
+      <c r="N3" s="653"/>
+      <c r="O3" s="653"/>
+      <c r="P3" s="653"/>
+      <c r="Q3" s="653"/>
+      <c r="R3" s="653"/>
+      <c r="S3" s="653"/>
+      <c r="T3" s="653"/>
+      <c r="U3" s="653"/>
+      <c r="V3" s="653"/>
+      <c r="W3" s="653"/>
       <c r="X3" s="210"/>
       <c r="Y3" s="210"/>
       <c r="Z3" s="210"/>
       <c r="AA3" s="210"/>
       <c r="AB3" s="210"/>
       <c r="AC3" s="210"/>
     </row>
     <row r="5" spans="3:32" ht="36" customHeight="1">
       <c r="C5" s="83" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="6" spans="3:32" ht="36" customHeight="1">
       <c r="D6" s="83" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="7" spans="3:32" ht="36" customHeight="1">
       <c r="AF7" s="134" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="9" spans="3:32" ht="36" customHeight="1">
       <c r="E9" s="83" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="10" spans="3:32" ht="36" customHeight="1">
       <c r="E10" s="83" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="12" spans="3:32" ht="36" customHeight="1">
-      <c r="Q12" s="684" t="s">
+      <c r="Q12" s="690" t="s">
         <v>58</v>
       </c>
-      <c r="R12" s="684"/>
+      <c r="R12" s="690"/>
     </row>
     <row r="14" spans="3:32" ht="36" customHeight="1">
       <c r="E14" s="111" t="s">
         <v>250</v>
       </c>
       <c r="F14" s="111"/>
       <c r="G14" s="111"/>
       <c r="H14" s="111"/>
       <c r="I14" s="111"/>
       <c r="J14" s="111"/>
     </row>
     <row r="15" spans="3:32" ht="36" customHeight="1">
       <c r="E15" s="274" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="274"/>
       <c r="G15" s="274"/>
       <c r="H15" s="274"/>
       <c r="I15" s="274"/>
       <c r="J15" s="274"/>
       <c r="K15" s="274"/>
       <c r="L15" s="274"/>
       <c r="M15" s="274"/>
       <c r="N15" s="274"/>
       <c r="O15" s="274"/>
@@ -19925,51 +20096,51 @@
         <v>354</v>
       </c>
     </row>
     <row r="20" spans="5:11" ht="36" customHeight="1">
       <c r="E20" s="83" t="s">
         <v>139</v>
       </c>
       <c r="K20" s="83" t="s">
         <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="L3:W3"/>
     <mergeCell ref="Q12:R12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="B2:I38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="6.75" style="288" customWidth="1"/>
     <col min="2" max="2" width="8.375" style="288" customWidth="1"/>
     <col min="3" max="3" width="4.125" style="288" customWidth="1"/>
     <col min="4" max="5" width="11.25" style="288" customWidth="1"/>
     <col min="6" max="6" width="4.625" style="288" customWidth="1"/>
     <col min="7" max="7" width="8.5" style="288" customWidth="1"/>
     <col min="8" max="8" width="16" style="288" customWidth="1"/>
     <col min="9" max="9" width="13.625" style="288" customWidth="1"/>
     <col min="10" max="10" width="4.125" style="288" customWidth="1"/>
     <col min="11" max="11" width="5.375" style="288" customWidth="1"/>
     <col min="12" max="256" width="9" style="288"/>
     <col min="257" max="257" width="6.75" style="288" customWidth="1"/>
     <col min="258" max="258" width="8.375" style="288" customWidth="1"/>
     <col min="259" max="259" width="4.125" style="288" customWidth="1"/>
     <col min="260" max="261" width="11.25" style="288" customWidth="1"/>
     <col min="262" max="262" width="4.625" style="288" customWidth="1"/>
     <col min="263" max="263" width="8.5" style="288" customWidth="1"/>
     <col min="264" max="264" width="16" style="288" customWidth="1"/>
     <col min="265" max="265" width="13.625" style="288" customWidth="1"/>
@@ -20643,52 +20814,52 @@
     <col min="15878" max="15878" width="4.625" style="288" customWidth="1"/>
     <col min="15879" max="15879" width="8.5" style="288" customWidth="1"/>
     <col min="15880" max="15880" width="16" style="288" customWidth="1"/>
     <col min="15881" max="15881" width="13.625" style="288" customWidth="1"/>
     <col min="15882" max="15882" width="4.125" style="288" customWidth="1"/>
     <col min="15883" max="15883" width="5.375" style="288" customWidth="1"/>
     <col min="15884" max="16128" width="9" style="288"/>
     <col min="16129" max="16129" width="6.75" style="288" customWidth="1"/>
     <col min="16130" max="16130" width="8.375" style="288" customWidth="1"/>
     <col min="16131" max="16131" width="4.125" style="288" customWidth="1"/>
     <col min="16132" max="16133" width="11.25" style="288" customWidth="1"/>
     <col min="16134" max="16134" width="4.625" style="288" customWidth="1"/>
     <col min="16135" max="16135" width="8.5" style="288" customWidth="1"/>
     <col min="16136" max="16136" width="16" style="288" customWidth="1"/>
     <col min="16137" max="16137" width="13.625" style="288" customWidth="1"/>
     <col min="16138" max="16138" width="4.125" style="288" customWidth="1"/>
     <col min="16139" max="16139" width="5.375" style="288" customWidth="1"/>
     <col min="16140" max="16384" width="9" style="288"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="17.25">
       <c r="B2" s="289"/>
       <c r="C2" s="290"/>
       <c r="D2" s="291"/>
       <c r="E2" s="291"/>
-      <c r="F2" s="686"/>
-      <c r="G2" s="686"/>
+      <c r="F2" s="692"/>
+      <c r="G2" s="692"/>
       <c r="H2" s="291"/>
       <c r="I2" s="289"/>
     </row>
     <row r="3" spans="2:9" ht="17.25">
       <c r="B3" s="289"/>
       <c r="C3" s="290"/>
       <c r="D3" s="290"/>
       <c r="E3" s="290"/>
       <c r="F3" s="290"/>
       <c r="G3" s="290"/>
       <c r="H3" s="290"/>
       <c r="I3" s="289"/>
     </row>
     <row r="4" spans="2:9" ht="17.25">
       <c r="B4" s="289"/>
       <c r="C4" s="290"/>
       <c r="D4" s="290"/>
       <c r="E4" s="290"/>
       <c r="F4" s="290"/>
       <c r="G4" s="290"/>
       <c r="H4" s="290"/>
       <c r="I4" s="289"/>
     </row>
     <row r="5" spans="2:9" ht="17.25" hidden="1">
       <c r="B5" s="289"/>
@@ -20699,147 +20870,147 @@
       <c r="G5" s="290"/>
       <c r="H5" s="290"/>
       <c r="I5" s="289"/>
     </row>
     <row r="6" spans="2:9" ht="17.25" hidden="1">
       <c r="B6" s="289"/>
       <c r="C6" s="290"/>
       <c r="D6" s="290"/>
       <c r="E6" s="290"/>
       <c r="F6" s="290"/>
       <c r="G6" s="290"/>
       <c r="H6" s="290"/>
       <c r="I6" s="289"/>
     </row>
     <row r="7" spans="2:9" ht="17.25">
       <c r="B7" s="289"/>
       <c r="C7" s="289"/>
       <c r="D7" s="289"/>
       <c r="E7" s="289"/>
       <c r="F7" s="289"/>
       <c r="G7" s="289"/>
       <c r="H7" s="289"/>
       <c r="I7" s="289"/>
     </row>
     <row r="8" spans="2:9" ht="24">
-      <c r="B8" s="687" t="s">
+      <c r="B8" s="693" t="s">
         <v>323</v>
       </c>
-      <c r="C8" s="687"/>
-[...5 lines deleted...]
-      <c r="I8" s="687"/>
+      <c r="C8" s="693"/>
+      <c r="D8" s="693"/>
+      <c r="E8" s="693"/>
+      <c r="F8" s="693"/>
+      <c r="G8" s="693"/>
+      <c r="H8" s="693"/>
+      <c r="I8" s="693"/>
     </row>
     <row r="9" spans="2:9" ht="17.25">
       <c r="B9" s="289"/>
       <c r="C9" s="289"/>
       <c r="D9" s="289"/>
       <c r="E9" s="289"/>
       <c r="F9" s="289"/>
       <c r="G9" s="289"/>
       <c r="H9" s="289"/>
       <c r="I9" s="289"/>
     </row>
     <row r="10" spans="2:9" ht="17.25">
       <c r="B10" s="289" t="s">
         <v>340</v>
       </c>
       <c r="C10" s="289"/>
       <c r="D10" s="289"/>
       <c r="E10" s="289"/>
       <c r="F10" s="289"/>
       <c r="G10" s="289"/>
       <c r="H10" s="289"/>
       <c r="I10" s="289"/>
     </row>
     <row r="11" spans="2:9" ht="17.25">
       <c r="B11" s="289" t="s">
         <v>339</v>
       </c>
       <c r="C11" s="289"/>
       <c r="D11" s="289"/>
       <c r="E11" s="289"/>
       <c r="F11" s="289"/>
       <c r="G11" s="289"/>
       <c r="H11" s="289"/>
       <c r="I11" s="289"/>
     </row>
     <row r="12" spans="2:9" ht="17.25">
       <c r="B12" s="289"/>
       <c r="C12" s="289"/>
       <c r="D12" s="289"/>
       <c r="E12" s="289"/>
       <c r="F12" s="289"/>
       <c r="H12" s="289"/>
       <c r="I12" s="289"/>
     </row>
     <row r="13" spans="2:9" ht="17.25">
-      <c r="B13" s="688" t="s">
+      <c r="B13" s="694" t="s">
         <v>324</v>
       </c>
-      <c r="C13" s="689"/>
+      <c r="C13" s="695"/>
       <c r="D13" s="290"/>
       <c r="E13" s="290"/>
       <c r="F13" s="293"/>
       <c r="G13" s="289"/>
       <c r="H13" s="289"/>
       <c r="I13" s="289"/>
     </row>
     <row r="14" spans="2:9" ht="17.25">
       <c r="B14" s="289"/>
       <c r="C14" s="289"/>
       <c r="D14" s="289"/>
       <c r="E14" s="289"/>
       <c r="F14" s="289"/>
       <c r="G14" s="289"/>
       <c r="H14" s="289"/>
       <c r="I14" s="294"/>
     </row>
     <row r="15" spans="2:9" ht="17.25">
-      <c r="C15" s="690"/>
-[...2 lines deleted...]
-      <c r="F15" s="690"/>
+      <c r="C15" s="696"/>
+      <c r="D15" s="697"/>
+      <c r="E15" s="697"/>
+      <c r="F15" s="696"/>
     </row>
     <row r="16" spans="2:9" ht="17.25">
       <c r="B16" s="289"/>
-      <c r="C16" s="690"/>
+      <c r="C16" s="696"/>
       <c r="D16" s="289"/>
       <c r="E16" s="289"/>
-      <c r="F16" s="690"/>
+      <c r="F16" s="696"/>
       <c r="G16" s="289"/>
       <c r="H16" s="289"/>
       <c r="I16" s="289"/>
     </row>
     <row r="17" spans="2:9" ht="17.25">
-      <c r="C17" s="690"/>
-[...2 lines deleted...]
-      <c r="F17" s="690"/>
+      <c r="C17" s="696"/>
+      <c r="D17" s="697"/>
+      <c r="E17" s="697"/>
+      <c r="F17" s="696"/>
     </row>
     <row r="20" spans="2:9" ht="17.25">
       <c r="B20" s="289"/>
       <c r="C20" s="289"/>
       <c r="D20" s="289"/>
       <c r="E20" s="289"/>
       <c r="F20" s="289"/>
       <c r="G20" s="289"/>
       <c r="H20" s="289"/>
       <c r="I20" s="289"/>
     </row>
     <row r="21" spans="2:9" ht="17.25">
       <c r="B21" s="289"/>
       <c r="C21" s="289"/>
       <c r="D21" s="289"/>
       <c r="E21" s="289"/>
       <c r="F21" s="289"/>
       <c r="G21" s="289"/>
       <c r="H21" s="289"/>
       <c r="I21" s="289"/>
     </row>
     <row r="22" spans="2:9" ht="17.25">
       <c r="B22" s="289"/>
       <c r="C22" s="289"/>
       <c r="D22" s="289"/>
@@ -21003,51 +21174,51 @@
       <c r="D38" s="289"/>
       <c r="E38" s="289"/>
       <c r="F38" s="289"/>
       <c r="G38" s="289"/>
       <c r="H38" s="289"/>
       <c r="I38" s="289"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="C15:C17"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F15:F17"/>
     <mergeCell ref="D17:E17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="B2:I38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="6.75" style="288" customWidth="1"/>
     <col min="2" max="2" width="8.375" style="288" customWidth="1"/>
     <col min="3" max="3" width="4.125" style="288" customWidth="1"/>
     <col min="4" max="5" width="11.25" style="288" customWidth="1"/>
     <col min="6" max="6" width="4.625" style="288" customWidth="1"/>
     <col min="7" max="7" width="8.5" style="288" customWidth="1"/>
     <col min="8" max="8" width="16" style="288" customWidth="1"/>
     <col min="9" max="9" width="13.625" style="288" customWidth="1"/>
     <col min="10" max="10" width="4.125" style="288" customWidth="1"/>
     <col min="11" max="11" width="5.375" style="288" customWidth="1"/>
     <col min="12" max="256" width="9" style="288"/>
     <col min="257" max="257" width="6.75" style="288" customWidth="1"/>
     <col min="258" max="258" width="8.375" style="288" customWidth="1"/>
     <col min="259" max="259" width="4.125" style="288" customWidth="1"/>
     <col min="260" max="261" width="11.25" style="288" customWidth="1"/>
     <col min="262" max="262" width="4.625" style="288" customWidth="1"/>
     <col min="263" max="263" width="8.5" style="288" customWidth="1"/>
     <col min="264" max="264" width="16" style="288" customWidth="1"/>
     <col min="265" max="265" width="13.625" style="288" customWidth="1"/>
@@ -21721,52 +21892,52 @@
     <col min="15878" max="15878" width="4.625" style="288" customWidth="1"/>
     <col min="15879" max="15879" width="8.5" style="288" customWidth="1"/>
     <col min="15880" max="15880" width="16" style="288" customWidth="1"/>
     <col min="15881" max="15881" width="13.625" style="288" customWidth="1"/>
     <col min="15882" max="15882" width="4.125" style="288" customWidth="1"/>
     <col min="15883" max="15883" width="5.375" style="288" customWidth="1"/>
     <col min="15884" max="16128" width="9" style="288"/>
     <col min="16129" max="16129" width="6.75" style="288" customWidth="1"/>
     <col min="16130" max="16130" width="8.375" style="288" customWidth="1"/>
     <col min="16131" max="16131" width="4.125" style="288" customWidth="1"/>
     <col min="16132" max="16133" width="11.25" style="288" customWidth="1"/>
     <col min="16134" max="16134" width="4.625" style="288" customWidth="1"/>
     <col min="16135" max="16135" width="8.5" style="288" customWidth="1"/>
     <col min="16136" max="16136" width="16" style="288" customWidth="1"/>
     <col min="16137" max="16137" width="13.625" style="288" customWidth="1"/>
     <col min="16138" max="16138" width="4.125" style="288" customWidth="1"/>
     <col min="16139" max="16139" width="5.375" style="288" customWidth="1"/>
     <col min="16140" max="16384" width="9" style="288"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:9" ht="17.25">
       <c r="B2" s="289"/>
       <c r="C2" s="290"/>
       <c r="D2" s="292"/>
       <c r="E2" s="292"/>
-      <c r="F2" s="686"/>
-      <c r="G2" s="686"/>
+      <c r="F2" s="692"/>
+      <c r="G2" s="692"/>
       <c r="H2" s="292"/>
       <c r="I2" s="289"/>
     </row>
     <row r="3" spans="2:9" ht="17.25">
       <c r="B3" s="289"/>
       <c r="C3" s="290"/>
       <c r="D3" s="290"/>
       <c r="E3" s="290"/>
       <c r="F3" s="290"/>
       <c r="G3" s="290"/>
       <c r="H3" s="290"/>
       <c r="I3" s="289"/>
     </row>
     <row r="4" spans="2:9" ht="17.25">
       <c r="B4" s="289"/>
       <c r="C4" s="290"/>
       <c r="D4" s="290"/>
       <c r="E4" s="290"/>
       <c r="F4" s="290"/>
       <c r="G4" s="290"/>
       <c r="H4" s="290"/>
       <c r="I4" s="289"/>
     </row>
     <row r="5" spans="2:9" ht="17.25" hidden="1">
       <c r="B5" s="289"/>
@@ -21777,147 +21948,147 @@
       <c r="G5" s="290"/>
       <c r="H5" s="290"/>
       <c r="I5" s="289"/>
     </row>
     <row r="6" spans="2:9" ht="17.25" hidden="1">
       <c r="B6" s="289"/>
       <c r="C6" s="290"/>
       <c r="D6" s="290"/>
       <c r="E6" s="290"/>
       <c r="F6" s="290"/>
       <c r="G6" s="290"/>
       <c r="H6" s="290"/>
       <c r="I6" s="289"/>
     </row>
     <row r="7" spans="2:9" ht="17.25">
       <c r="B7" s="289"/>
       <c r="C7" s="289"/>
       <c r="D7" s="289"/>
       <c r="E7" s="289"/>
       <c r="F7" s="289"/>
       <c r="G7" s="289"/>
       <c r="H7" s="289"/>
       <c r="I7" s="289"/>
     </row>
     <row r="8" spans="2:9" ht="24">
-      <c r="B8" s="687" t="s">
+      <c r="B8" s="693" t="s">
         <v>328</v>
       </c>
-      <c r="C8" s="687"/>
-[...5 lines deleted...]
-      <c r="I8" s="687"/>
+      <c r="C8" s="693"/>
+      <c r="D8" s="693"/>
+      <c r="E8" s="693"/>
+      <c r="F8" s="693"/>
+      <c r="G8" s="693"/>
+      <c r="H8" s="693"/>
+      <c r="I8" s="693"/>
     </row>
     <row r="9" spans="2:9" ht="17.25">
       <c r="B9" s="289"/>
       <c r="C9" s="289"/>
       <c r="D9" s="289"/>
       <c r="E9" s="289"/>
       <c r="F9" s="289"/>
       <c r="G9" s="289"/>
       <c r="H9" s="289"/>
       <c r="I9" s="289"/>
     </row>
     <row r="10" spans="2:9" ht="17.25">
       <c r="B10" s="289" t="s">
         <v>340</v>
       </c>
       <c r="C10" s="289"/>
       <c r="D10" s="289"/>
       <c r="E10" s="289"/>
       <c r="F10" s="289"/>
       <c r="G10" s="289"/>
       <c r="H10" s="289"/>
       <c r="I10" s="289"/>
     </row>
     <row r="11" spans="2:9" ht="17.25">
       <c r="B11" s="289" t="s">
         <v>341</v>
       </c>
       <c r="C11" s="289"/>
       <c r="D11" s="289"/>
       <c r="E11" s="289"/>
       <c r="F11" s="289"/>
       <c r="G11" s="289"/>
       <c r="H11" s="289"/>
       <c r="I11" s="289"/>
     </row>
     <row r="12" spans="2:9" ht="17.25">
       <c r="B12" s="289"/>
       <c r="C12" s="289"/>
       <c r="D12" s="289"/>
       <c r="E12" s="289"/>
       <c r="F12" s="289"/>
       <c r="H12" s="289"/>
       <c r="I12" s="289"/>
     </row>
     <row r="13" spans="2:9" ht="17.25">
-      <c r="B13" s="688" t="s">
+      <c r="B13" s="694" t="s">
         <v>324</v>
       </c>
-      <c r="C13" s="689"/>
+      <c r="C13" s="695"/>
       <c r="D13" s="290"/>
       <c r="E13" s="290"/>
       <c r="F13" s="293"/>
       <c r="G13" s="289"/>
       <c r="H13" s="289"/>
       <c r="I13" s="289"/>
     </row>
     <row r="14" spans="2:9" ht="17.25">
       <c r="B14" s="289"/>
       <c r="C14" s="289"/>
       <c r="D14" s="289"/>
       <c r="E14" s="289"/>
       <c r="F14" s="289"/>
       <c r="G14" s="289"/>
       <c r="H14" s="289"/>
       <c r="I14" s="297"/>
     </row>
     <row r="15" spans="2:9" ht="17.25">
-      <c r="C15" s="690"/>
-[...2 lines deleted...]
-      <c r="F15" s="690"/>
+      <c r="C15" s="696"/>
+      <c r="D15" s="697"/>
+      <c r="E15" s="697"/>
+      <c r="F15" s="696"/>
     </row>
     <row r="16" spans="2:9" ht="17.25">
       <c r="B16" s="289"/>
-      <c r="C16" s="690"/>
+      <c r="C16" s="696"/>
       <c r="D16" s="289"/>
       <c r="E16" s="289"/>
-      <c r="F16" s="690"/>
+      <c r="F16" s="696"/>
       <c r="G16" s="289"/>
       <c r="H16" s="289"/>
       <c r="I16" s="289"/>
     </row>
     <row r="17" spans="2:9" ht="17.25">
-      <c r="C17" s="690"/>
-[...2 lines deleted...]
-      <c r="F17" s="690"/>
+      <c r="C17" s="696"/>
+      <c r="D17" s="697"/>
+      <c r="E17" s="697"/>
+      <c r="F17" s="696"/>
     </row>
     <row r="20" spans="2:9" ht="17.25">
       <c r="B20" s="289"/>
       <c r="C20" s="289"/>
       <c r="D20" s="289"/>
       <c r="E20" s="289"/>
       <c r="F20" s="289"/>
       <c r="G20" s="289"/>
       <c r="H20" s="289"/>
       <c r="I20" s="289"/>
     </row>
     <row r="21" spans="2:9" ht="17.25">
       <c r="B21" s="289"/>
       <c r="C21" s="289"/>
       <c r="D21" s="289"/>
       <c r="E21" s="289"/>
       <c r="F21" s="289"/>
       <c r="G21" s="289"/>
       <c r="H21" s="289"/>
       <c r="I21" s="289"/>
     </row>
     <row r="22" spans="2:9" ht="17.25">
       <c r="B22" s="304"/>
       <c r="C22" s="304"/>
       <c r="D22" s="304"/>
@@ -22089,51 +22260,51 @@
       <c r="D38" s="289"/>
       <c r="E38" s="289"/>
       <c r="F38" s="289"/>
       <c r="G38" s="289"/>
       <c r="H38" s="289"/>
       <c r="I38" s="289"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="C15:C17"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F15:F17"/>
     <mergeCell ref="D17:E17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="C1:BT49"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="BI12" sqref="BI12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="28" width="1.625" style="329"/>
     <col min="29" max="29" width="1.625" style="329" customWidth="1"/>
     <col min="30" max="47" width="1.625" style="329"/>
     <col min="48" max="48" width="1.625" style="329" customWidth="1"/>
     <col min="49" max="60" width="1.625" style="329"/>
     <col min="61" max="61" width="21.125" style="329" customWidth="1"/>
     <col min="62" max="62" width="18.625" style="329" customWidth="1"/>
     <col min="63" max="16384" width="1.625" style="329"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:57" ht="9.9499999999999993" customHeight="1"/>
     <row r="2" spans="3:57" ht="18" customHeight="1">
       <c r="C2" s="61"/>
       <c r="D2" s="324"/>
       <c r="E2" s="324"/>
       <c r="F2" s="324"/>
       <c r="G2" s="324"/>
@@ -22228,118 +22399,118 @@
       <c r="AI3" s="311"/>
       <c r="AJ3" s="311"/>
       <c r="AK3" s="311"/>
       <c r="AL3" s="311"/>
       <c r="AM3" s="311"/>
       <c r="AN3" s="311"/>
       <c r="AO3" s="311"/>
       <c r="AP3" s="311"/>
       <c r="AQ3" s="311"/>
       <c r="AR3" s="311"/>
       <c r="AS3" s="311"/>
       <c r="AT3" s="311"/>
       <c r="AU3" s="311"/>
       <c r="AV3" s="311"/>
       <c r="AW3" s="311"/>
       <c r="AX3" s="325"/>
       <c r="AY3" s="325"/>
       <c r="AZ3" s="325"/>
       <c r="BA3" s="325"/>
       <c r="BB3" s="325"/>
       <c r="BC3" s="325"/>
       <c r="BD3" s="325"/>
       <c r="BE3" s="50"/>
     </row>
     <row r="4" spans="3:57" ht="18" customHeight="1">
-      <c r="C4" s="436" t="s">
+      <c r="C4" s="440" t="s">
         <v>73</v>
       </c>
-      <c r="D4" s="410"/>
-[...4 lines deleted...]
-      <c r="I4" s="438" t="s">
+      <c r="D4" s="414"/>
+      <c r="E4" s="414"/>
+      <c r="F4" s="414"/>
+      <c r="G4" s="414"/>
+      <c r="H4" s="441"/>
+      <c r="I4" s="442" t="s">
         <v>228</v>
       </c>
-      <c r="J4" s="410"/>
-[...4 lines deleted...]
-      <c r="O4" s="438" t="s">
+      <c r="J4" s="414"/>
+      <c r="K4" s="414"/>
+      <c r="L4" s="414"/>
+      <c r="M4" s="414"/>
+      <c r="N4" s="441"/>
+      <c r="O4" s="442" t="s">
         <v>74</v>
       </c>
-      <c r="P4" s="410"/>
-[...4 lines deleted...]
-      <c r="U4" s="438" t="s">
+      <c r="P4" s="414"/>
+      <c r="Q4" s="414"/>
+      <c r="R4" s="414"/>
+      <c r="S4" s="414"/>
+      <c r="T4" s="441"/>
+      <c r="U4" s="442" t="s">
         <v>0</v>
       </c>
-      <c r="V4" s="410"/>
-[...4 lines deleted...]
-      <c r="AA4" s="438" t="s">
+      <c r="V4" s="414"/>
+      <c r="W4" s="414"/>
+      <c r="X4" s="414"/>
+      <c r="Y4" s="414"/>
+      <c r="Z4" s="441"/>
+      <c r="AA4" s="442" t="s">
         <v>299</v>
       </c>
-      <c r="AB4" s="410"/>
-[...4 lines deleted...]
-      <c r="AG4" s="438" t="s">
+      <c r="AB4" s="414"/>
+      <c r="AC4" s="414"/>
+      <c r="AD4" s="414"/>
+      <c r="AE4" s="414"/>
+      <c r="AF4" s="441"/>
+      <c r="AG4" s="442" t="s">
         <v>300</v>
       </c>
-      <c r="AH4" s="410"/>
-[...4 lines deleted...]
-      <c r="AM4" s="438" t="s">
+      <c r="AH4" s="414"/>
+      <c r="AI4" s="414"/>
+      <c r="AJ4" s="414"/>
+      <c r="AK4" s="414"/>
+      <c r="AL4" s="441"/>
+      <c r="AM4" s="442" t="s">
         <v>53</v>
       </c>
-      <c r="AN4" s="410"/>
-[...15 lines deleted...]
-      <c r="BD4" s="410"/>
+      <c r="AN4" s="414"/>
+      <c r="AO4" s="414"/>
+      <c r="AP4" s="414"/>
+      <c r="AQ4" s="414"/>
+      <c r="AR4" s="414"/>
+      <c r="AS4" s="414"/>
+      <c r="AT4" s="414"/>
+      <c r="AU4" s="414"/>
+      <c r="AV4" s="414"/>
+      <c r="AW4" s="414"/>
+      <c r="AX4" s="414"/>
+      <c r="AY4" s="414"/>
+      <c r="AZ4" s="414"/>
+      <c r="BA4" s="414"/>
+      <c r="BB4" s="414"/>
+      <c r="BC4" s="414"/>
+      <c r="BD4" s="414"/>
       <c r="BE4" s="37"/>
     </row>
     <row r="5" spans="3:57" ht="17.100000000000001" customHeight="1">
       <c r="C5" s="49"/>
       <c r="D5" s="325"/>
       <c r="E5" s="325"/>
       <c r="F5" s="325"/>
       <c r="G5" s="325"/>
       <c r="H5" s="325"/>
       <c r="I5" s="72"/>
       <c r="J5" s="325"/>
       <c r="K5" s="325"/>
       <c r="L5" s="325"/>
       <c r="M5" s="325"/>
       <c r="N5" s="52"/>
       <c r="O5" s="325"/>
       <c r="P5" s="325"/>
       <c r="Q5" s="325"/>
       <c r="R5" s="325"/>
       <c r="S5" s="325"/>
       <c r="T5" s="325"/>
       <c r="U5" s="72"/>
       <c r="V5" s="325"/>
       <c r="W5" s="325"/>
       <c r="X5" s="325"/>
@@ -22471,520 +22642,520 @@
       <c r="AJ7" s="327"/>
       <c r="AK7" s="327"/>
       <c r="AL7" s="44"/>
       <c r="AM7" s="327"/>
       <c r="AN7" s="327"/>
       <c r="AO7" s="327"/>
       <c r="AP7" s="327"/>
       <c r="AQ7" s="337"/>
       <c r="AR7" s="337"/>
       <c r="AS7" s="327"/>
       <c r="AT7" s="327"/>
       <c r="AU7" s="327"/>
       <c r="AV7" s="327"/>
       <c r="AW7" s="327"/>
       <c r="AX7" s="327"/>
       <c r="AY7" s="327"/>
       <c r="AZ7" s="327"/>
       <c r="BA7" s="327"/>
       <c r="BB7" s="327"/>
       <c r="BC7" s="327"/>
       <c r="BD7" s="327"/>
       <c r="BE7" s="50"/>
     </row>
     <row r="8" spans="3:57" ht="18" customHeight="1">
       <c r="C8" s="45"/>
-      <c r="D8" s="407" t="s">
+      <c r="D8" s="411" t="s">
         <v>198</v>
       </c>
-      <c r="E8" s="407"/>
-[...5 lines deleted...]
-      <c r="K8" s="407"/>
+      <c r="E8" s="411"/>
+      <c r="F8" s="411"/>
+      <c r="G8" s="411"/>
+      <c r="H8" s="411"/>
+      <c r="I8" s="411"/>
+      <c r="J8" s="411"/>
+      <c r="K8" s="411"/>
       <c r="L8" s="42"/>
       <c r="M8" s="36"/>
-      <c r="N8" s="407" t="s">
+      <c r="N8" s="411" t="s">
         <v>261</v>
       </c>
-      <c r="O8" s="407"/>
-[...12 lines deleted...]
-      <c r="AB8" s="407"/>
+      <c r="O8" s="411"/>
+      <c r="P8" s="411"/>
+      <c r="Q8" s="411"/>
+      <c r="R8" s="411"/>
+      <c r="S8" s="411"/>
+      <c r="T8" s="411"/>
+      <c r="U8" s="411"/>
+      <c r="V8" s="411"/>
+      <c r="W8" s="411"/>
+      <c r="X8" s="411"/>
+      <c r="Y8" s="411"/>
+      <c r="Z8" s="411"/>
+      <c r="AA8" s="411"/>
+      <c r="AB8" s="411"/>
       <c r="AC8" s="36"/>
       <c r="AD8" s="35"/>
-      <c r="AE8" s="449" t="s">
+      <c r="AE8" s="453" t="s">
         <v>197</v>
       </c>
-      <c r="AF8" s="449"/>
-[...9 lines deleted...]
-      <c r="AP8" s="449"/>
+      <c r="AF8" s="453"/>
+      <c r="AG8" s="453"/>
+      <c r="AH8" s="453"/>
+      <c r="AI8" s="453"/>
+      <c r="AJ8" s="453"/>
+      <c r="AK8" s="453"/>
+      <c r="AL8" s="453"/>
+      <c r="AM8" s="453"/>
+      <c r="AN8" s="453"/>
+      <c r="AO8" s="453"/>
+      <c r="AP8" s="453"/>
       <c r="AQ8" s="217"/>
       <c r="AR8" s="36"/>
-      <c r="AS8" s="407" t="s">
+      <c r="AS8" s="411" t="s">
         <v>94</v>
       </c>
-      <c r="AT8" s="407"/>
-[...7 lines deleted...]
-      <c r="BB8" s="407"/>
+      <c r="AT8" s="411"/>
+      <c r="AU8" s="411"/>
+      <c r="AV8" s="411"/>
+      <c r="AW8" s="411"/>
+      <c r="AX8" s="411"/>
+      <c r="AY8" s="411"/>
+      <c r="AZ8" s="411"/>
+      <c r="BA8" s="411"/>
+      <c r="BB8" s="411"/>
       <c r="BC8" s="36"/>
       <c r="BD8" s="36"/>
       <c r="BE8" s="75"/>
     </row>
     <row r="9" spans="3:57" ht="18" customHeight="1">
       <c r="C9" s="38"/>
       <c r="D9" s="333"/>
       <c r="E9" s="333"/>
       <c r="F9" s="333" t="s">
         <v>167</v>
       </c>
       <c r="G9" s="333"/>
       <c r="H9" s="333"/>
       <c r="I9" s="333"/>
       <c r="J9" s="333"/>
       <c r="K9" s="333"/>
       <c r="L9" s="333"/>
       <c r="M9" s="333"/>
       <c r="N9" s="333"/>
       <c r="O9" s="333"/>
       <c r="P9" s="333"/>
       <c r="Q9" s="333"/>
       <c r="R9" s="333"/>
       <c r="S9" s="333"/>
       <c r="T9" s="333"/>
       <c r="U9" s="333"/>
       <c r="V9" s="333"/>
       <c r="W9" s="333"/>
       <c r="X9" s="333"/>
       <c r="Y9" s="333"/>
       <c r="Z9" s="333"/>
       <c r="AA9" s="333"/>
       <c r="AB9" s="333"/>
       <c r="AC9" s="333"/>
       <c r="AD9" s="333"/>
       <c r="AE9" s="333"/>
       <c r="AF9" s="333"/>
-      <c r="AG9" s="450" t="s">
+      <c r="AG9" s="454" t="s">
         <v>70</v>
       </c>
-      <c r="AH9" s="403"/>
-[...1 lines deleted...]
-      <c r="AJ9" s="421"/>
+      <c r="AH9" s="407"/>
+      <c r="AI9" s="407"/>
+      <c r="AJ9" s="425"/>
       <c r="AK9" s="51"/>
       <c r="AL9" s="333"/>
       <c r="AM9" s="333"/>
       <c r="AN9" s="124"/>
       <c r="AO9" s="124"/>
       <c r="AP9" s="124"/>
       <c r="AQ9" s="124"/>
       <c r="AR9" s="124"/>
       <c r="AS9" s="124"/>
       <c r="AT9" s="124"/>
       <c r="AU9" s="124"/>
       <c r="AV9" s="124"/>
       <c r="AW9" s="333"/>
       <c r="AX9" s="333"/>
       <c r="AY9" s="333"/>
       <c r="AZ9" s="333"/>
       <c r="BA9" s="333"/>
-      <c r="BB9" s="453" t="s">
+      <c r="BB9" s="457" t="s">
         <v>52</v>
       </c>
-      <c r="BC9" s="453"/>
+      <c r="BC9" s="457"/>
       <c r="BD9" s="333"/>
       <c r="BE9" s="75"/>
     </row>
     <row r="10" spans="3:57" ht="18" customHeight="1">
       <c r="C10" s="43"/>
       <c r="D10" s="327"/>
       <c r="E10" s="327"/>
       <c r="F10" s="327" t="s">
         <v>168</v>
       </c>
       <c r="G10" s="327"/>
       <c r="H10" s="327"/>
       <c r="I10" s="327"/>
       <c r="J10" s="327"/>
       <c r="K10" s="327"/>
       <c r="L10" s="327"/>
       <c r="M10" s="327"/>
       <c r="N10" s="327"/>
       <c r="O10" s="327"/>
       <c r="P10" s="327"/>
       <c r="Q10" s="327"/>
       <c r="R10" s="327"/>
       <c r="S10" s="327"/>
       <c r="T10" s="327"/>
       <c r="U10" s="327"/>
       <c r="V10" s="327"/>
       <c r="W10" s="327"/>
       <c r="X10" s="327"/>
       <c r="Y10" s="327"/>
       <c r="Z10" s="327"/>
       <c r="AA10" s="327"/>
       <c r="AB10" s="327"/>
       <c r="AC10" s="327"/>
       <c r="AD10" s="327"/>
       <c r="AE10" s="327"/>
       <c r="AF10" s="327"/>
-      <c r="AG10" s="451"/>
-[...2 lines deleted...]
-      <c r="AJ10" s="452"/>
+      <c r="AG10" s="455"/>
+      <c r="AH10" s="408"/>
+      <c r="AI10" s="408"/>
+      <c r="AJ10" s="456"/>
       <c r="AK10" s="73"/>
       <c r="AL10" s="327"/>
       <c r="AM10" s="325"/>
       <c r="AN10" s="331"/>
       <c r="AO10" s="331"/>
       <c r="AP10" s="331"/>
       <c r="AQ10" s="331"/>
       <c r="AR10" s="331"/>
       <c r="AS10" s="331"/>
       <c r="AT10" s="331"/>
       <c r="AU10" s="331"/>
       <c r="AV10" s="331"/>
       <c r="AW10" s="325"/>
       <c r="AX10" s="325"/>
       <c r="AY10" s="325"/>
       <c r="AZ10" s="325"/>
       <c r="BA10" s="325"/>
-      <c r="BB10" s="399"/>
-      <c r="BC10" s="399"/>
+      <c r="BB10" s="403"/>
+      <c r="BC10" s="403"/>
       <c r="BD10" s="325"/>
       <c r="BE10" s="71"/>
     </row>
     <row r="11" spans="3:57" ht="18" customHeight="1">
-      <c r="C11" s="436" t="s">
+      <c r="C11" s="440" t="s">
         <v>169</v>
       </c>
-      <c r="D11" s="410"/>
-[...3 lines deleted...]
-      <c r="H11" s="437"/>
+      <c r="D11" s="414"/>
+      <c r="E11" s="414"/>
+      <c r="F11" s="414"/>
+      <c r="G11" s="414"/>
+      <c r="H11" s="441"/>
       <c r="I11" s="51"/>
       <c r="J11" s="333"/>
       <c r="K11" s="333"/>
       <c r="L11" s="333"/>
       <c r="M11" s="333"/>
       <c r="N11" s="333"/>
       <c r="O11" s="36"/>
-      <c r="R11" s="439" t="s">
+      <c r="R11" s="443" t="s">
         <v>1</v>
       </c>
-      <c r="S11" s="440"/>
-      <c r="T11" s="441"/>
+      <c r="S11" s="444"/>
+      <c r="T11" s="445"/>
       <c r="U11" s="339"/>
       <c r="V11" s="339"/>
       <c r="W11" s="339"/>
       <c r="X11" s="339"/>
       <c r="Y11" s="339"/>
       <c r="Z11" s="339"/>
       <c r="AA11" s="339"/>
       <c r="AB11" s="339"/>
       <c r="AC11" s="339"/>
       <c r="AD11" s="339"/>
       <c r="AE11" s="339"/>
       <c r="AF11" s="339"/>
       <c r="AG11" s="339"/>
       <c r="AH11" s="339"/>
       <c r="AI11" s="339"/>
       <c r="AJ11" s="339"/>
       <c r="AK11" s="339"/>
       <c r="AL11" s="339"/>
-      <c r="AM11" s="422" t="s">
+      <c r="AM11" s="426" t="s">
         <v>285</v>
       </c>
-      <c r="AN11" s="423"/>
-[...15 lines deleted...]
-      <c r="BD11" s="424"/>
+      <c r="AN11" s="427"/>
+      <c r="AO11" s="427"/>
+      <c r="AP11" s="427"/>
+      <c r="AQ11" s="427"/>
+      <c r="AR11" s="427"/>
+      <c r="AS11" s="427"/>
+      <c r="AT11" s="427"/>
+      <c r="AU11" s="427"/>
+      <c r="AV11" s="427"/>
+      <c r="AW11" s="427"/>
+      <c r="AX11" s="427"/>
+      <c r="AY11" s="427"/>
+      <c r="AZ11" s="427"/>
+      <c r="BA11" s="427"/>
+      <c r="BB11" s="427"/>
+      <c r="BC11" s="427"/>
+      <c r="BD11" s="428"/>
       <c r="BE11" s="50"/>
     </row>
     <row r="12" spans="3:57" ht="18" customHeight="1">
-      <c r="C12" s="436" t="s">
+      <c r="C12" s="440" t="s">
         <v>200</v>
       </c>
-      <c r="D12" s="410"/>
-[...3 lines deleted...]
-      <c r="H12" s="437"/>
+      <c r="D12" s="414"/>
+      <c r="E12" s="414"/>
+      <c r="F12" s="414"/>
+      <c r="G12" s="414"/>
+      <c r="H12" s="441"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="36"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="42"/>
-      <c r="R12" s="442"/>
-[...1 lines deleted...]
-      <c r="T12" s="444"/>
+      <c r="R12" s="446"/>
+      <c r="S12" s="447"/>
+      <c r="T12" s="448"/>
       <c r="U12" s="341"/>
       <c r="V12" s="341"/>
       <c r="W12" s="341"/>
       <c r="X12" s="341"/>
       <c r="Y12" s="341"/>
       <c r="Z12" s="341"/>
       <c r="AA12" s="341"/>
       <c r="AB12" s="341"/>
       <c r="AC12" s="341"/>
       <c r="AD12" s="341"/>
       <c r="AE12" s="341"/>
       <c r="AF12" s="341"/>
       <c r="AG12" s="341"/>
       <c r="AH12" s="341"/>
       <c r="AI12" s="341"/>
       <c r="AJ12" s="341"/>
       <c r="AK12" s="341"/>
       <c r="AL12" s="341"/>
-      <c r="AM12" s="422" t="s">
+      <c r="AM12" s="426" t="s">
         <v>286</v>
       </c>
-      <c r="AN12" s="423"/>
-[...15 lines deleted...]
-      <c r="BD12" s="419"/>
+      <c r="AN12" s="427"/>
+      <c r="AO12" s="427"/>
+      <c r="AP12" s="427"/>
+      <c r="AQ12" s="427"/>
+      <c r="AR12" s="422"/>
+      <c r="AS12" s="422"/>
+      <c r="AT12" s="421"/>
+      <c r="AU12" s="422"/>
+      <c r="AV12" s="422"/>
+      <c r="AW12" s="422"/>
+      <c r="AX12" s="422"/>
+      <c r="AY12" s="422"/>
+      <c r="AZ12" s="422"/>
+      <c r="BA12" s="422"/>
+      <c r="BB12" s="422"/>
+      <c r="BC12" s="422"/>
+      <c r="BD12" s="423"/>
       <c r="BE12" s="75"/>
     </row>
     <row r="13" spans="3:57" ht="18" customHeight="1">
-      <c r="C13" s="420" t="s">
+      <c r="C13" s="424" t="s">
         <v>201</v>
       </c>
-      <c r="D13" s="403"/>
-[...3 lines deleted...]
-      <c r="H13" s="421"/>
+      <c r="D13" s="407"/>
+      <c r="E13" s="407"/>
+      <c r="F13" s="407"/>
+      <c r="G13" s="407"/>
+      <c r="H13" s="425"/>
       <c r="I13" s="73"/>
       <c r="J13" s="327"/>
       <c r="K13" s="327"/>
       <c r="L13" s="327"/>
       <c r="M13" s="327"/>
       <c r="N13" s="327"/>
       <c r="O13" s="327"/>
       <c r="P13" s="327"/>
       <c r="Q13" s="44"/>
-      <c r="R13" s="442"/>
-[...1 lines deleted...]
-      <c r="T13" s="444"/>
+      <c r="R13" s="446"/>
+      <c r="S13" s="447"/>
+      <c r="T13" s="448"/>
       <c r="AK13" s="341"/>
       <c r="AL13" s="341"/>
-      <c r="AM13" s="422" t="s">
+      <c r="AM13" s="426" t="s">
         <v>287</v>
       </c>
-      <c r="AN13" s="423"/>
-[...5 lines deleted...]
-      <c r="AT13" s="422" t="s">
+      <c r="AN13" s="427"/>
+      <c r="AO13" s="427"/>
+      <c r="AP13" s="427"/>
+      <c r="AQ13" s="427"/>
+      <c r="AR13" s="422"/>
+      <c r="AS13" s="422"/>
+      <c r="AT13" s="426" t="s">
         <v>297</v>
       </c>
-      <c r="AU13" s="423"/>
-[...8 lines deleted...]
-      <c r="BD13" s="424"/>
+      <c r="AU13" s="427"/>
+      <c r="AV13" s="427"/>
+      <c r="AW13" s="427"/>
+      <c r="AX13" s="427"/>
+      <c r="AY13" s="427"/>
+      <c r="AZ13" s="427"/>
+      <c r="BA13" s="427"/>
+      <c r="BB13" s="427"/>
+      <c r="BC13" s="427"/>
+      <c r="BD13" s="428"/>
       <c r="BE13" s="75"/>
     </row>
     <row r="14" spans="3:57" ht="18" customHeight="1">
-      <c r="C14" s="446" t="s">
+      <c r="C14" s="450" t="s">
         <v>170</v>
       </c>
-      <c r="D14" s="447"/>
-[...4 lines deleted...]
-      <c r="I14" s="432" t="s">
+      <c r="D14" s="451"/>
+      <c r="E14" s="451"/>
+      <c r="F14" s="451"/>
+      <c r="G14" s="451"/>
+      <c r="H14" s="452"/>
+      <c r="I14" s="436" t="s">
         <v>296</v>
       </c>
-      <c r="J14" s="433"/>
-[...10 lines deleted...]
-      <c r="U14" s="432" t="s">
+      <c r="J14" s="437"/>
+      <c r="K14" s="437"/>
+      <c r="L14" s="437"/>
+      <c r="M14" s="437"/>
+      <c r="N14" s="437"/>
+      <c r="O14" s="437"/>
+      <c r="P14" s="437"/>
+      <c r="Q14" s="438"/>
+      <c r="R14" s="449"/>
+      <c r="S14" s="437"/>
+      <c r="T14" s="438"/>
+      <c r="U14" s="436" t="s">
         <v>284</v>
       </c>
-      <c r="V14" s="433"/>
-[...13 lines deleted...]
-      <c r="AJ14" s="433"/>
+      <c r="V14" s="437"/>
+      <c r="W14" s="437"/>
+      <c r="X14" s="437"/>
+      <c r="Y14" s="437"/>
+      <c r="Z14" s="437"/>
+      <c r="AA14" s="437"/>
+      <c r="AB14" s="437"/>
+      <c r="AC14" s="437"/>
+      <c r="AD14" s="437"/>
+      <c r="AE14" s="437"/>
+      <c r="AF14" s="437"/>
+      <c r="AG14" s="437"/>
+      <c r="AH14" s="437"/>
+      <c r="AI14" s="437"/>
+      <c r="AJ14" s="437"/>
       <c r="AK14" s="135"/>
       <c r="AL14" s="135"/>
-      <c r="AM14" s="425" t="s">
+      <c r="AM14" s="429" t="s">
         <v>288</v>
       </c>
-      <c r="AN14" s="425"/>
-[...5 lines deleted...]
-      <c r="AT14" s="425" t="s">
+      <c r="AN14" s="429"/>
+      <c r="AO14" s="429"/>
+      <c r="AP14" s="429"/>
+      <c r="AQ14" s="429"/>
+      <c r="AR14" s="439"/>
+      <c r="AS14" s="439"/>
+      <c r="AT14" s="429" t="s">
         <v>298</v>
       </c>
-      <c r="AU14" s="426"/>
-[...8 lines deleted...]
-      <c r="BD14" s="427"/>
+      <c r="AU14" s="430"/>
+      <c r="AV14" s="430"/>
+      <c r="AW14" s="430"/>
+      <c r="AX14" s="430"/>
+      <c r="AY14" s="430"/>
+      <c r="AZ14" s="430"/>
+      <c r="BA14" s="430"/>
+      <c r="BB14" s="430"/>
+      <c r="BC14" s="430"/>
+      <c r="BD14" s="431"/>
       <c r="BE14" s="75"/>
     </row>
     <row r="15" spans="3:57" ht="24.95" customHeight="1">
       <c r="C15" s="79"/>
       <c r="D15" s="80"/>
       <c r="E15" s="80"/>
       <c r="F15" s="80"/>
       <c r="G15" s="80"/>
       <c r="H15" s="80"/>
       <c r="I15" s="80"/>
       <c r="J15" s="80"/>
-      <c r="K15" s="428" t="s">
+      <c r="K15" s="432" t="s">
         <v>171</v>
       </c>
-      <c r="L15" s="428"/>
-[...35 lines deleted...]
-      <c r="AV15" s="428"/>
+      <c r="L15" s="432"/>
+      <c r="M15" s="432"/>
+      <c r="N15" s="432"/>
+      <c r="O15" s="432"/>
+      <c r="P15" s="432"/>
+      <c r="Q15" s="432"/>
+      <c r="R15" s="432"/>
+      <c r="S15" s="432"/>
+      <c r="T15" s="432"/>
+      <c r="U15" s="432"/>
+      <c r="V15" s="432"/>
+      <c r="W15" s="432"/>
+      <c r="X15" s="432"/>
+      <c r="Y15" s="432"/>
+      <c r="Z15" s="432"/>
+      <c r="AA15" s="432"/>
+      <c r="AB15" s="432"/>
+      <c r="AC15" s="432"/>
+      <c r="AD15" s="432"/>
+      <c r="AE15" s="432"/>
+      <c r="AF15" s="432"/>
+      <c r="AG15" s="432"/>
+      <c r="AH15" s="432"/>
+      <c r="AI15" s="432"/>
+      <c r="AJ15" s="432"/>
+      <c r="AK15" s="432"/>
+      <c r="AL15" s="432"/>
+      <c r="AM15" s="432"/>
+      <c r="AN15" s="432"/>
+      <c r="AO15" s="432"/>
+      <c r="AP15" s="432"/>
+      <c r="AQ15" s="432"/>
+      <c r="AR15" s="432"/>
+      <c r="AS15" s="432"/>
+      <c r="AT15" s="432"/>
+      <c r="AU15" s="432"/>
+      <c r="AV15" s="432"/>
       <c r="AW15" s="204"/>
       <c r="AX15" s="80"/>
       <c r="AY15" s="80"/>
       <c r="AZ15" s="80"/>
       <c r="BA15" s="80"/>
       <c r="BB15" s="80"/>
       <c r="BC15" s="80"/>
       <c r="BD15" s="80"/>
       <c r="BE15" s="62"/>
     </row>
     <row r="16" spans="3:57" ht="15" customHeight="1">
       <c r="C16" s="65"/>
       <c r="D16" s="331"/>
       <c r="E16" s="331"/>
       <c r="F16" s="331"/>
       <c r="G16" s="331"/>
       <c r="H16" s="331"/>
       <c r="I16" s="331"/>
       <c r="J16" s="331"/>
       <c r="K16" s="286"/>
       <c r="L16" s="286"/>
       <c r="M16" s="286"/>
       <c r="N16" s="286"/>
       <c r="O16" s="286"/>
       <c r="P16" s="286"/>
@@ -23012,70 +23183,70 @@
       <c r="AL16" s="286"/>
       <c r="AM16" s="286"/>
       <c r="AN16" s="286"/>
       <c r="AO16" s="286"/>
       <c r="AP16" s="286"/>
       <c r="AQ16" s="286"/>
       <c r="AR16" s="286"/>
       <c r="AS16" s="286"/>
       <c r="AT16" s="286"/>
       <c r="AU16" s="286"/>
       <c r="AV16" s="286"/>
       <c r="AW16" s="287"/>
       <c r="AX16" s="331"/>
       <c r="AY16" s="331"/>
       <c r="AZ16" s="331"/>
       <c r="BA16" s="331"/>
       <c r="BB16" s="331"/>
       <c r="BC16" s="70" t="s">
         <v>260</v>
       </c>
       <c r="BD16" s="331"/>
       <c r="BE16" s="50"/>
     </row>
     <row r="17" spans="3:57" ht="15" customHeight="1">
       <c r="C17" s="81"/>
-      <c r="D17" s="429" t="s">
+      <c r="D17" s="433" t="s">
         <v>302</v>
       </c>
-      <c r="E17" s="430"/>
-[...15 lines deleted...]
-      <c r="U17" s="430"/>
+      <c r="E17" s="434"/>
+      <c r="F17" s="434"/>
+      <c r="G17" s="434"/>
+      <c r="H17" s="434"/>
+      <c r="I17" s="434"/>
+      <c r="J17" s="434"/>
+      <c r="K17" s="434"/>
+      <c r="L17" s="434"/>
+      <c r="M17" s="434"/>
+      <c r="N17" s="434"/>
+      <c r="O17" s="434"/>
+      <c r="P17" s="434"/>
+      <c r="Q17" s="434"/>
+      <c r="R17" s="434"/>
+      <c r="S17" s="434"/>
+      <c r="T17" s="434"/>
+      <c r="U17" s="434"/>
       <c r="V17" s="70"/>
       <c r="W17" s="70"/>
       <c r="X17" s="70"/>
       <c r="Y17" s="70"/>
       <c r="Z17" s="70"/>
       <c r="AA17" s="70"/>
       <c r="AB17" s="70"/>
       <c r="AC17" s="70"/>
       <c r="AD17" s="70"/>
       <c r="AE17" s="70"/>
       <c r="AF17" s="70"/>
       <c r="AG17" s="70"/>
       <c r="AH17" s="70"/>
       <c r="AI17" s="70"/>
       <c r="AJ17" s="70"/>
       <c r="AK17" s="70"/>
       <c r="AL17" s="325"/>
       <c r="AM17" s="325"/>
       <c r="AN17" s="325"/>
       <c r="AO17" s="325"/>
       <c r="AP17" s="325"/>
       <c r="AQ17" s="325"/>
       <c r="AR17" s="325"/>
       <c r="AS17" s="325"/>
       <c r="AT17" s="325"/>
@@ -23155,57 +23326,57 @@
       <c r="E19" s="325"/>
       <c r="F19" s="325"/>
       <c r="G19" s="325"/>
       <c r="H19" s="325"/>
       <c r="I19" s="325"/>
       <c r="J19" s="325"/>
       <c r="K19" s="325"/>
       <c r="L19" s="325"/>
       <c r="M19" s="325"/>
       <c r="N19" s="325"/>
       <c r="O19" s="325"/>
       <c r="P19" s="325"/>
       <c r="Q19" s="325"/>
       <c r="R19" s="325"/>
       <c r="S19" s="325"/>
       <c r="T19" s="325"/>
       <c r="U19" s="325"/>
       <c r="V19" s="325"/>
       <c r="W19" s="325"/>
       <c r="Y19" s="325" t="s">
         <v>36</v>
       </c>
       <c r="Z19" s="325"/>
       <c r="AB19" s="325"/>
       <c r="AC19" s="325"/>
-      <c r="AD19" s="401" t="s">
+      <c r="AD19" s="405" t="s">
         <v>172</v>
       </c>
-      <c r="AE19" s="401"/>
-[...2 lines deleted...]
-      <c r="AH19" s="401"/>
+      <c r="AE19" s="405"/>
+      <c r="AF19" s="405"/>
+      <c r="AG19" s="405"/>
+      <c r="AH19" s="405"/>
       <c r="AI19" s="325"/>
       <c r="AJ19" s="250"/>
       <c r="AK19" s="331"/>
       <c r="AL19" s="331"/>
       <c r="AM19" s="331"/>
       <c r="AN19" s="331"/>
       <c r="AO19" s="331"/>
       <c r="AP19" s="331"/>
       <c r="AQ19" s="331"/>
       <c r="AR19" s="331"/>
       <c r="AS19" s="331"/>
       <c r="AT19" s="331"/>
       <c r="AU19" s="331"/>
       <c r="AV19" s="331"/>
       <c r="AW19" s="331"/>
       <c r="AX19" s="331"/>
       <c r="AY19" s="331"/>
       <c r="AZ19" s="331"/>
       <c r="BA19" s="331"/>
       <c r="BB19" s="331"/>
       <c r="BC19" s="331"/>
       <c r="BD19" s="325"/>
       <c r="BE19" s="50"/>
     </row>
     <row r="20" spans="3:57" ht="18" customHeight="1">
@@ -23214,57 +23385,57 @@
       <c r="E20" s="325"/>
       <c r="F20" s="325"/>
       <c r="G20" s="325"/>
       <c r="H20" s="325"/>
       <c r="I20" s="325"/>
       <c r="J20" s="325"/>
       <c r="K20" s="325"/>
       <c r="L20" s="325"/>
       <c r="M20" s="325"/>
       <c r="N20" s="325"/>
       <c r="O20" s="325"/>
       <c r="P20" s="325"/>
       <c r="Q20" s="325"/>
       <c r="R20" s="325"/>
       <c r="S20" s="325"/>
       <c r="T20" s="325"/>
       <c r="U20" s="325"/>
       <c r="V20" s="325"/>
       <c r="W20" s="325"/>
       <c r="X20" s="325"/>
       <c r="Y20" s="325"/>
       <c r="Z20" s="330"/>
       <c r="AA20" s="330"/>
       <c r="AB20" s="330"/>
       <c r="AC20" s="325"/>
-      <c r="AD20" s="431" t="s">
+      <c r="AD20" s="435" t="s">
         <v>226</v>
       </c>
-      <c r="AE20" s="431"/>
-[...2 lines deleted...]
-      <c r="AH20" s="431"/>
+      <c r="AE20" s="435"/>
+      <c r="AF20" s="435"/>
+      <c r="AG20" s="435"/>
+      <c r="AH20" s="435"/>
       <c r="AI20" s="250"/>
       <c r="AJ20" s="250"/>
       <c r="AK20" s="331"/>
       <c r="AL20" s="331"/>
       <c r="AM20" s="331"/>
       <c r="AN20" s="331"/>
       <c r="AO20" s="331"/>
       <c r="AP20" s="331"/>
       <c r="AQ20" s="331"/>
       <c r="AR20" s="331"/>
       <c r="AS20" s="331"/>
       <c r="AT20" s="331"/>
       <c r="AU20" s="331"/>
       <c r="AV20" s="331"/>
       <c r="AW20" s="331"/>
       <c r="AX20" s="331"/>
       <c r="AY20" s="331"/>
       <c r="AZ20" s="331"/>
       <c r="BA20" s="331"/>
       <c r="BB20" s="331"/>
       <c r="BC20" s="331"/>
       <c r="BD20" s="325"/>
       <c r="BE20" s="50"/>
     </row>
     <row r="21" spans="3:57" ht="18" customHeight="1">
@@ -23273,57 +23444,57 @@
       <c r="E21" s="325"/>
       <c r="F21" s="325"/>
       <c r="G21" s="325"/>
       <c r="H21" s="325"/>
       <c r="I21" s="325"/>
       <c r="J21" s="325"/>
       <c r="K21" s="325"/>
       <c r="L21" s="325"/>
       <c r="M21" s="325"/>
       <c r="N21" s="325"/>
       <c r="O21" s="325"/>
       <c r="P21" s="325"/>
       <c r="Q21" s="325"/>
       <c r="R21" s="325"/>
       <c r="S21" s="325"/>
       <c r="T21" s="325"/>
       <c r="U21" s="325"/>
       <c r="V21" s="325"/>
       <c r="W21" s="325"/>
       <c r="X21" s="325"/>
       <c r="Y21" s="325"/>
       <c r="Z21" s="325"/>
       <c r="AA21" s="325"/>
       <c r="AB21" s="325"/>
       <c r="AC21" s="325"/>
-      <c r="AD21" s="401" t="s">
+      <c r="AD21" s="405" t="s">
         <v>68</v>
       </c>
-      <c r="AE21" s="401"/>
-[...2 lines deleted...]
-      <c r="AH21" s="401"/>
+      <c r="AE21" s="405"/>
+      <c r="AF21" s="405"/>
+      <c r="AG21" s="405"/>
+      <c r="AH21" s="405"/>
       <c r="AI21" s="250"/>
       <c r="AK21" s="325"/>
       <c r="AL21" s="331"/>
       <c r="AM21" s="331"/>
       <c r="AN21" s="331"/>
       <c r="AO21" s="331"/>
       <c r="AP21" s="331"/>
       <c r="AQ21" s="331"/>
       <c r="AR21" s="331"/>
       <c r="AS21" s="331"/>
       <c r="AT21" s="331"/>
       <c r="AU21" s="331"/>
       <c r="AV21" s="331"/>
       <c r="AW21" s="325"/>
       <c r="AX21" s="325"/>
       <c r="AY21" s="325"/>
       <c r="AZ21" s="325"/>
       <c r="BA21" s="310"/>
       <c r="BB21" s="331"/>
       <c r="BC21" s="331"/>
       <c r="BD21" s="325"/>
       <c r="BE21" s="50"/>
     </row>
     <row r="22" spans="3:57" ht="18" customHeight="1">
       <c r="C22" s="49"/>
@@ -23331,57 +23502,57 @@
       <c r="E22" s="325"/>
       <c r="F22" s="325"/>
       <c r="G22" s="325"/>
       <c r="H22" s="325"/>
       <c r="I22" s="325"/>
       <c r="J22" s="325"/>
       <c r="K22" s="325"/>
       <c r="L22" s="325"/>
       <c r="M22" s="325"/>
       <c r="N22" s="325"/>
       <c r="O22" s="325"/>
       <c r="P22" s="325"/>
       <c r="Q22" s="325"/>
       <c r="R22" s="325"/>
       <c r="S22" s="325"/>
       <c r="T22" s="325"/>
       <c r="U22" s="325"/>
       <c r="V22" s="325"/>
       <c r="W22" s="325"/>
       <c r="X22" s="325"/>
       <c r="Y22" s="325"/>
       <c r="Z22" s="325"/>
       <c r="AA22" s="325"/>
       <c r="AB22" s="325"/>
       <c r="AC22" s="325"/>
-      <c r="AD22" s="401" t="s">
+      <c r="AD22" s="405" t="s">
         <v>173</v>
       </c>
-      <c r="AE22" s="401"/>
-[...2 lines deleted...]
-      <c r="AH22" s="401"/>
+      <c r="AE22" s="405"/>
+      <c r="AF22" s="405"/>
+      <c r="AG22" s="405"/>
+      <c r="AH22" s="405"/>
       <c r="AI22" s="325"/>
       <c r="AJ22" s="325" t="s">
         <v>227</v>
       </c>
       <c r="AK22" s="325"/>
       <c r="AM22" s="249"/>
       <c r="AN22" s="249"/>
       <c r="AO22" s="249"/>
       <c r="AP22" s="249"/>
       <c r="AQ22" s="249"/>
       <c r="AR22" s="251"/>
       <c r="AS22" s="249"/>
       <c r="AT22" s="325"/>
       <c r="AU22" s="325"/>
       <c r="AV22" s="325"/>
       <c r="AW22" s="325"/>
       <c r="AX22" s="249"/>
       <c r="AY22" s="249"/>
       <c r="AZ22" s="249"/>
       <c r="BA22" s="249"/>
       <c r="BB22" s="249"/>
       <c r="BC22" s="249"/>
       <c r="BD22" s="325"/>
       <c r="BE22" s="50"/>
     </row>
@@ -23601,894 +23772,894 @@
       <c r="AJ26" s="325"/>
       <c r="AK26" s="325"/>
       <c r="AL26" s="325"/>
       <c r="AM26" s="325"/>
       <c r="AN26" s="325"/>
       <c r="AO26" s="325"/>
       <c r="AP26" s="325"/>
       <c r="AQ26" s="325"/>
       <c r="AR26" s="325"/>
       <c r="AS26" s="325"/>
       <c r="AT26" s="325"/>
       <c r="AU26" s="325"/>
       <c r="AV26" s="325"/>
       <c r="AW26" s="325"/>
       <c r="AX26" s="325"/>
       <c r="AY26" s="325"/>
       <c r="AZ26" s="325"/>
       <c r="BA26" s="325"/>
       <c r="BB26" s="325"/>
       <c r="BC26" s="325"/>
       <c r="BD26" s="325"/>
       <c r="BE26" s="50"/>
     </row>
     <row r="27" spans="3:57" ht="36" customHeight="1">
       <c r="C27" s="334"/>
-      <c r="D27" s="407" t="s">
+      <c r="D27" s="411" t="s">
         <v>25</v>
       </c>
-      <c r="E27" s="407"/>
-[...6 lines deleted...]
-      <c r="L27" s="407"/>
+      <c r="E27" s="411"/>
+      <c r="F27" s="411"/>
+      <c r="G27" s="411"/>
+      <c r="H27" s="411"/>
+      <c r="I27" s="411"/>
+      <c r="J27" s="411"/>
+      <c r="K27" s="411"/>
+      <c r="L27" s="411"/>
       <c r="M27" s="42"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="P27" s="319"/>
       <c r="Q27" s="319"/>
       <c r="R27" s="319"/>
       <c r="S27" s="36"/>
       <c r="T27" s="36"/>
       <c r="U27" s="36"/>
       <c r="V27" s="36"/>
       <c r="W27" s="36"/>
       <c r="X27" s="36"/>
       <c r="Y27" s="36"/>
       <c r="Z27" s="36"/>
       <c r="AA27" s="36"/>
       <c r="AB27" s="36"/>
       <c r="AC27" s="36"/>
       <c r="AD27" s="36"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="126"/>
       <c r="AK27" s="126"/>
       <c r="AL27" s="126"/>
       <c r="AM27" s="126"/>
       <c r="AN27" s="126"/>
       <c r="AO27" s="126"/>
       <c r="AP27" s="126"/>
       <c r="AQ27" s="126"/>
       <c r="AR27" s="126"/>
       <c r="AS27" s="126"/>
       <c r="AT27" s="126"/>
       <c r="AU27" s="126"/>
       <c r="AV27" s="126"/>
       <c r="AW27" s="1"/>
       <c r="AX27" s="1"/>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="1"/>
       <c r="BA27" s="1"/>
       <c r="BB27" s="1"/>
       <c r="BC27" s="1"/>
       <c r="BD27" s="1"/>
       <c r="BE27" s="37"/>
     </row>
     <row r="28" spans="3:57" ht="18" customHeight="1">
       <c r="C28" s="335"/>
-      <c r="D28" s="402" t="s">
+      <c r="D28" s="406" t="s">
         <v>5</v>
       </c>
-      <c r="E28" s="402"/>
-[...6 lines deleted...]
-      <c r="L28" s="402"/>
+      <c r="E28" s="406"/>
+      <c r="F28" s="406"/>
+      <c r="G28" s="406"/>
+      <c r="H28" s="406"/>
+      <c r="I28" s="406"/>
+      <c r="J28" s="406"/>
+      <c r="K28" s="406"/>
+      <c r="L28" s="406"/>
       <c r="M28" s="39"/>
       <c r="N28" s="333"/>
-      <c r="O28" s="403" t="s">
+      <c r="O28" s="407" t="s">
         <v>37</v>
       </c>
-      <c r="P28" s="403"/>
-[...18 lines deleted...]
-      <c r="AI28" s="403" t="s">
+      <c r="P28" s="407"/>
+      <c r="Q28" s="407"/>
+      <c r="R28" s="407"/>
+      <c r="S28" s="407"/>
+      <c r="T28" s="407"/>
+      <c r="U28" s="407"/>
+      <c r="V28" s="407"/>
+      <c r="W28" s="407"/>
+      <c r="X28" s="407"/>
+      <c r="Y28" s="407"/>
+      <c r="Z28" s="407"/>
+      <c r="AA28" s="407"/>
+      <c r="AB28" s="407"/>
+      <c r="AC28" s="407"/>
+      <c r="AD28" s="407"/>
+      <c r="AE28" s="407"/>
+      <c r="AF28" s="407"/>
+      <c r="AG28" s="407"/>
+      <c r="AH28" s="407"/>
+      <c r="AI28" s="407" t="s">
         <v>38</v>
       </c>
-      <c r="AJ28" s="403"/>
-[...15 lines deleted...]
-      <c r="AZ28" s="403"/>
+      <c r="AJ28" s="407"/>
+      <c r="AK28" s="407"/>
+      <c r="AL28" s="407"/>
+      <c r="AM28" s="407"/>
+      <c r="AN28" s="407"/>
+      <c r="AO28" s="407"/>
+      <c r="AP28" s="407"/>
+      <c r="AQ28" s="407"/>
+      <c r="AR28" s="407"/>
+      <c r="AS28" s="407"/>
+      <c r="AT28" s="407"/>
+      <c r="AU28" s="407"/>
+      <c r="AV28" s="407"/>
+      <c r="AW28" s="407"/>
+      <c r="AX28" s="407"/>
+      <c r="AY28" s="407"/>
+      <c r="AZ28" s="407"/>
       <c r="BA28" s="333"/>
       <c r="BB28" s="317"/>
       <c r="BC28" s="317"/>
       <c r="BD28" s="3"/>
       <c r="BE28" s="50"/>
     </row>
     <row r="29" spans="3:57" ht="18" customHeight="1">
       <c r="C29" s="40"/>
-      <c r="D29" s="408" t="s">
+      <c r="D29" s="412" t="s">
         <v>347</v>
       </c>
-      <c r="E29" s="408"/>
-[...6 lines deleted...]
-      <c r="L29" s="408"/>
+      <c r="E29" s="412"/>
+      <c r="F29" s="412"/>
+      <c r="G29" s="412"/>
+      <c r="H29" s="412"/>
+      <c r="I29" s="412"/>
+      <c r="J29" s="412"/>
+      <c r="K29" s="412"/>
+      <c r="L29" s="412"/>
       <c r="M29" s="44"/>
       <c r="N29" s="327"/>
-      <c r="O29" s="404"/>
-[...36 lines deleted...]
-      <c r="AZ29" s="404"/>
+      <c r="O29" s="408"/>
+      <c r="P29" s="408"/>
+      <c r="Q29" s="408"/>
+      <c r="R29" s="408"/>
+      <c r="S29" s="408"/>
+      <c r="T29" s="408"/>
+      <c r="U29" s="408"/>
+      <c r="V29" s="408"/>
+      <c r="W29" s="408"/>
+      <c r="X29" s="408"/>
+      <c r="Y29" s="408"/>
+      <c r="Z29" s="408"/>
+      <c r="AA29" s="408"/>
+      <c r="AB29" s="408"/>
+      <c r="AC29" s="408"/>
+      <c r="AD29" s="408"/>
+      <c r="AE29" s="408"/>
+      <c r="AF29" s="408"/>
+      <c r="AG29" s="408"/>
+      <c r="AH29" s="408"/>
+      <c r="AI29" s="408"/>
+      <c r="AJ29" s="408"/>
+      <c r="AK29" s="408"/>
+      <c r="AL29" s="408"/>
+      <c r="AM29" s="408"/>
+      <c r="AN29" s="408"/>
+      <c r="AO29" s="408"/>
+      <c r="AP29" s="408"/>
+      <c r="AQ29" s="408"/>
+      <c r="AR29" s="408"/>
+      <c r="AS29" s="408"/>
+      <c r="AT29" s="408"/>
+      <c r="AU29" s="408"/>
+      <c r="AV29" s="408"/>
+      <c r="AW29" s="408"/>
+      <c r="AX29" s="408"/>
+      <c r="AY29" s="408"/>
+      <c r="AZ29" s="408"/>
       <c r="BA29" s="327"/>
       <c r="BB29" s="318"/>
       <c r="BC29" s="318"/>
       <c r="BD29" s="309"/>
       <c r="BE29" s="50"/>
     </row>
     <row r="30" spans="3:57" ht="18" customHeight="1">
       <c r="C30" s="335"/>
-      <c r="D30" s="402" t="s">
+      <c r="D30" s="406" t="s">
         <v>11</v>
       </c>
-      <c r="E30" s="402"/>
-[...6 lines deleted...]
-      <c r="L30" s="402"/>
+      <c r="E30" s="406"/>
+      <c r="F30" s="406"/>
+      <c r="G30" s="406"/>
+      <c r="H30" s="406"/>
+      <c r="I30" s="406"/>
+      <c r="J30" s="406"/>
+      <c r="K30" s="406"/>
+      <c r="L30" s="406"/>
       <c r="M30" s="39"/>
       <c r="N30" s="333"/>
-      <c r="O30" s="403" t="s">
+      <c r="O30" s="407" t="s">
         <v>37</v>
       </c>
-      <c r="P30" s="403"/>
-[...18 lines deleted...]
-      <c r="AI30" s="403" t="s">
+      <c r="P30" s="407"/>
+      <c r="Q30" s="407"/>
+      <c r="R30" s="407"/>
+      <c r="S30" s="407"/>
+      <c r="T30" s="407"/>
+      <c r="U30" s="407"/>
+      <c r="V30" s="407"/>
+      <c r="W30" s="407"/>
+      <c r="X30" s="407"/>
+      <c r="Y30" s="407"/>
+      <c r="Z30" s="407"/>
+      <c r="AA30" s="407"/>
+      <c r="AB30" s="407"/>
+      <c r="AC30" s="407"/>
+      <c r="AD30" s="407"/>
+      <c r="AE30" s="407"/>
+      <c r="AF30" s="407"/>
+      <c r="AG30" s="407"/>
+      <c r="AH30" s="407"/>
+      <c r="AI30" s="407" t="s">
         <v>38</v>
       </c>
-      <c r="AJ30" s="403"/>
-[...17 lines deleted...]
-      <c r="BB30" s="405"/>
+      <c r="AJ30" s="407"/>
+      <c r="AK30" s="407"/>
+      <c r="AL30" s="407"/>
+      <c r="AM30" s="407"/>
+      <c r="AN30" s="407"/>
+      <c r="AO30" s="407"/>
+      <c r="AP30" s="407"/>
+      <c r="AQ30" s="407"/>
+      <c r="AR30" s="407"/>
+      <c r="AS30" s="407"/>
+      <c r="AT30" s="407"/>
+      <c r="AU30" s="407"/>
+      <c r="AV30" s="407"/>
+      <c r="AW30" s="407"/>
+      <c r="AX30" s="407"/>
+      <c r="AY30" s="407"/>
+      <c r="AZ30" s="407"/>
+      <c r="BA30" s="409"/>
+      <c r="BB30" s="409"/>
       <c r="BC30" s="317"/>
       <c r="BD30" s="3"/>
       <c r="BE30" s="75"/>
     </row>
     <row r="31" spans="3:57" ht="18" customHeight="1">
       <c r="C31" s="40"/>
-      <c r="D31" s="408" t="s">
+      <c r="D31" s="412" t="s">
         <v>347</v>
       </c>
-      <c r="E31" s="408"/>
-[...6 lines deleted...]
-      <c r="L31" s="408"/>
+      <c r="E31" s="412"/>
+      <c r="F31" s="412"/>
+      <c r="G31" s="412"/>
+      <c r="H31" s="412"/>
+      <c r="I31" s="412"/>
+      <c r="J31" s="412"/>
+      <c r="K31" s="412"/>
+      <c r="L31" s="412"/>
       <c r="M31" s="44"/>
       <c r="N31" s="327"/>
-      <c r="O31" s="404"/>
-[...38 lines deleted...]
-      <c r="BB31" s="406"/>
+      <c r="O31" s="408"/>
+      <c r="P31" s="408"/>
+      <c r="Q31" s="408"/>
+      <c r="R31" s="408"/>
+      <c r="S31" s="408"/>
+      <c r="T31" s="408"/>
+      <c r="U31" s="408"/>
+      <c r="V31" s="408"/>
+      <c r="W31" s="408"/>
+      <c r="X31" s="408"/>
+      <c r="Y31" s="408"/>
+      <c r="Z31" s="408"/>
+      <c r="AA31" s="408"/>
+      <c r="AB31" s="408"/>
+      <c r="AC31" s="408"/>
+      <c r="AD31" s="408"/>
+      <c r="AE31" s="408"/>
+      <c r="AF31" s="408"/>
+      <c r="AG31" s="408"/>
+      <c r="AH31" s="408"/>
+      <c r="AI31" s="408"/>
+      <c r="AJ31" s="408"/>
+      <c r="AK31" s="408"/>
+      <c r="AL31" s="408"/>
+      <c r="AM31" s="408"/>
+      <c r="AN31" s="408"/>
+      <c r="AO31" s="408"/>
+      <c r="AP31" s="408"/>
+      <c r="AQ31" s="408"/>
+      <c r="AR31" s="408"/>
+      <c r="AS31" s="408"/>
+      <c r="AT31" s="408"/>
+      <c r="AU31" s="408"/>
+      <c r="AV31" s="408"/>
+      <c r="AW31" s="408"/>
+      <c r="AX31" s="408"/>
+      <c r="AY31" s="408"/>
+      <c r="AZ31" s="408"/>
+      <c r="BA31" s="410"/>
+      <c r="BB31" s="410"/>
       <c r="BC31" s="318"/>
       <c r="BD31" s="309"/>
       <c r="BE31" s="50"/>
     </row>
     <row r="32" spans="3:57" ht="18" customHeight="1">
       <c r="C32" s="335"/>
-      <c r="D32" s="402" t="s">
+      <c r="D32" s="406" t="s">
         <v>2</v>
       </c>
-      <c r="E32" s="402"/>
-[...6 lines deleted...]
-      <c r="L32" s="402"/>
+      <c r="E32" s="406"/>
+      <c r="F32" s="406"/>
+      <c r="G32" s="406"/>
+      <c r="H32" s="406"/>
+      <c r="I32" s="406"/>
+      <c r="J32" s="406"/>
+      <c r="K32" s="406"/>
+      <c r="L32" s="406"/>
       <c r="M32" s="39"/>
       <c r="N32" s="333"/>
-      <c r="O32" s="403" t="s">
+      <c r="O32" s="407" t="s">
         <v>37</v>
       </c>
-      <c r="P32" s="403"/>
-[...18 lines deleted...]
-      <c r="AI32" s="403" t="s">
+      <c r="P32" s="407"/>
+      <c r="Q32" s="407"/>
+      <c r="R32" s="407"/>
+      <c r="S32" s="407"/>
+      <c r="T32" s="407"/>
+      <c r="U32" s="407"/>
+      <c r="V32" s="407"/>
+      <c r="W32" s="407"/>
+      <c r="X32" s="407"/>
+      <c r="Y32" s="407"/>
+      <c r="Z32" s="407"/>
+      <c r="AA32" s="407"/>
+      <c r="AB32" s="407"/>
+      <c r="AC32" s="407"/>
+      <c r="AD32" s="407"/>
+      <c r="AE32" s="407"/>
+      <c r="AF32" s="407"/>
+      <c r="AG32" s="407"/>
+      <c r="AH32" s="407"/>
+      <c r="AI32" s="407" t="s">
         <v>38</v>
       </c>
-      <c r="AJ32" s="403"/>
-[...17 lines deleted...]
-      <c r="BB32" s="405"/>
+      <c r="AJ32" s="407"/>
+      <c r="AK32" s="407"/>
+      <c r="AL32" s="407"/>
+      <c r="AM32" s="407"/>
+      <c r="AN32" s="407"/>
+      <c r="AO32" s="407"/>
+      <c r="AP32" s="407"/>
+      <c r="AQ32" s="407"/>
+      <c r="AR32" s="407"/>
+      <c r="AS32" s="407"/>
+      <c r="AT32" s="407"/>
+      <c r="AU32" s="407"/>
+      <c r="AV32" s="407"/>
+      <c r="AW32" s="407"/>
+      <c r="AX32" s="407"/>
+      <c r="AY32" s="407"/>
+      <c r="AZ32" s="407"/>
+      <c r="BA32" s="409"/>
+      <c r="BB32" s="409"/>
       <c r="BC32" s="317"/>
       <c r="BD32" s="3"/>
       <c r="BE32" s="75"/>
     </row>
     <row r="33" spans="3:72" ht="18" customHeight="1">
       <c r="C33" s="40"/>
-      <c r="D33" s="408" t="s">
+      <c r="D33" s="412" t="s">
         <v>347</v>
       </c>
-      <c r="E33" s="408"/>
-[...6 lines deleted...]
-      <c r="L33" s="408"/>
+      <c r="E33" s="412"/>
+      <c r="F33" s="412"/>
+      <c r="G33" s="412"/>
+      <c r="H33" s="412"/>
+      <c r="I33" s="412"/>
+      <c r="J33" s="412"/>
+      <c r="K33" s="412"/>
+      <c r="L33" s="412"/>
       <c r="M33" s="52"/>
       <c r="N33" s="327"/>
-      <c r="O33" s="404"/>
-[...38 lines deleted...]
-      <c r="BB33" s="406"/>
+      <c r="O33" s="408"/>
+      <c r="P33" s="408"/>
+      <c r="Q33" s="408"/>
+      <c r="R33" s="408"/>
+      <c r="S33" s="408"/>
+      <c r="T33" s="408"/>
+      <c r="U33" s="408"/>
+      <c r="V33" s="408"/>
+      <c r="W33" s="408"/>
+      <c r="X33" s="408"/>
+      <c r="Y33" s="408"/>
+      <c r="Z33" s="408"/>
+      <c r="AA33" s="408"/>
+      <c r="AB33" s="408"/>
+      <c r="AC33" s="408"/>
+      <c r="AD33" s="408"/>
+      <c r="AE33" s="408"/>
+      <c r="AF33" s="408"/>
+      <c r="AG33" s="408"/>
+      <c r="AH33" s="408"/>
+      <c r="AI33" s="408"/>
+      <c r="AJ33" s="408"/>
+      <c r="AK33" s="408"/>
+      <c r="AL33" s="408"/>
+      <c r="AM33" s="408"/>
+      <c r="AN33" s="408"/>
+      <c r="AO33" s="408"/>
+      <c r="AP33" s="408"/>
+      <c r="AQ33" s="408"/>
+      <c r="AR33" s="408"/>
+      <c r="AS33" s="408"/>
+      <c r="AT33" s="408"/>
+      <c r="AU33" s="408"/>
+      <c r="AV33" s="408"/>
+      <c r="AW33" s="408"/>
+      <c r="AX33" s="408"/>
+      <c r="AY33" s="408"/>
+      <c r="AZ33" s="408"/>
+      <c r="BA33" s="410"/>
+      <c r="BB33" s="410"/>
       <c r="BC33" s="318"/>
       <c r="BD33" s="309"/>
       <c r="BE33" s="50"/>
     </row>
     <row r="34" spans="3:72" ht="21.95" customHeight="1">
       <c r="C34" s="334"/>
-      <c r="D34" s="407" t="s">
+      <c r="D34" s="411" t="s">
         <v>6</v>
       </c>
-      <c r="E34" s="407"/>
-[...6 lines deleted...]
-      <c r="L34" s="407"/>
+      <c r="E34" s="411"/>
+      <c r="F34" s="411"/>
+      <c r="G34" s="411"/>
+      <c r="H34" s="411"/>
+      <c r="I34" s="411"/>
+      <c r="J34" s="411"/>
+      <c r="K34" s="411"/>
+      <c r="L34" s="411"/>
       <c r="M34" s="328"/>
       <c r="N34" s="350"/>
-      <c r="O34" s="416"/>
-[...12 lines deleted...]
-      <c r="AB34" s="416"/>
+      <c r="O34" s="420"/>
+      <c r="P34" s="420"/>
+      <c r="Q34" s="420"/>
+      <c r="R34" s="420"/>
+      <c r="S34" s="420"/>
+      <c r="T34" s="420"/>
+      <c r="U34" s="420"/>
+      <c r="V34" s="420"/>
+      <c r="W34" s="420"/>
+      <c r="X34" s="420"/>
+      <c r="Y34" s="420"/>
+      <c r="Z34" s="420"/>
+      <c r="AA34" s="420"/>
+      <c r="AB34" s="420"/>
       <c r="AC34" s="352"/>
       <c r="AD34" s="323"/>
-      <c r="AE34" s="401" t="s">
+      <c r="AE34" s="405" t="s">
         <v>3</v>
       </c>
-      <c r="AF34" s="401"/>
-[...6 lines deleted...]
-      <c r="AM34" s="401"/>
+      <c r="AF34" s="405"/>
+      <c r="AG34" s="405"/>
+      <c r="AH34" s="405"/>
+      <c r="AI34" s="405"/>
+      <c r="AJ34" s="405"/>
+      <c r="AK34" s="405"/>
+      <c r="AL34" s="405"/>
+      <c r="AM34" s="405"/>
       <c r="AN34" s="332"/>
       <c r="AO34" s="350"/>
-      <c r="AP34" s="409" t="s">
+      <c r="AP34" s="413" t="s">
         <v>373</v>
       </c>
-      <c r="AQ34" s="409"/>
-[...12 lines deleted...]
-      <c r="BD34" s="409"/>
+      <c r="AQ34" s="413"/>
+      <c r="AR34" s="413"/>
+      <c r="AS34" s="413"/>
+      <c r="AT34" s="413"/>
+      <c r="AU34" s="413"/>
+      <c r="AV34" s="413"/>
+      <c r="AW34" s="413"/>
+      <c r="AX34" s="413"/>
+      <c r="AY34" s="413"/>
+      <c r="AZ34" s="413"/>
+      <c r="BA34" s="413"/>
+      <c r="BB34" s="413"/>
+      <c r="BC34" s="413"/>
+      <c r="BD34" s="413"/>
       <c r="BE34" s="351"/>
       <c r="BI34" s="325" t="s">
         <v>372</v>
       </c>
       <c r="BJ34" s="325" t="s">
         <v>397</v>
       </c>
       <c r="BK34" s="325"/>
       <c r="BL34" s="325"/>
       <c r="BM34" s="325"/>
       <c r="BN34" s="325"/>
       <c r="BO34" s="325"/>
       <c r="BP34" s="325"/>
       <c r="BQ34" s="325"/>
       <c r="BR34" s="325"/>
       <c r="BS34" s="325"/>
       <c r="BT34" s="325"/>
     </row>
     <row r="35" spans="3:72" ht="21.95" customHeight="1">
       <c r="C35" s="2"/>
-      <c r="D35" s="401" t="s">
+      <c r="D35" s="405" t="s">
         <v>29</v>
       </c>
-      <c r="E35" s="401"/>
-[...6 lines deleted...]
-      <c r="L35" s="401"/>
+      <c r="E35" s="405"/>
+      <c r="F35" s="405"/>
+      <c r="G35" s="405"/>
+      <c r="H35" s="405"/>
+      <c r="I35" s="405"/>
+      <c r="J35" s="405"/>
+      <c r="K35" s="405"/>
+      <c r="L35" s="405"/>
       <c r="M35" s="52"/>
       <c r="N35" s="350"/>
-      <c r="O35" s="409" t="s">
+      <c r="O35" s="413" t="s">
         <v>402</v>
       </c>
-      <c r="P35" s="409"/>
-[...1 lines deleted...]
-      <c r="R35" s="409"/>
+      <c r="P35" s="413"/>
+      <c r="Q35" s="413"/>
+      <c r="R35" s="413"/>
       <c r="S35" s="379"/>
       <c r="T35" s="352"/>
-      <c r="U35" s="409" t="s">
+      <c r="U35" s="413" t="s">
         <v>403</v>
       </c>
-      <c r="V35" s="409"/>
-[...1 lines deleted...]
-      <c r="X35" s="409"/>
+      <c r="V35" s="413"/>
+      <c r="W35" s="413"/>
+      <c r="X35" s="413"/>
       <c r="Y35" s="352"/>
       <c r="Z35" s="350"/>
-      <c r="AA35" s="409" t="s">
+      <c r="AA35" s="413" t="s">
         <v>404</v>
       </c>
-      <c r="AB35" s="409"/>
-[...2 lines deleted...]
-      <c r="AE35" s="409"/>
+      <c r="AB35" s="413"/>
+      <c r="AC35" s="413"/>
+      <c r="AD35" s="413"/>
+      <c r="AE35" s="413"/>
       <c r="AF35" s="352"/>
       <c r="AG35" s="350"/>
-      <c r="AH35" s="409" t="s">
+      <c r="AH35" s="413" t="s">
         <v>393</v>
       </c>
-      <c r="AI35" s="409"/>
-[...1 lines deleted...]
-      <c r="AK35" s="409"/>
+      <c r="AI35" s="413"/>
+      <c r="AJ35" s="413"/>
+      <c r="AK35" s="413"/>
       <c r="AL35" s="352"/>
       <c r="AM35" s="350"/>
-      <c r="AN35" s="409" t="s">
+      <c r="AN35" s="413" t="s">
         <v>405</v>
       </c>
-      <c r="AO35" s="409"/>
-[...2 lines deleted...]
-      <c r="AR35" s="409"/>
+      <c r="AO35" s="413"/>
+      <c r="AP35" s="413"/>
+      <c r="AQ35" s="413"/>
+      <c r="AR35" s="413"/>
       <c r="AS35" s="352"/>
       <c r="AT35" s="350"/>
-      <c r="AU35" s="416"/>
-[...8 lines deleted...]
-      <c r="BD35" s="416"/>
+      <c r="AU35" s="420"/>
+      <c r="AV35" s="420"/>
+      <c r="AW35" s="420"/>
+      <c r="AX35" s="420"/>
+      <c r="AY35" s="420"/>
+      <c r="AZ35" s="420"/>
+      <c r="BA35" s="420"/>
+      <c r="BB35" s="420"/>
+      <c r="BC35" s="420"/>
+      <c r="BD35" s="420"/>
       <c r="BE35" s="351"/>
       <c r="BI35" s="325" t="s">
         <v>370</v>
       </c>
       <c r="BJ35" s="325" t="s">
         <v>400</v>
       </c>
       <c r="BK35" s="325"/>
       <c r="BL35" s="325"/>
       <c r="BM35" s="325"/>
       <c r="BN35" s="325"/>
       <c r="BO35" s="325"/>
       <c r="BP35" s="325"/>
       <c r="BQ35" s="325"/>
       <c r="BR35" s="325"/>
       <c r="BS35" s="325"/>
       <c r="BT35" s="325"/>
     </row>
     <row r="36" spans="3:72" ht="21.95" customHeight="1">
       <c r="C36" s="40"/>
-      <c r="D36" s="386"/>
-[...7 lines deleted...]
-      <c r="L36" s="386"/>
+      <c r="D36" s="390"/>
+      <c r="E36" s="390"/>
+      <c r="F36" s="390"/>
+      <c r="G36" s="390"/>
+      <c r="H36" s="390"/>
+      <c r="I36" s="390"/>
+      <c r="J36" s="390"/>
+      <c r="K36" s="390"/>
+      <c r="L36" s="390"/>
       <c r="M36" s="44"/>
       <c r="N36" s="350"/>
-      <c r="O36" s="409" t="s">
+      <c r="O36" s="413" t="s">
         <v>369</v>
       </c>
-      <c r="P36" s="409"/>
-[...7 lines deleted...]
-      <c r="X36" s="409"/>
+      <c r="P36" s="413"/>
+      <c r="Q36" s="413"/>
+      <c r="R36" s="413"/>
+      <c r="S36" s="413"/>
+      <c r="T36" s="413"/>
+      <c r="U36" s="413"/>
+      <c r="V36" s="413"/>
+      <c r="W36" s="413"/>
+      <c r="X36" s="413"/>
       <c r="Y36" s="307"/>
-      <c r="Z36" s="415" t="s">
+      <c r="Z36" s="419" t="s">
         <v>344</v>
       </c>
-      <c r="AA36" s="415"/>
-[...6 lines deleted...]
-      <c r="AH36" s="415"/>
+      <c r="AA36" s="419"/>
+      <c r="AB36" s="419"/>
+      <c r="AC36" s="419"/>
+      <c r="AD36" s="419"/>
+      <c r="AE36" s="419"/>
+      <c r="AF36" s="419"/>
+      <c r="AG36" s="419"/>
+      <c r="AH36" s="419"/>
       <c r="AI36" s="36"/>
       <c r="AJ36" s="35"/>
-      <c r="AK36" s="409" t="s">
+      <c r="AK36" s="413" t="s">
         <v>368</v>
       </c>
-      <c r="AL36" s="409"/>
-[...7 lines deleted...]
-      <c r="AT36" s="409"/>
+      <c r="AL36" s="413"/>
+      <c r="AM36" s="413"/>
+      <c r="AN36" s="413"/>
+      <c r="AO36" s="413"/>
+      <c r="AP36" s="413"/>
+      <c r="AQ36" s="413"/>
+      <c r="AR36" s="413"/>
+      <c r="AS36" s="413"/>
+      <c r="AT36" s="413"/>
       <c r="AU36" s="307"/>
-      <c r="AV36" s="415" t="s">
+      <c r="AV36" s="419" t="s">
         <v>344</v>
       </c>
-      <c r="AW36" s="415"/>
-[...6 lines deleted...]
-      <c r="BD36" s="415"/>
+      <c r="AW36" s="419"/>
+      <c r="AX36" s="419"/>
+      <c r="AY36" s="419"/>
+      <c r="AZ36" s="419"/>
+      <c r="BA36" s="419"/>
+      <c r="BB36" s="419"/>
+      <c r="BC36" s="419"/>
+      <c r="BD36" s="419"/>
       <c r="BE36" s="37"/>
       <c r="BI36" s="325" t="s">
         <v>367</v>
       </c>
       <c r="BJ36" s="325" t="s">
         <v>401</v>
       </c>
       <c r="BK36" s="325"/>
       <c r="BL36" s="325"/>
       <c r="BM36" s="325"/>
       <c r="BN36" s="325"/>
       <c r="BO36" s="325"/>
       <c r="BP36" s="325"/>
       <c r="BQ36" s="325"/>
       <c r="BR36" s="325"/>
       <c r="BS36" s="325"/>
       <c r="BT36" s="325"/>
     </row>
     <row r="37" spans="3:72" ht="21.95" customHeight="1">
       <c r="C37" s="2"/>
-      <c r="D37" s="407" t="s">
+      <c r="D37" s="411" t="s">
         <v>366</v>
       </c>
-      <c r="E37" s="407"/>
-[...6 lines deleted...]
-      <c r="L37" s="407"/>
+      <c r="E37" s="411"/>
+      <c r="F37" s="411"/>
+      <c r="G37" s="411"/>
+      <c r="H37" s="411"/>
+      <c r="I37" s="411"/>
+      <c r="J37" s="411"/>
+      <c r="K37" s="411"/>
+      <c r="L37" s="411"/>
       <c r="M37" s="342"/>
       <c r="N37" s="35"/>
-      <c r="O37" s="407" t="s">
+      <c r="O37" s="411" t="s">
         <v>364</v>
       </c>
-      <c r="P37" s="407"/>
-[...17 lines deleted...]
-      <c r="AH37" s="407" t="s">
+      <c r="P37" s="411"/>
+      <c r="Q37" s="411"/>
+      <c r="R37" s="411"/>
+      <c r="S37" s="411"/>
+      <c r="T37" s="411"/>
+      <c r="U37" s="411"/>
+      <c r="V37" s="411"/>
+      <c r="W37" s="411"/>
+      <c r="X37" s="411"/>
+      <c r="Y37" s="411"/>
+      <c r="Z37" s="411"/>
+      <c r="AA37" s="411"/>
+      <c r="AB37" s="411"/>
+      <c r="AC37" s="411"/>
+      <c r="AD37" s="411"/>
+      <c r="AE37" s="411"/>
+      <c r="AF37" s="411"/>
+      <c r="AG37" s="411"/>
+      <c r="AH37" s="411" t="s">
         <v>365</v>
       </c>
-      <c r="AI37" s="407"/>
-[...2 lines deleted...]
-      <c r="AL37" s="407" t="s">
+      <c r="AI37" s="411"/>
+      <c r="AJ37" s="411"/>
+      <c r="AK37" s="411"/>
+      <c r="AL37" s="411" t="s">
         <v>364</v>
       </c>
-      <c r="AM37" s="407"/>
-[...15 lines deleted...]
-      <c r="BC37" s="407"/>
+      <c r="AM37" s="411"/>
+      <c r="AN37" s="411"/>
+      <c r="AO37" s="411"/>
+      <c r="AP37" s="411"/>
+      <c r="AQ37" s="411"/>
+      <c r="AR37" s="411"/>
+      <c r="AS37" s="411"/>
+      <c r="AT37" s="411"/>
+      <c r="AU37" s="411"/>
+      <c r="AV37" s="411"/>
+      <c r="AW37" s="411"/>
+      <c r="AX37" s="411"/>
+      <c r="AY37" s="411"/>
+      <c r="AZ37" s="411"/>
+      <c r="BA37" s="411"/>
+      <c r="BB37" s="411"/>
+      <c r="BC37" s="411"/>
       <c r="BD37" s="36"/>
       <c r="BE37" s="37"/>
       <c r="BI37" s="325" t="s">
         <v>363</v>
       </c>
       <c r="BJ37" s="373" t="s">
         <v>398</v>
       </c>
       <c r="BK37" s="325"/>
       <c r="BL37" s="325"/>
       <c r="BM37" s="325"/>
       <c r="BN37" s="325"/>
       <c r="BO37" s="325"/>
       <c r="BP37" s="325"/>
       <c r="BQ37" s="325"/>
       <c r="BR37" s="325"/>
       <c r="BS37" s="325"/>
       <c r="BT37" s="325"/>
     </row>
     <row r="38" spans="3:72" ht="21.95" customHeight="1">
-      <c r="C38" s="387" t="s">
+      <c r="C38" s="391" t="s">
         <v>40</v>
       </c>
-      <c r="D38" s="388"/>
-[...1 lines deleted...]
-      <c r="F38" s="388"/>
+      <c r="D38" s="392"/>
+      <c r="E38" s="392"/>
+      <c r="F38" s="392"/>
       <c r="G38" s="338"/>
-      <c r="H38" s="402" t="s">
+      <c r="H38" s="406" t="s">
         <v>7</v>
       </c>
-      <c r="I38" s="402"/>
-[...3 lines deleted...]
-      <c r="M38" s="402"/>
+      <c r="I38" s="406"/>
+      <c r="J38" s="406"/>
+      <c r="K38" s="406"/>
+      <c r="L38" s="406"/>
+      <c r="M38" s="406"/>
       <c r="N38" s="333"/>
       <c r="O38" s="333"/>
       <c r="P38" s="333"/>
       <c r="Q38" s="333"/>
       <c r="R38" s="321"/>
       <c r="S38" s="124"/>
       <c r="T38" s="124"/>
       <c r="U38" s="124"/>
       <c r="V38" s="124"/>
       <c r="W38" s="124"/>
       <c r="X38" s="124"/>
       <c r="Y38" s="124"/>
       <c r="Z38" s="124"/>
       <c r="AA38" s="124"/>
       <c r="AB38" s="124"/>
       <c r="AC38" s="124"/>
       <c r="AD38" s="124"/>
       <c r="AE38" s="124"/>
       <c r="AF38" s="124"/>
       <c r="AG38" s="124"/>
       <c r="AH38" s="124"/>
       <c r="AI38" s="124"/>
       <c r="AJ38" s="124"/>
       <c r="AK38" s="127"/>
       <c r="AL38" s="35"/>
       <c r="AM38" s="36"/>
-      <c r="AN38" s="410" t="s">
+      <c r="AN38" s="414" t="s">
         <v>221</v>
       </c>
-      <c r="AO38" s="410"/>
-[...12 lines deleted...]
-      <c r="BB38" s="410"/>
+      <c r="AO38" s="414"/>
+      <c r="AP38" s="414"/>
+      <c r="AQ38" s="414"/>
+      <c r="AR38" s="414"/>
+      <c r="AS38" s="414"/>
+      <c r="AT38" s="414"/>
+      <c r="AU38" s="414"/>
+      <c r="AV38" s="414"/>
+      <c r="AW38" s="414"/>
+      <c r="AX38" s="414"/>
+      <c r="AY38" s="414"/>
+      <c r="AZ38" s="414"/>
+      <c r="BA38" s="414"/>
+      <c r="BB38" s="414"/>
       <c r="BC38" s="36"/>
       <c r="BD38" s="36"/>
       <c r="BE38" s="75"/>
       <c r="BI38" s="325" t="s">
         <v>362</v>
       </c>
       <c r="BJ38" s="373" t="s">
         <v>399</v>
       </c>
       <c r="BK38" s="325"/>
       <c r="BL38" s="325"/>
       <c r="BM38" s="325"/>
       <c r="BN38" s="325"/>
       <c r="BO38" s="325"/>
       <c r="BP38" s="325"/>
       <c r="BQ38" s="325"/>
       <c r="BR38" s="325"/>
       <c r="BS38" s="325"/>
       <c r="BT38" s="325"/>
     </row>
     <row r="39" spans="3:72" ht="21.95" customHeight="1">
-      <c r="C39" s="389"/>
-[...2 lines deleted...]
-      <c r="F39" s="390"/>
+      <c r="C39" s="393"/>
+      <c r="D39" s="394"/>
+      <c r="E39" s="394"/>
+      <c r="F39" s="394"/>
       <c r="G39" s="340"/>
-      <c r="H39" s="401" t="s">
+      <c r="H39" s="405" t="s">
         <v>8</v>
       </c>
-      <c r="I39" s="401"/>
-[...3 lines deleted...]
-      <c r="M39" s="401"/>
+      <c r="I39" s="405"/>
+      <c r="J39" s="405"/>
+      <c r="K39" s="405"/>
+      <c r="L39" s="405"/>
+      <c r="M39" s="405"/>
       <c r="N39" s="325"/>
       <c r="O39" s="325"/>
       <c r="P39" s="325"/>
       <c r="Q39" s="325"/>
       <c r="R39" s="322"/>
       <c r="S39" s="331"/>
       <c r="T39" s="331"/>
       <c r="U39" s="331"/>
       <c r="V39" s="331"/>
       <c r="W39" s="331"/>
       <c r="X39" s="331"/>
       <c r="Y39" s="331"/>
       <c r="Z39" s="331"/>
       <c r="AA39" s="331"/>
       <c r="AB39" s="331"/>
       <c r="AC39" s="331"/>
       <c r="AD39" s="331"/>
       <c r="AE39" s="331"/>
       <c r="AF39" s="331"/>
       <c r="AG39" s="331"/>
       <c r="AH39" s="331"/>
       <c r="AI39" s="310" t="s">
         <v>52</v>
       </c>
       <c r="AJ39" s="331"/>
@@ -24515,184 +24686,184 @@
       <c r="BA39" s="333"/>
       <c r="BB39" s="333"/>
       <c r="BC39" s="333" t="s">
         <v>23</v>
       </c>
       <c r="BD39" s="333"/>
       <c r="BE39" s="75"/>
       <c r="BI39" s="325" t="s">
         <v>361</v>
       </c>
       <c r="BJ39" s="376" t="s">
         <v>406</v>
       </c>
       <c r="BK39" s="325"/>
       <c r="BL39" s="325"/>
       <c r="BM39" s="325"/>
       <c r="BN39" s="325"/>
       <c r="BO39" s="325"/>
       <c r="BP39" s="325"/>
       <c r="BQ39" s="325"/>
       <c r="BR39" s="325"/>
       <c r="BS39" s="325"/>
       <c r="BT39" s="325"/>
     </row>
     <row r="40" spans="3:72" ht="18" customHeight="1">
-      <c r="C40" s="389"/>
-[...2 lines deleted...]
-      <c r="F40" s="390"/>
+      <c r="C40" s="393"/>
+      <c r="D40" s="394"/>
+      <c r="E40" s="394"/>
+      <c r="F40" s="394"/>
       <c r="G40" s="340"/>
-      <c r="H40" s="401" t="s">
+      <c r="H40" s="405" t="s">
         <v>9</v>
       </c>
-      <c r="I40" s="401"/>
-[...3 lines deleted...]
-      <c r="M40" s="401"/>
+      <c r="I40" s="405"/>
+      <c r="J40" s="405"/>
+      <c r="K40" s="405"/>
+      <c r="L40" s="405"/>
+      <c r="M40" s="405"/>
       <c r="N40" s="325"/>
       <c r="O40" s="325"/>
       <c r="P40" s="325"/>
       <c r="Q40" s="325"/>
       <c r="R40" s="325"/>
       <c r="S40" s="331"/>
       <c r="T40" s="331"/>
       <c r="U40" s="331"/>
       <c r="V40" s="331"/>
       <c r="W40" s="331"/>
       <c r="X40" s="331"/>
       <c r="Y40" s="331"/>
       <c r="Z40" s="331"/>
       <c r="AA40" s="331"/>
       <c r="AB40" s="331"/>
       <c r="AC40" s="331"/>
       <c r="AD40" s="331"/>
       <c r="AE40" s="331"/>
       <c r="AF40" s="331"/>
       <c r="AG40" s="331"/>
       <c r="AH40" s="331"/>
       <c r="AI40" s="331"/>
       <c r="AJ40" s="331"/>
       <c r="AK40" s="129"/>
       <c r="AL40" s="72"/>
-      <c r="AM40" s="399" t="s">
+      <c r="AM40" s="403" t="s">
         <v>175</v>
       </c>
-      <c r="AN40" s="399"/>
-[...16 lines deleted...]
-      <c r="BE40" s="413"/>
+      <c r="AN40" s="403"/>
+      <c r="AO40" s="403"/>
+      <c r="AP40" s="403"/>
+      <c r="AQ40" s="416"/>
+      <c r="AR40" s="416"/>
+      <c r="AS40" s="416"/>
+      <c r="AT40" s="416"/>
+      <c r="AU40" s="416"/>
+      <c r="AV40" s="416"/>
+      <c r="AW40" s="416"/>
+      <c r="AX40" s="416"/>
+      <c r="AY40" s="416"/>
+      <c r="AZ40" s="416"/>
+      <c r="BA40" s="416"/>
+      <c r="BB40" s="416"/>
+      <c r="BC40" s="416"/>
+      <c r="BD40" s="416"/>
+      <c r="BE40" s="417"/>
       <c r="BI40" s="325" t="s">
         <v>360</v>
       </c>
       <c r="BJ40" s="376" t="s">
         <v>408</v>
       </c>
       <c r="BK40" s="325"/>
       <c r="BL40" s="325"/>
       <c r="BM40" s="325"/>
       <c r="BN40" s="325"/>
       <c r="BO40" s="325"/>
       <c r="BP40" s="325"/>
       <c r="BQ40" s="325"/>
       <c r="BR40" s="325"/>
       <c r="BS40" s="325"/>
       <c r="BT40" s="325"/>
     </row>
     <row r="41" spans="3:72" ht="18" customHeight="1">
-      <c r="C41" s="391"/>
-[...2 lines deleted...]
-      <c r="F41" s="392"/>
+      <c r="C41" s="395"/>
+      <c r="D41" s="396"/>
+      <c r="E41" s="396"/>
+      <c r="F41" s="396"/>
       <c r="G41" s="214"/>
-      <c r="H41" s="386" t="s">
+      <c r="H41" s="390" t="s">
         <v>10</v>
       </c>
-      <c r="I41" s="386"/>
-[...3 lines deleted...]
-      <c r="M41" s="386"/>
+      <c r="I41" s="390"/>
+      <c r="J41" s="390"/>
+      <c r="K41" s="390"/>
+      <c r="L41" s="390"/>
+      <c r="M41" s="390"/>
       <c r="N41" s="327"/>
       <c r="O41" s="327"/>
       <c r="P41" s="327"/>
       <c r="Q41" s="327"/>
       <c r="R41" s="327"/>
       <c r="S41" s="125"/>
       <c r="T41" s="125"/>
       <c r="U41" s="125"/>
       <c r="V41" s="125"/>
       <c r="W41" s="125"/>
       <c r="X41" s="125"/>
       <c r="Y41" s="125"/>
       <c r="Z41" s="125"/>
       <c r="AA41" s="125"/>
       <c r="AB41" s="125"/>
       <c r="AC41" s="125"/>
       <c r="AD41" s="125"/>
       <c r="AE41" s="125"/>
       <c r="AF41" s="125"/>
       <c r="AG41" s="125"/>
       <c r="AH41" s="125"/>
       <c r="AI41" s="125"/>
       <c r="AJ41" s="125"/>
       <c r="AK41" s="130"/>
       <c r="AL41" s="73"/>
-      <c r="AM41" s="411"/>
-[...17 lines deleted...]
-      <c r="BE41" s="414"/>
+      <c r="AM41" s="415"/>
+      <c r="AN41" s="415"/>
+      <c r="AO41" s="415"/>
+      <c r="AP41" s="415"/>
+      <c r="AQ41" s="408"/>
+      <c r="AR41" s="408"/>
+      <c r="AS41" s="408"/>
+      <c r="AT41" s="408"/>
+      <c r="AU41" s="408"/>
+      <c r="AV41" s="408"/>
+      <c r="AW41" s="408"/>
+      <c r="AX41" s="408"/>
+      <c r="AY41" s="408"/>
+      <c r="AZ41" s="408"/>
+      <c r="BA41" s="408"/>
+      <c r="BB41" s="408"/>
+      <c r="BC41" s="408"/>
+      <c r="BD41" s="408"/>
+      <c r="BE41" s="418"/>
       <c r="BI41" s="325" t="s">
         <v>359</v>
       </c>
       <c r="BJ41" s="325"/>
       <c r="BK41" s="325"/>
       <c r="BL41" s="325"/>
       <c r="BM41" s="325"/>
       <c r="BN41" s="325"/>
       <c r="BO41" s="325"/>
       <c r="BP41" s="325"/>
       <c r="BQ41" s="325"/>
       <c r="BR41" s="325"/>
       <c r="BS41" s="325"/>
       <c r="BT41" s="325"/>
     </row>
     <row r="42" spans="3:72" ht="18" customHeight="1">
       <c r="C42" s="46" t="s">
         <v>4</v>
       </c>
       <c r="D42" s="47"/>
       <c r="E42" s="47"/>
       <c r="F42" s="47"/>
       <c r="G42" s="47"/>
       <c r="H42" s="47"/>
       <c r="I42" s="47"/>
@@ -24742,54 +24913,54 @@
       <c r="AY42" s="47"/>
       <c r="AZ42" s="47"/>
       <c r="BA42" s="47"/>
       <c r="BB42" s="47"/>
       <c r="BC42" s="47"/>
       <c r="BD42" s="47"/>
       <c r="BE42" s="48"/>
       <c r="BI42" s="325" t="s">
         <v>358</v>
       </c>
       <c r="BJ42" s="325"/>
       <c r="BK42" s="325"/>
       <c r="BL42" s="325"/>
       <c r="BM42" s="325"/>
       <c r="BN42" s="325"/>
       <c r="BO42" s="325"/>
       <c r="BP42" s="325"/>
       <c r="BQ42" s="325"/>
       <c r="BR42" s="325"/>
       <c r="BS42" s="325"/>
       <c r="BT42" s="325"/>
     </row>
     <row r="43" spans="3:72" ht="18" customHeight="1">
       <c r="C43" s="336"/>
       <c r="D43" s="336"/>
-      <c r="E43" s="397" t="s">
+      <c r="E43" s="401" t="s">
         <v>176</v>
       </c>
-      <c r="F43" s="398"/>
+      <c r="F43" s="402"/>
       <c r="G43" s="329" t="s">
         <v>322</v>
       </c>
       <c r="H43" s="325"/>
       <c r="I43" s="325"/>
       <c r="J43" s="325"/>
       <c r="K43" s="325"/>
       <c r="L43" s="325"/>
       <c r="M43" s="325"/>
       <c r="N43" s="325"/>
       <c r="O43" s="325"/>
       <c r="P43" s="325"/>
       <c r="Q43" s="325"/>
       <c r="R43" s="325"/>
       <c r="S43" s="331"/>
       <c r="T43" s="331"/>
       <c r="U43" s="331"/>
       <c r="V43" s="331"/>
       <c r="W43" s="331"/>
       <c r="X43" s="331"/>
       <c r="Y43" s="331"/>
       <c r="Z43" s="331"/>
       <c r="AA43" s="331"/>
       <c r="AB43" s="331"/>
       <c r="AC43" s="331"/>
@@ -24817,54 +24988,54 @@
       <c r="AY43" s="325"/>
       <c r="AZ43" s="325"/>
       <c r="BA43" s="325"/>
       <c r="BB43" s="325"/>
       <c r="BC43" s="325"/>
       <c r="BD43" s="325"/>
       <c r="BE43" s="325"/>
       <c r="BI43" s="325" t="s">
         <v>357</v>
       </c>
       <c r="BJ43" s="325"/>
       <c r="BK43" s="325"/>
       <c r="BL43" s="325"/>
       <c r="BM43" s="325"/>
       <c r="BN43" s="325"/>
       <c r="BO43" s="325"/>
       <c r="BP43" s="325"/>
       <c r="BQ43" s="325"/>
       <c r="BR43" s="325"/>
       <c r="BS43" s="325"/>
       <c r="BT43" s="325"/>
     </row>
     <row r="44" spans="3:72" ht="18" customHeight="1">
       <c r="C44" s="325"/>
       <c r="D44" s="325"/>
-      <c r="E44" s="399" t="s">
+      <c r="E44" s="403" t="s">
         <v>176</v>
       </c>
-      <c r="F44" s="400"/>
+      <c r="F44" s="404"/>
       <c r="G44" s="329" t="s">
         <v>177</v>
       </c>
       <c r="H44" s="325"/>
       <c r="I44" s="325"/>
       <c r="J44" s="325"/>
       <c r="K44" s="325"/>
       <c r="L44" s="325"/>
       <c r="M44" s="325"/>
       <c r="N44" s="325"/>
       <c r="O44" s="325"/>
       <c r="P44" s="325"/>
       <c r="Q44" s="325"/>
       <c r="R44" s="325"/>
       <c r="S44" s="325"/>
       <c r="T44" s="325"/>
       <c r="U44" s="325"/>
       <c r="V44" s="325"/>
       <c r="W44" s="325"/>
       <c r="X44" s="325"/>
       <c r="Y44" s="325"/>
       <c r="Z44" s="325"/>
       <c r="AA44" s="325"/>
       <c r="AB44" s="325"/>
       <c r="AC44" s="325"/>
@@ -24878,54 +25049,54 @@
       <c r="AK44" s="325"/>
       <c r="AL44" s="325"/>
       <c r="AM44" s="325"/>
       <c r="AN44" s="325"/>
       <c r="AO44" s="325"/>
       <c r="AP44" s="325"/>
       <c r="AQ44" s="325"/>
       <c r="AR44" s="325"/>
       <c r="AS44" s="325"/>
       <c r="AT44" s="325"/>
       <c r="AU44" s="325"/>
       <c r="AV44" s="325"/>
       <c r="AW44" s="325"/>
       <c r="AX44" s="325"/>
       <c r="AY44" s="325"/>
       <c r="AZ44" s="325"/>
       <c r="BA44" s="325"/>
       <c r="BB44" s="325"/>
       <c r="BC44" s="325"/>
       <c r="BD44" s="325"/>
       <c r="BE44" s="325"/>
     </row>
     <row r="45" spans="3:72" ht="15" customHeight="1">
       <c r="C45" s="325"/>
       <c r="D45" s="325"/>
-      <c r="E45" s="393" t="s">
+      <c r="E45" s="397" t="s">
         <v>176</v>
       </c>
-      <c r="F45" s="394"/>
+      <c r="F45" s="398"/>
       <c r="G45" s="121" t="s">
         <v>345</v>
       </c>
       <c r="H45" s="325"/>
       <c r="I45" s="325"/>
       <c r="J45" s="325"/>
       <c r="K45" s="325"/>
       <c r="L45" s="325"/>
       <c r="M45" s="325"/>
       <c r="N45" s="325"/>
       <c r="O45" s="325"/>
       <c r="P45" s="325"/>
       <c r="Q45" s="325"/>
       <c r="R45" s="325"/>
       <c r="S45" s="325"/>
       <c r="T45" s="325"/>
       <c r="U45" s="325"/>
       <c r="V45" s="325"/>
       <c r="W45" s="325"/>
       <c r="X45" s="325"/>
       <c r="Y45" s="325"/>
       <c r="Z45" s="325"/>
       <c r="AA45" s="325"/>
       <c r="AB45" s="325"/>
       <c r="AC45" s="325"/>
@@ -24939,52 +25110,52 @@
       <c r="AK45" s="325"/>
       <c r="AL45" s="325"/>
       <c r="AM45" s="325"/>
       <c r="AN45" s="325"/>
       <c r="AO45" s="325"/>
       <c r="AP45" s="325"/>
       <c r="AQ45" s="325"/>
       <c r="AR45" s="325"/>
       <c r="AS45" s="325"/>
       <c r="AT45" s="325"/>
       <c r="AU45" s="325"/>
       <c r="AV45" s="325"/>
       <c r="AW45" s="325"/>
       <c r="AX45" s="325"/>
       <c r="AY45" s="325"/>
       <c r="AZ45" s="325"/>
       <c r="BA45" s="325"/>
       <c r="BB45" s="325"/>
       <c r="BC45" s="325"/>
       <c r="BD45" s="325"/>
       <c r="BE45" s="325"/>
     </row>
     <row r="46" spans="3:72" ht="15" customHeight="1">
       <c r="C46" s="325"/>
       <c r="D46" s="325"/>
-      <c r="E46" s="395"/>
-      <c r="F46" s="396"/>
+      <c r="E46" s="399"/>
+      <c r="F46" s="400"/>
       <c r="G46" s="320" t="s">
         <v>346</v>
       </c>
       <c r="H46" s="325"/>
       <c r="I46" s="325"/>
       <c r="J46" s="325"/>
       <c r="K46" s="325"/>
       <c r="L46" s="325"/>
       <c r="M46" s="325"/>
       <c r="N46" s="325"/>
       <c r="O46" s="325"/>
       <c r="P46" s="325"/>
       <c r="Q46" s="325"/>
       <c r="R46" s="325"/>
       <c r="S46" s="325"/>
       <c r="T46" s="325"/>
       <c r="U46" s="325"/>
       <c r="V46" s="325"/>
       <c r="W46" s="325"/>
       <c r="X46" s="325"/>
       <c r="Y46" s="325"/>
       <c r="Z46" s="325"/>
       <c r="AA46" s="325"/>
       <c r="AB46" s="325"/>
       <c r="AC46" s="325"/>
@@ -24998,54 +25169,54 @@
       <c r="AK46" s="325"/>
       <c r="AL46" s="325"/>
       <c r="AM46" s="325"/>
       <c r="AN46" s="325"/>
       <c r="AO46" s="325"/>
       <c r="AP46" s="325"/>
       <c r="AQ46" s="325"/>
       <c r="AR46" s="325"/>
       <c r="AS46" s="325"/>
       <c r="AT46" s="325"/>
       <c r="AU46" s="325"/>
       <c r="AV46" s="325"/>
       <c r="AW46" s="325"/>
       <c r="AX46" s="325"/>
       <c r="AY46" s="325"/>
       <c r="AZ46" s="325"/>
       <c r="BA46" s="325"/>
       <c r="BB46" s="325"/>
       <c r="BC46" s="325"/>
       <c r="BD46" s="325"/>
       <c r="BE46" s="325"/>
     </row>
     <row r="47" spans="3:72" ht="15" customHeight="1">
       <c r="C47" s="325"/>
       <c r="D47" s="325"/>
-      <c r="E47" s="384" t="s">
+      <c r="E47" s="388" t="s">
         <v>348</v>
       </c>
-      <c r="F47" s="385"/>
+      <c r="F47" s="389"/>
       <c r="G47" s="329" t="s">
         <v>320</v>
       </c>
       <c r="H47" s="325"/>
       <c r="I47" s="325"/>
       <c r="J47" s="325"/>
       <c r="K47" s="325"/>
       <c r="L47" s="325"/>
       <c r="M47" s="325"/>
       <c r="N47" s="325"/>
       <c r="O47" s="325"/>
       <c r="P47" s="325"/>
       <c r="Q47" s="325"/>
       <c r="R47" s="325"/>
       <c r="S47" s="325"/>
       <c r="T47" s="325"/>
       <c r="U47" s="325"/>
       <c r="V47" s="325"/>
       <c r="W47" s="325"/>
       <c r="X47" s="325"/>
       <c r="Y47" s="325"/>
       <c r="Z47" s="325"/>
       <c r="AA47" s="325"/>
       <c r="AB47" s="325"/>
       <c r="AC47" s="325"/>
@@ -25261,148 +25432,148 @@
     <mergeCell ref="AL37:BC37"/>
     <mergeCell ref="AH35:AK35"/>
     <mergeCell ref="O35:R35"/>
     <mergeCell ref="U35:X35"/>
     <mergeCell ref="AA35:AE35"/>
     <mergeCell ref="AK36:AT36"/>
     <mergeCell ref="D32:L32"/>
     <mergeCell ref="O32:Q33"/>
     <mergeCell ref="BA32:BB33"/>
     <mergeCell ref="D34:L34"/>
     <mergeCell ref="D33:L33"/>
     <mergeCell ref="AP34:BD34"/>
     <mergeCell ref="E47:F47"/>
     <mergeCell ref="H41:M41"/>
     <mergeCell ref="C38:F41"/>
     <mergeCell ref="E45:F45"/>
     <mergeCell ref="E46:F46"/>
     <mergeCell ref="E43:F43"/>
     <mergeCell ref="E44:F44"/>
     <mergeCell ref="H39:M39"/>
     <mergeCell ref="H40:M40"/>
     <mergeCell ref="H38:M38"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O34:AB34">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O34:AB34" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$BI$34:$BI$44</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AU35:BD35">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AU35:BD35" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>$BJ$34:$BJ$41</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B2:AM56"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="23" width="2.625" style="122"/>
     <col min="24" max="24" width="2.625" style="122" customWidth="1"/>
     <col min="25" max="16384" width="2.625" style="122"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:39" ht="15" customHeight="1">
       <c r="B2" s="142"/>
       <c r="C2" s="16"/>
       <c r="D2" s="143"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
-      <c r="L2" s="454" t="s">
+      <c r="L2" s="458" t="s">
         <v>97</v>
       </c>
-      <c r="M2" s="455"/>
-[...15 lines deleted...]
-      <c r="AC2" s="456"/>
+      <c r="M2" s="459"/>
+      <c r="N2" s="459"/>
+      <c r="O2" s="459"/>
+      <c r="P2" s="459"/>
+      <c r="Q2" s="459"/>
+      <c r="R2" s="459"/>
+      <c r="S2" s="459"/>
+      <c r="T2" s="459"/>
+      <c r="U2" s="459"/>
+      <c r="V2" s="459"/>
+      <c r="W2" s="459"/>
+      <c r="X2" s="459"/>
+      <c r="Y2" s="459"/>
+      <c r="Z2" s="459"/>
+      <c r="AA2" s="459"/>
+      <c r="AB2" s="459"/>
+      <c r="AC2" s="460"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
       <c r="AJ2" s="17"/>
       <c r="AK2" s="17"/>
       <c r="AL2" s="17"/>
       <c r="AM2" s="144"/>
     </row>
     <row r="3" spans="2:39" ht="15" customHeight="1">
       <c r="B3" s="145"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
-      <c r="L3" s="457"/>
-[...16 lines deleted...]
-      <c r="AC3" s="459"/>
+      <c r="L3" s="461"/>
+      <c r="M3" s="462"/>
+      <c r="N3" s="462"/>
+      <c r="O3" s="462"/>
+      <c r="P3" s="462"/>
+      <c r="Q3" s="462"/>
+      <c r="R3" s="462"/>
+      <c r="S3" s="462"/>
+      <c r="T3" s="462"/>
+      <c r="U3" s="462"/>
+      <c r="V3" s="462"/>
+      <c r="W3" s="462"/>
+      <c r="X3" s="462"/>
+      <c r="Y3" s="462"/>
+      <c r="Z3" s="462"/>
+      <c r="AA3" s="462"/>
+      <c r="AB3" s="462"/>
+      <c r="AC3" s="463"/>
       <c r="AD3" s="146"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
       <c r="AK3" s="21"/>
       <c r="AL3" s="21"/>
       <c r="AM3" s="147"/>
     </row>
     <row r="4" spans="2:39" ht="15" customHeight="1">
       <c r="B4" s="148"/>
       <c r="C4" s="146"/>
       <c r="D4" s="146"/>
       <c r="E4" s="146"/>
       <c r="F4" s="146"/>
       <c r="G4" s="146"/>
       <c r="H4" s="146"/>
       <c r="I4" s="146"/>
       <c r="J4" s="146"/>
       <c r="K4" s="146"/>
       <c r="L4" s="146"/>
       <c r="M4" s="146"/>
       <c r="N4" s="146"/>
@@ -26859,168 +27030,168 @@
       <c r="Y40" s="151"/>
       <c r="Z40" s="151"/>
       <c r="AA40" s="151"/>
       <c r="AB40" s="151"/>
       <c r="AC40" s="151"/>
       <c r="AD40" s="151"/>
       <c r="AE40" s="151"/>
       <c r="AF40" s="151"/>
       <c r="AG40" s="151"/>
       <c r="AH40" s="151"/>
       <c r="AI40" s="151"/>
       <c r="AJ40" s="151"/>
       <c r="AK40" s="151"/>
       <c r="AL40" s="151"/>
       <c r="AM40" s="152"/>
     </row>
     <row r="41" spans="2:39" ht="21" customHeight="1">
       <c r="B41" s="53"/>
       <c r="C41" s="141"/>
       <c r="D41" s="133"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
-      <c r="J41" s="466" t="s">
+      <c r="J41" s="470" t="s">
         <v>99</v>
       </c>
-      <c r="K41" s="466"/>
-[...3 lines deleted...]
-      <c r="O41" s="466"/>
+      <c r="K41" s="470"/>
+      <c r="L41" s="470"/>
+      <c r="M41" s="470"/>
+      <c r="N41" s="470"/>
+      <c r="O41" s="470"/>
       <c r="P41" s="14"/>
       <c r="Q41" s="14"/>
       <c r="R41" s="14"/>
       <c r="S41" s="14"/>
       <c r="T41" s="14"/>
       <c r="U41" s="14"/>
       <c r="V41" s="133"/>
       <c r="W41" s="133"/>
-      <c r="X41" s="460" t="s">
+      <c r="X41" s="464" t="s">
         <v>41</v>
       </c>
-      <c r="Y41" s="461"/>
-[...5 lines deleted...]
-      <c r="AE41" s="462"/>
+      <c r="Y41" s="465"/>
+      <c r="Z41" s="465"/>
+      <c r="AA41" s="465"/>
+      <c r="AB41" s="465"/>
+      <c r="AC41" s="465"/>
+      <c r="AD41" s="465"/>
+      <c r="AE41" s="466"/>
       <c r="AF41" s="14"/>
       <c r="AG41" s="14"/>
       <c r="AH41" s="14"/>
       <c r="AI41" s="14"/>
       <c r="AJ41" s="14"/>
       <c r="AK41" s="14"/>
       <c r="AL41" s="14"/>
       <c r="AM41" s="54"/>
     </row>
     <row r="42" spans="2:39" ht="21" customHeight="1">
       <c r="B42" s="41"/>
       <c r="C42" s="131"/>
       <c r="D42" s="131"/>
       <c r="E42" s="131"/>
       <c r="F42" s="131"/>
       <c r="G42" s="131"/>
       <c r="H42" s="131"/>
       <c r="I42" s="131"/>
       <c r="J42" s="131"/>
       <c r="K42" s="131"/>
       <c r="L42" s="131"/>
       <c r="M42" s="131"/>
       <c r="N42" s="131"/>
       <c r="O42" s="131"/>
       <c r="P42" s="131"/>
       <c r="Q42" s="131"/>
       <c r="R42" s="131"/>
       <c r="S42" s="131"/>
       <c r="T42" s="131"/>
       <c r="U42" s="131"/>
       <c r="V42" s="131"/>
       <c r="W42" s="131"/>
-      <c r="X42" s="463" t="s">
+      <c r="X42" s="467" t="s">
         <v>98</v>
       </c>
-      <c r="Y42" s="464"/>
-[...5 lines deleted...]
-      <c r="AE42" s="465"/>
+      <c r="Y42" s="468"/>
+      <c r="Z42" s="468"/>
+      <c r="AA42" s="468"/>
+      <c r="AB42" s="468"/>
+      <c r="AC42" s="468"/>
+      <c r="AD42" s="468"/>
+      <c r="AE42" s="469"/>
       <c r="AF42" s="12"/>
       <c r="AG42" s="153"/>
       <c r="AH42" s="153"/>
       <c r="AI42" s="153"/>
       <c r="AJ42" s="153"/>
       <c r="AK42" s="153"/>
       <c r="AL42" s="153"/>
       <c r="AM42" s="154"/>
     </row>
     <row r="43" spans="2:39" ht="21" customHeight="1">
       <c r="B43" s="41"/>
       <c r="C43" s="131"/>
       <c r="D43" s="131"/>
       <c r="E43" s="131"/>
       <c r="F43" s="131"/>
       <c r="G43" s="131"/>
       <c r="H43" s="131"/>
       <c r="I43" s="131"/>
       <c r="J43" s="131"/>
       <c r="K43" s="131"/>
       <c r="L43" s="131"/>
       <c r="M43" s="131"/>
       <c r="N43" s="131"/>
       <c r="O43" s="131"/>
       <c r="P43" s="131"/>
       <c r="Q43" s="131"/>
       <c r="R43" s="131"/>
       <c r="S43" s="131"/>
       <c r="T43" s="131"/>
       <c r="U43" s="131"/>
       <c r="V43" s="131"/>
       <c r="W43" s="131"/>
-      <c r="X43" s="467" t="s">
+      <c r="X43" s="471" t="s">
         <v>100</v>
       </c>
-      <c r="Y43" s="468"/>
-[...13 lines deleted...]
-      <c r="AM43" s="469"/>
+      <c r="Y43" s="472"/>
+      <c r="Z43" s="472"/>
+      <c r="AA43" s="472"/>
+      <c r="AB43" s="472"/>
+      <c r="AC43" s="472"/>
+      <c r="AD43" s="472"/>
+      <c r="AE43" s="472"/>
+      <c r="AF43" s="472"/>
+      <c r="AG43" s="472"/>
+      <c r="AH43" s="472"/>
+      <c r="AI43" s="472"/>
+      <c r="AJ43" s="472"/>
+      <c r="AK43" s="472"/>
+      <c r="AL43" s="472"/>
+      <c r="AM43" s="473"/>
     </row>
     <row r="44" spans="2:39" ht="21" customHeight="1">
       <c r="B44" s="41"/>
       <c r="C44" s="131"/>
       <c r="D44" s="131"/>
       <c r="E44" s="131"/>
       <c r="F44" s="131"/>
       <c r="G44" s="131"/>
       <c r="H44" s="131"/>
       <c r="I44" s="131"/>
       <c r="J44" s="131"/>
       <c r="K44" s="131"/>
       <c r="L44" s="131"/>
       <c r="M44" s="131"/>
       <c r="N44" s="131"/>
       <c r="O44" s="131"/>
       <c r="P44" s="131"/>
       <c r="Q44" s="131"/>
       <c r="R44" s="131"/>
       <c r="S44" s="131"/>
       <c r="T44" s="131"/>
       <c r="U44" s="131"/>
       <c r="V44" s="131"/>
       <c r="W44" s="131"/>
       <c r="X44" s="155"/>
@@ -27515,82 +27686,82 @@
       <c r="AG56" s="12"/>
       <c r="AH56" s="12"/>
       <c r="AI56" s="13"/>
       <c r="AJ56" s="12"/>
       <c r="AK56" s="12"/>
       <c r="AL56" s="12"/>
       <c r="AM56" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="L2:AC3"/>
     <mergeCell ref="X41:AE41"/>
     <mergeCell ref="X42:AE42"/>
     <mergeCell ref="J41:O41"/>
     <mergeCell ref="X43:AM43"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B1:BR50"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="AC12" sqref="AC12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="26" width="2.625" customWidth="1"/>
     <col min="27" max="27" width="2.625" style="55" customWidth="1"/>
     <col min="28" max="43" width="2.625" customWidth="1"/>
     <col min="44" max="47" width="2.625" style="55" customWidth="1"/>
     <col min="48" max="68" width="2.625" customWidth="1"/>
     <col min="69" max="69" width="0.875" customWidth="1"/>
     <col min="70" max="136" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:70" ht="15" customHeight="1"/>
     <row r="2" spans="2:70" ht="15.6" customHeight="1">
-      <c r="B2" s="470" t="s">
+      <c r="B2" s="474" t="s">
         <v>43</v>
       </c>
-      <c r="C2" s="471"/>
-[...7 lines deleted...]
-      <c r="K2" s="471"/>
+      <c r="C2" s="475"/>
+      <c r="D2" s="475"/>
+      <c r="E2" s="475"/>
+      <c r="F2" s="475"/>
+      <c r="G2" s="475"/>
+      <c r="H2" s="475"/>
+      <c r="I2" s="475"/>
+      <c r="J2" s="475"/>
+      <c r="K2" s="475"/>
       <c r="L2" s="100"/>
       <c r="M2" s="100"/>
       <c r="N2" s="100"/>
       <c r="O2" s="101"/>
       <c r="P2" s="101"/>
       <c r="Q2" s="101"/>
       <c r="R2" s="101"/>
       <c r="S2" s="101"/>
       <c r="T2" s="101"/>
       <c r="U2" s="101"/>
       <c r="V2" s="101"/>
       <c r="W2" s="101"/>
       <c r="X2" s="101"/>
       <c r="Y2" s="101"/>
       <c r="Z2" s="101"/>
       <c r="AA2" s="101"/>
       <c r="AB2" s="101"/>
       <c r="AC2" s="101"/>
       <c r="AD2" s="102"/>
       <c r="AE2" s="102"/>
       <c r="AF2" s="102"/>
       <c r="AG2" s="102"/>
       <c r="AH2" s="102"/>
       <c r="AI2" s="102"/>
       <c r="AJ2" s="102"/>
@@ -27608,60 +27779,60 @@
       <c r="AV2" s="101"/>
       <c r="AW2" s="101"/>
       <c r="AX2" s="101"/>
       <c r="AY2" s="101"/>
       <c r="AZ2" s="101"/>
       <c r="BA2" s="101"/>
       <c r="BB2" s="101"/>
       <c r="BC2" s="101"/>
       <c r="BD2" s="101"/>
       <c r="BE2" s="101"/>
       <c r="BF2" s="101"/>
       <c r="BG2" s="101"/>
       <c r="BH2" s="101"/>
       <c r="BI2" s="101"/>
       <c r="BJ2" s="101"/>
       <c r="BK2" s="101"/>
       <c r="BL2" s="101"/>
       <c r="BM2" s="101"/>
       <c r="BN2" s="101"/>
       <c r="BO2" s="18"/>
       <c r="BP2" s="18"/>
       <c r="BQ2" s="18"/>
       <c r="BR2" s="97"/>
     </row>
     <row r="3" spans="2:70" ht="15.6" customHeight="1">
-      <c r="B3" s="472"/>
-[...8 lines deleted...]
-      <c r="K3" s="474"/>
+      <c r="B3" s="476"/>
+      <c r="C3" s="477"/>
+      <c r="D3" s="477"/>
+      <c r="E3" s="477"/>
+      <c r="F3" s="477"/>
+      <c r="G3" s="477"/>
+      <c r="H3" s="477"/>
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="478"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="19"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
       <c r="AA3" s="20"/>
       <c r="AB3" s="20"/>
       <c r="AC3" s="20"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
@@ -28665,54 +28836,54 @@
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="20"/>
       <c r="AS17" s="20"/>
       <c r="AT17" s="20"/>
       <c r="AU17" s="20"/>
       <c r="AV17" s="20"/>
       <c r="AW17" s="20"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="20"/>
       <c r="AZ17" s="20"/>
       <c r="BA17" s="20"/>
       <c r="BB17" s="20"/>
       <c r="BC17" s="20"/>
       <c r="BD17" s="20"/>
       <c r="BE17" s="20"/>
       <c r="BF17" s="20"/>
       <c r="BG17" s="20"/>
       <c r="BH17" s="20"/>
       <c r="BI17" s="20"/>
       <c r="BJ17" s="20"/>
       <c r="BK17" s="20"/>
       <c r="BL17" s="20"/>
       <c r="BM17" s="20"/>
       <c r="BN17" s="20"/>
-      <c r="BO17" s="479" t="s">
+      <c r="BO17" s="483" t="s">
         <v>44</v>
       </c>
-      <c r="BP17" s="480"/>
+      <c r="BP17" s="484"/>
       <c r="BQ17" s="29"/>
       <c r="BR17" s="25"/>
     </row>
     <row r="18" spans="2:70" ht="15.6" customHeight="1">
       <c r="B18" s="99"/>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="20"/>
       <c r="O18" s="20"/>
       <c r="P18" s="20"/>
       <c r="Q18" s="20"/>
       <c r="R18" s="20"/>
       <c r="S18" s="20"/>
       <c r="T18" s="20"/>
       <c r="U18" s="20"/>
       <c r="V18" s="20"/>
@@ -28738,52 +28909,52 @@
       <c r="AP18" s="20"/>
       <c r="AQ18" s="20"/>
       <c r="AR18" s="20"/>
       <c r="AS18" s="20"/>
       <c r="AT18" s="20"/>
       <c r="AU18" s="20"/>
       <c r="AV18" s="20"/>
       <c r="AW18" s="20"/>
       <c r="AX18" s="20"/>
       <c r="AY18" s="20"/>
       <c r="AZ18" s="20"/>
       <c r="BA18" s="20"/>
       <c r="BB18" s="20"/>
       <c r="BC18" s="20"/>
       <c r="BD18" s="20"/>
       <c r="BE18" s="20"/>
       <c r="BF18" s="20"/>
       <c r="BG18" s="20"/>
       <c r="BH18" s="20"/>
       <c r="BI18" s="20"/>
       <c r="BJ18" s="20"/>
       <c r="BK18" s="20"/>
       <c r="BL18" s="20"/>
       <c r="BM18" s="20"/>
       <c r="BN18" s="20"/>
-      <c r="BO18" s="479"/>
-      <c r="BP18" s="480"/>
+      <c r="BO18" s="483"/>
+      <c r="BP18" s="484"/>
       <c r="BQ18" s="29"/>
       <c r="BR18" s="25"/>
     </row>
     <row r="19" spans="2:70" ht="15.6" customHeight="1" thickBot="1">
       <c r="B19" s="99"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="20"/>
       <c r="O19" s="20"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="20"/>
       <c r="R19" s="20"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
       <c r="U19" s="20"/>
       <c r="V19" s="20"/>
@@ -28809,52 +28980,52 @@
       <c r="AP19" s="20"/>
       <c r="AQ19" s="20"/>
       <c r="AR19" s="20"/>
       <c r="AS19" s="20"/>
       <c r="AT19" s="20"/>
       <c r="AU19" s="20"/>
       <c r="AV19" s="20"/>
       <c r="AW19" s="20"/>
       <c r="AX19" s="20"/>
       <c r="AY19" s="20"/>
       <c r="AZ19" s="20"/>
       <c r="BA19" s="20"/>
       <c r="BB19" s="20"/>
       <c r="BC19" s="20"/>
       <c r="BD19" s="20"/>
       <c r="BE19" s="20"/>
       <c r="BF19" s="20"/>
       <c r="BG19" s="20"/>
       <c r="BH19" s="20"/>
       <c r="BI19" s="20"/>
       <c r="BJ19" s="20"/>
       <c r="BK19" s="20"/>
       <c r="BL19" s="20"/>
       <c r="BM19" s="20"/>
       <c r="BN19" s="20"/>
-      <c r="BO19" s="479"/>
-      <c r="BP19" s="480"/>
+      <c r="BO19" s="483"/>
+      <c r="BP19" s="484"/>
       <c r="BR19" s="25"/>
     </row>
     <row r="20" spans="2:70" ht="15.6" customHeight="1">
       <c r="B20" s="99"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="20"/>
       <c r="O20" s="20"/>
       <c r="P20" s="20"/>
       <c r="Q20" s="20"/>
       <c r="R20" s="20"/>
       <c r="S20" s="20"/>
       <c r="T20" s="20"/>
       <c r="U20" s="20"/>
       <c r="V20" s="20"/>
       <c r="W20" s="20"/>
@@ -28879,52 +29050,52 @@
       <c r="AP20" s="20"/>
       <c r="AQ20" s="20"/>
       <c r="AR20" s="20"/>
       <c r="AS20" s="20"/>
       <c r="AT20" s="20"/>
       <c r="AU20" s="20"/>
       <c r="AV20" s="20"/>
       <c r="AW20" s="20"/>
       <c r="AX20" s="20"/>
       <c r="AY20" s="20"/>
       <c r="AZ20" s="20"/>
       <c r="BA20" s="20"/>
       <c r="BB20" s="20"/>
       <c r="BC20" s="20"/>
       <c r="BD20" s="20"/>
       <c r="BE20" s="20"/>
       <c r="BF20" s="20"/>
       <c r="BG20" s="20"/>
       <c r="BH20" s="20"/>
       <c r="BI20" s="20"/>
       <c r="BJ20" s="20"/>
       <c r="BK20" s="20"/>
       <c r="BL20" s="20"/>
       <c r="BM20" s="20"/>
       <c r="BN20" s="20"/>
-      <c r="BO20" s="479"/>
-      <c r="BP20" s="480"/>
+      <c r="BO20" s="483"/>
+      <c r="BP20" s="484"/>
       <c r="BQ20" s="22"/>
       <c r="BR20" s="25"/>
     </row>
     <row r="21" spans="2:70" ht="15.6" customHeight="1">
       <c r="B21" s="99"/>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="20"/>
       <c r="O21" s="20"/>
       <c r="P21" s="20"/>
       <c r="Q21" s="20"/>
       <c r="R21" s="20"/>
       <c r="S21" s="20"/>
       <c r="T21" s="20"/>
       <c r="U21" s="20"/>
       <c r="V21" s="20"/>
@@ -28950,52 +29121,52 @@
       <c r="AP21" s="20"/>
       <c r="AQ21" s="20"/>
       <c r="AR21" s="20"/>
       <c r="AS21" s="20"/>
       <c r="AT21" s="20"/>
       <c r="AU21" s="20"/>
       <c r="AV21" s="20"/>
       <c r="AW21" s="20"/>
       <c r="AX21" s="20"/>
       <c r="AY21" s="20"/>
       <c r="AZ21" s="20"/>
       <c r="BA21" s="20"/>
       <c r="BB21" s="20"/>
       <c r="BC21" s="20"/>
       <c r="BD21" s="20"/>
       <c r="BE21" s="20"/>
       <c r="BF21" s="20"/>
       <c r="BG21" s="20"/>
       <c r="BH21" s="20"/>
       <c r="BI21" s="20"/>
       <c r="BJ21" s="20"/>
       <c r="BK21" s="20"/>
       <c r="BL21" s="20"/>
       <c r="BM21" s="20"/>
       <c r="BN21" s="20"/>
-      <c r="BO21" s="479"/>
-      <c r="BP21" s="480"/>
+      <c r="BO21" s="483"/>
+      <c r="BP21" s="484"/>
       <c r="BQ21" s="23"/>
       <c r="BR21" s="25"/>
     </row>
     <row r="22" spans="2:70" ht="15.6" customHeight="1">
       <c r="B22" s="99"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="20"/>
       <c r="O22" s="20"/>
       <c r="P22" s="20"/>
       <c r="Q22" s="20"/>
       <c r="R22" s="20"/>
       <c r="S22" s="20"/>
       <c r="T22" s="20"/>
       <c r="U22" s="20"/>
       <c r="V22" s="20"/>
@@ -29510,54 +29681,54 @@
       <c r="AP29" s="20"/>
       <c r="AQ29" s="20"/>
       <c r="AR29" s="20"/>
       <c r="AS29" s="20"/>
       <c r="AT29" s="20"/>
       <c r="AU29" s="20"/>
       <c r="AV29" s="20"/>
       <c r="AW29" s="20"/>
       <c r="AX29" s="20"/>
       <c r="AY29" s="20"/>
       <c r="AZ29" s="20"/>
       <c r="BA29" s="20"/>
       <c r="BB29" s="20"/>
       <c r="BC29" s="20"/>
       <c r="BD29" s="20"/>
       <c r="BE29" s="20"/>
       <c r="BF29" s="20"/>
       <c r="BG29" s="20"/>
       <c r="BH29" s="20"/>
       <c r="BI29" s="20"/>
       <c r="BJ29" s="20"/>
       <c r="BK29" s="20"/>
       <c r="BL29" s="20"/>
       <c r="BM29" s="20"/>
       <c r="BN29" s="20"/>
-      <c r="BO29" s="491" t="s">
+      <c r="BO29" s="495" t="s">
         <v>46</v>
       </c>
-      <c r="BP29" s="491"/>
+      <c r="BP29" s="495"/>
       <c r="BQ29" s="137"/>
       <c r="BR29" s="96"/>
     </row>
     <row r="30" spans="2:70" ht="15.6" customHeight="1">
       <c r="B30" s="93"/>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
       <c r="O30" s="27"/>
       <c r="P30" s="27"/>
       <c r="Q30" s="27"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="27"/>
       <c r="U30" s="27"/>
       <c r="V30" s="27"/>
@@ -29583,1099 +29754,1099 @@
       <c r="AP30" s="27"/>
       <c r="AQ30" s="27"/>
       <c r="AR30" s="27"/>
       <c r="AS30" s="27"/>
       <c r="AT30" s="27"/>
       <c r="AU30" s="27"/>
       <c r="AV30" s="27"/>
       <c r="AW30" s="27"/>
       <c r="AX30" s="27"/>
       <c r="AY30" s="27"/>
       <c r="AZ30" s="27"/>
       <c r="BA30" s="27"/>
       <c r="BB30" s="27"/>
       <c r="BC30" s="27"/>
       <c r="BD30" s="27"/>
       <c r="BE30" s="27"/>
       <c r="BF30" s="27"/>
       <c r="BG30" s="27"/>
       <c r="BH30" s="27"/>
       <c r="BI30" s="27"/>
       <c r="BJ30" s="27"/>
       <c r="BK30" s="27"/>
       <c r="BL30" s="27"/>
       <c r="BM30" s="27"/>
       <c r="BN30" s="27"/>
-      <c r="BO30" s="491"/>
-      <c r="BP30" s="491"/>
+      <c r="BO30" s="495"/>
+      <c r="BP30" s="495"/>
       <c r="BQ30" s="55"/>
       <c r="BR30" s="25"/>
     </row>
     <row r="31" spans="2:70" ht="15.6" customHeight="1">
       <c r="B31" s="93"/>
-      <c r="C31" s="475" t="s">
+      <c r="C31" s="479" t="s">
         <v>45</v>
       </c>
-      <c r="E31" s="482"/>
-[...59 lines deleted...]
-      <c r="BM31" s="484"/>
+      <c r="E31" s="486"/>
+      <c r="F31" s="487"/>
+      <c r="G31" s="487"/>
+      <c r="H31" s="487"/>
+      <c r="I31" s="487"/>
+      <c r="J31" s="487"/>
+      <c r="K31" s="487"/>
+      <c r="L31" s="487"/>
+      <c r="M31" s="487"/>
+      <c r="N31" s="487"/>
+      <c r="O31" s="487"/>
+      <c r="P31" s="487"/>
+      <c r="Q31" s="487"/>
+      <c r="R31" s="487"/>
+      <c r="S31" s="487"/>
+      <c r="T31" s="487"/>
+      <c r="U31" s="487"/>
+      <c r="V31" s="487"/>
+      <c r="W31" s="487"/>
+      <c r="X31" s="487"/>
+      <c r="Y31" s="487"/>
+      <c r="Z31" s="487"/>
+      <c r="AA31" s="487"/>
+      <c r="AB31" s="487"/>
+      <c r="AC31" s="487"/>
+      <c r="AD31" s="487"/>
+      <c r="AE31" s="487"/>
+      <c r="AF31" s="487"/>
+      <c r="AG31" s="487"/>
+      <c r="AH31" s="487"/>
+      <c r="AI31" s="487"/>
+      <c r="AJ31" s="487"/>
+      <c r="AK31" s="487"/>
+      <c r="AL31" s="487"/>
+      <c r="AM31" s="487"/>
+      <c r="AN31" s="487"/>
+      <c r="AO31" s="487"/>
+      <c r="AP31" s="487"/>
+      <c r="AQ31" s="487"/>
+      <c r="AR31" s="487"/>
+      <c r="AS31" s="487"/>
+      <c r="AT31" s="487"/>
+      <c r="AU31" s="487"/>
+      <c r="AV31" s="487"/>
+      <c r="AW31" s="487"/>
+      <c r="AX31" s="487"/>
+      <c r="AY31" s="487"/>
+      <c r="AZ31" s="487"/>
+      <c r="BA31" s="487"/>
+      <c r="BB31" s="487"/>
+      <c r="BC31" s="487"/>
+      <c r="BD31" s="487"/>
+      <c r="BE31" s="487"/>
+      <c r="BF31" s="487"/>
+      <c r="BG31" s="487"/>
+      <c r="BH31" s="487"/>
+      <c r="BI31" s="487"/>
+      <c r="BJ31" s="487"/>
+      <c r="BK31" s="487"/>
+      <c r="BL31" s="487"/>
+      <c r="BM31" s="488"/>
       <c r="BN31" s="29"/>
       <c r="BO31" s="29"/>
       <c r="BP31" s="29"/>
       <c r="BR31" s="25"/>
     </row>
     <row r="32" spans="2:70" ht="15.6" customHeight="1">
       <c r="B32" s="93"/>
-      <c r="C32" s="476"/>
-[...60 lines deleted...]
-      <c r="BM32" s="487"/>
+      <c r="C32" s="480"/>
+      <c r="E32" s="489"/>
+      <c r="F32" s="490"/>
+      <c r="G32" s="490"/>
+      <c r="H32" s="490"/>
+      <c r="I32" s="490"/>
+      <c r="J32" s="490"/>
+      <c r="K32" s="490"/>
+      <c r="L32" s="490"/>
+      <c r="M32" s="490"/>
+      <c r="N32" s="490"/>
+      <c r="O32" s="490"/>
+      <c r="P32" s="490"/>
+      <c r="Q32" s="490"/>
+      <c r="R32" s="490"/>
+      <c r="S32" s="490"/>
+      <c r="T32" s="490"/>
+      <c r="U32" s="490"/>
+      <c r="V32" s="490"/>
+      <c r="W32" s="490"/>
+      <c r="X32" s="490"/>
+      <c r="Y32" s="490"/>
+      <c r="Z32" s="490"/>
+      <c r="AA32" s="490"/>
+      <c r="AB32" s="490"/>
+      <c r="AC32" s="490"/>
+      <c r="AD32" s="490"/>
+      <c r="AE32" s="490"/>
+      <c r="AF32" s="490"/>
+      <c r="AG32" s="490"/>
+      <c r="AH32" s="490"/>
+      <c r="AI32" s="490"/>
+      <c r="AJ32" s="490"/>
+      <c r="AK32" s="490"/>
+      <c r="AL32" s="490"/>
+      <c r="AM32" s="490"/>
+      <c r="AN32" s="490"/>
+      <c r="AO32" s="490"/>
+      <c r="AP32" s="490"/>
+      <c r="AQ32" s="490"/>
+      <c r="AR32" s="490"/>
+      <c r="AS32" s="490"/>
+      <c r="AT32" s="490"/>
+      <c r="AU32" s="490"/>
+      <c r="AV32" s="490"/>
+      <c r="AW32" s="490"/>
+      <c r="AX32" s="490"/>
+      <c r="AY32" s="490"/>
+      <c r="AZ32" s="490"/>
+      <c r="BA32" s="490"/>
+      <c r="BB32" s="490"/>
+      <c r="BC32" s="490"/>
+      <c r="BD32" s="490"/>
+      <c r="BE32" s="490"/>
+      <c r="BF32" s="490"/>
+      <c r="BG32" s="490"/>
+      <c r="BH32" s="490"/>
+      <c r="BI32" s="490"/>
+      <c r="BJ32" s="490"/>
+      <c r="BK32" s="490"/>
+      <c r="BL32" s="490"/>
+      <c r="BM32" s="491"/>
       <c r="BN32" s="29"/>
       <c r="BO32" s="29"/>
       <c r="BP32" s="29"/>
       <c r="BR32" s="25"/>
     </row>
     <row r="33" spans="2:70" ht="15.6" customHeight="1">
       <c r="B33" s="93"/>
-      <c r="C33" s="477"/>
-[...60 lines deleted...]
-      <c r="BM33" s="490"/>
+      <c r="C33" s="481"/>
+      <c r="E33" s="492"/>
+      <c r="F33" s="493"/>
+      <c r="G33" s="493"/>
+      <c r="H33" s="493"/>
+      <c r="I33" s="493"/>
+      <c r="J33" s="493"/>
+      <c r="K33" s="493"/>
+      <c r="L33" s="493"/>
+      <c r="M33" s="493"/>
+      <c r="N33" s="493"/>
+      <c r="O33" s="493"/>
+      <c r="P33" s="493"/>
+      <c r="Q33" s="493"/>
+      <c r="R33" s="493"/>
+      <c r="S33" s="493"/>
+      <c r="T33" s="493"/>
+      <c r="U33" s="493"/>
+      <c r="V33" s="493"/>
+      <c r="W33" s="493"/>
+      <c r="X33" s="493"/>
+      <c r="Y33" s="493"/>
+      <c r="Z33" s="493"/>
+      <c r="AA33" s="493"/>
+      <c r="AB33" s="493"/>
+      <c r="AC33" s="493"/>
+      <c r="AD33" s="493"/>
+      <c r="AE33" s="493"/>
+      <c r="AF33" s="493"/>
+      <c r="AG33" s="493"/>
+      <c r="AH33" s="493"/>
+      <c r="AI33" s="493"/>
+      <c r="AJ33" s="493"/>
+      <c r="AK33" s="493"/>
+      <c r="AL33" s="493"/>
+      <c r="AM33" s="493"/>
+      <c r="AN33" s="493"/>
+      <c r="AO33" s="493"/>
+      <c r="AP33" s="493"/>
+      <c r="AQ33" s="493"/>
+      <c r="AR33" s="493"/>
+      <c r="AS33" s="493"/>
+      <c r="AT33" s="493"/>
+      <c r="AU33" s="493"/>
+      <c r="AV33" s="493"/>
+      <c r="AW33" s="493"/>
+      <c r="AX33" s="493"/>
+      <c r="AY33" s="493"/>
+      <c r="AZ33" s="493"/>
+      <c r="BA33" s="493"/>
+      <c r="BB33" s="493"/>
+      <c r="BC33" s="493"/>
+      <c r="BD33" s="493"/>
+      <c r="BE33" s="493"/>
+      <c r="BF33" s="493"/>
+      <c r="BG33" s="493"/>
+      <c r="BH33" s="493"/>
+      <c r="BI33" s="493"/>
+      <c r="BJ33" s="493"/>
+      <c r="BK33" s="493"/>
+      <c r="BL33" s="493"/>
+      <c r="BM33" s="494"/>
       <c r="BN33" s="29"/>
       <c r="BR33" s="25"/>
     </row>
     <row r="34" spans="2:70" ht="6" customHeight="1">
       <c r="B34" s="93"/>
       <c r="C34" s="138"/>
       <c r="E34" s="15"/>
       <c r="F34" s="29"/>
-      <c r="G34" s="481"/>
-[...57 lines deleted...]
-      <c r="BM34" s="481"/>
+      <c r="G34" s="485"/>
+      <c r="H34" s="485"/>
+      <c r="I34" s="485"/>
+      <c r="J34" s="485"/>
+      <c r="K34" s="485"/>
+      <c r="L34" s="485"/>
+      <c r="M34" s="485"/>
+      <c r="N34" s="485"/>
+      <c r="O34" s="485"/>
+      <c r="P34" s="485"/>
+      <c r="Q34" s="485"/>
+      <c r="R34" s="485"/>
+      <c r="S34" s="485"/>
+      <c r="T34" s="485"/>
+      <c r="U34" s="485"/>
+      <c r="V34" s="485"/>
+      <c r="W34" s="485"/>
+      <c r="X34" s="485"/>
+      <c r="Y34" s="485"/>
+      <c r="Z34" s="485"/>
+      <c r="AA34" s="485"/>
+      <c r="AB34" s="485"/>
+      <c r="AC34" s="485"/>
+      <c r="AD34" s="485"/>
+      <c r="AE34" s="485"/>
+      <c r="AF34" s="485"/>
+      <c r="AG34" s="485"/>
+      <c r="AH34" s="485"/>
+      <c r="AI34" s="485"/>
+      <c r="AJ34" s="485"/>
+      <c r="AK34" s="485"/>
+      <c r="AL34" s="485"/>
+      <c r="AM34" s="485"/>
+      <c r="AN34" s="485"/>
+      <c r="AO34" s="485"/>
+      <c r="AP34" s="485"/>
+      <c r="AQ34" s="485"/>
+      <c r="AR34" s="485"/>
+      <c r="AS34" s="485"/>
+      <c r="AT34" s="485"/>
+      <c r="AU34" s="485"/>
+      <c r="AV34" s="485"/>
+      <c r="AW34" s="485"/>
+      <c r="AX34" s="485"/>
+      <c r="AY34" s="485"/>
+      <c r="AZ34" s="485"/>
+      <c r="BA34" s="485"/>
+      <c r="BB34" s="485"/>
+      <c r="BC34" s="485"/>
+      <c r="BD34" s="485"/>
+      <c r="BE34" s="485"/>
+      <c r="BF34" s="485"/>
+      <c r="BG34" s="485"/>
+      <c r="BH34" s="485"/>
+      <c r="BI34" s="485"/>
+      <c r="BJ34" s="485"/>
+      <c r="BK34" s="485"/>
+      <c r="BL34" s="485"/>
+      <c r="BM34" s="485"/>
       <c r="BN34" s="29"/>
       <c r="BR34" s="25"/>
     </row>
     <row r="35" spans="2:70" ht="15.6" customHeight="1">
       <c r="B35" s="93"/>
-      <c r="C35" s="475" t="s">
+      <c r="C35" s="479" t="s">
         <v>96</v>
       </c>
-      <c r="E35" s="482"/>
-[...59 lines deleted...]
-      <c r="BM35" s="484"/>
+      <c r="E35" s="486"/>
+      <c r="F35" s="487"/>
+      <c r="G35" s="487"/>
+      <c r="H35" s="487"/>
+      <c r="I35" s="487"/>
+      <c r="J35" s="487"/>
+      <c r="K35" s="487"/>
+      <c r="L35" s="487"/>
+      <c r="M35" s="487"/>
+      <c r="N35" s="487"/>
+      <c r="O35" s="487"/>
+      <c r="P35" s="487"/>
+      <c r="Q35" s="487"/>
+      <c r="R35" s="487"/>
+      <c r="S35" s="487"/>
+      <c r="T35" s="487"/>
+      <c r="U35" s="487"/>
+      <c r="V35" s="487"/>
+      <c r="W35" s="487"/>
+      <c r="X35" s="487"/>
+      <c r="Y35" s="487"/>
+      <c r="Z35" s="487"/>
+      <c r="AA35" s="487"/>
+      <c r="AB35" s="487"/>
+      <c r="AC35" s="487"/>
+      <c r="AD35" s="487"/>
+      <c r="AE35" s="487"/>
+      <c r="AF35" s="487"/>
+      <c r="AG35" s="487"/>
+      <c r="AH35" s="487"/>
+      <c r="AI35" s="487"/>
+      <c r="AJ35" s="487"/>
+      <c r="AK35" s="487"/>
+      <c r="AL35" s="487"/>
+      <c r="AM35" s="487"/>
+      <c r="AN35" s="487"/>
+      <c r="AO35" s="487"/>
+      <c r="AP35" s="487"/>
+      <c r="AQ35" s="487"/>
+      <c r="AR35" s="487"/>
+      <c r="AS35" s="487"/>
+      <c r="AT35" s="487"/>
+      <c r="AU35" s="487"/>
+      <c r="AV35" s="487"/>
+      <c r="AW35" s="487"/>
+      <c r="AX35" s="487"/>
+      <c r="AY35" s="487"/>
+      <c r="AZ35" s="487"/>
+      <c r="BA35" s="487"/>
+      <c r="BB35" s="487"/>
+      <c r="BC35" s="487"/>
+      <c r="BD35" s="487"/>
+      <c r="BE35" s="487"/>
+      <c r="BF35" s="487"/>
+      <c r="BG35" s="487"/>
+      <c r="BH35" s="487"/>
+      <c r="BI35" s="487"/>
+      <c r="BJ35" s="487"/>
+      <c r="BK35" s="487"/>
+      <c r="BL35" s="487"/>
+      <c r="BM35" s="488"/>
       <c r="BN35" s="29"/>
       <c r="BO35" s="56"/>
       <c r="BP35" s="56"/>
       <c r="BQ35" s="29"/>
       <c r="BR35" s="25"/>
     </row>
     <row r="36" spans="2:70" ht="15.6" customHeight="1">
       <c r="B36" s="93"/>
-      <c r="C36" s="476"/>
-[...60 lines deleted...]
-      <c r="BM36" s="487"/>
+      <c r="C36" s="480"/>
+      <c r="E36" s="489"/>
+      <c r="F36" s="490"/>
+      <c r="G36" s="490"/>
+      <c r="H36" s="490"/>
+      <c r="I36" s="490"/>
+      <c r="J36" s="490"/>
+      <c r="K36" s="490"/>
+      <c r="L36" s="490"/>
+      <c r="M36" s="490"/>
+      <c r="N36" s="490"/>
+      <c r="O36" s="490"/>
+      <c r="P36" s="490"/>
+      <c r="Q36" s="490"/>
+      <c r="R36" s="490"/>
+      <c r="S36" s="490"/>
+      <c r="T36" s="490"/>
+      <c r="U36" s="490"/>
+      <c r="V36" s="490"/>
+      <c r="W36" s="490"/>
+      <c r="X36" s="490"/>
+      <c r="Y36" s="490"/>
+      <c r="Z36" s="490"/>
+      <c r="AA36" s="490"/>
+      <c r="AB36" s="490"/>
+      <c r="AC36" s="490"/>
+      <c r="AD36" s="490"/>
+      <c r="AE36" s="490"/>
+      <c r="AF36" s="490"/>
+      <c r="AG36" s="490"/>
+      <c r="AH36" s="490"/>
+      <c r="AI36" s="490"/>
+      <c r="AJ36" s="490"/>
+      <c r="AK36" s="490"/>
+      <c r="AL36" s="490"/>
+      <c r="AM36" s="490"/>
+      <c r="AN36" s="490"/>
+      <c r="AO36" s="490"/>
+      <c r="AP36" s="490"/>
+      <c r="AQ36" s="490"/>
+      <c r="AR36" s="490"/>
+      <c r="AS36" s="490"/>
+      <c r="AT36" s="490"/>
+      <c r="AU36" s="490"/>
+      <c r="AV36" s="490"/>
+      <c r="AW36" s="490"/>
+      <c r="AX36" s="490"/>
+      <c r="AY36" s="490"/>
+      <c r="AZ36" s="490"/>
+      <c r="BA36" s="490"/>
+      <c r="BB36" s="490"/>
+      <c r="BC36" s="490"/>
+      <c r="BD36" s="490"/>
+      <c r="BE36" s="490"/>
+      <c r="BF36" s="490"/>
+      <c r="BG36" s="490"/>
+      <c r="BH36" s="490"/>
+      <c r="BI36" s="490"/>
+      <c r="BJ36" s="490"/>
+      <c r="BK36" s="490"/>
+      <c r="BL36" s="490"/>
+      <c r="BM36" s="491"/>
       <c r="BN36" s="29"/>
       <c r="BO36" s="29"/>
       <c r="BP36" s="29"/>
       <c r="BQ36" s="29"/>
       <c r="BR36" s="25"/>
     </row>
     <row r="37" spans="2:70" ht="15.6" customHeight="1">
       <c r="B37" s="93"/>
-      <c r="C37" s="477"/>
-[...60 lines deleted...]
-      <c r="BM37" s="490"/>
+      <c r="C37" s="481"/>
+      <c r="E37" s="492"/>
+      <c r="F37" s="493"/>
+      <c r="G37" s="493"/>
+      <c r="H37" s="493"/>
+      <c r="I37" s="493"/>
+      <c r="J37" s="493"/>
+      <c r="K37" s="493"/>
+      <c r="L37" s="493"/>
+      <c r="M37" s="493"/>
+      <c r="N37" s="493"/>
+      <c r="O37" s="493"/>
+      <c r="P37" s="493"/>
+      <c r="Q37" s="493"/>
+      <c r="R37" s="493"/>
+      <c r="S37" s="493"/>
+      <c r="T37" s="493"/>
+      <c r="U37" s="493"/>
+      <c r="V37" s="493"/>
+      <c r="W37" s="493"/>
+      <c r="X37" s="493"/>
+      <c r="Y37" s="493"/>
+      <c r="Z37" s="493"/>
+      <c r="AA37" s="493"/>
+      <c r="AB37" s="493"/>
+      <c r="AC37" s="493"/>
+      <c r="AD37" s="493"/>
+      <c r="AE37" s="493"/>
+      <c r="AF37" s="493"/>
+      <c r="AG37" s="493"/>
+      <c r="AH37" s="493"/>
+      <c r="AI37" s="493"/>
+      <c r="AJ37" s="493"/>
+      <c r="AK37" s="493"/>
+      <c r="AL37" s="493"/>
+      <c r="AM37" s="493"/>
+      <c r="AN37" s="493"/>
+      <c r="AO37" s="493"/>
+      <c r="AP37" s="493"/>
+      <c r="AQ37" s="493"/>
+      <c r="AR37" s="493"/>
+      <c r="AS37" s="493"/>
+      <c r="AT37" s="493"/>
+      <c r="AU37" s="493"/>
+      <c r="AV37" s="493"/>
+      <c r="AW37" s="493"/>
+      <c r="AX37" s="493"/>
+      <c r="AY37" s="493"/>
+      <c r="AZ37" s="493"/>
+      <c r="BA37" s="493"/>
+      <c r="BB37" s="493"/>
+      <c r="BC37" s="493"/>
+      <c r="BD37" s="493"/>
+      <c r="BE37" s="493"/>
+      <c r="BF37" s="493"/>
+      <c r="BG37" s="493"/>
+      <c r="BH37" s="493"/>
+      <c r="BI37" s="493"/>
+      <c r="BJ37" s="493"/>
+      <c r="BK37" s="493"/>
+      <c r="BL37" s="493"/>
+      <c r="BM37" s="494"/>
       <c r="BN37" s="29"/>
       <c r="BO37" s="29"/>
       <c r="BP37" s="29"/>
       <c r="BQ37" s="29"/>
       <c r="BR37" s="25"/>
     </row>
     <row r="38" spans="2:70" ht="6" customHeight="1">
       <c r="B38" s="93"/>
       <c r="C38" s="138"/>
       <c r="E38" s="15"/>
       <c r="F38" s="29"/>
-      <c r="G38" s="478"/>
-[...57 lines deleted...]
-      <c r="BM38" s="478"/>
+      <c r="G38" s="482"/>
+      <c r="H38" s="482"/>
+      <c r="I38" s="482"/>
+      <c r="J38" s="482"/>
+      <c r="K38" s="482"/>
+      <c r="L38" s="482"/>
+      <c r="M38" s="482"/>
+      <c r="N38" s="482"/>
+      <c r="O38" s="482"/>
+      <c r="P38" s="482"/>
+      <c r="Q38" s="482"/>
+      <c r="R38" s="482"/>
+      <c r="S38" s="482"/>
+      <c r="T38" s="482"/>
+      <c r="U38" s="482"/>
+      <c r="V38" s="482"/>
+      <c r="W38" s="482"/>
+      <c r="X38" s="482"/>
+      <c r="Y38" s="482"/>
+      <c r="Z38" s="482"/>
+      <c r="AA38" s="482"/>
+      <c r="AB38" s="482"/>
+      <c r="AC38" s="482"/>
+      <c r="AD38" s="482"/>
+      <c r="AE38" s="482"/>
+      <c r="AF38" s="482"/>
+      <c r="AG38" s="482"/>
+      <c r="AH38" s="482"/>
+      <c r="AI38" s="482"/>
+      <c r="AJ38" s="482"/>
+      <c r="AK38" s="482"/>
+      <c r="AL38" s="482"/>
+      <c r="AM38" s="482"/>
+      <c r="AN38" s="482"/>
+      <c r="AO38" s="482"/>
+      <c r="AP38" s="482"/>
+      <c r="AQ38" s="482"/>
+      <c r="AR38" s="482"/>
+      <c r="AS38" s="482"/>
+      <c r="AT38" s="482"/>
+      <c r="AU38" s="482"/>
+      <c r="AV38" s="482"/>
+      <c r="AW38" s="482"/>
+      <c r="AX38" s="482"/>
+      <c r="AY38" s="482"/>
+      <c r="AZ38" s="482"/>
+      <c r="BA38" s="482"/>
+      <c r="BB38" s="482"/>
+      <c r="BC38" s="482"/>
+      <c r="BD38" s="482"/>
+      <c r="BE38" s="482"/>
+      <c r="BF38" s="482"/>
+      <c r="BG38" s="482"/>
+      <c r="BH38" s="482"/>
+      <c r="BI38" s="482"/>
+      <c r="BJ38" s="482"/>
+      <c r="BK38" s="482"/>
+      <c r="BL38" s="482"/>
+      <c r="BM38" s="482"/>
       <c r="BN38" s="29"/>
       <c r="BO38" s="29"/>
       <c r="BP38" s="29"/>
       <c r="BQ38" s="29"/>
       <c r="BR38" s="25"/>
     </row>
     <row r="39" spans="2:70" ht="15.6" customHeight="1">
       <c r="B39" s="93"/>
-      <c r="C39" s="475" t="s">
+      <c r="C39" s="479" t="s">
         <v>47</v>
       </c>
-      <c r="E39" s="482"/>
-[...59 lines deleted...]
-      <c r="BM39" s="484"/>
+      <c r="E39" s="486"/>
+      <c r="F39" s="487"/>
+      <c r="G39" s="487"/>
+      <c r="H39" s="487"/>
+      <c r="I39" s="487"/>
+      <c r="J39" s="487"/>
+      <c r="K39" s="487"/>
+      <c r="L39" s="487"/>
+      <c r="M39" s="487"/>
+      <c r="N39" s="487"/>
+      <c r="O39" s="487"/>
+      <c r="P39" s="487"/>
+      <c r="Q39" s="487"/>
+      <c r="R39" s="487"/>
+      <c r="S39" s="487"/>
+      <c r="T39" s="487"/>
+      <c r="U39" s="487"/>
+      <c r="V39" s="487"/>
+      <c r="W39" s="487"/>
+      <c r="X39" s="487"/>
+      <c r="Y39" s="487"/>
+      <c r="Z39" s="487"/>
+      <c r="AA39" s="487"/>
+      <c r="AB39" s="487"/>
+      <c r="AC39" s="487"/>
+      <c r="AD39" s="487"/>
+      <c r="AE39" s="487"/>
+      <c r="AF39" s="487"/>
+      <c r="AG39" s="487"/>
+      <c r="AH39" s="487"/>
+      <c r="AI39" s="487"/>
+      <c r="AJ39" s="487"/>
+      <c r="AK39" s="487"/>
+      <c r="AL39" s="487"/>
+      <c r="AM39" s="487"/>
+      <c r="AN39" s="487"/>
+      <c r="AO39" s="487"/>
+      <c r="AP39" s="487"/>
+      <c r="AQ39" s="487"/>
+      <c r="AR39" s="487"/>
+      <c r="AS39" s="487"/>
+      <c r="AT39" s="487"/>
+      <c r="AU39" s="487"/>
+      <c r="AV39" s="487"/>
+      <c r="AW39" s="487"/>
+      <c r="AX39" s="487"/>
+      <c r="AY39" s="487"/>
+      <c r="AZ39" s="487"/>
+      <c r="BA39" s="487"/>
+      <c r="BB39" s="487"/>
+      <c r="BC39" s="487"/>
+      <c r="BD39" s="487"/>
+      <c r="BE39" s="487"/>
+      <c r="BF39" s="487"/>
+      <c r="BG39" s="487"/>
+      <c r="BH39" s="487"/>
+      <c r="BI39" s="487"/>
+      <c r="BJ39" s="487"/>
+      <c r="BK39" s="487"/>
+      <c r="BL39" s="487"/>
+      <c r="BM39" s="488"/>
       <c r="BN39" s="29"/>
       <c r="BO39" s="29"/>
       <c r="BP39" s="29"/>
       <c r="BQ39" s="29"/>
       <c r="BR39" s="25"/>
     </row>
     <row r="40" spans="2:70" ht="15.6" customHeight="1">
       <c r="B40" s="93"/>
-      <c r="C40" s="476"/>
-[...60 lines deleted...]
-      <c r="BM40" s="487"/>
+      <c r="C40" s="480"/>
+      <c r="E40" s="489"/>
+      <c r="F40" s="490"/>
+      <c r="G40" s="490"/>
+      <c r="H40" s="490"/>
+      <c r="I40" s="490"/>
+      <c r="J40" s="490"/>
+      <c r="K40" s="490"/>
+      <c r="L40" s="490"/>
+      <c r="M40" s="490"/>
+      <c r="N40" s="490"/>
+      <c r="O40" s="490"/>
+      <c r="P40" s="490"/>
+      <c r="Q40" s="490"/>
+      <c r="R40" s="490"/>
+      <c r="S40" s="490"/>
+      <c r="T40" s="490"/>
+      <c r="U40" s="490"/>
+      <c r="V40" s="490"/>
+      <c r="W40" s="490"/>
+      <c r="X40" s="490"/>
+      <c r="Y40" s="490"/>
+      <c r="Z40" s="490"/>
+      <c r="AA40" s="490"/>
+      <c r="AB40" s="490"/>
+      <c r="AC40" s="490"/>
+      <c r="AD40" s="490"/>
+      <c r="AE40" s="490"/>
+      <c r="AF40" s="490"/>
+      <c r="AG40" s="490"/>
+      <c r="AH40" s="490"/>
+      <c r="AI40" s="490"/>
+      <c r="AJ40" s="490"/>
+      <c r="AK40" s="490"/>
+      <c r="AL40" s="490"/>
+      <c r="AM40" s="490"/>
+      <c r="AN40" s="490"/>
+      <c r="AO40" s="490"/>
+      <c r="AP40" s="490"/>
+      <c r="AQ40" s="490"/>
+      <c r="AR40" s="490"/>
+      <c r="AS40" s="490"/>
+      <c r="AT40" s="490"/>
+      <c r="AU40" s="490"/>
+      <c r="AV40" s="490"/>
+      <c r="AW40" s="490"/>
+      <c r="AX40" s="490"/>
+      <c r="AY40" s="490"/>
+      <c r="AZ40" s="490"/>
+      <c r="BA40" s="490"/>
+      <c r="BB40" s="490"/>
+      <c r="BC40" s="490"/>
+      <c r="BD40" s="490"/>
+      <c r="BE40" s="490"/>
+      <c r="BF40" s="490"/>
+      <c r="BG40" s="490"/>
+      <c r="BH40" s="490"/>
+      <c r="BI40" s="490"/>
+      <c r="BJ40" s="490"/>
+      <c r="BK40" s="490"/>
+      <c r="BL40" s="490"/>
+      <c r="BM40" s="491"/>
       <c r="BN40" s="29"/>
       <c r="BO40" s="29"/>
       <c r="BP40" s="29"/>
       <c r="BQ40" s="29"/>
       <c r="BR40" s="25"/>
     </row>
     <row r="41" spans="2:70" ht="15.6" customHeight="1">
       <c r="B41" s="93"/>
-      <c r="C41" s="477"/>
-[...60 lines deleted...]
-      <c r="BM41" s="490"/>
+      <c r="C41" s="481"/>
+      <c r="E41" s="492"/>
+      <c r="F41" s="493"/>
+      <c r="G41" s="493"/>
+      <c r="H41" s="493"/>
+      <c r="I41" s="493"/>
+      <c r="J41" s="493"/>
+      <c r="K41" s="493"/>
+      <c r="L41" s="493"/>
+      <c r="M41" s="493"/>
+      <c r="N41" s="493"/>
+      <c r="O41" s="493"/>
+      <c r="P41" s="493"/>
+      <c r="Q41" s="493"/>
+      <c r="R41" s="493"/>
+      <c r="S41" s="493"/>
+      <c r="T41" s="493"/>
+      <c r="U41" s="493"/>
+      <c r="V41" s="493"/>
+      <c r="W41" s="493"/>
+      <c r="X41" s="493"/>
+      <c r="Y41" s="493"/>
+      <c r="Z41" s="493"/>
+      <c r="AA41" s="493"/>
+      <c r="AB41" s="493"/>
+      <c r="AC41" s="493"/>
+      <c r="AD41" s="493"/>
+      <c r="AE41" s="493"/>
+      <c r="AF41" s="493"/>
+      <c r="AG41" s="493"/>
+      <c r="AH41" s="493"/>
+      <c r="AI41" s="493"/>
+      <c r="AJ41" s="493"/>
+      <c r="AK41" s="493"/>
+      <c r="AL41" s="493"/>
+      <c r="AM41" s="493"/>
+      <c r="AN41" s="493"/>
+      <c r="AO41" s="493"/>
+      <c r="AP41" s="493"/>
+      <c r="AQ41" s="493"/>
+      <c r="AR41" s="493"/>
+      <c r="AS41" s="493"/>
+      <c r="AT41" s="493"/>
+      <c r="AU41" s="493"/>
+      <c r="AV41" s="493"/>
+      <c r="AW41" s="493"/>
+      <c r="AX41" s="493"/>
+      <c r="AY41" s="493"/>
+      <c r="AZ41" s="493"/>
+      <c r="BA41" s="493"/>
+      <c r="BB41" s="493"/>
+      <c r="BC41" s="493"/>
+      <c r="BD41" s="493"/>
+      <c r="BE41" s="493"/>
+      <c r="BF41" s="493"/>
+      <c r="BG41" s="493"/>
+      <c r="BH41" s="493"/>
+      <c r="BI41" s="493"/>
+      <c r="BJ41" s="493"/>
+      <c r="BK41" s="493"/>
+      <c r="BL41" s="493"/>
+      <c r="BM41" s="494"/>
       <c r="BN41" s="29"/>
       <c r="BO41" s="29"/>
       <c r="BP41" s="29"/>
       <c r="BQ41" s="29"/>
       <c r="BR41" s="25"/>
     </row>
     <row r="42" spans="2:70" ht="6" customHeight="1">
       <c r="B42" s="93"/>
       <c r="C42" s="138"/>
       <c r="E42" s="15"/>
       <c r="F42" s="29"/>
-      <c r="G42" s="481"/>
-[...57 lines deleted...]
-      <c r="BM42" s="481"/>
+      <c r="G42" s="485"/>
+      <c r="H42" s="485"/>
+      <c r="I42" s="485"/>
+      <c r="J42" s="485"/>
+      <c r="K42" s="485"/>
+      <c r="L42" s="485"/>
+      <c r="M42" s="485"/>
+      <c r="N42" s="485"/>
+      <c r="O42" s="485"/>
+      <c r="P42" s="485"/>
+      <c r="Q42" s="485"/>
+      <c r="R42" s="485"/>
+      <c r="S42" s="485"/>
+      <c r="T42" s="485"/>
+      <c r="U42" s="485"/>
+      <c r="V42" s="485"/>
+      <c r="W42" s="485"/>
+      <c r="X42" s="485"/>
+      <c r="Y42" s="485"/>
+      <c r="Z42" s="485"/>
+      <c r="AA42" s="485"/>
+      <c r="AB42" s="485"/>
+      <c r="AC42" s="485"/>
+      <c r="AD42" s="485"/>
+      <c r="AE42" s="485"/>
+      <c r="AF42" s="485"/>
+      <c r="AG42" s="485"/>
+      <c r="AH42" s="485"/>
+      <c r="AI42" s="485"/>
+      <c r="AJ42" s="485"/>
+      <c r="AK42" s="485"/>
+      <c r="AL42" s="485"/>
+      <c r="AM42" s="485"/>
+      <c r="AN42" s="485"/>
+      <c r="AO42" s="485"/>
+      <c r="AP42" s="485"/>
+      <c r="AQ42" s="485"/>
+      <c r="AR42" s="485"/>
+      <c r="AS42" s="485"/>
+      <c r="AT42" s="485"/>
+      <c r="AU42" s="485"/>
+      <c r="AV42" s="485"/>
+      <c r="AW42" s="485"/>
+      <c r="AX42" s="485"/>
+      <c r="AY42" s="485"/>
+      <c r="AZ42" s="485"/>
+      <c r="BA42" s="485"/>
+      <c r="BB42" s="485"/>
+      <c r="BC42" s="485"/>
+      <c r="BD42" s="485"/>
+      <c r="BE42" s="485"/>
+      <c r="BF42" s="485"/>
+      <c r="BG42" s="485"/>
+      <c r="BH42" s="485"/>
+      <c r="BI42" s="485"/>
+      <c r="BJ42" s="485"/>
+      <c r="BK42" s="485"/>
+      <c r="BL42" s="485"/>
+      <c r="BM42" s="485"/>
       <c r="BN42" s="29"/>
       <c r="BO42" s="29"/>
       <c r="BP42" s="29"/>
       <c r="BQ42" s="29"/>
       <c r="BR42" s="25"/>
     </row>
     <row r="43" spans="2:70" ht="15.6" customHeight="1">
       <c r="B43" s="93"/>
-      <c r="C43" s="475" t="s">
+      <c r="C43" s="479" t="s">
         <v>48</v>
       </c>
-      <c r="E43" s="482"/>
-[...59 lines deleted...]
-      <c r="BM43" s="484"/>
+      <c r="E43" s="486"/>
+      <c r="F43" s="487"/>
+      <c r="G43" s="487"/>
+      <c r="H43" s="487"/>
+      <c r="I43" s="487"/>
+      <c r="J43" s="487"/>
+      <c r="K43" s="487"/>
+      <c r="L43" s="487"/>
+      <c r="M43" s="487"/>
+      <c r="N43" s="487"/>
+      <c r="O43" s="487"/>
+      <c r="P43" s="487"/>
+      <c r="Q43" s="487"/>
+      <c r="R43" s="487"/>
+      <c r="S43" s="487"/>
+      <c r="T43" s="487"/>
+      <c r="U43" s="487"/>
+      <c r="V43" s="487"/>
+      <c r="W43" s="487"/>
+      <c r="X43" s="487"/>
+      <c r="Y43" s="487"/>
+      <c r="Z43" s="487"/>
+      <c r="AA43" s="487"/>
+      <c r="AB43" s="487"/>
+      <c r="AC43" s="487"/>
+      <c r="AD43" s="487"/>
+      <c r="AE43" s="487"/>
+      <c r="AF43" s="487"/>
+      <c r="AG43" s="487"/>
+      <c r="AH43" s="487"/>
+      <c r="AI43" s="487"/>
+      <c r="AJ43" s="487"/>
+      <c r="AK43" s="487"/>
+      <c r="AL43" s="487"/>
+      <c r="AM43" s="487"/>
+      <c r="AN43" s="487"/>
+      <c r="AO43" s="487"/>
+      <c r="AP43" s="487"/>
+      <c r="AQ43" s="487"/>
+      <c r="AR43" s="487"/>
+      <c r="AS43" s="487"/>
+      <c r="AT43" s="487"/>
+      <c r="AU43" s="487"/>
+      <c r="AV43" s="487"/>
+      <c r="AW43" s="487"/>
+      <c r="AX43" s="487"/>
+      <c r="AY43" s="487"/>
+      <c r="AZ43" s="487"/>
+      <c r="BA43" s="487"/>
+      <c r="BB43" s="487"/>
+      <c r="BC43" s="487"/>
+      <c r="BD43" s="487"/>
+      <c r="BE43" s="487"/>
+      <c r="BF43" s="487"/>
+      <c r="BG43" s="487"/>
+      <c r="BH43" s="487"/>
+      <c r="BI43" s="487"/>
+      <c r="BJ43" s="487"/>
+      <c r="BK43" s="487"/>
+      <c r="BL43" s="487"/>
+      <c r="BM43" s="488"/>
       <c r="BN43" s="29"/>
       <c r="BO43" s="29"/>
       <c r="BP43" s="29"/>
       <c r="BQ43" s="29"/>
       <c r="BR43" s="25"/>
     </row>
     <row r="44" spans="2:70" ht="15.6" customHeight="1">
       <c r="B44" s="93"/>
-      <c r="C44" s="476"/>
-[...60 lines deleted...]
-      <c r="BM44" s="487"/>
+      <c r="C44" s="480"/>
+      <c r="E44" s="489"/>
+      <c r="F44" s="490"/>
+      <c r="G44" s="490"/>
+      <c r="H44" s="490"/>
+      <c r="I44" s="490"/>
+      <c r="J44" s="490"/>
+      <c r="K44" s="490"/>
+      <c r="L44" s="490"/>
+      <c r="M44" s="490"/>
+      <c r="N44" s="490"/>
+      <c r="O44" s="490"/>
+      <c r="P44" s="490"/>
+      <c r="Q44" s="490"/>
+      <c r="R44" s="490"/>
+      <c r="S44" s="490"/>
+      <c r="T44" s="490"/>
+      <c r="U44" s="490"/>
+      <c r="V44" s="490"/>
+      <c r="W44" s="490"/>
+      <c r="X44" s="490"/>
+      <c r="Y44" s="490"/>
+      <c r="Z44" s="490"/>
+      <c r="AA44" s="490"/>
+      <c r="AB44" s="490"/>
+      <c r="AC44" s="490"/>
+      <c r="AD44" s="490"/>
+      <c r="AE44" s="490"/>
+      <c r="AF44" s="490"/>
+      <c r="AG44" s="490"/>
+      <c r="AH44" s="490"/>
+      <c r="AI44" s="490"/>
+      <c r="AJ44" s="490"/>
+      <c r="AK44" s="490"/>
+      <c r="AL44" s="490"/>
+      <c r="AM44" s="490"/>
+      <c r="AN44" s="490"/>
+      <c r="AO44" s="490"/>
+      <c r="AP44" s="490"/>
+      <c r="AQ44" s="490"/>
+      <c r="AR44" s="490"/>
+      <c r="AS44" s="490"/>
+      <c r="AT44" s="490"/>
+      <c r="AU44" s="490"/>
+      <c r="AV44" s="490"/>
+      <c r="AW44" s="490"/>
+      <c r="AX44" s="490"/>
+      <c r="AY44" s="490"/>
+      <c r="AZ44" s="490"/>
+      <c r="BA44" s="490"/>
+      <c r="BB44" s="490"/>
+      <c r="BC44" s="490"/>
+      <c r="BD44" s="490"/>
+      <c r="BE44" s="490"/>
+      <c r="BF44" s="490"/>
+      <c r="BG44" s="490"/>
+      <c r="BH44" s="490"/>
+      <c r="BI44" s="490"/>
+      <c r="BJ44" s="490"/>
+      <c r="BK44" s="490"/>
+      <c r="BL44" s="490"/>
+      <c r="BM44" s="491"/>
       <c r="BN44" s="29"/>
       <c r="BO44" s="29"/>
       <c r="BP44" s="29"/>
       <c r="BQ44" s="29"/>
       <c r="BR44" s="25"/>
     </row>
     <row r="45" spans="2:70" ht="15.6" customHeight="1">
       <c r="B45" s="93"/>
-      <c r="C45" s="477"/>
-[...60 lines deleted...]
-      <c r="BM45" s="490"/>
+      <c r="C45" s="481"/>
+      <c r="E45" s="492"/>
+      <c r="F45" s="493"/>
+      <c r="G45" s="493"/>
+      <c r="H45" s="493"/>
+      <c r="I45" s="493"/>
+      <c r="J45" s="493"/>
+      <c r="K45" s="493"/>
+      <c r="L45" s="493"/>
+      <c r="M45" s="493"/>
+      <c r="N45" s="493"/>
+      <c r="O45" s="493"/>
+      <c r="P45" s="493"/>
+      <c r="Q45" s="493"/>
+      <c r="R45" s="493"/>
+      <c r="S45" s="493"/>
+      <c r="T45" s="493"/>
+      <c r="U45" s="493"/>
+      <c r="V45" s="493"/>
+      <c r="W45" s="493"/>
+      <c r="X45" s="493"/>
+      <c r="Y45" s="493"/>
+      <c r="Z45" s="493"/>
+      <c r="AA45" s="493"/>
+      <c r="AB45" s="493"/>
+      <c r="AC45" s="493"/>
+      <c r="AD45" s="493"/>
+      <c r="AE45" s="493"/>
+      <c r="AF45" s="493"/>
+      <c r="AG45" s="493"/>
+      <c r="AH45" s="493"/>
+      <c r="AI45" s="493"/>
+      <c r="AJ45" s="493"/>
+      <c r="AK45" s="493"/>
+      <c r="AL45" s="493"/>
+      <c r="AM45" s="493"/>
+      <c r="AN45" s="493"/>
+      <c r="AO45" s="493"/>
+      <c r="AP45" s="493"/>
+      <c r="AQ45" s="493"/>
+      <c r="AR45" s="493"/>
+      <c r="AS45" s="493"/>
+      <c r="AT45" s="493"/>
+      <c r="AU45" s="493"/>
+      <c r="AV45" s="493"/>
+      <c r="AW45" s="493"/>
+      <c r="AX45" s="493"/>
+      <c r="AY45" s="493"/>
+      <c r="AZ45" s="493"/>
+      <c r="BA45" s="493"/>
+      <c r="BB45" s="493"/>
+      <c r="BC45" s="493"/>
+      <c r="BD45" s="493"/>
+      <c r="BE45" s="493"/>
+      <c r="BF45" s="493"/>
+      <c r="BG45" s="493"/>
+      <c r="BH45" s="493"/>
+      <c r="BI45" s="493"/>
+      <c r="BJ45" s="493"/>
+      <c r="BK45" s="493"/>
+      <c r="BL45" s="493"/>
+      <c r="BM45" s="494"/>
       <c r="BN45" s="29"/>
       <c r="BO45" s="29"/>
       <c r="BP45" s="29"/>
       <c r="BQ45" s="29"/>
       <c r="BR45" s="25"/>
     </row>
     <row r="46" spans="2:70" ht="15.6" customHeight="1">
       <c r="B46" s="93"/>
       <c r="C46" s="29"/>
       <c r="D46" s="29"/>
       <c r="E46" s="29"/>
       <c r="F46" s="29"/>
       <c r="G46" s="29"/>
       <c r="H46" s="29"/>
       <c r="I46" s="29"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
       <c r="S46" s="29"/>
@@ -30712,269 +30883,269 @@
       <c r="AX46" s="29"/>
       <c r="AY46" s="29"/>
       <c r="AZ46" s="29"/>
       <c r="BA46" s="29"/>
       <c r="BB46" s="29"/>
       <c r="BC46" s="29"/>
       <c r="BD46" s="29"/>
       <c r="BE46" s="29"/>
       <c r="BF46" s="29"/>
       <c r="BG46" s="29"/>
       <c r="BH46" s="29"/>
       <c r="BI46" s="29"/>
       <c r="BJ46" s="29"/>
       <c r="BK46" s="29"/>
       <c r="BL46" s="29"/>
       <c r="BM46" s="29"/>
       <c r="BN46" s="29"/>
       <c r="BO46" s="29"/>
       <c r="BP46" s="29"/>
       <c r="BQ46" s="29"/>
       <c r="BR46" s="25"/>
     </row>
     <row r="47" spans="2:70" ht="15.6" customHeight="1">
       <c r="B47" s="93"/>
       <c r="C47" s="29"/>
-      <c r="D47" s="481">
+      <c r="D47" s="485">
         <v>0</v>
       </c>
-      <c r="E47" s="481"/>
+      <c r="E47" s="485"/>
       <c r="F47" s="29"/>
       <c r="G47" s="29"/>
       <c r="H47" s="29"/>
       <c r="I47" s="29"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="29"/>
       <c r="N47" s="29"/>
       <c r="O47" s="29"/>
       <c r="P47" s="29"/>
       <c r="Q47" s="29"/>
       <c r="R47" s="29"/>
       <c r="S47" s="29"/>
       <c r="T47" s="29"/>
       <c r="U47" s="29"/>
       <c r="V47" s="29"/>
-      <c r="W47" s="481" t="s">
+      <c r="W47" s="485" t="s">
         <v>95</v>
       </c>
-      <c r="X47" s="481"/>
-[...1 lines deleted...]
-      <c r="Z47" s="481"/>
+      <c r="X47" s="485"/>
+      <c r="Y47" s="485"/>
+      <c r="Z47" s="485"/>
       <c r="AA47" s="132"/>
       <c r="AB47" s="29"/>
       <c r="AC47" s="29"/>
-      <c r="AD47" s="503" t="s">
+      <c r="AD47" s="507" t="s">
         <v>49</v>
       </c>
-      <c r="AE47" s="503"/>
-[...17 lines deleted...]
-      <c r="AW47" s="503"/>
+      <c r="AE47" s="507"/>
+      <c r="AF47" s="507"/>
+      <c r="AG47" s="507"/>
+      <c r="AH47" s="507"/>
+      <c r="AI47" s="507"/>
+      <c r="AJ47" s="507"/>
+      <c r="AK47" s="507"/>
+      <c r="AL47" s="507"/>
+      <c r="AM47" s="507"/>
+      <c r="AN47" s="507"/>
+      <c r="AO47" s="507"/>
+      <c r="AP47" s="507"/>
+      <c r="AQ47" s="507"/>
+      <c r="AR47" s="507"/>
+      <c r="AS47" s="507"/>
+      <c r="AT47" s="507"/>
+      <c r="AU47" s="507"/>
+      <c r="AV47" s="507"/>
+      <c r="AW47" s="507"/>
       <c r="AX47" s="29"/>
       <c r="AY47" s="29"/>
       <c r="AZ47" s="25"/>
-      <c r="BA47" s="504" t="s">
+      <c r="BA47" s="508" t="s">
         <v>50</v>
       </c>
-      <c r="BB47" s="505"/>
-[...15 lines deleted...]
-      <c r="BR47" s="512"/>
+      <c r="BB47" s="509"/>
+      <c r="BC47" s="509"/>
+      <c r="BD47" s="509"/>
+      <c r="BE47" s="509"/>
+      <c r="BF47" s="509"/>
+      <c r="BG47" s="509"/>
+      <c r="BH47" s="509"/>
+      <c r="BI47" s="510"/>
+      <c r="BJ47" s="514"/>
+      <c r="BK47" s="515"/>
+      <c r="BL47" s="515"/>
+      <c r="BM47" s="515"/>
+      <c r="BN47" s="515"/>
+      <c r="BO47" s="515"/>
+      <c r="BP47" s="515"/>
+      <c r="BQ47" s="515"/>
+      <c r="BR47" s="516"/>
     </row>
     <row r="48" spans="2:70" ht="6" customHeight="1">
       <c r="B48" s="93"/>
       <c r="C48" s="29"/>
-      <c r="D48" s="481"/>
-      <c r="E48" s="481"/>
+      <c r="D48" s="485"/>
+      <c r="E48" s="485"/>
       <c r="F48" s="28"/>
       <c r="G48" s="28"/>
       <c r="H48" s="28"/>
       <c r="I48" s="28"/>
       <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="28"/>
       <c r="N48" s="28"/>
       <c r="O48" s="28"/>
       <c r="P48" s="28"/>
       <c r="Q48" s="28"/>
       <c r="R48" s="28"/>
       <c r="S48" s="28"/>
       <c r="T48" s="28"/>
       <c r="U48" s="28"/>
       <c r="V48" s="28"/>
-      <c r="W48" s="481"/>
-[...2 lines deleted...]
-      <c r="Z48" s="481"/>
+      <c r="W48" s="485"/>
+      <c r="X48" s="485"/>
+      <c r="Y48" s="485"/>
+      <c r="Z48" s="485"/>
       <c r="AA48" s="132"/>
       <c r="AB48" s="29"/>
       <c r="AC48" s="29"/>
-      <c r="AD48" s="503"/>
-[...18 lines deleted...]
-      <c r="AW48" s="503"/>
+      <c r="AD48" s="507"/>
+      <c r="AE48" s="507"/>
+      <c r="AF48" s="507"/>
+      <c r="AG48" s="507"/>
+      <c r="AH48" s="507"/>
+      <c r="AI48" s="507"/>
+      <c r="AJ48" s="507"/>
+      <c r="AK48" s="507"/>
+      <c r="AL48" s="507"/>
+      <c r="AM48" s="507"/>
+      <c r="AN48" s="507"/>
+      <c r="AO48" s="507"/>
+      <c r="AP48" s="507"/>
+      <c r="AQ48" s="507"/>
+      <c r="AR48" s="507"/>
+      <c r="AS48" s="507"/>
+      <c r="AT48" s="507"/>
+      <c r="AU48" s="507"/>
+      <c r="AV48" s="507"/>
+      <c r="AW48" s="507"/>
       <c r="AX48" s="29"/>
       <c r="AY48" s="29"/>
       <c r="AZ48" s="25"/>
-      <c r="BA48" s="507"/>
-[...16 lines deleted...]
-      <c r="BR48" s="515"/>
+      <c r="BA48" s="511"/>
+      <c r="BB48" s="512"/>
+      <c r="BC48" s="512"/>
+      <c r="BD48" s="512"/>
+      <c r="BE48" s="512"/>
+      <c r="BF48" s="512"/>
+      <c r="BG48" s="512"/>
+      <c r="BH48" s="512"/>
+      <c r="BI48" s="513"/>
+      <c r="BJ48" s="517"/>
+      <c r="BK48" s="518"/>
+      <c r="BL48" s="518"/>
+      <c r="BM48" s="518"/>
+      <c r="BN48" s="518"/>
+      <c r="BO48" s="518"/>
+      <c r="BP48" s="518"/>
+      <c r="BQ48" s="518"/>
+      <c r="BR48" s="519"/>
     </row>
     <row r="49" spans="2:70" ht="6" customHeight="1" thickBot="1">
       <c r="B49" s="93"/>
       <c r="C49" s="29"/>
       <c r="D49" s="29"/>
       <c r="E49" s="30"/>
       <c r="F49" s="31"/>
       <c r="G49" s="32"/>
       <c r="H49" s="33"/>
       <c r="I49" s="31"/>
       <c r="J49" s="31"/>
       <c r="K49" s="32"/>
       <c r="L49" s="33"/>
       <c r="M49" s="31"/>
       <c r="N49" s="31"/>
       <c r="O49" s="30"/>
       <c r="P49" s="33"/>
       <c r="Q49" s="31"/>
       <c r="R49" s="31"/>
       <c r="S49" s="32"/>
       <c r="T49" s="33"/>
       <c r="U49" s="31"/>
       <c r="V49" s="31"/>
       <c r="W49" s="32"/>
       <c r="X49" s="34"/>
       <c r="Y49" s="29"/>
       <c r="Z49" s="29"/>
       <c r="AA49" s="29"/>
       <c r="AB49" s="29"/>
       <c r="AC49" s="29"/>
-      <c r="AD49" s="503"/>
-[...18 lines deleted...]
-      <c r="AW49" s="503"/>
+      <c r="AD49" s="507"/>
+      <c r="AE49" s="507"/>
+      <c r="AF49" s="507"/>
+      <c r="AG49" s="507"/>
+      <c r="AH49" s="507"/>
+      <c r="AI49" s="507"/>
+      <c r="AJ49" s="507"/>
+      <c r="AK49" s="507"/>
+      <c r="AL49" s="507"/>
+      <c r="AM49" s="507"/>
+      <c r="AN49" s="507"/>
+      <c r="AO49" s="507"/>
+      <c r="AP49" s="507"/>
+      <c r="AQ49" s="507"/>
+      <c r="AR49" s="507"/>
+      <c r="AS49" s="507"/>
+      <c r="AT49" s="507"/>
+      <c r="AU49" s="507"/>
+      <c r="AV49" s="507"/>
+      <c r="AW49" s="507"/>
       <c r="AX49" s="29"/>
       <c r="AY49" s="29"/>
       <c r="AZ49" s="25"/>
-      <c r="BA49" s="492" t="s">
+      <c r="BA49" s="496" t="s">
         <v>42</v>
       </c>
-      <c r="BB49" s="493"/>
-[...15 lines deleted...]
-      <c r="BR49" s="500"/>
+      <c r="BB49" s="497"/>
+      <c r="BC49" s="497"/>
+      <c r="BD49" s="497"/>
+      <c r="BE49" s="497"/>
+      <c r="BF49" s="497"/>
+      <c r="BG49" s="497"/>
+      <c r="BH49" s="497"/>
+      <c r="BI49" s="498"/>
+      <c r="BJ49" s="502"/>
+      <c r="BK49" s="503"/>
+      <c r="BL49" s="503"/>
+      <c r="BM49" s="503"/>
+      <c r="BN49" s="503"/>
+      <c r="BO49" s="503"/>
+      <c r="BP49" s="503"/>
+      <c r="BQ49" s="503"/>
+      <c r="BR49" s="504"/>
     </row>
     <row r="50" spans="2:70" ht="15.6" customHeight="1" thickTop="1">
       <c r="B50" s="94"/>
       <c r="C50" s="28"/>
       <c r="D50" s="28"/>
       <c r="E50" s="95"/>
       <c r="F50" s="95"/>
       <c r="G50" s="95"/>
       <c r="H50" s="95"/>
       <c r="I50" s="28"/>
       <c r="J50" s="28"/>
       <c r="K50" s="28"/>
       <c r="L50" s="28"/>
       <c r="M50" s="28"/>
       <c r="N50" s="28"/>
       <c r="O50" s="28"/>
       <c r="P50" s="28"/>
       <c r="Q50" s="28"/>
       <c r="R50" s="28"/>
       <c r="S50" s="28"/>
       <c r="T50" s="28"/>
       <c r="U50" s="28"/>
       <c r="V50" s="28"/>
       <c r="W50" s="28"/>
       <c r="X50" s="28"/>
@@ -30984,369 +31155,369 @@
       <c r="AB50" s="28"/>
       <c r="AC50" s="28"/>
       <c r="AD50" s="28"/>
       <c r="AE50" s="28"/>
       <c r="AF50" s="28"/>
       <c r="AG50" s="28"/>
       <c r="AH50" s="28"/>
       <c r="AI50" s="28"/>
       <c r="AJ50" s="28"/>
       <c r="AK50" s="28"/>
       <c r="AL50" s="28"/>
       <c r="AM50" s="28"/>
       <c r="AN50" s="28"/>
       <c r="AO50" s="28"/>
       <c r="AP50" s="28"/>
       <c r="AQ50" s="28"/>
       <c r="AR50" s="28"/>
       <c r="AS50" s="28"/>
       <c r="AT50" s="28"/>
       <c r="AU50" s="28"/>
       <c r="AV50" s="28"/>
       <c r="AW50" s="28"/>
       <c r="AX50" s="28"/>
       <c r="AY50" s="28"/>
       <c r="AZ50" s="92"/>
-      <c r="BA50" s="495"/>
-[...16 lines deleted...]
-      <c r="BR50" s="502"/>
+      <c r="BA50" s="499"/>
+      <c r="BB50" s="500"/>
+      <c r="BC50" s="500"/>
+      <c r="BD50" s="500"/>
+      <c r="BE50" s="500"/>
+      <c r="BF50" s="500"/>
+      <c r="BG50" s="500"/>
+      <c r="BH50" s="500"/>
+      <c r="BI50" s="501"/>
+      <c r="BJ50" s="505"/>
+      <c r="BK50" s="482"/>
+      <c r="BL50" s="482"/>
+      <c r="BM50" s="482"/>
+      <c r="BN50" s="482"/>
+      <c r="BO50" s="482"/>
+      <c r="BP50" s="482"/>
+      <c r="BQ50" s="482"/>
+      <c r="BR50" s="506"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="BA49:BI50"/>
     <mergeCell ref="BJ49:BR50"/>
     <mergeCell ref="D47:E48"/>
     <mergeCell ref="W47:Z48"/>
     <mergeCell ref="AD47:AW49"/>
     <mergeCell ref="BA47:BI48"/>
     <mergeCell ref="BJ47:BR48"/>
     <mergeCell ref="C39:C41"/>
     <mergeCell ref="G42:BM42"/>
     <mergeCell ref="C43:C45"/>
     <mergeCell ref="E39:BM41"/>
     <mergeCell ref="E43:BM45"/>
     <mergeCell ref="B2:K3"/>
     <mergeCell ref="C35:C37"/>
     <mergeCell ref="G38:BM38"/>
     <mergeCell ref="BO17:BP21"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="G34:BM34"/>
     <mergeCell ref="E31:BM33"/>
     <mergeCell ref="E35:BM37"/>
     <mergeCell ref="BO29:BP30"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="C2:BD29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="55" width="1.625" style="83"/>
     <col min="56" max="56" width="1.625" style="83" customWidth="1"/>
     <col min="57" max="16384" width="1.625" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:56" ht="30" customHeight="1">
-      <c r="AG2" s="521" t="s">
+      <c r="AG2" s="525" t="s">
         <v>65</v>
       </c>
-      <c r="AH2" s="521"/>
-[...21 lines deleted...]
-      <c r="BD2" s="522"/>
+      <c r="AH2" s="525"/>
+      <c r="AI2" s="525"/>
+      <c r="AJ2" s="525"/>
+      <c r="AK2" s="525"/>
+      <c r="AL2" s="525"/>
+      <c r="AM2" s="525"/>
+      <c r="AN2" s="525"/>
+      <c r="AO2" s="526"/>
+      <c r="AP2" s="526"/>
+      <c r="AQ2" s="526"/>
+      <c r="AR2" s="526"/>
+      <c r="AS2" s="526"/>
+      <c r="AT2" s="526"/>
+      <c r="AU2" s="526"/>
+      <c r="AV2" s="526"/>
+      <c r="AW2" s="526"/>
+      <c r="AX2" s="526"/>
+      <c r="AY2" s="526"/>
+      <c r="AZ2" s="526"/>
+      <c r="BA2" s="526"/>
+      <c r="BB2" s="526"/>
+      <c r="BC2" s="526"/>
+      <c r="BD2" s="526"/>
     </row>
     <row r="4" spans="3:56" ht="30" customHeight="1">
-      <c r="C4" s="516" t="s">
+      <c r="C4" s="520" t="s">
         <v>73</v>
       </c>
-      <c r="D4" s="516"/>
-[...4 lines deleted...]
-      <c r="I4" s="516" t="s">
+      <c r="D4" s="520"/>
+      <c r="E4" s="520"/>
+      <c r="F4" s="520"/>
+      <c r="G4" s="520"/>
+      <c r="H4" s="520"/>
+      <c r="I4" s="520" t="s">
         <v>228</v>
       </c>
-      <c r="J4" s="516"/>
-[...4 lines deleted...]
-      <c r="O4" s="516" t="s">
+      <c r="J4" s="520"/>
+      <c r="K4" s="520"/>
+      <c r="L4" s="520"/>
+      <c r="M4" s="520"/>
+      <c r="N4" s="520"/>
+      <c r="O4" s="520" t="s">
         <v>74</v>
       </c>
-      <c r="P4" s="516"/>
-[...4 lines deleted...]
-      <c r="U4" s="516" t="s">
+      <c r="P4" s="520"/>
+      <c r="Q4" s="520"/>
+      <c r="R4" s="520"/>
+      <c r="S4" s="520"/>
+      <c r="T4" s="520"/>
+      <c r="U4" s="520" t="s">
         <v>0</v>
       </c>
-      <c r="V4" s="516"/>
-[...4 lines deleted...]
-      <c r="AA4" s="517" t="s">
+      <c r="V4" s="520"/>
+      <c r="W4" s="520"/>
+      <c r="X4" s="520"/>
+      <c r="Y4" s="520"/>
+      <c r="Z4" s="520"/>
+      <c r="AA4" s="521" t="s">
         <v>54</v>
       </c>
-      <c r="AB4" s="518"/>
-[...4 lines deleted...]
-      <c r="AG4" s="517" t="s">
+      <c r="AB4" s="522"/>
+      <c r="AC4" s="522"/>
+      <c r="AD4" s="522"/>
+      <c r="AE4" s="522"/>
+      <c r="AF4" s="523"/>
+      <c r="AG4" s="521" t="s">
         <v>55</v>
       </c>
-      <c r="AH4" s="518"/>
-[...4 lines deleted...]
-      <c r="AM4" s="517" t="s">
+      <c r="AH4" s="522"/>
+      <c r="AI4" s="522"/>
+      <c r="AJ4" s="522"/>
+      <c r="AK4" s="522"/>
+      <c r="AL4" s="523"/>
+      <c r="AM4" s="521" t="s">
         <v>274</v>
       </c>
-      <c r="AN4" s="518"/>
-[...15 lines deleted...]
-      <c r="BD4" s="519"/>
+      <c r="AN4" s="522"/>
+      <c r="AO4" s="522"/>
+      <c r="AP4" s="522"/>
+      <c r="AQ4" s="522"/>
+      <c r="AR4" s="522"/>
+      <c r="AS4" s="522"/>
+      <c r="AT4" s="522"/>
+      <c r="AU4" s="522"/>
+      <c r="AV4" s="522"/>
+      <c r="AW4" s="522"/>
+      <c r="AX4" s="522"/>
+      <c r="AY4" s="522"/>
+      <c r="AZ4" s="522"/>
+      <c r="BA4" s="522"/>
+      <c r="BB4" s="522"/>
+      <c r="BC4" s="522"/>
+      <c r="BD4" s="523"/>
     </row>
     <row r="5" spans="3:56" ht="30" customHeight="1">
-      <c r="C5" s="520"/>
-[...52 lines deleted...]
-      <c r="BD5" s="526"/>
+      <c r="C5" s="524"/>
+      <c r="D5" s="524"/>
+      <c r="E5" s="524"/>
+      <c r="F5" s="524"/>
+      <c r="G5" s="524"/>
+      <c r="H5" s="524"/>
+      <c r="I5" s="524"/>
+      <c r="J5" s="524"/>
+      <c r="K5" s="524"/>
+      <c r="L5" s="524"/>
+      <c r="M5" s="524"/>
+      <c r="N5" s="524"/>
+      <c r="O5" s="524"/>
+      <c r="P5" s="524"/>
+      <c r="Q5" s="524"/>
+      <c r="R5" s="524"/>
+      <c r="S5" s="524"/>
+      <c r="T5" s="524"/>
+      <c r="U5" s="524"/>
+      <c r="V5" s="524"/>
+      <c r="W5" s="524"/>
+      <c r="X5" s="524"/>
+      <c r="Y5" s="524"/>
+      <c r="Z5" s="524"/>
+      <c r="AA5" s="524"/>
+      <c r="AB5" s="524"/>
+      <c r="AC5" s="524"/>
+      <c r="AD5" s="524"/>
+      <c r="AE5" s="524"/>
+      <c r="AF5" s="524"/>
+      <c r="AG5" s="524"/>
+      <c r="AH5" s="524"/>
+      <c r="AI5" s="524"/>
+      <c r="AJ5" s="524"/>
+      <c r="AK5" s="524"/>
+      <c r="AL5" s="524"/>
+      <c r="AM5" s="528"/>
+      <c r="AN5" s="529"/>
+      <c r="AO5" s="529"/>
+      <c r="AP5" s="529"/>
+      <c r="AQ5" s="529"/>
+      <c r="AR5" s="529"/>
+      <c r="AS5" s="529"/>
+      <c r="AT5" s="529"/>
+      <c r="AU5" s="529"/>
+      <c r="AV5" s="529"/>
+      <c r="AW5" s="529"/>
+      <c r="AX5" s="529"/>
+      <c r="AY5" s="529"/>
+      <c r="AZ5" s="529"/>
+      <c r="BA5" s="529"/>
+      <c r="BB5" s="529"/>
+      <c r="BC5" s="529"/>
+      <c r="BD5" s="530"/>
     </row>
     <row r="6" spans="3:56" ht="30" customHeight="1">
-      <c r="C6" s="520"/>
-[...52 lines deleted...]
-      <c r="BD6" s="528"/>
+      <c r="C6" s="524"/>
+      <c r="D6" s="524"/>
+      <c r="E6" s="524"/>
+      <c r="F6" s="524"/>
+      <c r="G6" s="524"/>
+      <c r="H6" s="524"/>
+      <c r="I6" s="524"/>
+      <c r="J6" s="524"/>
+      <c r="K6" s="524"/>
+      <c r="L6" s="524"/>
+      <c r="M6" s="524"/>
+      <c r="N6" s="524"/>
+      <c r="O6" s="524"/>
+      <c r="P6" s="524"/>
+      <c r="Q6" s="524"/>
+      <c r="R6" s="524"/>
+      <c r="S6" s="524"/>
+      <c r="T6" s="524"/>
+      <c r="U6" s="524"/>
+      <c r="V6" s="524"/>
+      <c r="W6" s="524"/>
+      <c r="X6" s="524"/>
+      <c r="Y6" s="524"/>
+      <c r="Z6" s="524"/>
+      <c r="AA6" s="524"/>
+      <c r="AB6" s="524"/>
+      <c r="AC6" s="524"/>
+      <c r="AD6" s="524"/>
+      <c r="AE6" s="524"/>
+      <c r="AF6" s="524"/>
+      <c r="AG6" s="524"/>
+      <c r="AH6" s="524"/>
+      <c r="AI6" s="524"/>
+      <c r="AJ6" s="524"/>
+      <c r="AK6" s="524"/>
+      <c r="AL6" s="524"/>
+      <c r="AM6" s="531"/>
+      <c r="AN6" s="437"/>
+      <c r="AO6" s="437"/>
+      <c r="AP6" s="437"/>
+      <c r="AQ6" s="437"/>
+      <c r="AR6" s="437"/>
+      <c r="AS6" s="437"/>
+      <c r="AT6" s="437"/>
+      <c r="AU6" s="437"/>
+      <c r="AV6" s="437"/>
+      <c r="AW6" s="437"/>
+      <c r="AX6" s="437"/>
+      <c r="AY6" s="437"/>
+      <c r="AZ6" s="437"/>
+      <c r="BA6" s="437"/>
+      <c r="BB6" s="437"/>
+      <c r="BC6" s="437"/>
+      <c r="BD6" s="532"/>
     </row>
     <row r="7" spans="3:56" ht="30" customHeight="1">
       <c r="C7" s="119"/>
       <c r="D7" s="111"/>
       <c r="BD7" s="120"/>
     </row>
     <row r="8" spans="3:56" ht="30" customHeight="1">
       <c r="C8" s="119"/>
       <c r="D8" s="111"/>
       <c r="E8" s="111"/>
       <c r="L8" s="211"/>
       <c r="M8" s="211"/>
       <c r="N8" s="211"/>
-      <c r="O8" s="523" t="s">
+      <c r="O8" s="527" t="s">
         <v>269</v>
       </c>
-      <c r="P8" s="523"/>
-[...27 lines deleted...]
-      <c r="AR8" s="523"/>
+      <c r="P8" s="527"/>
+      <c r="Q8" s="527"/>
+      <c r="R8" s="527"/>
+      <c r="S8" s="527"/>
+      <c r="T8" s="527"/>
+      <c r="U8" s="527"/>
+      <c r="V8" s="527"/>
+      <c r="W8" s="527"/>
+      <c r="X8" s="527"/>
+      <c r="Y8" s="527"/>
+      <c r="Z8" s="527"/>
+      <c r="AA8" s="527"/>
+      <c r="AB8" s="527"/>
+      <c r="AC8" s="527"/>
+      <c r="AD8" s="527"/>
+      <c r="AE8" s="527"/>
+      <c r="AF8" s="527"/>
+      <c r="AG8" s="527"/>
+      <c r="AH8" s="527"/>
+      <c r="AI8" s="527"/>
+      <c r="AJ8" s="527"/>
+      <c r="AK8" s="527"/>
+      <c r="AL8" s="527"/>
+      <c r="AM8" s="527"/>
+      <c r="AN8" s="527"/>
+      <c r="AO8" s="527"/>
+      <c r="AP8" s="527"/>
+      <c r="AQ8" s="527"/>
+      <c r="AR8" s="527"/>
       <c r="BD8" s="120"/>
     </row>
     <row r="9" spans="3:56" ht="30" customHeight="1">
       <c r="C9" s="119"/>
       <c r="D9" s="111"/>
       <c r="E9" s="83" t="s">
         <v>304</v>
       </c>
       <c r="BD9" s="120"/>
     </row>
     <row r="10" spans="3:56" ht="30" customHeight="1">
       <c r="C10" s="119"/>
       <c r="D10" s="111"/>
       <c r="E10" s="111" t="s">
         <v>309</v>
       </c>
       <c r="F10" s="111"/>
       <c r="G10" s="111"/>
       <c r="H10" s="111"/>
       <c r="I10" s="111"/>
       <c r="J10" s="111"/>
       <c r="K10" s="111"/>
       <c r="L10" s="111" t="s">
         <v>310</v>
       </c>
@@ -32341,516 +32512,516 @@
     <mergeCell ref="O8:AR8"/>
     <mergeCell ref="AG4:AL4"/>
     <mergeCell ref="AG5:AL6"/>
     <mergeCell ref="AM4:BD4"/>
     <mergeCell ref="AM5:BD6"/>
     <mergeCell ref="C5:H6"/>
     <mergeCell ref="I5:N6"/>
     <mergeCell ref="O5:T6"/>
     <mergeCell ref="U5:Z6"/>
     <mergeCell ref="AA5:AF6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="I4:N4"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="U4:Z4"/>
     <mergeCell ref="AA4:AF4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="B1:BE55"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A34" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="16.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.625" style="212"/>
     <col min="2" max="2" width="1.625" style="212" customWidth="1"/>
     <col min="3" max="16384" width="1.625" style="212"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:57" s="248" customFormat="1" ht="16.5" customHeight="1"/>
     <row r="2" spans="2:57" ht="16.5" customHeight="1">
-      <c r="B2" s="560" t="s">
+      <c r="B2" s="564" t="s">
         <v>229</v>
       </c>
-      <c r="C2" s="560"/>
-[...4 lines deleted...]
-      <c r="H2" s="560" t="s">
+      <c r="C2" s="564"/>
+      <c r="D2" s="564"/>
+      <c r="E2" s="564"/>
+      <c r="F2" s="564"/>
+      <c r="G2" s="564"/>
+      <c r="H2" s="564" t="s">
         <v>230</v>
       </c>
-      <c r="I2" s="560"/>
-[...4 lines deleted...]
-      <c r="N2" s="555" t="s">
+      <c r="I2" s="564"/>
+      <c r="J2" s="564"/>
+      <c r="K2" s="564"/>
+      <c r="L2" s="564"/>
+      <c r="M2" s="564"/>
+      <c r="N2" s="559" t="s">
         <v>231</v>
       </c>
-      <c r="O2" s="556"/>
-[...4 lines deleted...]
-      <c r="T2" s="555" t="s">
+      <c r="O2" s="560"/>
+      <c r="P2" s="560"/>
+      <c r="Q2" s="560"/>
+      <c r="R2" s="560"/>
+      <c r="S2" s="561"/>
+      <c r="T2" s="559" t="s">
         <v>232</v>
       </c>
-      <c r="U2" s="556"/>
-[...4 lines deleted...]
-      <c r="Z2" s="555" t="s">
+      <c r="U2" s="560"/>
+      <c r="V2" s="560"/>
+      <c r="W2" s="560"/>
+      <c r="X2" s="560"/>
+      <c r="Y2" s="561"/>
+      <c r="Z2" s="559" t="s">
         <v>0</v>
       </c>
-      <c r="AA2" s="556"/>
-[...4 lines deleted...]
-      <c r="AF2" s="555" t="s">
+      <c r="AA2" s="560"/>
+      <c r="AB2" s="560"/>
+      <c r="AC2" s="560"/>
+      <c r="AD2" s="560"/>
+      <c r="AE2" s="561"/>
+      <c r="AF2" s="559" t="s">
         <v>299</v>
       </c>
-      <c r="AG2" s="556"/>
-[...4 lines deleted...]
-      <c r="AL2" s="438" t="s">
+      <c r="AG2" s="560"/>
+      <c r="AH2" s="560"/>
+      <c r="AI2" s="560"/>
+      <c r="AJ2" s="560"/>
+      <c r="AK2" s="561"/>
+      <c r="AL2" s="442" t="s">
         <v>300</v>
       </c>
-      <c r="AM2" s="410"/>
-[...4 lines deleted...]
-      <c r="AR2" s="555" t="s">
+      <c r="AM2" s="414"/>
+      <c r="AN2" s="414"/>
+      <c r="AO2" s="414"/>
+      <c r="AP2" s="414"/>
+      <c r="AQ2" s="441"/>
+      <c r="AR2" s="559" t="s">
         <v>53</v>
       </c>
-      <c r="AS2" s="556"/>
-[...11 lines deleted...]
-      <c r="BE2" s="557"/>
+      <c r="AS2" s="560"/>
+      <c r="AT2" s="560"/>
+      <c r="AU2" s="560"/>
+      <c r="AV2" s="560"/>
+      <c r="AW2" s="560"/>
+      <c r="AX2" s="560"/>
+      <c r="AY2" s="560"/>
+      <c r="AZ2" s="560"/>
+      <c r="BA2" s="560"/>
+      <c r="BB2" s="560"/>
+      <c r="BC2" s="560"/>
+      <c r="BD2" s="560"/>
+      <c r="BE2" s="561"/>
     </row>
     <row r="3" spans="2:57" ht="16.5" customHeight="1">
-      <c r="B3" s="422"/>
-[...54 lines deleted...]
-      <c r="BE3" s="421"/>
+      <c r="B3" s="426"/>
+      <c r="C3" s="426"/>
+      <c r="D3" s="426"/>
+      <c r="E3" s="426"/>
+      <c r="F3" s="426"/>
+      <c r="G3" s="426"/>
+      <c r="H3" s="426"/>
+      <c r="I3" s="426"/>
+      <c r="J3" s="426"/>
+      <c r="K3" s="426"/>
+      <c r="L3" s="426"/>
+      <c r="M3" s="426"/>
+      <c r="N3" s="426"/>
+      <c r="O3" s="426"/>
+      <c r="P3" s="426"/>
+      <c r="Q3" s="426"/>
+      <c r="R3" s="426"/>
+      <c r="S3" s="426"/>
+      <c r="T3" s="426"/>
+      <c r="U3" s="426"/>
+      <c r="V3" s="426"/>
+      <c r="W3" s="426"/>
+      <c r="X3" s="426"/>
+      <c r="Y3" s="426"/>
+      <c r="Z3" s="426"/>
+      <c r="AA3" s="426"/>
+      <c r="AB3" s="426"/>
+      <c r="AC3" s="426"/>
+      <c r="AD3" s="426"/>
+      <c r="AE3" s="426"/>
+      <c r="AF3" s="426"/>
+      <c r="AG3" s="426"/>
+      <c r="AH3" s="426"/>
+      <c r="AI3" s="426"/>
+      <c r="AJ3" s="426"/>
+      <c r="AK3" s="426"/>
+      <c r="AL3" s="426"/>
+      <c r="AM3" s="426"/>
+      <c r="AN3" s="426"/>
+      <c r="AO3" s="426"/>
+      <c r="AP3" s="426"/>
+      <c r="AQ3" s="426"/>
+      <c r="AR3" s="454"/>
+      <c r="AS3" s="407"/>
+      <c r="AT3" s="407"/>
+      <c r="AU3" s="407"/>
+      <c r="AV3" s="407"/>
+      <c r="AW3" s="407"/>
+      <c r="AX3" s="407"/>
+      <c r="AY3" s="407"/>
+      <c r="AZ3" s="407"/>
+      <c r="BA3" s="407"/>
+      <c r="BB3" s="407"/>
+      <c r="BC3" s="407"/>
+      <c r="BD3" s="407"/>
+      <c r="BE3" s="425"/>
     </row>
     <row r="4" spans="2:57" ht="16.5" customHeight="1">
-      <c r="B4" s="422"/>
-[...54 lines deleted...]
-      <c r="BE4" s="559"/>
+      <c r="B4" s="426"/>
+      <c r="C4" s="426"/>
+      <c r="D4" s="426"/>
+      <c r="E4" s="426"/>
+      <c r="F4" s="426"/>
+      <c r="G4" s="426"/>
+      <c r="H4" s="426"/>
+      <c r="I4" s="426"/>
+      <c r="J4" s="426"/>
+      <c r="K4" s="426"/>
+      <c r="L4" s="426"/>
+      <c r="M4" s="426"/>
+      <c r="N4" s="426"/>
+      <c r="O4" s="426"/>
+      <c r="P4" s="426"/>
+      <c r="Q4" s="426"/>
+      <c r="R4" s="426"/>
+      <c r="S4" s="426"/>
+      <c r="T4" s="426"/>
+      <c r="U4" s="426"/>
+      <c r="V4" s="426"/>
+      <c r="W4" s="426"/>
+      <c r="X4" s="426"/>
+      <c r="Y4" s="426"/>
+      <c r="Z4" s="426"/>
+      <c r="AA4" s="426"/>
+      <c r="AB4" s="426"/>
+      <c r="AC4" s="426"/>
+      <c r="AD4" s="426"/>
+      <c r="AE4" s="426"/>
+      <c r="AF4" s="426"/>
+      <c r="AG4" s="426"/>
+      <c r="AH4" s="426"/>
+      <c r="AI4" s="426"/>
+      <c r="AJ4" s="426"/>
+      <c r="AK4" s="426"/>
+      <c r="AL4" s="426"/>
+      <c r="AM4" s="426"/>
+      <c r="AN4" s="426"/>
+      <c r="AO4" s="426"/>
+      <c r="AP4" s="426"/>
+      <c r="AQ4" s="426"/>
+      <c r="AR4" s="562"/>
+      <c r="AS4" s="416"/>
+      <c r="AT4" s="416"/>
+      <c r="AU4" s="416"/>
+      <c r="AV4" s="416"/>
+      <c r="AW4" s="416"/>
+      <c r="AX4" s="416"/>
+      <c r="AY4" s="416"/>
+      <c r="AZ4" s="416"/>
+      <c r="BA4" s="416"/>
+      <c r="BB4" s="416"/>
+      <c r="BC4" s="416"/>
+      <c r="BD4" s="416"/>
+      <c r="BE4" s="563"/>
     </row>
     <row r="5" spans="2:57" ht="16.5" customHeight="1">
-      <c r="B5" s="422"/>
-[...54 lines deleted...]
-      <c r="BE5" s="452"/>
+      <c r="B5" s="426"/>
+      <c r="C5" s="426"/>
+      <c r="D5" s="426"/>
+      <c r="E5" s="426"/>
+      <c r="F5" s="426"/>
+      <c r="G5" s="426"/>
+      <c r="H5" s="426"/>
+      <c r="I5" s="426"/>
+      <c r="J5" s="426"/>
+      <c r="K5" s="426"/>
+      <c r="L5" s="426"/>
+      <c r="M5" s="426"/>
+      <c r="N5" s="426"/>
+      <c r="O5" s="426"/>
+      <c r="P5" s="426"/>
+      <c r="Q5" s="426"/>
+      <c r="R5" s="426"/>
+      <c r="S5" s="426"/>
+      <c r="T5" s="426"/>
+      <c r="U5" s="426"/>
+      <c r="V5" s="426"/>
+      <c r="W5" s="426"/>
+      <c r="X5" s="426"/>
+      <c r="Y5" s="426"/>
+      <c r="Z5" s="426"/>
+      <c r="AA5" s="426"/>
+      <c r="AB5" s="426"/>
+      <c r="AC5" s="426"/>
+      <c r="AD5" s="426"/>
+      <c r="AE5" s="426"/>
+      <c r="AF5" s="426"/>
+      <c r="AG5" s="426"/>
+      <c r="AH5" s="426"/>
+      <c r="AI5" s="426"/>
+      <c r="AJ5" s="426"/>
+      <c r="AK5" s="426"/>
+      <c r="AL5" s="426"/>
+      <c r="AM5" s="426"/>
+      <c r="AN5" s="426"/>
+      <c r="AO5" s="426"/>
+      <c r="AP5" s="426"/>
+      <c r="AQ5" s="426"/>
+      <c r="AR5" s="455"/>
+      <c r="AS5" s="408"/>
+      <c r="AT5" s="408"/>
+      <c r="AU5" s="408"/>
+      <c r="AV5" s="408"/>
+      <c r="AW5" s="408"/>
+      <c r="AX5" s="408"/>
+      <c r="AY5" s="408"/>
+      <c r="AZ5" s="408"/>
+      <c r="BA5" s="408"/>
+      <c r="BB5" s="408"/>
+      <c r="BC5" s="408"/>
+      <c r="BD5" s="408"/>
+      <c r="BE5" s="456"/>
     </row>
     <row r="6" spans="2:57" ht="16.5" customHeight="1">
       <c r="C6" s="212" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="7" spans="2:57" ht="16.5" customHeight="1">
-      <c r="M7" s="531" t="s">
+      <c r="M7" s="535" t="s">
         <v>115</v>
       </c>
-      <c r="N7" s="531"/>
-[...31 lines deleted...]
-      <c r="AT7" s="531"/>
+      <c r="N7" s="535"/>
+      <c r="O7" s="535"/>
+      <c r="P7" s="535"/>
+      <c r="Q7" s="535"/>
+      <c r="R7" s="535"/>
+      <c r="S7" s="535"/>
+      <c r="T7" s="535"/>
+      <c r="U7" s="535"/>
+      <c r="V7" s="535"/>
+      <c r="W7" s="535"/>
+      <c r="X7" s="535"/>
+      <c r="Y7" s="535"/>
+      <c r="Z7" s="535"/>
+      <c r="AA7" s="535"/>
+      <c r="AB7" s="535"/>
+      <c r="AC7" s="535"/>
+      <c r="AD7" s="535"/>
+      <c r="AE7" s="535"/>
+      <c r="AF7" s="535"/>
+      <c r="AG7" s="535"/>
+      <c r="AH7" s="535"/>
+      <c r="AI7" s="535"/>
+      <c r="AJ7" s="535"/>
+      <c r="AK7" s="535"/>
+      <c r="AL7" s="535"/>
+      <c r="AM7" s="535"/>
+      <c r="AN7" s="535"/>
+      <c r="AO7" s="535"/>
+      <c r="AP7" s="535"/>
+      <c r="AQ7" s="535"/>
+      <c r="AR7" s="535"/>
+      <c r="AS7" s="535"/>
+      <c r="AT7" s="535"/>
     </row>
     <row r="8" spans="2:57" ht="16.5" customHeight="1">
-      <c r="M8" s="473"/>
-[...32 lines deleted...]
-      <c r="AT8" s="473"/>
+      <c r="M8" s="477"/>
+      <c r="N8" s="477"/>
+      <c r="O8" s="477"/>
+      <c r="P8" s="477"/>
+      <c r="Q8" s="477"/>
+      <c r="R8" s="477"/>
+      <c r="S8" s="477"/>
+      <c r="T8" s="477"/>
+      <c r="U8" s="477"/>
+      <c r="V8" s="477"/>
+      <c r="W8" s="477"/>
+      <c r="X8" s="477"/>
+      <c r="Y8" s="477"/>
+      <c r="Z8" s="477"/>
+      <c r="AA8" s="477"/>
+      <c r="AB8" s="477"/>
+      <c r="AC8" s="477"/>
+      <c r="AD8" s="477"/>
+      <c r="AE8" s="477"/>
+      <c r="AF8" s="477"/>
+      <c r="AG8" s="477"/>
+      <c r="AH8" s="477"/>
+      <c r="AI8" s="477"/>
+      <c r="AJ8" s="477"/>
+      <c r="AK8" s="477"/>
+      <c r="AL8" s="477"/>
+      <c r="AM8" s="477"/>
+      <c r="AN8" s="477"/>
+      <c r="AO8" s="477"/>
+      <c r="AP8" s="477"/>
+      <c r="AQ8" s="477"/>
+      <c r="AR8" s="477"/>
+      <c r="AS8" s="477"/>
+      <c r="AT8" s="477"/>
     </row>
     <row r="9" spans="2:57" ht="16.5" customHeight="1">
       <c r="C9" s="252"/>
-      <c r="D9" s="529" t="s">
+      <c r="D9" s="533" t="s">
         <v>65</v>
       </c>
-      <c r="E9" s="529"/>
-[...5 lines deleted...]
-      <c r="K9" s="529"/>
+      <c r="E9" s="533"/>
+      <c r="F9" s="533"/>
+      <c r="G9" s="533"/>
+      <c r="H9" s="533"/>
+      <c r="I9" s="533"/>
+      <c r="J9" s="533"/>
+      <c r="K9" s="533"/>
       <c r="L9" s="253"/>
       <c r="M9" s="254"/>
-      <c r="N9" s="529" t="s">
+      <c r="N9" s="533" t="s">
         <v>261</v>
       </c>
-      <c r="O9" s="529"/>
-[...12 lines deleted...]
-      <c r="AB9" s="529"/>
+      <c r="O9" s="533"/>
+      <c r="P9" s="533"/>
+      <c r="Q9" s="533"/>
+      <c r="R9" s="533"/>
+      <c r="S9" s="533"/>
+      <c r="T9" s="533"/>
+      <c r="U9" s="533"/>
+      <c r="V9" s="533"/>
+      <c r="W9" s="533"/>
+      <c r="X9" s="533"/>
+      <c r="Y9" s="533"/>
+      <c r="Z9" s="533"/>
+      <c r="AA9" s="533"/>
+      <c r="AB9" s="533"/>
       <c r="AC9" s="254"/>
       <c r="AD9" s="255"/>
-      <c r="AE9" s="529" t="s">
+      <c r="AE9" s="533" t="s">
         <v>196</v>
       </c>
-      <c r="AF9" s="529"/>
-[...10 lines deleted...]
-      <c r="AQ9" s="529"/>
+      <c r="AF9" s="533"/>
+      <c r="AG9" s="533"/>
+      <c r="AH9" s="533"/>
+      <c r="AI9" s="533"/>
+      <c r="AJ9" s="533"/>
+      <c r="AK9" s="533"/>
+      <c r="AL9" s="533"/>
+      <c r="AM9" s="533"/>
+      <c r="AN9" s="533"/>
+      <c r="AO9" s="533"/>
+      <c r="AP9" s="533"/>
+      <c r="AQ9" s="533"/>
       <c r="AR9" s="256"/>
       <c r="AS9" s="254"/>
-      <c r="AT9" s="529" t="s">
+      <c r="AT9" s="533" t="s">
         <v>94</v>
       </c>
-      <c r="AU9" s="529"/>
-[...7 lines deleted...]
-      <c r="BC9" s="529"/>
+      <c r="AU9" s="533"/>
+      <c r="AV9" s="533"/>
+      <c r="AW9" s="533"/>
+      <c r="AX9" s="533"/>
+      <c r="AY9" s="533"/>
+      <c r="AZ9" s="533"/>
+      <c r="BA9" s="533"/>
+      <c r="BB9" s="533"/>
+      <c r="BC9" s="533"/>
       <c r="BD9" s="257"/>
     </row>
     <row r="10" spans="2:57" ht="16.5" customHeight="1">
       <c r="C10" s="45"/>
-      <c r="D10" s="407" t="s">
+      <c r="D10" s="411" t="s">
         <v>180</v>
       </c>
-      <c r="E10" s="407"/>
-[...5 lines deleted...]
-      <c r="K10" s="407"/>
+      <c r="E10" s="411"/>
+      <c r="F10" s="411"/>
+      <c r="G10" s="411"/>
+      <c r="H10" s="411"/>
+      <c r="I10" s="411"/>
+      <c r="J10" s="411"/>
+      <c r="K10" s="411"/>
       <c r="L10" s="42"/>
       <c r="M10" s="36"/>
-      <c r="N10" s="407" t="s">
+      <c r="N10" s="411" t="s">
         <v>261</v>
       </c>
-      <c r="O10" s="407"/>
-[...12 lines deleted...]
-      <c r="AB10" s="407"/>
+      <c r="O10" s="411"/>
+      <c r="P10" s="411"/>
+      <c r="Q10" s="411"/>
+      <c r="R10" s="411"/>
+      <c r="S10" s="411"/>
+      <c r="T10" s="411"/>
+      <c r="U10" s="411"/>
+      <c r="V10" s="411"/>
+      <c r="W10" s="411"/>
+      <c r="X10" s="411"/>
+      <c r="Y10" s="411"/>
+      <c r="Z10" s="411"/>
+      <c r="AA10" s="411"/>
+      <c r="AB10" s="411"/>
       <c r="AC10" s="36"/>
       <c r="AD10" s="35"/>
-      <c r="AE10" s="407" t="s">
+      <c r="AE10" s="411" t="s">
         <v>181</v>
       </c>
-      <c r="AF10" s="407"/>
-[...10 lines deleted...]
-      <c r="AQ10" s="407"/>
+      <c r="AF10" s="411"/>
+      <c r="AG10" s="411"/>
+      <c r="AH10" s="411"/>
+      <c r="AI10" s="411"/>
+      <c r="AJ10" s="411"/>
+      <c r="AK10" s="411"/>
+      <c r="AL10" s="411"/>
+      <c r="AM10" s="411"/>
+      <c r="AN10" s="411"/>
+      <c r="AO10" s="411"/>
+      <c r="AP10" s="411"/>
+      <c r="AQ10" s="411"/>
       <c r="AR10" s="217"/>
       <c r="AS10" s="36"/>
-      <c r="AT10" s="407" t="s">
+      <c r="AT10" s="411" t="s">
         <v>94</v>
       </c>
-      <c r="AU10" s="407"/>
-[...7 lines deleted...]
-      <c r="BC10" s="407"/>
+      <c r="AU10" s="411"/>
+      <c r="AV10" s="411"/>
+      <c r="AW10" s="411"/>
+      <c r="AX10" s="411"/>
+      <c r="AY10" s="411"/>
+      <c r="AZ10" s="411"/>
+      <c r="BA10" s="411"/>
+      <c r="BB10" s="411"/>
+      <c r="BC10" s="411"/>
       <c r="BD10" s="37"/>
     </row>
     <row r="11" spans="2:57" s="281" customFormat="1" ht="16.5" customHeight="1">
       <c r="C11" s="49"/>
       <c r="D11" s="279"/>
       <c r="E11" s="279"/>
       <c r="F11" s="279"/>
       <c r="G11" s="279"/>
       <c r="H11" s="279"/>
       <c r="I11" s="279"/>
       <c r="J11" s="279"/>
       <c r="K11" s="279"/>
       <c r="N11" s="279"/>
       <c r="O11" s="279"/>
       <c r="P11" s="279"/>
       <c r="Q11" s="279"/>
       <c r="R11" s="279"/>
       <c r="S11" s="279"/>
       <c r="T11" s="279"/>
       <c r="U11" s="279"/>
       <c r="V11" s="279"/>
       <c r="W11" s="279"/>
       <c r="X11" s="279"/>
       <c r="Y11" s="279"/>
       <c r="Z11" s="279"/>
@@ -33002,135 +33173,135 @@
       <c r="BD13" s="50"/>
     </row>
     <row r="14" spans="2:57" ht="27" customHeight="1">
       <c r="C14" s="258"/>
       <c r="D14" s="195"/>
       <c r="E14" s="195"/>
       <c r="F14" s="195"/>
       <c r="G14" s="195"/>
       <c r="H14" s="195"/>
       <c r="I14" s="195"/>
       <c r="J14" s="195"/>
       <c r="K14" s="195"/>
       <c r="L14" s="195"/>
       <c r="M14" s="195"/>
       <c r="N14" s="195"/>
       <c r="O14" s="195"/>
       <c r="P14" s="195" t="s">
         <v>116</v>
       </c>
       <c r="Q14" s="195"/>
       <c r="R14" s="195"/>
       <c r="S14" s="195"/>
       <c r="T14" s="195"/>
       <c r="U14" s="195"/>
       <c r="V14" s="195"/>
-      <c r="W14" s="534" t="s">
+      <c r="W14" s="538" t="s">
         <v>188</v>
       </c>
-      <c r="X14" s="534"/>
-[...2 lines deleted...]
-      <c r="AA14" s="534"/>
+      <c r="X14" s="538"/>
+      <c r="Y14" s="538"/>
+      <c r="Z14" s="538"/>
+      <c r="AA14" s="538"/>
       <c r="AB14" s="193"/>
       <c r="AC14" s="193"/>
       <c r="AD14" s="193"/>
       <c r="AE14" s="193"/>
       <c r="AF14" s="193"/>
       <c r="AG14" s="193"/>
       <c r="AH14" s="193"/>
       <c r="AI14" s="193"/>
       <c r="AJ14" s="193"/>
       <c r="AK14" s="193"/>
       <c r="AL14" s="193"/>
       <c r="AM14" s="193"/>
       <c r="AN14" s="193"/>
       <c r="AO14" s="193"/>
       <c r="AP14" s="193"/>
       <c r="AQ14" s="193"/>
       <c r="AR14" s="193"/>
       <c r="AS14" s="193"/>
       <c r="AT14" s="195"/>
       <c r="AU14" s="195"/>
       <c r="AV14" s="195"/>
       <c r="AW14" s="195"/>
       <c r="AX14" s="195"/>
       <c r="AY14" s="195"/>
       <c r="AZ14" s="195"/>
       <c r="BA14" s="195"/>
       <c r="BB14" s="195"/>
       <c r="BC14" s="195"/>
       <c r="BD14" s="259"/>
     </row>
     <row r="15" spans="2:57" ht="27" customHeight="1">
       <c r="C15" s="258"/>
       <c r="D15" s="195"/>
       <c r="E15" s="195"/>
       <c r="F15" s="195"/>
       <c r="G15" s="195"/>
       <c r="H15" s="195"/>
       <c r="I15" s="195"/>
       <c r="J15" s="195"/>
       <c r="K15" s="195"/>
       <c r="L15" s="195"/>
       <c r="M15" s="195"/>
       <c r="N15" s="195"/>
       <c r="O15" s="195"/>
-      <c r="P15" s="535" t="s">
+      <c r="P15" s="539" t="s">
         <v>321</v>
       </c>
-      <c r="Q15" s="536"/>
-[...3 lines deleted...]
-      <c r="U15" s="536"/>
+      <c r="Q15" s="540"/>
+      <c r="R15" s="540"/>
+      <c r="S15" s="540"/>
+      <c r="T15" s="540"/>
+      <c r="U15" s="540"/>
       <c r="V15" s="195"/>
-      <c r="W15" s="533" t="s">
+      <c r="W15" s="537" t="s">
         <v>195</v>
       </c>
-      <c r="X15" s="533"/>
-[...2 lines deleted...]
-      <c r="AA15" s="533"/>
+      <c r="X15" s="537"/>
+      <c r="Y15" s="537"/>
+      <c r="Z15" s="537"/>
+      <c r="AA15" s="537"/>
       <c r="AB15" s="193"/>
       <c r="AC15" s="193"/>
       <c r="AD15" s="193"/>
       <c r="AE15" s="193"/>
       <c r="AF15" s="193"/>
       <c r="AG15" s="193"/>
       <c r="AH15" s="193"/>
       <c r="AI15" s="193"/>
       <c r="AJ15" s="193"/>
       <c r="AK15" s="193"/>
       <c r="AL15" s="193"/>
       <c r="AM15" s="193"/>
       <c r="AN15" s="193"/>
       <c r="AO15" s="221"/>
-      <c r="AP15" s="532" t="s">
+      <c r="AP15" s="536" t="s">
         <v>117</v>
       </c>
-      <c r="AQ15" s="532"/>
+      <c r="AQ15" s="536"/>
       <c r="AR15" s="195"/>
       <c r="AS15" s="195"/>
       <c r="AT15" s="195" t="s">
         <v>184</v>
       </c>
       <c r="AU15" s="195"/>
       <c r="AV15" s="195"/>
       <c r="AW15" s="198" t="s">
         <v>186</v>
       </c>
       <c r="AX15" s="195"/>
       <c r="AY15" s="195"/>
       <c r="AZ15" s="195"/>
       <c r="BA15" s="195"/>
       <c r="BB15" s="195"/>
       <c r="BC15" s="198" t="s">
         <v>187</v>
       </c>
       <c r="BD15" s="259"/>
     </row>
     <row r="16" spans="2:57" ht="18" customHeight="1">
       <c r="C16" s="258"/>
       <c r="D16" s="195"/>
       <c r="E16" s="195"/>
       <c r="F16" s="195"/>
@@ -33190,141 +33361,141 @@
       <c r="BD16" s="259"/>
     </row>
     <row r="17" spans="3:56" ht="27" customHeight="1">
       <c r="C17" s="258"/>
       <c r="D17" s="195"/>
       <c r="E17" s="195"/>
       <c r="F17" s="195"/>
       <c r="G17" s="195"/>
       <c r="H17" s="195"/>
       <c r="I17" s="195"/>
       <c r="J17" s="195"/>
       <c r="K17" s="195"/>
       <c r="L17" s="195"/>
       <c r="M17" s="195"/>
       <c r="N17" s="195"/>
       <c r="O17" s="195"/>
       <c r="P17" s="195" t="s">
         <v>120</v>
       </c>
       <c r="Q17" s="195"/>
       <c r="R17" s="195"/>
       <c r="S17" s="195"/>
       <c r="T17" s="195"/>
       <c r="U17" s="195"/>
       <c r="V17" s="195"/>
-      <c r="W17" s="534" t="s">
+      <c r="W17" s="538" t="s">
         <v>188</v>
       </c>
-      <c r="X17" s="534"/>
-[...2 lines deleted...]
-      <c r="AA17" s="534"/>
+      <c r="X17" s="538"/>
+      <c r="Y17" s="538"/>
+      <c r="Z17" s="538"/>
+      <c r="AA17" s="538"/>
       <c r="AB17" s="193"/>
       <c r="AC17" s="193"/>
       <c r="AD17" s="193"/>
       <c r="AE17" s="193"/>
       <c r="AF17" s="193"/>
       <c r="AG17" s="193"/>
       <c r="AH17" s="193"/>
       <c r="AI17" s="193"/>
       <c r="AJ17" s="193"/>
       <c r="AK17" s="193"/>
       <c r="AL17" s="193"/>
       <c r="AM17" s="193"/>
       <c r="AN17" s="193"/>
       <c r="AO17" s="221"/>
       <c r="AP17" s="195"/>
       <c r="AQ17" s="195"/>
       <c r="AR17" s="195"/>
       <c r="AS17" s="195"/>
       <c r="AT17" s="195" t="s">
         <v>185</v>
       </c>
       <c r="AU17" s="195"/>
       <c r="AV17" s="195"/>
       <c r="AW17" s="198" t="s">
         <v>186</v>
       </c>
       <c r="AX17" s="195"/>
       <c r="AY17" s="195"/>
       <c r="AZ17" s="195"/>
       <c r="BA17" s="195"/>
       <c r="BB17" s="195"/>
       <c r="BC17" s="198" t="s">
         <v>187</v>
       </c>
       <c r="BD17" s="259"/>
     </row>
     <row r="18" spans="3:56" ht="27" customHeight="1">
       <c r="C18" s="258"/>
       <c r="D18" s="195"/>
       <c r="E18" s="195"/>
       <c r="F18" s="195"/>
       <c r="G18" s="195"/>
       <c r="H18" s="195"/>
       <c r="I18" s="195"/>
       <c r="J18" s="195"/>
       <c r="K18" s="195"/>
       <c r="L18" s="195"/>
       <c r="M18" s="195"/>
       <c r="N18" s="195"/>
       <c r="O18" s="195"/>
-      <c r="P18" s="535" t="s">
+      <c r="P18" s="539" t="s">
         <v>321</v>
       </c>
-      <c r="Q18" s="536"/>
-[...3 lines deleted...]
-      <c r="U18" s="536"/>
+      <c r="Q18" s="540"/>
+      <c r="R18" s="540"/>
+      <c r="S18" s="540"/>
+      <c r="T18" s="540"/>
+      <c r="U18" s="540"/>
       <c r="V18" s="195"/>
-      <c r="W18" s="533" t="s">
+      <c r="W18" s="537" t="s">
         <v>195</v>
       </c>
-      <c r="X18" s="533"/>
-[...2 lines deleted...]
-      <c r="AA18" s="533"/>
+      <c r="X18" s="537"/>
+      <c r="Y18" s="537"/>
+      <c r="Z18" s="537"/>
+      <c r="AA18" s="537"/>
       <c r="AB18" s="193"/>
       <c r="AC18" s="193"/>
       <c r="AD18" s="193"/>
       <c r="AE18" s="193"/>
       <c r="AF18" s="193"/>
       <c r="AG18" s="193"/>
       <c r="AH18" s="193"/>
       <c r="AI18" s="193"/>
       <c r="AJ18" s="193"/>
       <c r="AK18" s="193"/>
       <c r="AL18" s="193"/>
       <c r="AM18" s="193"/>
       <c r="AN18" s="193"/>
       <c r="AO18" s="221"/>
-      <c r="AP18" s="532" t="s">
+      <c r="AP18" s="536" t="s">
         <v>117</v>
       </c>
-      <c r="AQ18" s="532"/>
+      <c r="AQ18" s="536"/>
       <c r="AR18" s="195"/>
       <c r="AS18" s="195"/>
       <c r="AT18" s="195" t="s">
         <v>184</v>
       </c>
       <c r="AU18" s="195"/>
       <c r="AV18" s="195"/>
       <c r="AW18" s="198" t="s">
         <v>186</v>
       </c>
       <c r="AX18" s="195"/>
       <c r="AY18" s="195"/>
       <c r="AZ18" s="195"/>
       <c r="BA18" s="195"/>
       <c r="BB18" s="195"/>
       <c r="BC18" s="198" t="s">
         <v>187</v>
       </c>
       <c r="BD18" s="259"/>
     </row>
     <row r="19" spans="3:56" ht="18" customHeight="1">
       <c r="C19" s="258"/>
       <c r="D19" s="195"/>
       <c r="E19" s="195"/>
       <c r="F19" s="195"/>
@@ -33477,62 +33648,62 @@
       <c r="AI21" s="221"/>
       <c r="AJ21" s="221"/>
       <c r="AK21" s="221"/>
       <c r="AL21" s="221"/>
       <c r="AM21" s="221"/>
       <c r="AN21" s="221"/>
       <c r="AO21" s="221"/>
       <c r="AP21" s="221"/>
       <c r="AQ21" s="221"/>
       <c r="AR21" s="221"/>
       <c r="AS21" s="221"/>
       <c r="AT21" s="221"/>
       <c r="AU21" s="221"/>
       <c r="AV21" s="221"/>
       <c r="AW21" s="221"/>
       <c r="AX21" s="221"/>
       <c r="AY21" s="221"/>
       <c r="AZ21" s="221"/>
       <c r="BA21" s="221"/>
       <c r="BB21" s="221"/>
       <c r="BC21" s="221"/>
       <c r="BD21" s="50"/>
     </row>
     <row r="22" spans="3:56" ht="18" customHeight="1">
       <c r="C22" s="45"/>
-      <c r="D22" s="407" t="s">
+      <c r="D22" s="411" t="s">
         <v>106</v>
       </c>
-      <c r="E22" s="407"/>
-[...7 lines deleted...]
-      <c r="M22" s="407"/>
+      <c r="E22" s="411"/>
+      <c r="F22" s="411"/>
+      <c r="G22" s="411"/>
+      <c r="H22" s="411"/>
+      <c r="I22" s="411"/>
+      <c r="J22" s="411"/>
+      <c r="K22" s="411"/>
+      <c r="L22" s="411"/>
+      <c r="M22" s="411"/>
       <c r="N22" s="42"/>
       <c r="O22" s="36"/>
       <c r="P22" s="36"/>
       <c r="Q22" s="36" t="s">
         <v>12</v>
       </c>
       <c r="R22" s="36"/>
       <c r="S22" s="36"/>
       <c r="T22" s="36"/>
       <c r="U22" s="36"/>
       <c r="V22" s="36"/>
       <c r="W22" s="36"/>
       <c r="X22" s="36"/>
       <c r="Y22" s="36"/>
       <c r="Z22" s="36"/>
       <c r="AA22" s="36"/>
       <c r="AB22" s="36" t="s">
         <v>13</v>
       </c>
       <c r="AC22" s="36"/>
       <c r="AD22" s="36"/>
       <c r="AE22" s="36"/>
       <c r="AF22" s="36"/>
       <c r="AG22" s="36"/>
       <c r="AH22" s="36"/>
@@ -33541,62 +33712,62 @@
         <v>102</v>
       </c>
       <c r="AK22" s="36"/>
       <c r="AL22" s="36"/>
       <c r="AM22" s="36"/>
       <c r="AN22" s="36"/>
       <c r="AO22" s="36"/>
       <c r="AP22" s="36"/>
       <c r="AQ22" s="36"/>
       <c r="AR22" s="36"/>
       <c r="AS22" s="36"/>
       <c r="AT22" s="36"/>
       <c r="AU22" s="36"/>
       <c r="AV22" s="36"/>
       <c r="AW22" s="36"/>
       <c r="AX22" s="36"/>
       <c r="AY22" s="36"/>
       <c r="AZ22" s="36"/>
       <c r="BA22" s="36"/>
       <c r="BB22" s="36"/>
       <c r="BC22" s="36"/>
       <c r="BD22" s="37"/>
     </row>
     <row r="23" spans="3:56" ht="18" customHeight="1">
       <c r="C23" s="45"/>
-      <c r="D23" s="407" t="s">
+      <c r="D23" s="411" t="s">
         <v>107</v>
       </c>
-      <c r="E23" s="407"/>
-[...7 lines deleted...]
-      <c r="M23" s="407"/>
+      <c r="E23" s="411"/>
+      <c r="F23" s="411"/>
+      <c r="G23" s="411"/>
+      <c r="H23" s="411"/>
+      <c r="I23" s="411"/>
+      <c r="J23" s="411"/>
+      <c r="K23" s="411"/>
+      <c r="L23" s="411"/>
+      <c r="M23" s="411"/>
       <c r="N23" s="42"/>
       <c r="O23" s="36"/>
       <c r="P23" s="36"/>
       <c r="Q23" s="36"/>
       <c r="R23" s="36" t="s">
         <v>263</v>
       </c>
       <c r="S23" s="36"/>
       <c r="T23" s="36"/>
       <c r="U23" s="36"/>
       <c r="V23" s="36"/>
       <c r="W23" s="36"/>
       <c r="X23" s="36"/>
       <c r="Y23" s="36"/>
       <c r="Z23" s="36" t="s">
         <v>19</v>
       </c>
       <c r="AA23" s="36"/>
       <c r="AB23" s="36"/>
       <c r="AC23" s="36"/>
       <c r="AD23" s="36"/>
       <c r="AE23" s="36"/>
       <c r="AF23" s="36"/>
       <c r="AG23" s="36" t="s">
         <v>20</v>
@@ -33607,62 +33778,62 @@
       <c r="AK23" s="36"/>
       <c r="AL23" s="36"/>
       <c r="AM23" s="36"/>
       <c r="AN23" s="36" t="s">
         <v>21</v>
       </c>
       <c r="AO23" s="36"/>
       <c r="AP23" s="36"/>
       <c r="AQ23" s="36"/>
       <c r="AR23" s="36"/>
       <c r="AS23" s="36"/>
       <c r="AT23" s="36"/>
       <c r="AU23" s="36"/>
       <c r="AV23" s="36"/>
       <c r="AW23" s="36"/>
       <c r="AX23" s="36"/>
       <c r="AY23" s="36"/>
       <c r="AZ23" s="36"/>
       <c r="BA23" s="36"/>
       <c r="BB23" s="36"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="37"/>
     </row>
     <row r="24" spans="3:56" ht="18" customHeight="1">
       <c r="C24" s="45"/>
-      <c r="D24" s="407" t="s">
+      <c r="D24" s="411" t="s">
         <v>108</v>
       </c>
-      <c r="E24" s="407"/>
-[...7 lines deleted...]
-      <c r="M24" s="407"/>
+      <c r="E24" s="411"/>
+      <c r="F24" s="411"/>
+      <c r="G24" s="411"/>
+      <c r="H24" s="411"/>
+      <c r="I24" s="411"/>
+      <c r="J24" s="411"/>
+      <c r="K24" s="411"/>
+      <c r="L24" s="411"/>
+      <c r="M24" s="411"/>
       <c r="N24" s="42"/>
       <c r="O24" s="36"/>
       <c r="P24" s="36"/>
       <c r="Q24" s="36"/>
       <c r="R24" s="36" t="s">
         <v>263</v>
       </c>
       <c r="S24" s="36"/>
       <c r="T24" s="36"/>
       <c r="U24" s="36"/>
       <c r="V24" s="36"/>
       <c r="W24" s="36"/>
       <c r="X24" s="36"/>
       <c r="Y24" s="36"/>
       <c r="Z24" s="36" t="s">
         <v>19</v>
       </c>
       <c r="AA24" s="36"/>
       <c r="AB24" s="36"/>
       <c r="AC24" s="36"/>
       <c r="AD24" s="36"/>
       <c r="AE24" s="36"/>
       <c r="AF24" s="36"/>
       <c r="AG24" s="36" t="s">
         <v>20</v>
@@ -33686,283 +33857,283 @@
       <c r="AV24" s="36"/>
       <c r="AW24" s="36"/>
       <c r="AX24" s="36"/>
       <c r="AY24" s="36"/>
       <c r="AZ24" s="36"/>
       <c r="BA24" s="36"/>
       <c r="BB24" s="36"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="37"/>
     </row>
     <row r="25" spans="3:56" ht="15" customHeight="1">
       <c r="C25" s="49"/>
       <c r="D25" s="221"/>
       <c r="E25" s="221"/>
       <c r="F25" s="221"/>
       <c r="G25" s="221"/>
       <c r="H25" s="221"/>
       <c r="I25" s="221"/>
       <c r="J25" s="221"/>
       <c r="K25" s="221"/>
       <c r="L25" s="221"/>
       <c r="M25" s="221"/>
       <c r="N25" s="52"/>
       <c r="O25" s="221"/>
       <c r="P25" s="221"/>
-      <c r="Q25" s="402" t="s">
+      <c r="Q25" s="406" t="s">
         <v>7</v>
       </c>
-      <c r="R25" s="402"/>
-[...4 lines deleted...]
-      <c r="W25" s="402"/>
+      <c r="R25" s="406"/>
+      <c r="S25" s="406"/>
+      <c r="T25" s="406"/>
+      <c r="U25" s="406"/>
+      <c r="V25" s="406"/>
+      <c r="W25" s="406"/>
       <c r="X25" s="221"/>
       <c r="Y25" s="221"/>
       <c r="Z25" s="221"/>
       <c r="AA25" s="221"/>
       <c r="AB25" s="221"/>
       <c r="AC25" s="221"/>
       <c r="AD25" s="221"/>
       <c r="AE25" s="221"/>
       <c r="AF25" s="221"/>
       <c r="AG25" s="221"/>
       <c r="AH25" s="221"/>
       <c r="AI25" s="221"/>
       <c r="AJ25" s="221"/>
       <c r="AK25" s="221"/>
       <c r="AL25" s="221"/>
       <c r="AM25" s="221"/>
       <c r="AN25" s="221"/>
       <c r="AO25" s="221"/>
       <c r="AP25" s="221"/>
       <c r="AQ25" s="221"/>
       <c r="AR25" s="221"/>
       <c r="AS25" s="221"/>
       <c r="AT25" s="221"/>
       <c r="AU25" s="221"/>
       <c r="AV25" s="221"/>
       <c r="AW25" s="221"/>
       <c r="AX25" s="221"/>
       <c r="AY25" s="221"/>
       <c r="AZ25" s="221"/>
       <c r="BA25" s="221"/>
       <c r="BB25" s="221"/>
       <c r="BC25" s="221"/>
       <c r="BD25" s="50"/>
     </row>
     <row r="26" spans="3:56" ht="15" customHeight="1">
       <c r="C26" s="49"/>
-      <c r="D26" s="401" t="s">
+      <c r="D26" s="405" t="s">
         <v>109</v>
       </c>
-      <c r="E26" s="401"/>
-[...7 lines deleted...]
-      <c r="M26" s="401"/>
+      <c r="E26" s="405"/>
+      <c r="F26" s="405"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="405"/>
+      <c r="I26" s="405"/>
+      <c r="J26" s="405"/>
+      <c r="K26" s="405"/>
+      <c r="L26" s="405"/>
+      <c r="M26" s="405"/>
       <c r="N26" s="52"/>
       <c r="O26" s="221"/>
       <c r="P26" s="221"/>
-      <c r="Q26" s="401" t="s">
+      <c r="Q26" s="405" t="s">
         <v>39</v>
       </c>
-      <c r="R26" s="401"/>
-[...4 lines deleted...]
-      <c r="W26" s="401"/>
+      <c r="R26" s="405"/>
+      <c r="S26" s="405"/>
+      <c r="T26" s="405"/>
+      <c r="U26" s="405"/>
+      <c r="V26" s="405"/>
+      <c r="W26" s="405"/>
       <c r="X26" s="221"/>
       <c r="Y26" s="221"/>
       <c r="Z26" s="221"/>
       <c r="AA26" s="221"/>
       <c r="AB26" s="221"/>
       <c r="AC26" s="221"/>
       <c r="AD26" s="221"/>
       <c r="AE26" s="221"/>
       <c r="AF26" s="221"/>
       <c r="AG26" s="221"/>
       <c r="AH26" s="221"/>
       <c r="AI26" s="221"/>
       <c r="AJ26" s="221"/>
       <c r="AK26" s="221"/>
       <c r="AL26" s="221"/>
       <c r="AM26" s="221"/>
       <c r="AN26" s="221"/>
       <c r="AO26" s="221"/>
       <c r="AP26" s="221"/>
       <c r="AQ26" s="221"/>
       <c r="AR26" s="221"/>
       <c r="AS26" s="221"/>
       <c r="AT26" s="221"/>
       <c r="AU26" s="221"/>
       <c r="AV26" s="221"/>
       <c r="AW26" s="221"/>
       <c r="AX26" s="221"/>
       <c r="AY26" s="221"/>
       <c r="AZ26" s="221"/>
       <c r="BA26" s="221"/>
       <c r="BB26" s="221"/>
       <c r="BC26" s="221"/>
       <c r="BD26" s="50"/>
     </row>
     <row r="27" spans="3:56" ht="15" customHeight="1">
       <c r="C27" s="49"/>
-      <c r="D27" s="401"/>
-[...8 lines deleted...]
-      <c r="M27" s="401"/>
+      <c r="D27" s="405"/>
+      <c r="E27" s="405"/>
+      <c r="F27" s="405"/>
+      <c r="G27" s="405"/>
+      <c r="H27" s="405"/>
+      <c r="I27" s="405"/>
+      <c r="J27" s="405"/>
+      <c r="K27" s="405"/>
+      <c r="L27" s="405"/>
+      <c r="M27" s="405"/>
       <c r="N27" s="52"/>
       <c r="O27" s="221"/>
       <c r="P27" s="221"/>
-      <c r="Q27" s="401" t="s">
+      <c r="Q27" s="405" t="s">
         <v>121</v>
       </c>
-      <c r="R27" s="401"/>
-[...4 lines deleted...]
-      <c r="W27" s="401"/>
+      <c r="R27" s="405"/>
+      <c r="S27" s="405"/>
+      <c r="T27" s="405"/>
+      <c r="U27" s="405"/>
+      <c r="V27" s="405"/>
+      <c r="W27" s="405"/>
       <c r="X27" s="221"/>
       <c r="Y27" s="221"/>
       <c r="Z27" s="221"/>
       <c r="AA27" s="221"/>
       <c r="AB27" s="221"/>
       <c r="AC27" s="221"/>
       <c r="AD27" s="221"/>
       <c r="AE27" s="221"/>
       <c r="AF27" s="221"/>
       <c r="AG27" s="221"/>
       <c r="AH27" s="221"/>
       <c r="AI27" s="221"/>
       <c r="AJ27" s="221"/>
       <c r="AK27" s="221"/>
       <c r="AL27" s="221"/>
       <c r="AM27" s="221"/>
       <c r="AN27" s="221"/>
       <c r="AO27" s="221"/>
       <c r="AP27" s="221"/>
       <c r="AQ27" s="221"/>
       <c r="AR27" s="221"/>
       <c r="AS27" s="221"/>
       <c r="AT27" s="221"/>
       <c r="AU27" s="221"/>
       <c r="AV27" s="221"/>
       <c r="AW27" s="221"/>
       <c r="AX27" s="221"/>
       <c r="AY27" s="221"/>
       <c r="AZ27" s="221"/>
       <c r="BA27" s="221"/>
       <c r="BB27" s="221"/>
       <c r="BC27" s="221"/>
       <c r="BD27" s="50"/>
     </row>
     <row r="28" spans="3:56" ht="15" customHeight="1">
       <c r="C28" s="49"/>
       <c r="D28" s="221"/>
       <c r="E28" s="221"/>
       <c r="F28" s="221"/>
       <c r="G28" s="221"/>
       <c r="H28" s="221"/>
       <c r="I28" s="221"/>
       <c r="J28" s="221"/>
       <c r="K28" s="221"/>
       <c r="L28" s="221"/>
       <c r="M28" s="221"/>
       <c r="N28" s="52"/>
       <c r="O28" s="221"/>
       <c r="P28" s="221"/>
-      <c r="Q28" s="386" t="s">
+      <c r="Q28" s="390" t="s">
         <v>10</v>
       </c>
-      <c r="R28" s="386"/>
-[...4 lines deleted...]
-      <c r="W28" s="386"/>
+      <c r="R28" s="390"/>
+      <c r="S28" s="390"/>
+      <c r="T28" s="390"/>
+      <c r="U28" s="390"/>
+      <c r="V28" s="390"/>
+      <c r="W28" s="390"/>
       <c r="X28" s="221"/>
       <c r="Y28" s="221"/>
       <c r="Z28" s="221"/>
       <c r="AA28" s="221"/>
       <c r="AB28" s="221"/>
       <c r="AC28" s="221"/>
       <c r="AD28" s="221"/>
       <c r="AE28" s="221"/>
       <c r="AF28" s="221"/>
       <c r="AG28" s="221"/>
       <c r="AH28" s="221"/>
       <c r="AI28" s="221"/>
       <c r="AJ28" s="221"/>
       <c r="AK28" s="221"/>
       <c r="AL28" s="221"/>
       <c r="AM28" s="221"/>
       <c r="AN28" s="221"/>
       <c r="AO28" s="221"/>
       <c r="AP28" s="221"/>
       <c r="AQ28" s="221"/>
       <c r="AR28" s="221"/>
       <c r="AS28" s="221"/>
       <c r="AT28" s="221"/>
       <c r="AU28" s="221"/>
       <c r="AV28" s="221"/>
       <c r="AW28" s="221"/>
       <c r="AX28" s="221"/>
       <c r="AY28" s="221"/>
       <c r="AZ28" s="221"/>
       <c r="BA28" s="221"/>
       <c r="BB28" s="221"/>
       <c r="BC28" s="221"/>
       <c r="BD28" s="50"/>
     </row>
     <row r="29" spans="3:56" ht="16.5" customHeight="1" thickBot="1">
       <c r="C29" s="45"/>
-      <c r="D29" s="407" t="s">
+      <c r="D29" s="411" t="s">
         <v>110</v>
       </c>
-      <c r="E29" s="407"/>
-[...7 lines deleted...]
-      <c r="M29" s="407"/>
+      <c r="E29" s="411"/>
+      <c r="F29" s="411"/>
+      <c r="G29" s="411"/>
+      <c r="H29" s="411"/>
+      <c r="I29" s="411"/>
+      <c r="J29" s="411"/>
+      <c r="K29" s="411"/>
+      <c r="L29" s="411"/>
+      <c r="M29" s="411"/>
       <c r="N29" s="42"/>
       <c r="O29" s="36"/>
       <c r="P29" s="36"/>
       <c r="Q29" s="36"/>
       <c r="R29" s="36"/>
       <c r="S29" s="82" t="s">
         <v>337</v>
       </c>
       <c r="T29" s="36"/>
       <c r="U29" s="36"/>
       <c r="V29" s="36"/>
       <c r="W29" s="36" t="s">
         <v>122</v>
       </c>
       <c r="X29" s="36"/>
       <c r="Y29" s="36"/>
       <c r="Z29" s="36"/>
       <c r="AA29" s="36"/>
       <c r="AB29" s="36"/>
       <c r="AC29" s="36"/>
       <c r="AD29" s="36"/>
       <c r="AE29" s="36"/>
       <c r="AF29" s="82" t="s">
         <v>333</v>
       </c>
@@ -33973,476 +34144,476 @@
         <v>123</v>
       </c>
       <c r="AK29" s="224"/>
       <c r="AL29" s="224"/>
       <c r="AM29" s="224"/>
       <c r="AN29" s="224"/>
       <c r="AO29" s="224"/>
       <c r="AP29" s="224"/>
       <c r="AQ29" s="224"/>
       <c r="AR29" s="224"/>
       <c r="AS29" s="224"/>
       <c r="AT29" s="224"/>
       <c r="AU29" s="224"/>
       <c r="AV29" s="224"/>
       <c r="AW29" s="224"/>
       <c r="AX29" s="224"/>
       <c r="AY29" s="224"/>
       <c r="AZ29" s="224"/>
       <c r="BA29" s="224"/>
       <c r="BB29" s="224"/>
       <c r="BC29" s="224"/>
       <c r="BD29" s="75"/>
     </row>
     <row r="30" spans="3:56" ht="16.5" customHeight="1">
       <c r="C30" s="45"/>
-      <c r="D30" s="407" t="s">
+      <c r="D30" s="411" t="s">
         <v>124</v>
       </c>
-      <c r="E30" s="407"/>
-[...7 lines deleted...]
-      <c r="M30" s="407"/>
+      <c r="E30" s="411"/>
+      <c r="F30" s="411"/>
+      <c r="G30" s="411"/>
+      <c r="H30" s="411"/>
+      <c r="I30" s="411"/>
+      <c r="J30" s="411"/>
+      <c r="K30" s="411"/>
+      <c r="L30" s="411"/>
+      <c r="M30" s="411"/>
       <c r="N30" s="42"/>
       <c r="O30" s="36"/>
       <c r="P30" s="36"/>
       <c r="Q30" s="36"/>
       <c r="R30" s="36"/>
       <c r="S30" s="36"/>
       <c r="T30" s="36"/>
       <c r="U30" s="36"/>
       <c r="V30" s="36"/>
       <c r="W30" s="36"/>
       <c r="X30" s="36"/>
       <c r="Y30" s="36"/>
       <c r="Z30" s="36"/>
       <c r="AA30" s="36"/>
       <c r="AB30" s="36"/>
       <c r="AC30" s="36"/>
       <c r="AD30" s="36"/>
       <c r="AE30" s="36" t="s">
         <v>113</v>
       </c>
       <c r="AF30" s="36"/>
       <c r="AG30" s="165"/>
-      <c r="AH30" s="530" t="s">
+      <c r="AH30" s="534" t="s">
         <v>125</v>
       </c>
-      <c r="AI30" s="530"/>
-[...1 lines deleted...]
-      <c r="AK30" s="530"/>
+      <c r="AI30" s="534"/>
+      <c r="AJ30" s="534"/>
+      <c r="AK30" s="534"/>
       <c r="AL30" s="166"/>
       <c r="AM30" s="167"/>
       <c r="AN30" s="166"/>
       <c r="AO30" s="166"/>
       <c r="AP30" s="166"/>
       <c r="AQ30" s="166"/>
       <c r="AR30" s="166"/>
       <c r="AS30" s="166"/>
       <c r="AT30" s="166"/>
       <c r="AU30" s="166"/>
       <c r="AV30" s="166"/>
       <c r="AW30" s="166"/>
       <c r="AX30" s="166"/>
       <c r="AY30" s="166"/>
       <c r="AZ30" s="166"/>
       <c r="BA30" s="166"/>
       <c r="BB30" s="166"/>
       <c r="BC30" s="168" t="s">
         <v>113</v>
       </c>
       <c r="BD30" s="169"/>
     </row>
     <row r="31" spans="3:56" ht="16.5" customHeight="1">
       <c r="C31" s="45"/>
-      <c r="D31" s="407" t="s">
+      <c r="D31" s="411" t="s">
         <v>126</v>
       </c>
-      <c r="E31" s="407"/>
-[...7 lines deleted...]
-      <c r="M31" s="407"/>
+      <c r="E31" s="411"/>
+      <c r="F31" s="411"/>
+      <c r="G31" s="411"/>
+      <c r="H31" s="411"/>
+      <c r="I31" s="411"/>
+      <c r="J31" s="411"/>
+      <c r="K31" s="411"/>
+      <c r="L31" s="411"/>
+      <c r="M31" s="411"/>
       <c r="N31" s="42"/>
       <c r="O31" s="36"/>
       <c r="P31" s="36"/>
       <c r="Q31" s="36"/>
       <c r="R31" s="36"/>
       <c r="S31" s="36"/>
       <c r="T31" s="36"/>
       <c r="U31" s="36"/>
       <c r="V31" s="36"/>
       <c r="W31" s="36"/>
       <c r="X31" s="36"/>
       <c r="Y31" s="36"/>
       <c r="Z31" s="36"/>
       <c r="AA31" s="36"/>
       <c r="AB31" s="36"/>
       <c r="AC31" s="36"/>
       <c r="AD31" s="36"/>
       <c r="AE31" s="36" t="s">
         <v>113</v>
       </c>
       <c r="AF31" s="36"/>
       <c r="AG31" s="170"/>
-      <c r="AH31" s="407" t="s">
+      <c r="AH31" s="411" t="s">
         <v>125</v>
       </c>
-      <c r="AI31" s="407"/>
-[...1 lines deleted...]
-      <c r="AK31" s="407"/>
+      <c r="AI31" s="411"/>
+      <c r="AJ31" s="411"/>
+      <c r="AK31" s="411"/>
       <c r="AL31" s="36"/>
       <c r="AM31" s="35"/>
       <c r="AN31" s="36"/>
       <c r="AO31" s="36"/>
       <c r="AP31" s="36"/>
       <c r="AQ31" s="36"/>
       <c r="AR31" s="36"/>
       <c r="AS31" s="36"/>
       <c r="AT31" s="36"/>
       <c r="AU31" s="36"/>
       <c r="AV31" s="36"/>
       <c r="AW31" s="36"/>
       <c r="AX31" s="36"/>
       <c r="AY31" s="36"/>
       <c r="AZ31" s="36"/>
       <c r="BA31" s="36"/>
       <c r="BB31" s="36"/>
       <c r="BC31" s="106" t="s">
         <v>113</v>
       </c>
       <c r="BD31" s="171"/>
     </row>
     <row r="32" spans="3:56" ht="16.5" customHeight="1">
       <c r="C32" s="45"/>
-      <c r="D32" s="407" t="s">
+      <c r="D32" s="411" t="s">
         <v>127</v>
       </c>
-      <c r="E32" s="407"/>
-[...7 lines deleted...]
-      <c r="M32" s="407"/>
+      <c r="E32" s="411"/>
+      <c r="F32" s="411"/>
+      <c r="G32" s="411"/>
+      <c r="H32" s="411"/>
+      <c r="I32" s="411"/>
+      <c r="J32" s="411"/>
+      <c r="K32" s="411"/>
+      <c r="L32" s="411"/>
+      <c r="M32" s="411"/>
       <c r="N32" s="42"/>
       <c r="O32" s="36"/>
       <c r="P32" s="36"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="36"/>
       <c r="S32" s="36"/>
       <c r="T32" s="36"/>
       <c r="U32" s="36"/>
       <c r="V32" s="36"/>
       <c r="W32" s="36"/>
       <c r="X32" s="36"/>
       <c r="Y32" s="36"/>
       <c r="Z32" s="36"/>
       <c r="AA32" s="36"/>
       <c r="AB32" s="36"/>
       <c r="AC32" s="36"/>
       <c r="AD32" s="36"/>
       <c r="AE32" s="36" t="s">
         <v>113</v>
       </c>
       <c r="AF32" s="36"/>
       <c r="AG32" s="170"/>
-      <c r="AH32" s="407" t="s">
+      <c r="AH32" s="411" t="s">
         <v>125</v>
       </c>
-      <c r="AI32" s="407"/>
-[...1 lines deleted...]
-      <c r="AK32" s="407"/>
+      <c r="AI32" s="411"/>
+      <c r="AJ32" s="411"/>
+      <c r="AK32" s="411"/>
       <c r="AL32" s="36"/>
       <c r="AM32" s="35"/>
       <c r="AN32" s="36"/>
       <c r="AO32" s="36"/>
       <c r="AP32" s="36"/>
       <c r="AQ32" s="36"/>
       <c r="AR32" s="36"/>
       <c r="AS32" s="36"/>
       <c r="AT32" s="36"/>
       <c r="AU32" s="36"/>
       <c r="AV32" s="36"/>
       <c r="AW32" s="36"/>
       <c r="AX32" s="36"/>
       <c r="AY32" s="36"/>
       <c r="AZ32" s="36"/>
       <c r="BA32" s="36"/>
       <c r="BB32" s="36"/>
       <c r="BC32" s="106" t="s">
         <v>113</v>
       </c>
       <c r="BD32" s="171"/>
     </row>
     <row r="33" spans="3:56" ht="16.5" customHeight="1" thickBot="1">
       <c r="C33" s="260"/>
-      <c r="D33" s="552" t="s">
+      <c r="D33" s="556" t="s">
         <v>128</v>
       </c>
-      <c r="E33" s="552"/>
-[...7 lines deleted...]
-      <c r="M33" s="552"/>
+      <c r="E33" s="556"/>
+      <c r="F33" s="556"/>
+      <c r="G33" s="556"/>
+      <c r="H33" s="556"/>
+      <c r="I33" s="556"/>
+      <c r="J33" s="556"/>
+      <c r="K33" s="556"/>
+      <c r="L33" s="556"/>
+      <c r="M33" s="556"/>
       <c r="N33" s="173"/>
       <c r="O33" s="174"/>
       <c r="P33" s="174"/>
       <c r="Q33" s="174"/>
       <c r="R33" s="174"/>
       <c r="S33" s="174"/>
       <c r="T33" s="174"/>
       <c r="U33" s="174"/>
       <c r="V33" s="174"/>
       <c r="W33" s="174"/>
       <c r="X33" s="174"/>
       <c r="Y33" s="174"/>
       <c r="Z33" s="174"/>
       <c r="AA33" s="174"/>
       <c r="AB33" s="174"/>
       <c r="AC33" s="174"/>
       <c r="AD33" s="174"/>
       <c r="AE33" s="174" t="s">
         <v>113</v>
       </c>
       <c r="AF33" s="175"/>
       <c r="AG33" s="170"/>
-      <c r="AH33" s="407" t="s">
+      <c r="AH33" s="411" t="s">
         <v>125</v>
       </c>
-      <c r="AI33" s="407"/>
-[...1 lines deleted...]
-      <c r="AK33" s="407"/>
+      <c r="AI33" s="411"/>
+      <c r="AJ33" s="411"/>
+      <c r="AK33" s="411"/>
       <c r="AL33" s="36"/>
       <c r="AM33" s="35"/>
       <c r="AN33" s="36"/>
       <c r="AO33" s="36"/>
       <c r="AP33" s="36"/>
       <c r="AQ33" s="36"/>
       <c r="AR33" s="36"/>
       <c r="AS33" s="36"/>
       <c r="AT33" s="36"/>
       <c r="AU33" s="36"/>
       <c r="AV33" s="36"/>
       <c r="AW33" s="36"/>
       <c r="AX33" s="36"/>
       <c r="AY33" s="36"/>
       <c r="AZ33" s="36"/>
       <c r="BA33" s="36"/>
       <c r="BB33" s="36"/>
       <c r="BC33" s="106" t="s">
         <v>113</v>
       </c>
       <c r="BD33" s="171"/>
     </row>
     <row r="34" spans="3:56" ht="16.5" customHeight="1">
       <c r="C34" s="264"/>
-      <c r="D34" s="553" t="s">
+      <c r="D34" s="557" t="s">
         <v>129</v>
       </c>
-      <c r="E34" s="553"/>
-[...7 lines deleted...]
-      <c r="M34" s="553"/>
+      <c r="E34" s="557"/>
+      <c r="F34" s="557"/>
+      <c r="G34" s="557"/>
+      <c r="H34" s="557"/>
+      <c r="I34" s="557"/>
+      <c r="J34" s="557"/>
+      <c r="K34" s="557"/>
+      <c r="L34" s="557"/>
+      <c r="M34" s="557"/>
       <c r="N34" s="265"/>
       <c r="O34" s="166"/>
       <c r="P34" s="166"/>
       <c r="Q34" s="166"/>
       <c r="R34" s="166"/>
-      <c r="S34" s="542" t="s">
+      <c r="S34" s="546" t="s">
         <v>130</v>
       </c>
-      <c r="T34" s="542"/>
-[...5 lines deleted...]
-      <c r="Z34" s="542"/>
+      <c r="T34" s="546"/>
+      <c r="U34" s="546"/>
+      <c r="V34" s="546"/>
+      <c r="W34" s="546"/>
+      <c r="X34" s="546"/>
+      <c r="Y34" s="546"/>
+      <c r="Z34" s="546"/>
       <c r="AA34" s="166"/>
       <c r="AB34" s="166"/>
       <c r="AC34" s="166"/>
       <c r="AD34" s="166"/>
       <c r="AE34" s="167"/>
       <c r="AF34" s="166"/>
-      <c r="AG34" s="410" t="s">
+      <c r="AG34" s="414" t="s">
         <v>131</v>
       </c>
-      <c r="AH34" s="410"/>
-[...9 lines deleted...]
-      <c r="AR34" s="410"/>
+      <c r="AH34" s="414"/>
+      <c r="AI34" s="414"/>
+      <c r="AJ34" s="414"/>
+      <c r="AK34" s="414"/>
+      <c r="AL34" s="414"/>
+      <c r="AM34" s="414"/>
+      <c r="AN34" s="414"/>
+      <c r="AO34" s="414"/>
+      <c r="AP34" s="414"/>
+      <c r="AQ34" s="414"/>
+      <c r="AR34" s="414"/>
       <c r="AS34" s="36"/>
       <c r="AT34" s="42"/>
       <c r="AU34" s="36"/>
-      <c r="AV34" s="410" t="s">
+      <c r="AV34" s="414" t="s">
         <v>132</v>
       </c>
-      <c r="AW34" s="410"/>
-[...5 lines deleted...]
-      <c r="BC34" s="410"/>
+      <c r="AW34" s="414"/>
+      <c r="AX34" s="414"/>
+      <c r="AY34" s="414"/>
+      <c r="AZ34" s="414"/>
+      <c r="BA34" s="414"/>
+      <c r="BB34" s="414"/>
+      <c r="BC34" s="414"/>
       <c r="BD34" s="171"/>
     </row>
     <row r="35" spans="3:56" ht="16.5" customHeight="1" thickBot="1">
       <c r="C35" s="176"/>
-      <c r="D35" s="554"/>
-[...8 lines deleted...]
-      <c r="M35" s="554"/>
+      <c r="D35" s="558"/>
+      <c r="E35" s="558"/>
+      <c r="F35" s="558"/>
+      <c r="G35" s="558"/>
+      <c r="H35" s="558"/>
+      <c r="I35" s="558"/>
+      <c r="J35" s="558"/>
+      <c r="K35" s="558"/>
+      <c r="L35" s="558"/>
+      <c r="M35" s="558"/>
       <c r="N35" s="177"/>
       <c r="O35" s="174"/>
       <c r="P35" s="174"/>
       <c r="Q35" s="174"/>
       <c r="R35" s="174"/>
       <c r="S35" s="174"/>
       <c r="T35" s="174"/>
       <c r="U35" s="174"/>
       <c r="V35" s="174"/>
       <c r="W35" s="174"/>
       <c r="X35" s="174"/>
       <c r="Y35" s="174"/>
       <c r="Z35" s="174"/>
       <c r="AA35" s="174"/>
       <c r="AB35" s="174"/>
       <c r="AC35" s="174"/>
       <c r="AD35" s="174"/>
       <c r="AE35" s="172"/>
       <c r="AF35" s="174"/>
       <c r="AG35" s="174"/>
       <c r="AH35" s="174"/>
       <c r="AI35" s="174"/>
       <c r="AJ35" s="174"/>
       <c r="AK35" s="174"/>
       <c r="AL35" s="174"/>
       <c r="AM35" s="174"/>
       <c r="AN35" s="174"/>
       <c r="AO35" s="174"/>
       <c r="AP35" s="174"/>
       <c r="AQ35" s="174" t="s">
         <v>113</v>
       </c>
       <c r="AR35" s="174"/>
       <c r="AS35" s="174"/>
       <c r="AT35" s="173"/>
       <c r="AU35" s="174"/>
       <c r="AV35" s="174"/>
       <c r="AW35" s="174"/>
       <c r="AX35" s="174"/>
       <c r="AY35" s="174"/>
       <c r="AZ35" s="174"/>
       <c r="BA35" s="174"/>
       <c r="BB35" s="174"/>
       <c r="BC35" s="178" t="s">
         <v>133</v>
       </c>
       <c r="BD35" s="175"/>
     </row>
     <row r="36" spans="3:56" ht="16.5" customHeight="1">
       <c r="C36" s="43"/>
-      <c r="D36" s="386" t="s">
+      <c r="D36" s="390" t="s">
         <v>134</v>
       </c>
-      <c r="E36" s="386"/>
-[...7 lines deleted...]
-      <c r="M36" s="386"/>
+      <c r="E36" s="390"/>
+      <c r="F36" s="390"/>
+      <c r="G36" s="390"/>
+      <c r="H36" s="390"/>
+      <c r="I36" s="390"/>
+      <c r="J36" s="390"/>
+      <c r="K36" s="390"/>
+      <c r="L36" s="390"/>
+      <c r="M36" s="390"/>
       <c r="N36" s="44"/>
       <c r="O36" s="222"/>
       <c r="P36" s="222"/>
       <c r="Q36" s="222"/>
       <c r="R36" s="222"/>
       <c r="S36" s="222"/>
       <c r="T36" s="222"/>
       <c r="U36" s="222"/>
       <c r="V36" s="222"/>
       <c r="W36" s="222"/>
       <c r="X36" s="222"/>
       <c r="Y36" s="222"/>
       <c r="Z36" s="222"/>
       <c r="AA36" s="222"/>
       <c r="AB36" s="222"/>
       <c r="AC36" s="222"/>
       <c r="AD36" s="222"/>
       <c r="AE36" s="222"/>
       <c r="AF36" s="222"/>
       <c r="AG36" s="222"/>
       <c r="AH36" s="222"/>
       <c r="AI36" s="222"/>
       <c r="AJ36" s="222"/>
       <c r="AK36" s="167"/>
-      <c r="AL36" s="542" t="s">
+      <c r="AL36" s="546" t="s">
         <v>135</v>
       </c>
-      <c r="AM36" s="542"/>
-[...5 lines deleted...]
-      <c r="AS36" s="542"/>
+      <c r="AM36" s="546"/>
+      <c r="AN36" s="546"/>
+      <c r="AO36" s="546"/>
+      <c r="AP36" s="546"/>
+      <c r="AQ36" s="546"/>
+      <c r="AR36" s="546"/>
+      <c r="AS36" s="546"/>
       <c r="AT36" s="179"/>
       <c r="AU36" s="222"/>
       <c r="AV36" s="222"/>
       <c r="AW36" s="222"/>
       <c r="AX36" s="222"/>
       <c r="AY36" s="222"/>
       <c r="AZ36" s="222"/>
       <c r="BA36" s="222"/>
       <c r="BB36" s="222"/>
       <c r="BC36" s="180" t="s">
         <v>133</v>
       </c>
       <c r="BD36" s="71"/>
     </row>
     <row r="37" spans="3:56" ht="12" customHeight="1">
       <c r="C37" s="38"/>
       <c r="D37" s="224"/>
       <c r="E37" s="224"/>
       <c r="F37" s="224"/>
       <c r="G37" s="224"/>
       <c r="H37" s="224"/>
       <c r="I37" s="224"/>
       <c r="J37" s="224"/>
       <c r="K37" s="224"/>
       <c r="L37" s="224"/>
@@ -34507,228 +34678,228 @@
       <c r="O38" s="221"/>
       <c r="P38" s="221"/>
       <c r="Q38" s="221"/>
       <c r="R38" s="221"/>
       <c r="S38" s="221"/>
       <c r="T38" s="221"/>
       <c r="U38" s="221"/>
       <c r="V38" s="221"/>
       <c r="W38" s="221"/>
       <c r="X38" s="221"/>
       <c r="Y38" s="221"/>
       <c r="Z38" s="221"/>
       <c r="AA38" s="221"/>
       <c r="AB38" s="221"/>
       <c r="AC38" s="221"/>
       <c r="AD38" s="221"/>
       <c r="AE38" s="221"/>
       <c r="AF38" s="221"/>
       <c r="AG38" s="221"/>
       <c r="AH38" s="221"/>
       <c r="AI38" s="221"/>
       <c r="AJ38" s="221"/>
       <c r="AK38" s="221"/>
       <c r="AL38" s="221"/>
       <c r="AM38" s="221"/>
-      <c r="AN38" s="543" t="s">
+      <c r="AN38" s="547" t="s">
         <v>136</v>
       </c>
-      <c r="AO38" s="544"/>
-[...3 lines deleted...]
-      <c r="AS38" s="545"/>
+      <c r="AO38" s="548"/>
+      <c r="AP38" s="548"/>
+      <c r="AQ38" s="548"/>
+      <c r="AR38" s="548"/>
+      <c r="AS38" s="549"/>
       <c r="AT38" s="224"/>
       <c r="AU38" s="224"/>
       <c r="AV38" s="224"/>
       <c r="AW38" s="224"/>
       <c r="AX38" s="224"/>
       <c r="AY38" s="224"/>
       <c r="AZ38" s="224"/>
       <c r="BA38" s="39"/>
       <c r="BB38" s="221"/>
       <c r="BC38" s="221"/>
       <c r="BD38" s="50"/>
     </row>
     <row r="39" spans="3:56" ht="12" customHeight="1">
       <c r="C39" s="49"/>
-      <c r="D39" s="401" t="s">
+      <c r="D39" s="405" t="s">
         <v>137</v>
       </c>
-      <c r="E39" s="401"/>
-[...7 lines deleted...]
-      <c r="M39" s="401"/>
+      <c r="E39" s="405"/>
+      <c r="F39" s="405"/>
+      <c r="G39" s="405"/>
+      <c r="H39" s="405"/>
+      <c r="I39" s="405"/>
+      <c r="J39" s="405"/>
+      <c r="K39" s="405"/>
+      <c r="L39" s="405"/>
+      <c r="M39" s="405"/>
       <c r="N39" s="52"/>
       <c r="O39" s="221"/>
       <c r="P39" s="221"/>
       <c r="Q39" s="221"/>
       <c r="R39" s="221"/>
       <c r="S39" s="221"/>
       <c r="T39" s="221"/>
       <c r="U39" s="221"/>
       <c r="V39" s="221"/>
       <c r="W39" s="221"/>
       <c r="X39" s="221"/>
       <c r="Y39" s="221"/>
       <c r="Z39" s="221"/>
       <c r="AA39" s="221"/>
       <c r="AB39" s="221"/>
       <c r="AC39" s="221"/>
       <c r="AD39" s="221"/>
       <c r="AE39" s="221"/>
       <c r="AF39" s="221"/>
       <c r="AG39" s="221"/>
       <c r="AH39" s="221"/>
       <c r="AI39" s="221"/>
       <c r="AJ39" s="221"/>
       <c r="AK39" s="221"/>
       <c r="AL39" s="221"/>
       <c r="AM39" s="221"/>
-      <c r="AN39" s="546"/>
-[...4 lines deleted...]
-      <c r="AS39" s="548"/>
+      <c r="AN39" s="550"/>
+      <c r="AO39" s="551"/>
+      <c r="AP39" s="551"/>
+      <c r="AQ39" s="551"/>
+      <c r="AR39" s="551"/>
+      <c r="AS39" s="552"/>
       <c r="AT39" s="221"/>
       <c r="AU39" s="221"/>
       <c r="AV39" s="221"/>
       <c r="AW39" s="221"/>
       <c r="AX39" s="221"/>
       <c r="AY39" s="221"/>
       <c r="AZ39" s="221"/>
       <c r="BA39" s="52"/>
       <c r="BB39" s="221"/>
       <c r="BC39" s="221"/>
       <c r="BD39" s="50"/>
     </row>
     <row r="40" spans="3:56" ht="12" customHeight="1">
       <c r="C40" s="49"/>
-      <c r="D40" s="401"/>
-[...8 lines deleted...]
-      <c r="M40" s="401"/>
+      <c r="D40" s="405"/>
+      <c r="E40" s="405"/>
+      <c r="F40" s="405"/>
+      <c r="G40" s="405"/>
+      <c r="H40" s="405"/>
+      <c r="I40" s="405"/>
+      <c r="J40" s="405"/>
+      <c r="K40" s="405"/>
+      <c r="L40" s="405"/>
+      <c r="M40" s="405"/>
       <c r="N40" s="52"/>
       <c r="O40" s="221"/>
       <c r="P40" s="221"/>
       <c r="Q40" s="221"/>
       <c r="R40" s="221"/>
       <c r="S40" s="221"/>
       <c r="T40" s="221"/>
       <c r="U40" s="221"/>
       <c r="V40" s="221"/>
       <c r="W40" s="221"/>
       <c r="X40" s="221"/>
       <c r="Y40" s="221"/>
       <c r="Z40" s="221"/>
       <c r="AA40" s="221"/>
       <c r="AB40" s="221"/>
       <c r="AC40" s="221"/>
       <c r="AD40" s="221"/>
       <c r="AE40" s="221"/>
       <c r="AF40" s="221"/>
       <c r="AG40" s="221"/>
       <c r="AH40" s="221"/>
       <c r="AI40" s="221"/>
       <c r="AJ40" s="221"/>
       <c r="AK40" s="221"/>
       <c r="AL40" s="221"/>
       <c r="AM40" s="221"/>
-      <c r="AN40" s="546"/>
-[...4 lines deleted...]
-      <c r="AS40" s="548"/>
+      <c r="AN40" s="550"/>
+      <c r="AO40" s="551"/>
+      <c r="AP40" s="551"/>
+      <c r="AQ40" s="551"/>
+      <c r="AR40" s="551"/>
+      <c r="AS40" s="552"/>
       <c r="AT40" s="221"/>
       <c r="AU40" s="221"/>
       <c r="AV40" s="221"/>
       <c r="AW40" s="221"/>
       <c r="AX40" s="221"/>
       <c r="AY40" s="221"/>
       <c r="AZ40" s="221"/>
       <c r="BA40" s="52"/>
       <c r="BB40" s="221"/>
       <c r="BC40" s="221"/>
       <c r="BD40" s="50"/>
     </row>
     <row r="41" spans="3:56" ht="12" customHeight="1">
       <c r="C41" s="49"/>
       <c r="D41" s="221"/>
       <c r="E41" s="221"/>
       <c r="F41" s="221"/>
       <c r="G41" s="221"/>
       <c r="H41" s="221"/>
       <c r="I41" s="221"/>
       <c r="J41" s="221"/>
       <c r="K41" s="221"/>
       <c r="L41" s="221"/>
       <c r="M41" s="221"/>
       <c r="N41" s="52"/>
       <c r="O41" s="221"/>
       <c r="P41" s="221"/>
       <c r="Q41" s="221"/>
       <c r="R41" s="221"/>
       <c r="S41" s="221"/>
       <c r="T41" s="221"/>
       <c r="U41" s="221"/>
       <c r="V41" s="221"/>
       <c r="W41" s="221"/>
       <c r="X41" s="221"/>
       <c r="Y41" s="221"/>
       <c r="Z41" s="221"/>
       <c r="AA41" s="221"/>
       <c r="AB41" s="221"/>
       <c r="AC41" s="221"/>
       <c r="AD41" s="221"/>
       <c r="AE41" s="221"/>
       <c r="AF41" s="221"/>
       <c r="AG41" s="221"/>
       <c r="AH41" s="221"/>
       <c r="AI41" s="221"/>
       <c r="AJ41" s="221"/>
       <c r="AK41" s="221"/>
       <c r="AL41" s="221"/>
       <c r="AM41" s="221"/>
-      <c r="AN41" s="549"/>
-[...4 lines deleted...]
-      <c r="AS41" s="551"/>
+      <c r="AN41" s="553"/>
+      <c r="AO41" s="554"/>
+      <c r="AP41" s="554"/>
+      <c r="AQ41" s="554"/>
+      <c r="AR41" s="554"/>
+      <c r="AS41" s="555"/>
       <c r="AT41" s="222"/>
       <c r="AU41" s="222"/>
       <c r="AV41" s="222"/>
       <c r="AW41" s="222"/>
       <c r="AX41" s="222"/>
       <c r="AY41" s="222"/>
       <c r="AZ41" s="222"/>
       <c r="BA41" s="44"/>
       <c r="BB41" s="221"/>
       <c r="BC41" s="221"/>
       <c r="BD41" s="50"/>
     </row>
     <row r="42" spans="3:56" ht="12" customHeight="1">
       <c r="C42" s="43"/>
       <c r="D42" s="222"/>
       <c r="E42" s="222"/>
       <c r="F42" s="222"/>
       <c r="G42" s="222"/>
       <c r="H42" s="222"/>
       <c r="I42" s="222"/>
       <c r="J42" s="222"/>
       <c r="K42" s="222"/>
       <c r="L42" s="222"/>
       <c r="M42" s="222"/>
       <c r="N42" s="44"/>
@@ -35466,94 +35637,94 @@
       <c r="AH54" s="262"/>
       <c r="AI54" s="262"/>
       <c r="AJ54" s="262"/>
       <c r="AK54" s="262"/>
       <c r="AL54" s="262"/>
       <c r="AM54" s="262"/>
       <c r="AN54" s="262"/>
       <c r="AO54" s="262"/>
       <c r="AP54" s="262"/>
       <c r="AQ54" s="262"/>
       <c r="AR54" s="262"/>
       <c r="AS54" s="262"/>
       <c r="AT54" s="262"/>
       <c r="AU54" s="262"/>
       <c r="AV54" s="262"/>
       <c r="AW54" s="262"/>
       <c r="AX54" s="262"/>
       <c r="AY54" s="262"/>
       <c r="AZ54" s="262"/>
       <c r="BA54" s="262"/>
       <c r="BB54" s="262"/>
       <c r="BC54" s="262"/>
       <c r="BD54" s="263"/>
     </row>
     <row r="55" spans="3:56" ht="24" customHeight="1" thickBot="1">
-      <c r="C55" s="537" t="s">
+      <c r="C55" s="541" t="s">
         <v>144</v>
       </c>
-      <c r="D55" s="538"/>
-[...10 lines deleted...]
-      <c r="O55" s="539" t="s">
+      <c r="D55" s="542"/>
+      <c r="E55" s="542"/>
+      <c r="F55" s="542"/>
+      <c r="G55" s="542"/>
+      <c r="H55" s="542"/>
+      <c r="I55" s="542"/>
+      <c r="J55" s="542"/>
+      <c r="K55" s="542"/>
+      <c r="L55" s="542"/>
+      <c r="M55" s="542"/>
+      <c r="N55" s="542"/>
+      <c r="O55" s="543" t="s">
         <v>264</v>
       </c>
-      <c r="P55" s="540"/>
-[...16 lines deleted...]
-      <c r="AG55" s="538" t="s">
+      <c r="P55" s="544"/>
+      <c r="Q55" s="544"/>
+      <c r="R55" s="544"/>
+      <c r="S55" s="544"/>
+      <c r="T55" s="544"/>
+      <c r="U55" s="544"/>
+      <c r="V55" s="544"/>
+      <c r="W55" s="544"/>
+      <c r="X55" s="544"/>
+      <c r="Y55" s="544"/>
+      <c r="Z55" s="544"/>
+      <c r="AA55" s="544"/>
+      <c r="AB55" s="544"/>
+      <c r="AC55" s="544"/>
+      <c r="AD55" s="544"/>
+      <c r="AE55" s="544"/>
+      <c r="AF55" s="545"/>
+      <c r="AG55" s="542" t="s">
         <v>145</v>
       </c>
-      <c r="AH55" s="538"/>
-[...5 lines deleted...]
-      <c r="AN55" s="538"/>
+      <c r="AH55" s="542"/>
+      <c r="AI55" s="542"/>
+      <c r="AJ55" s="542"/>
+      <c r="AK55" s="542"/>
+      <c r="AL55" s="542"/>
+      <c r="AM55" s="542"/>
+      <c r="AN55" s="542"/>
       <c r="AO55" s="218"/>
       <c r="AP55" s="219"/>
       <c r="AQ55" s="219"/>
       <c r="AR55" s="219"/>
       <c r="AS55" s="219"/>
       <c r="AT55" s="219"/>
       <c r="AU55" s="219"/>
       <c r="AV55" s="219"/>
       <c r="AW55" s="219"/>
       <c r="AX55" s="219"/>
       <c r="AY55" s="219"/>
       <c r="AZ55" s="219"/>
       <c r="BA55" s="219"/>
       <c r="BB55" s="219"/>
       <c r="BC55" s="219" t="s">
         <v>214</v>
       </c>
       <c r="BD55" s="220"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="AR2:BE2"/>
     <mergeCell ref="AR3:BE5"/>
     <mergeCell ref="AF2:AK2"/>
     <mergeCell ref="AL2:AQ2"/>
@@ -35603,254 +35774,254 @@
     <mergeCell ref="AH30:AK30"/>
     <mergeCell ref="D31:M31"/>
     <mergeCell ref="D26:M27"/>
     <mergeCell ref="Q26:W26"/>
     <mergeCell ref="Q27:W27"/>
     <mergeCell ref="D29:M29"/>
     <mergeCell ref="D10:K10"/>
     <mergeCell ref="N10:AB10"/>
     <mergeCell ref="D9:K9"/>
     <mergeCell ref="N9:AB9"/>
     <mergeCell ref="Q28:W28"/>
     <mergeCell ref="D22:M22"/>
     <mergeCell ref="D23:M23"/>
     <mergeCell ref="D24:M24"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:BF31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="BA11" sqref="BA11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="30" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="1.625" style="213"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="18" customHeight="1"/>
     <row r="2" spans="1:58" ht="27" customHeight="1">
-      <c r="B2" s="560" t="s">
+      <c r="B2" s="564" t="s">
         <v>192</v>
       </c>
-      <c r="C2" s="560"/>
-[...3 lines deleted...]
-      <c r="G2" s="560" t="s">
+      <c r="C2" s="564"/>
+      <c r="D2" s="564"/>
+      <c r="E2" s="564"/>
+      <c r="F2" s="564"/>
+      <c r="G2" s="564" t="s">
         <v>69</v>
       </c>
-      <c r="H2" s="560"/>
-[...3 lines deleted...]
-      <c r="L2" s="560" t="s">
+      <c r="H2" s="564"/>
+      <c r="I2" s="564"/>
+      <c r="J2" s="564"/>
+      <c r="K2" s="564"/>
+      <c r="L2" s="564" t="s">
         <v>193</v>
       </c>
-      <c r="M2" s="560"/>
-[...3 lines deleted...]
-      <c r="Q2" s="560" t="s">
+      <c r="M2" s="564"/>
+      <c r="N2" s="564"/>
+      <c r="O2" s="564"/>
+      <c r="P2" s="564"/>
+      <c r="Q2" s="564" t="s">
         <v>35</v>
       </c>
-      <c r="R2" s="560"/>
-[...3 lines deleted...]
-      <c r="V2" s="560" t="s">
+      <c r="R2" s="564"/>
+      <c r="S2" s="564"/>
+      <c r="T2" s="564"/>
+      <c r="U2" s="564"/>
+      <c r="V2" s="564" t="s">
         <v>0</v>
       </c>
-      <c r="W2" s="560"/>
-[...3 lines deleted...]
-      <c r="AA2" s="560" t="s">
+      <c r="W2" s="564"/>
+      <c r="X2" s="564"/>
+      <c r="Y2" s="564"/>
+      <c r="Z2" s="564"/>
+      <c r="AA2" s="564" t="s">
         <v>299</v>
       </c>
-      <c r="AB2" s="560"/>
-[...3 lines deleted...]
-      <c r="AF2" s="560" t="s">
+      <c r="AB2" s="564"/>
+      <c r="AC2" s="564"/>
+      <c r="AD2" s="564"/>
+      <c r="AE2" s="564"/>
+      <c r="AF2" s="564" t="s">
         <v>300</v>
       </c>
-      <c r="AG2" s="560"/>
-[...3 lines deleted...]
-      <c r="AK2" s="560" t="s">
+      <c r="AG2" s="564"/>
+      <c r="AH2" s="564"/>
+      <c r="AI2" s="564"/>
+      <c r="AJ2" s="564"/>
+      <c r="AK2" s="564" t="s">
         <v>202</v>
       </c>
-      <c r="AL2" s="560"/>
-[...3 lines deleted...]
-      <c r="AP2" s="555" t="s">
+      <c r="AL2" s="564"/>
+      <c r="AM2" s="564"/>
+      <c r="AN2" s="564"/>
+      <c r="AO2" s="564"/>
+      <c r="AP2" s="559" t="s">
         <v>56</v>
       </c>
-      <c r="AQ2" s="556"/>
-[...13 lines deleted...]
-      <c r="BE2" s="557"/>
+      <c r="AQ2" s="560"/>
+      <c r="AR2" s="560"/>
+      <c r="AS2" s="560"/>
+      <c r="AT2" s="560"/>
+      <c r="AU2" s="560"/>
+      <c r="AV2" s="560"/>
+      <c r="AW2" s="560"/>
+      <c r="AX2" s="560"/>
+      <c r="AY2" s="560"/>
+      <c r="AZ2" s="560"/>
+      <c r="BA2" s="560"/>
+      <c r="BB2" s="560"/>
+      <c r="BC2" s="560"/>
+      <c r="BD2" s="560"/>
+      <c r="BE2" s="561"/>
     </row>
     <row r="3" spans="1:58" ht="27" customHeight="1">
-      <c r="B3" s="560"/>
-[...54 lines deleted...]
-      <c r="BE3" s="571"/>
+      <c r="B3" s="564"/>
+      <c r="C3" s="564"/>
+      <c r="D3" s="564"/>
+      <c r="E3" s="564"/>
+      <c r="F3" s="564"/>
+      <c r="G3" s="564"/>
+      <c r="H3" s="564"/>
+      <c r="I3" s="564"/>
+      <c r="J3" s="564"/>
+      <c r="K3" s="564"/>
+      <c r="L3" s="564"/>
+      <c r="M3" s="564"/>
+      <c r="N3" s="564"/>
+      <c r="O3" s="564"/>
+      <c r="P3" s="564"/>
+      <c r="Q3" s="564"/>
+      <c r="R3" s="564"/>
+      <c r="S3" s="564"/>
+      <c r="T3" s="564"/>
+      <c r="U3" s="564"/>
+      <c r="V3" s="564"/>
+      <c r="W3" s="564"/>
+      <c r="X3" s="564"/>
+      <c r="Y3" s="564"/>
+      <c r="Z3" s="564"/>
+      <c r="AA3" s="564"/>
+      <c r="AB3" s="564"/>
+      <c r="AC3" s="564"/>
+      <c r="AD3" s="564"/>
+      <c r="AE3" s="564"/>
+      <c r="AF3" s="564"/>
+      <c r="AG3" s="564"/>
+      <c r="AH3" s="564"/>
+      <c r="AI3" s="564"/>
+      <c r="AJ3" s="564"/>
+      <c r="AK3" s="564"/>
+      <c r="AL3" s="564"/>
+      <c r="AM3" s="564"/>
+      <c r="AN3" s="564"/>
+      <c r="AO3" s="564"/>
+      <c r="AP3" s="573"/>
+      <c r="AQ3" s="574"/>
+      <c r="AR3" s="574"/>
+      <c r="AS3" s="574"/>
+      <c r="AT3" s="574"/>
+      <c r="AU3" s="574"/>
+      <c r="AV3" s="574"/>
+      <c r="AW3" s="574"/>
+      <c r="AX3" s="574"/>
+      <c r="AY3" s="574"/>
+      <c r="AZ3" s="574"/>
+      <c r="BA3" s="574"/>
+      <c r="BB3" s="574"/>
+      <c r="BC3" s="574"/>
+      <c r="BD3" s="574"/>
+      <c r="BE3" s="575"/>
     </row>
     <row r="4" spans="1:58" ht="27" customHeight="1">
-      <c r="B4" s="560"/>
-[...54 lines deleted...]
-      <c r="BE4" s="574"/>
+      <c r="B4" s="564"/>
+      <c r="C4" s="564"/>
+      <c r="D4" s="564"/>
+      <c r="E4" s="564"/>
+      <c r="F4" s="564"/>
+      <c r="G4" s="564"/>
+      <c r="H4" s="564"/>
+      <c r="I4" s="564"/>
+      <c r="J4" s="564"/>
+      <c r="K4" s="564"/>
+      <c r="L4" s="564"/>
+      <c r="M4" s="564"/>
+      <c r="N4" s="564"/>
+      <c r="O4" s="564"/>
+      <c r="P4" s="564"/>
+      <c r="Q4" s="564"/>
+      <c r="R4" s="564"/>
+      <c r="S4" s="564"/>
+      <c r="T4" s="564"/>
+      <c r="U4" s="564"/>
+      <c r="V4" s="564"/>
+      <c r="W4" s="564"/>
+      <c r="X4" s="564"/>
+      <c r="Y4" s="564"/>
+      <c r="Z4" s="564"/>
+      <c r="AA4" s="564"/>
+      <c r="AB4" s="564"/>
+      <c r="AC4" s="564"/>
+      <c r="AD4" s="564"/>
+      <c r="AE4" s="564"/>
+      <c r="AF4" s="564"/>
+      <c r="AG4" s="564"/>
+      <c r="AH4" s="564"/>
+      <c r="AI4" s="564"/>
+      <c r="AJ4" s="564"/>
+      <c r="AK4" s="564"/>
+      <c r="AL4" s="564"/>
+      <c r="AM4" s="564"/>
+      <c r="AN4" s="564"/>
+      <c r="AO4" s="564"/>
+      <c r="AP4" s="576"/>
+      <c r="AQ4" s="577"/>
+      <c r="AR4" s="577"/>
+      <c r="AS4" s="577"/>
+      <c r="AT4" s="577"/>
+      <c r="AU4" s="577"/>
+      <c r="AV4" s="577"/>
+      <c r="AW4" s="577"/>
+      <c r="AX4" s="577"/>
+      <c r="AY4" s="577"/>
+      <c r="AZ4" s="577"/>
+      <c r="BA4" s="577"/>
+      <c r="BB4" s="577"/>
+      <c r="BC4" s="577"/>
+      <c r="BD4" s="577"/>
+      <c r="BE4" s="578"/>
     </row>
     <row r="5" spans="1:58" ht="18" customHeight="1">
       <c r="B5" s="216"/>
       <c r="C5" s="216"/>
       <c r="D5" s="216"/>
       <c r="E5" s="216"/>
       <c r="F5" s="216"/>
       <c r="G5" s="216"/>
       <c r="H5" s="216"/>
       <c r="I5" s="216"/>
       <c r="J5" s="216"/>
       <c r="K5" s="216"/>
       <c r="L5" s="216"/>
       <c r="M5" s="216"/>
       <c r="N5" s="216"/>
       <c r="O5" s="216"/>
       <c r="P5" s="216"/>
       <c r="Q5" s="216"/>
       <c r="R5" s="216"/>
       <c r="S5" s="216"/>
       <c r="T5" s="216"/>
       <c r="U5" s="216"/>
       <c r="V5" s="216"/>
       <c r="W5" s="216"/>
       <c r="X5" s="216"/>
@@ -35870,249 +36041,249 @@
       <c r="AL5" s="216"/>
       <c r="AM5" s="216"/>
       <c r="AN5" s="216"/>
       <c r="AO5" s="216"/>
       <c r="AP5" s="216"/>
       <c r="AQ5" s="216"/>
       <c r="AR5" s="216"/>
       <c r="AS5" s="216"/>
       <c r="AT5" s="216"/>
       <c r="AU5" s="216"/>
       <c r="AV5" s="216"/>
       <c r="AW5" s="216"/>
       <c r="AX5" s="216"/>
       <c r="AY5" s="216"/>
       <c r="AZ5" s="216"/>
       <c r="BA5" s="216"/>
       <c r="BB5" s="216"/>
       <c r="BC5" s="216"/>
       <c r="BD5" s="216"/>
       <c r="BE5" s="216"/>
     </row>
     <row r="6" spans="1:58" ht="30" customHeight="1">
       <c r="C6" s="213" t="s">
         <v>103</v>
       </c>
-      <c r="O6" s="575" t="s">
+      <c r="O6" s="579" t="s">
         <v>238</v>
       </c>
-      <c r="P6" s="575"/>
-[...27 lines deleted...]
-      <c r="AR6" s="575"/>
+      <c r="P6" s="579"/>
+      <c r="Q6" s="579"/>
+      <c r="R6" s="579"/>
+      <c r="S6" s="579"/>
+      <c r="T6" s="579"/>
+      <c r="U6" s="579"/>
+      <c r="V6" s="579"/>
+      <c r="W6" s="579"/>
+      <c r="X6" s="579"/>
+      <c r="Y6" s="579"/>
+      <c r="Z6" s="579"/>
+      <c r="AA6" s="579"/>
+      <c r="AB6" s="579"/>
+      <c r="AC6" s="579"/>
+      <c r="AD6" s="579"/>
+      <c r="AE6" s="579"/>
+      <c r="AF6" s="579"/>
+      <c r="AG6" s="579"/>
+      <c r="AH6" s="579"/>
+      <c r="AI6" s="579"/>
+      <c r="AJ6" s="579"/>
+      <c r="AK6" s="579"/>
+      <c r="AL6" s="579"/>
+      <c r="AM6" s="579"/>
+      <c r="AN6" s="579"/>
+      <c r="AO6" s="579"/>
+      <c r="AP6" s="579"/>
+      <c r="AQ6" s="579"/>
+      <c r="AR6" s="579"/>
       <c r="AS6" s="200"/>
       <c r="AT6" s="200"/>
     </row>
     <row r="7" spans="1:58" ht="30" customHeight="1">
-      <c r="O7" s="575"/>
-[...28 lines deleted...]
-      <c r="AR7" s="575"/>
+      <c r="O7" s="579"/>
+      <c r="P7" s="579"/>
+      <c r="Q7" s="579"/>
+      <c r="R7" s="579"/>
+      <c r="S7" s="579"/>
+      <c r="T7" s="579"/>
+      <c r="U7" s="579"/>
+      <c r="V7" s="579"/>
+      <c r="W7" s="579"/>
+      <c r="X7" s="579"/>
+      <c r="Y7" s="579"/>
+      <c r="Z7" s="579"/>
+      <c r="AA7" s="579"/>
+      <c r="AB7" s="579"/>
+      <c r="AC7" s="579"/>
+      <c r="AD7" s="579"/>
+      <c r="AE7" s="579"/>
+      <c r="AF7" s="579"/>
+      <c r="AG7" s="579"/>
+      <c r="AH7" s="579"/>
+      <c r="AI7" s="579"/>
+      <c r="AJ7" s="579"/>
+      <c r="AK7" s="579"/>
+      <c r="AL7" s="579"/>
+      <c r="AM7" s="579"/>
+      <c r="AN7" s="579"/>
+      <c r="AO7" s="579"/>
+      <c r="AP7" s="579"/>
+      <c r="AQ7" s="579"/>
+      <c r="AR7" s="579"/>
       <c r="AS7" s="200"/>
       <c r="AT7" s="200"/>
     </row>
     <row r="8" spans="1:58" ht="30" customHeight="1">
       <c r="A8" s="212"/>
       <c r="B8" s="212"/>
       <c r="C8" s="252"/>
-      <c r="D8" s="529" t="s">
+      <c r="D8" s="533" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="529"/>
-[...5 lines deleted...]
-      <c r="K8" s="529"/>
+      <c r="E8" s="533"/>
+      <c r="F8" s="533"/>
+      <c r="G8" s="533"/>
+      <c r="H8" s="533"/>
+      <c r="I8" s="533"/>
+      <c r="J8" s="533"/>
+      <c r="K8" s="533"/>
       <c r="L8" s="253"/>
       <c r="M8" s="254"/>
-      <c r="N8" s="529" t="s">
+      <c r="N8" s="533" t="s">
         <v>261</v>
       </c>
-      <c r="O8" s="529"/>
-[...12 lines deleted...]
-      <c r="AB8" s="529"/>
+      <c r="O8" s="533"/>
+      <c r="P8" s="533"/>
+      <c r="Q8" s="533"/>
+      <c r="R8" s="533"/>
+      <c r="S8" s="533"/>
+      <c r="T8" s="533"/>
+      <c r="U8" s="533"/>
+      <c r="V8" s="533"/>
+      <c r="W8" s="533"/>
+      <c r="X8" s="533"/>
+      <c r="Y8" s="533"/>
+      <c r="Z8" s="533"/>
+      <c r="AA8" s="533"/>
+      <c r="AB8" s="533"/>
       <c r="AC8" s="254"/>
       <c r="AD8" s="255"/>
-      <c r="AE8" s="529" t="s">
+      <c r="AE8" s="533" t="s">
         <v>190</v>
       </c>
-      <c r="AF8" s="529"/>
-[...10 lines deleted...]
-      <c r="AQ8" s="529"/>
+      <c r="AF8" s="533"/>
+      <c r="AG8" s="533"/>
+      <c r="AH8" s="533"/>
+      <c r="AI8" s="533"/>
+      <c r="AJ8" s="533"/>
+      <c r="AK8" s="533"/>
+      <c r="AL8" s="533"/>
+      <c r="AM8" s="533"/>
+      <c r="AN8" s="533"/>
+      <c r="AO8" s="533"/>
+      <c r="AP8" s="533"/>
+      <c r="AQ8" s="533"/>
       <c r="AR8" s="256"/>
       <c r="AS8" s="254"/>
-      <c r="AT8" s="529" t="s">
+      <c r="AT8" s="533" t="s">
         <v>104</v>
       </c>
-      <c r="AU8" s="529"/>
-[...7 lines deleted...]
-      <c r="BC8" s="529"/>
+      <c r="AU8" s="533"/>
+      <c r="AV8" s="533"/>
+      <c r="AW8" s="533"/>
+      <c r="AX8" s="533"/>
+      <c r="AY8" s="533"/>
+      <c r="AZ8" s="533"/>
+      <c r="BA8" s="533"/>
+      <c r="BB8" s="533"/>
+      <c r="BC8" s="533"/>
       <c r="BD8" s="257"/>
       <c r="BE8" s="212"/>
       <c r="BF8" s="212"/>
     </row>
     <row r="9" spans="1:58" s="212" customFormat="1" ht="30" customHeight="1">
       <c r="C9" s="45"/>
-      <c r="D9" s="407" t="s">
+      <c r="D9" s="411" t="s">
         <v>180</v>
       </c>
-      <c r="E9" s="407"/>
-[...5 lines deleted...]
-      <c r="K9" s="407"/>
+      <c r="E9" s="411"/>
+      <c r="F9" s="411"/>
+      <c r="G9" s="411"/>
+      <c r="H9" s="411"/>
+      <c r="I9" s="411"/>
+      <c r="J9" s="411"/>
+      <c r="K9" s="411"/>
       <c r="L9" s="42"/>
       <c r="M9" s="36"/>
-      <c r="N9" s="407" t="s">
+      <c r="N9" s="411" t="s">
         <v>261</v>
       </c>
-      <c r="O9" s="407"/>
-[...12 lines deleted...]
-      <c r="AB9" s="407"/>
+      <c r="O9" s="411"/>
+      <c r="P9" s="411"/>
+      <c r="Q9" s="411"/>
+      <c r="R9" s="411"/>
+      <c r="S9" s="411"/>
+      <c r="T9" s="411"/>
+      <c r="U9" s="411"/>
+      <c r="V9" s="411"/>
+      <c r="W9" s="411"/>
+      <c r="X9" s="411"/>
+      <c r="Y9" s="411"/>
+      <c r="Z9" s="411"/>
+      <c r="AA9" s="411"/>
+      <c r="AB9" s="411"/>
       <c r="AC9" s="36"/>
       <c r="AD9" s="35"/>
-      <c r="AE9" s="407" t="s">
+      <c r="AE9" s="411" t="s">
         <v>181</v>
       </c>
-      <c r="AF9" s="407"/>
-[...10 lines deleted...]
-      <c r="AQ9" s="407"/>
+      <c r="AF9" s="411"/>
+      <c r="AG9" s="411"/>
+      <c r="AH9" s="411"/>
+      <c r="AI9" s="411"/>
+      <c r="AJ9" s="411"/>
+      <c r="AK9" s="411"/>
+      <c r="AL9" s="411"/>
+      <c r="AM9" s="411"/>
+      <c r="AN9" s="411"/>
+      <c r="AO9" s="411"/>
+      <c r="AP9" s="411"/>
+      <c r="AQ9" s="411"/>
       <c r="AR9" s="217"/>
       <c r="AS9" s="36"/>
-      <c r="AT9" s="407" t="s">
+      <c r="AT9" s="411" t="s">
         <v>104</v>
       </c>
-      <c r="AU9" s="407"/>
-[...7 lines deleted...]
-      <c r="BC9" s="407"/>
+      <c r="AU9" s="411"/>
+      <c r="AV9" s="411"/>
+      <c r="AW9" s="411"/>
+      <c r="AX9" s="411"/>
+      <c r="AY9" s="411"/>
+      <c r="AZ9" s="411"/>
+      <c r="BA9" s="411"/>
+      <c r="BB9" s="411"/>
+      <c r="BC9" s="411"/>
       <c r="BD9" s="37"/>
     </row>
     <row r="10" spans="1:58" s="212" customFormat="1" ht="30" customHeight="1">
       <c r="A10" s="213"/>
       <c r="B10" s="213"/>
       <c r="C10" s="41"/>
       <c r="D10" s="223"/>
       <c r="E10" s="223"/>
       <c r="F10" s="223"/>
       <c r="G10" s="223"/>
       <c r="H10" s="223"/>
       <c r="I10" s="223"/>
       <c r="J10" s="223"/>
       <c r="K10" s="223"/>
       <c r="L10" s="223"/>
       <c r="M10" s="223"/>
       <c r="N10" s="223"/>
       <c r="O10" s="223"/>
       <c r="P10" s="223"/>
       <c r="Q10" s="223"/>
       <c r="R10" s="223"/>
       <c r="S10" s="223"/>
       <c r="T10" s="223"/>
       <c r="U10" s="223"/>
       <c r="V10" s="223"/>
@@ -36290,106 +36461,106 @@
       <c r="J13" s="193"/>
       <c r="K13" s="193"/>
       <c r="L13" s="193"/>
       <c r="M13" s="193"/>
       <c r="N13" s="193"/>
       <c r="O13" s="193"/>
       <c r="P13" s="193"/>
       <c r="Q13" s="193"/>
       <c r="R13" s="193"/>
       <c r="S13" s="193"/>
       <c r="T13" s="193"/>
       <c r="U13" s="193"/>
       <c r="V13" s="193"/>
       <c r="W13" s="193"/>
       <c r="X13" s="193"/>
       <c r="Y13" s="193"/>
       <c r="Z13" s="193"/>
       <c r="AA13" s="193" t="s">
         <v>36</v>
       </c>
       <c r="AB13" s="193"/>
       <c r="AC13" s="193"/>
       <c r="AD13" s="193"/>
       <c r="AE13" s="193"/>
       <c r="AF13" s="193"/>
-      <c r="AG13" s="566" t="s">
+      <c r="AG13" s="570" t="s">
         <v>37</v>
       </c>
-      <c r="AH13" s="566"/>
-[...2 lines deleted...]
-      <c r="AK13" s="566"/>
+      <c r="AH13" s="570"/>
+      <c r="AI13" s="570"/>
+      <c r="AJ13" s="570"/>
+      <c r="AK13" s="570"/>
       <c r="AL13" s="193"/>
       <c r="AM13" s="193"/>
       <c r="AN13" s="193"/>
       <c r="AO13" s="193"/>
       <c r="AP13" s="193"/>
       <c r="AQ13" s="193"/>
       <c r="AR13" s="193"/>
       <c r="AS13" s="193"/>
       <c r="AT13" s="193"/>
       <c r="AU13" s="193"/>
       <c r="AV13" s="193"/>
       <c r="AW13" s="193"/>
       <c r="AX13" s="193"/>
       <c r="AY13" s="193"/>
       <c r="AZ13" s="193"/>
       <c r="BA13" s="193"/>
       <c r="BB13" s="193"/>
       <c r="BC13" s="193"/>
       <c r="BD13" s="268"/>
       <c r="BE13" s="193"/>
       <c r="BF13" s="193"/>
     </row>
     <row r="14" spans="1:58" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="C14" s="267"/>
       <c r="AA14" s="353"/>
       <c r="AB14" s="314"/>
       <c r="AC14" s="314"/>
       <c r="AD14" s="314"/>
-      <c r="AG14" s="568" t="s">
+      <c r="AG14" s="572" t="s">
         <v>191</v>
       </c>
-      <c r="AH14" s="566"/>
-[...2 lines deleted...]
-      <c r="AK14" s="566"/>
+      <c r="AH14" s="570"/>
+      <c r="AI14" s="570"/>
+      <c r="AJ14" s="570"/>
+      <c r="AK14" s="570"/>
       <c r="BA14" s="193" t="s">
         <v>52</v>
       </c>
       <c r="BD14" s="268"/>
     </row>
     <row r="15" spans="1:58" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="C15" s="267"/>
-      <c r="AG15" s="566" t="s">
+      <c r="AG15" s="570" t="s">
         <v>10</v>
       </c>
-      <c r="AH15" s="566"/>
-[...2 lines deleted...]
-      <c r="AK15" s="566"/>
+      <c r="AH15" s="570"/>
+      <c r="AI15" s="570"/>
+      <c r="AJ15" s="570"/>
+      <c r="AK15" s="570"/>
       <c r="AM15" s="193" t="s">
         <v>81</v>
       </c>
       <c r="BD15" s="268"/>
     </row>
     <row r="16" spans="1:58" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="A16" s="213"/>
       <c r="B16" s="213"/>
       <c r="C16" s="41"/>
       <c r="D16" s="223"/>
       <c r="E16" s="223"/>
       <c r="F16" s="223" t="s">
         <v>105</v>
       </c>
       <c r="G16" s="223"/>
       <c r="H16" s="223"/>
       <c r="I16" s="223"/>
       <c r="J16" s="223"/>
       <c r="K16" s="223"/>
       <c r="L16" s="223"/>
       <c r="M16" s="223"/>
       <c r="N16" s="223"/>
       <c r="O16" s="223"/>
       <c r="P16" s="223"/>
       <c r="Q16" s="223"/>
@@ -36416,62 +36587,62 @@
       <c r="AL16" s="223"/>
       <c r="AM16" s="223"/>
       <c r="AN16" s="223"/>
       <c r="AO16" s="223"/>
       <c r="AP16" s="223"/>
       <c r="AQ16" s="223"/>
       <c r="AR16" s="223"/>
       <c r="AS16" s="223"/>
       <c r="AT16" s="223"/>
       <c r="AU16" s="223"/>
       <c r="AV16" s="223"/>
       <c r="AW16" s="223"/>
       <c r="AX16" s="223"/>
       <c r="AY16" s="223"/>
       <c r="AZ16" s="223"/>
       <c r="BA16" s="223"/>
       <c r="BB16" s="223"/>
       <c r="BC16" s="223"/>
       <c r="BD16" s="266"/>
       <c r="BE16" s="213"/>
       <c r="BF16" s="213"/>
     </row>
     <row r="17" spans="3:56" ht="30" customHeight="1">
       <c r="C17" s="269"/>
       <c r="D17" s="58"/>
-      <c r="E17" s="563" t="s">
+      <c r="E17" s="567" t="s">
         <v>106</v>
       </c>
-      <c r="F17" s="563"/>
-[...7 lines deleted...]
-      <c r="N17" s="563"/>
+      <c r="F17" s="567"/>
+      <c r="G17" s="567"/>
+      <c r="H17" s="567"/>
+      <c r="I17" s="567"/>
+      <c r="J17" s="567"/>
+      <c r="K17" s="567"/>
+      <c r="L17" s="567"/>
+      <c r="M17" s="567"/>
+      <c r="N17" s="567"/>
       <c r="O17" s="58"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="58"/>
       <c r="R17" s="58"/>
       <c r="S17" s="58"/>
       <c r="T17" s="58" t="s">
         <v>12</v>
       </c>
       <c r="U17" s="58"/>
       <c r="V17" s="58"/>
       <c r="W17" s="58"/>
       <c r="X17" s="58"/>
       <c r="Y17" s="58"/>
       <c r="Z17" s="58"/>
       <c r="AA17" s="58"/>
       <c r="AB17" s="58"/>
       <c r="AC17" s="58"/>
       <c r="AD17" s="58"/>
       <c r="AE17" s="58"/>
       <c r="AF17" s="58" t="s">
         <v>13</v>
       </c>
       <c r="AG17" s="58"/>
       <c r="AH17" s="58"/>
       <c r="AI17" s="58"/>
@@ -36480,62 +36651,62 @@
       <c r="AL17" s="58"/>
       <c r="AM17" s="58"/>
       <c r="AN17" s="58" t="s">
         <v>102</v>
       </c>
       <c r="AO17" s="58"/>
       <c r="AP17" s="58"/>
       <c r="AQ17" s="58"/>
       <c r="AR17" s="58"/>
       <c r="AS17" s="58"/>
       <c r="AT17" s="58"/>
       <c r="AU17" s="58"/>
       <c r="AV17" s="58"/>
       <c r="AW17" s="58"/>
       <c r="AX17" s="58"/>
       <c r="AY17" s="58"/>
       <c r="AZ17" s="58"/>
       <c r="BA17" s="58"/>
       <c r="BB17" s="58"/>
       <c r="BC17" s="58"/>
       <c r="BD17" s="270"/>
     </row>
     <row r="18" spans="3:56" ht="30" customHeight="1">
       <c r="C18" s="271"/>
       <c r="D18" s="57"/>
-      <c r="E18" s="563" t="s">
+      <c r="E18" s="567" t="s">
         <v>107</v>
       </c>
-      <c r="F18" s="563"/>
-[...7 lines deleted...]
-      <c r="N18" s="563"/>
+      <c r="F18" s="567"/>
+      <c r="G18" s="567"/>
+      <c r="H18" s="567"/>
+      <c r="I18" s="567"/>
+      <c r="J18" s="567"/>
+      <c r="K18" s="567"/>
+      <c r="L18" s="567"/>
+      <c r="M18" s="567"/>
+      <c r="N18" s="567"/>
       <c r="O18" s="57"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="57"/>
       <c r="R18" s="57"/>
       <c r="S18" s="57"/>
       <c r="T18" s="57" t="s">
         <v>265</v>
       </c>
       <c r="U18" s="57"/>
       <c r="V18" s="225"/>
       <c r="W18" s="57"/>
       <c r="X18" s="57"/>
       <c r="Y18" s="225"/>
       <c r="Z18" s="57"/>
       <c r="AA18" s="57" t="s">
         <v>19</v>
       </c>
       <c r="AB18" s="57"/>
       <c r="AC18" s="225"/>
       <c r="AD18" s="57"/>
       <c r="AE18" s="57"/>
       <c r="AF18" s="225"/>
       <c r="AG18" s="57" t="s">
         <v>20</v>
       </c>
@@ -36546,62 +36717,62 @@
       <c r="AL18" s="57"/>
       <c r="AM18" s="57" t="s">
         <v>21</v>
       </c>
       <c r="AN18" s="57"/>
       <c r="AO18" s="57"/>
       <c r="AP18" s="57"/>
       <c r="AQ18" s="57"/>
       <c r="AR18" s="57"/>
       <c r="AS18" s="57"/>
       <c r="AT18" s="57"/>
       <c r="AU18" s="57"/>
       <c r="AV18" s="57"/>
       <c r="AW18" s="57"/>
       <c r="AX18" s="57"/>
       <c r="AY18" s="57"/>
       <c r="AZ18" s="57"/>
       <c r="BA18" s="57"/>
       <c r="BB18" s="57"/>
       <c r="BC18" s="57"/>
       <c r="BD18" s="272"/>
     </row>
     <row r="19" spans="3:56" ht="30" customHeight="1">
       <c r="C19" s="271"/>
       <c r="D19" s="57"/>
-      <c r="E19" s="563" t="s">
+      <c r="E19" s="567" t="s">
         <v>108</v>
       </c>
-      <c r="F19" s="563"/>
-[...7 lines deleted...]
-      <c r="N19" s="563"/>
+      <c r="F19" s="567"/>
+      <c r="G19" s="567"/>
+      <c r="H19" s="567"/>
+      <c r="I19" s="567"/>
+      <c r="J19" s="567"/>
+      <c r="K19" s="567"/>
+      <c r="L19" s="567"/>
+      <c r="M19" s="567"/>
+      <c r="N19" s="567"/>
       <c r="O19" s="57"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="57"/>
       <c r="R19" s="57"/>
       <c r="S19" s="57"/>
       <c r="T19" s="57" t="s">
         <v>265</v>
       </c>
       <c r="U19" s="57"/>
       <c r="V19" s="225"/>
       <c r="W19" s="57"/>
       <c r="X19" s="57"/>
       <c r="Y19" s="225"/>
       <c r="Z19" s="57"/>
       <c r="AA19" s="57" t="s">
         <v>19</v>
       </c>
       <c r="AB19" s="57"/>
       <c r="AC19" s="225"/>
       <c r="AD19" s="57"/>
       <c r="AE19" s="57"/>
       <c r="AF19" s="225"/>
       <c r="AG19" s="57" t="s">
         <v>20</v>
       </c>
@@ -36612,232 +36783,232 @@
       <c r="AL19" s="57"/>
       <c r="AM19" s="57" t="s">
         <v>21</v>
       </c>
       <c r="AN19" s="57"/>
       <c r="AO19" s="57"/>
       <c r="AP19" s="57"/>
       <c r="AQ19" s="57"/>
       <c r="AR19" s="57"/>
       <c r="AS19" s="57"/>
       <c r="AT19" s="57"/>
       <c r="AU19" s="57"/>
       <c r="AV19" s="57"/>
       <c r="AW19" s="57"/>
       <c r="AX19" s="57"/>
       <c r="AY19" s="57"/>
       <c r="AZ19" s="57"/>
       <c r="BA19" s="57"/>
       <c r="BB19" s="57"/>
       <c r="BC19" s="57"/>
       <c r="BD19" s="272"/>
     </row>
     <row r="20" spans="3:56" ht="30" customHeight="1">
       <c r="C20" s="41"/>
       <c r="D20" s="223"/>
-      <c r="E20" s="561" t="s">
+      <c r="E20" s="565" t="s">
         <v>109</v>
       </c>
-      <c r="F20" s="561"/>
-[...7 lines deleted...]
-      <c r="N20" s="561"/>
+      <c r="F20" s="565"/>
+      <c r="G20" s="565"/>
+      <c r="H20" s="565"/>
+      <c r="I20" s="565"/>
+      <c r="J20" s="565"/>
+      <c r="K20" s="565"/>
+      <c r="L20" s="565"/>
+      <c r="M20" s="565"/>
+      <c r="N20" s="565"/>
       <c r="O20" s="223"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="223"/>
       <c r="R20" s="223"/>
       <c r="S20" s="223"/>
       <c r="T20" s="223"/>
       <c r="U20" s="223"/>
       <c r="V20" s="223"/>
       <c r="W20" s="223"/>
       <c r="X20" s="223"/>
       <c r="Y20" s="223"/>
       <c r="Z20" s="223"/>
       <c r="AA20" s="223"/>
       <c r="AB20" s="223"/>
       <c r="AC20" s="223"/>
       <c r="AD20" s="223"/>
       <c r="AE20" s="223"/>
       <c r="AF20" s="223"/>
       <c r="AG20" s="223"/>
       <c r="AH20" s="223"/>
       <c r="AI20" s="223"/>
       <c r="AJ20" s="223"/>
       <c r="AK20" s="223"/>
       <c r="AL20" s="223"/>
       <c r="AM20" s="223"/>
       <c r="AN20" s="223"/>
       <c r="AO20" s="223"/>
       <c r="AP20" s="223"/>
       <c r="AQ20" s="223"/>
       <c r="AR20" s="223"/>
       <c r="AS20" s="223"/>
       <c r="AT20" s="223"/>
       <c r="AU20" s="223"/>
       <c r="AV20" s="223"/>
       <c r="AW20" s="223"/>
       <c r="AX20" s="223"/>
       <c r="AY20" s="223"/>
       <c r="AZ20" s="223"/>
       <c r="BA20" s="223"/>
       <c r="BB20" s="223"/>
       <c r="BC20" s="223"/>
       <c r="BD20" s="266"/>
     </row>
     <row r="21" spans="3:56" ht="30" customHeight="1">
       <c r="C21" s="41"/>
       <c r="D21" s="223"/>
-      <c r="E21" s="567"/>
-[...8 lines deleted...]
-      <c r="N21" s="567"/>
+      <c r="E21" s="571"/>
+      <c r="F21" s="571"/>
+      <c r="G21" s="571"/>
+      <c r="H21" s="571"/>
+      <c r="I21" s="571"/>
+      <c r="J21" s="571"/>
+      <c r="K21" s="571"/>
+      <c r="L21" s="571"/>
+      <c r="M21" s="571"/>
+      <c r="N21" s="571"/>
       <c r="O21" s="223"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="223"/>
       <c r="R21" s="223"/>
       <c r="S21" s="223"/>
       <c r="T21" s="223"/>
       <c r="U21" s="223"/>
       <c r="V21" s="223"/>
       <c r="W21" s="223"/>
       <c r="X21" s="223"/>
       <c r="Y21" s="223"/>
       <c r="Z21" s="223"/>
       <c r="AA21" s="223"/>
       <c r="AB21" s="223"/>
       <c r="AC21" s="223"/>
       <c r="AD21" s="223"/>
       <c r="AE21" s="223"/>
       <c r="AF21" s="223"/>
       <c r="AG21" s="223"/>
       <c r="AH21" s="223"/>
       <c r="AI21" s="223"/>
       <c r="AJ21" s="223"/>
       <c r="AK21" s="223"/>
       <c r="AL21" s="223"/>
       <c r="AM21" s="223"/>
       <c r="AN21" s="223"/>
       <c r="AO21" s="223"/>
       <c r="AP21" s="223"/>
       <c r="AQ21" s="223"/>
       <c r="AR21" s="223"/>
       <c r="AS21" s="223"/>
       <c r="AT21" s="223"/>
       <c r="AU21" s="223"/>
       <c r="AV21" s="223"/>
       <c r="AW21" s="223"/>
       <c r="AX21" s="223"/>
       <c r="AY21" s="223"/>
       <c r="AZ21" s="223"/>
       <c r="BA21" s="223"/>
       <c r="BB21" s="223"/>
       <c r="BC21" s="223"/>
       <c r="BD21" s="266"/>
     </row>
     <row r="22" spans="3:56" ht="30" customHeight="1">
       <c r="C22" s="41"/>
       <c r="D22" s="223"/>
-      <c r="E22" s="562"/>
-[...8 lines deleted...]
-      <c r="N22" s="562"/>
+      <c r="E22" s="566"/>
+      <c r="F22" s="566"/>
+      <c r="G22" s="566"/>
+      <c r="H22" s="566"/>
+      <c r="I22" s="566"/>
+      <c r="J22" s="566"/>
+      <c r="K22" s="566"/>
+      <c r="L22" s="566"/>
+      <c r="M22" s="566"/>
+      <c r="N22" s="566"/>
       <c r="O22" s="223"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="223"/>
       <c r="R22" s="223"/>
       <c r="S22" s="223"/>
       <c r="T22" s="223"/>
       <c r="U22" s="223"/>
       <c r="V22" s="223"/>
       <c r="W22" s="223"/>
       <c r="X22" s="223"/>
       <c r="Y22" s="223"/>
       <c r="Z22" s="223"/>
       <c r="AA22" s="223"/>
       <c r="AB22" s="223"/>
       <c r="AC22" s="223"/>
       <c r="AD22" s="223"/>
       <c r="AE22" s="223"/>
       <c r="AF22" s="223"/>
       <c r="AG22" s="223"/>
       <c r="AH22" s="223"/>
       <c r="AI22" s="223"/>
       <c r="AJ22" s="223"/>
       <c r="AK22" s="223"/>
       <c r="AL22" s="223"/>
       <c r="AM22" s="223"/>
       <c r="AN22" s="223"/>
       <c r="AO22" s="223"/>
       <c r="AP22" s="223"/>
       <c r="AQ22" s="223"/>
       <c r="AR22" s="223"/>
       <c r="AS22" s="223"/>
       <c r="AT22" s="223"/>
       <c r="AU22" s="223"/>
       <c r="AV22" s="223"/>
       <c r="AW22" s="223"/>
       <c r="AX22" s="223"/>
       <c r="AY22" s="223"/>
       <c r="AZ22" s="223"/>
       <c r="BA22" s="223"/>
       <c r="BB22" s="223"/>
       <c r="BC22" s="223"/>
       <c r="BD22" s="266"/>
     </row>
     <row r="23" spans="3:56" ht="30" customHeight="1">
       <c r="C23" s="271"/>
       <c r="D23" s="57"/>
-      <c r="E23" s="563" t="s">
+      <c r="E23" s="567" t="s">
         <v>110</v>
       </c>
-      <c r="F23" s="563"/>
-[...7 lines deleted...]
-      <c r="N23" s="563"/>
+      <c r="F23" s="567"/>
+      <c r="G23" s="567"/>
+      <c r="H23" s="567"/>
+      <c r="I23" s="567"/>
+      <c r="J23" s="567"/>
+      <c r="K23" s="567"/>
+      <c r="L23" s="567"/>
+      <c r="M23" s="567"/>
+      <c r="N23" s="567"/>
       <c r="O23" s="57"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="57"/>
       <c r="R23" s="57"/>
       <c r="S23" s="57"/>
       <c r="T23" s="161" t="s">
         <v>71</v>
       </c>
       <c r="U23" s="57"/>
       <c r="V23" s="57"/>
       <c r="W23" s="57"/>
       <c r="X23" s="57" t="s">
         <v>331</v>
       </c>
       <c r="Y23" s="57"/>
       <c r="Z23" s="57"/>
       <c r="AA23" s="57"/>
       <c r="AB23" s="57"/>
       <c r="AC23" s="57"/>
       <c r="AD23" s="57"/>
       <c r="AE23" s="57"/>
       <c r="AF23" s="57"/>
       <c r="AG23" s="161"/>
       <c r="AH23" s="57"/>
       <c r="AI23" s="161" t="s">
@@ -36848,62 +37019,62 @@
       <c r="AL23" s="57" t="s">
         <v>332</v>
       </c>
       <c r="AM23" s="57"/>
       <c r="AN23" s="57"/>
       <c r="AO23" s="57"/>
       <c r="AP23" s="57"/>
       <c r="AQ23" s="57"/>
       <c r="AR23" s="57"/>
       <c r="AS23" s="57"/>
       <c r="AT23" s="57"/>
       <c r="AU23" s="57"/>
       <c r="AV23" s="57"/>
       <c r="AW23" s="57"/>
       <c r="AX23" s="57"/>
       <c r="AY23" s="57"/>
       <c r="AZ23" s="57"/>
       <c r="BA23" s="57"/>
       <c r="BB23" s="57"/>
       <c r="BC23" s="57"/>
       <c r="BD23" s="272"/>
     </row>
     <row r="24" spans="3:56" ht="30" customHeight="1">
       <c r="C24" s="41"/>
       <c r="D24" s="223"/>
-      <c r="E24" s="561" t="s">
+      <c r="E24" s="565" t="s">
         <v>111</v>
       </c>
-      <c r="F24" s="561"/>
-[...7 lines deleted...]
-      <c r="N24" s="561"/>
+      <c r="F24" s="565"/>
+      <c r="G24" s="565"/>
+      <c r="H24" s="565"/>
+      <c r="I24" s="565"/>
+      <c r="J24" s="565"/>
+      <c r="K24" s="565"/>
+      <c r="L24" s="565"/>
+      <c r="M24" s="565"/>
+      <c r="N24" s="565"/>
       <c r="O24" s="223"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="223"/>
       <c r="R24" s="223"/>
       <c r="S24" s="223"/>
       <c r="T24" s="162" t="s">
         <v>71</v>
       </c>
       <c r="U24" s="223"/>
       <c r="V24" s="223"/>
       <c r="W24" s="223"/>
       <c r="X24" s="223" t="s">
         <v>15</v>
       </c>
       <c r="Y24" s="223"/>
       <c r="Z24" s="223"/>
       <c r="AA24" s="223"/>
       <c r="AB24" s="223"/>
       <c r="AC24" s="223"/>
       <c r="AD24" s="223"/>
       <c r="AE24" s="223"/>
       <c r="AF24" s="223"/>
       <c r="AG24" s="223"/>
       <c r="AH24" s="223"/>
       <c r="AI24" s="162" t="s">
@@ -36914,60 +37085,60 @@
       <c r="AL24" s="223" t="s">
         <v>16</v>
       </c>
       <c r="AM24" s="223"/>
       <c r="AN24" s="223"/>
       <c r="AO24" s="223"/>
       <c r="AP24" s="223"/>
       <c r="AQ24" s="223"/>
       <c r="AR24" s="223"/>
       <c r="AS24" s="223"/>
       <c r="AT24" s="223"/>
       <c r="AU24" s="223"/>
       <c r="AV24" s="223"/>
       <c r="AW24" s="223"/>
       <c r="AX24" s="223"/>
       <c r="AY24" s="223"/>
       <c r="AZ24" s="223"/>
       <c r="BA24" s="223"/>
       <c r="BB24" s="223"/>
       <c r="BC24" s="223"/>
       <c r="BD24" s="266"/>
     </row>
     <row r="25" spans="3:56" ht="30" customHeight="1">
       <c r="C25" s="41"/>
       <c r="D25" s="223"/>
-      <c r="E25" s="562"/>
-[...8 lines deleted...]
-      <c r="N25" s="562"/>
+      <c r="E25" s="566"/>
+      <c r="F25" s="566"/>
+      <c r="G25" s="566"/>
+      <c r="H25" s="566"/>
+      <c r="I25" s="566"/>
+      <c r="J25" s="566"/>
+      <c r="K25" s="566"/>
+      <c r="L25" s="566"/>
+      <c r="M25" s="566"/>
+      <c r="N25" s="566"/>
       <c r="O25" s="223"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="223"/>
       <c r="R25" s="223"/>
       <c r="S25" s="223"/>
       <c r="T25" s="163" t="s">
         <v>334</v>
       </c>
       <c r="U25" s="223"/>
       <c r="V25" s="223"/>
       <c r="W25" s="223"/>
       <c r="X25" s="223" t="s">
         <v>17</v>
       </c>
       <c r="Y25" s="223"/>
       <c r="Z25" s="223"/>
       <c r="AA25" s="223"/>
       <c r="AB25" s="223"/>
       <c r="AC25" s="223"/>
       <c r="AD25" s="223"/>
       <c r="AE25" s="223"/>
       <c r="AF25" s="223"/>
       <c r="AG25" s="223"/>
       <c r="AH25" s="223"/>
       <c r="AI25" s="162" t="s">
@@ -36978,180 +37149,180 @@
       <c r="AL25" s="223" t="s">
         <v>18</v>
       </c>
       <c r="AM25" s="223"/>
       <c r="AN25" s="223"/>
       <c r="AO25" s="223"/>
       <c r="AP25" s="223"/>
       <c r="AQ25" s="223"/>
       <c r="AR25" s="223"/>
       <c r="AS25" s="223"/>
       <c r="AT25" s="223"/>
       <c r="AU25" s="223"/>
       <c r="AV25" s="223"/>
       <c r="AW25" s="223"/>
       <c r="AX25" s="223"/>
       <c r="AY25" s="223"/>
       <c r="AZ25" s="223"/>
       <c r="BA25" s="223"/>
       <c r="BB25" s="223"/>
       <c r="BC25" s="223"/>
       <c r="BD25" s="266"/>
     </row>
     <row r="26" spans="3:56" ht="30" customHeight="1">
       <c r="C26" s="271"/>
       <c r="D26" s="57"/>
-      <c r="E26" s="563" t="s">
+      <c r="E26" s="567" t="s">
         <v>112</v>
       </c>
-      <c r="F26" s="563"/>
-[...7 lines deleted...]
-      <c r="N26" s="563"/>
+      <c r="F26" s="567"/>
+      <c r="G26" s="567"/>
+      <c r="H26" s="567"/>
+      <c r="I26" s="567"/>
+      <c r="J26" s="567"/>
+      <c r="K26" s="567"/>
+      <c r="L26" s="567"/>
+      <c r="M26" s="567"/>
+      <c r="N26" s="567"/>
       <c r="O26" s="57"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="57"/>
       <c r="R26" s="57"/>
       <c r="S26" s="57"/>
       <c r="T26" s="57"/>
       <c r="U26" s="57"/>
       <c r="V26" s="57"/>
       <c r="W26" s="57"/>
       <c r="X26" s="57"/>
       <c r="Y26" s="57"/>
       <c r="Z26" s="57"/>
       <c r="AA26" s="57"/>
       <c r="AB26" s="57"/>
       <c r="AC26" s="57"/>
       <c r="AD26" s="57"/>
       <c r="AE26" s="57"/>
       <c r="AF26" s="57"/>
       <c r="AG26" s="57"/>
       <c r="AH26" s="57"/>
       <c r="AI26" s="57"/>
       <c r="AJ26" s="57"/>
       <c r="AK26" s="57"/>
       <c r="AL26" s="57" t="s">
         <v>113</v>
       </c>
       <c r="AM26" s="57"/>
       <c r="AN26" s="57"/>
       <c r="AO26" s="57"/>
       <c r="AP26" s="57"/>
       <c r="AQ26" s="57"/>
       <c r="AR26" s="57"/>
       <c r="AS26" s="57"/>
       <c r="AT26" s="57"/>
       <c r="AU26" s="57"/>
       <c r="AV26" s="57"/>
       <c r="AW26" s="57"/>
       <c r="AX26" s="57"/>
       <c r="AY26" s="57"/>
       <c r="AZ26" s="57"/>
       <c r="BA26" s="57"/>
       <c r="BB26" s="57"/>
       <c r="BC26" s="57"/>
       <c r="BD26" s="272"/>
     </row>
     <row r="27" spans="3:56" ht="30" customHeight="1" thickBot="1">
       <c r="C27" s="41"/>
       <c r="D27" s="223"/>
-      <c r="E27" s="561" t="s">
+      <c r="E27" s="565" t="s">
         <v>30</v>
       </c>
-      <c r="F27" s="561"/>
-[...7 lines deleted...]
-      <c r="N27" s="561"/>
+      <c r="F27" s="565"/>
+      <c r="G27" s="565"/>
+      <c r="H27" s="565"/>
+      <c r="I27" s="565"/>
+      <c r="J27" s="565"/>
+      <c r="K27" s="565"/>
+      <c r="L27" s="565"/>
+      <c r="M27" s="565"/>
+      <c r="N27" s="565"/>
       <c r="O27" s="223"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="223"/>
       <c r="R27" s="223"/>
       <c r="S27" s="223"/>
       <c r="T27" s="223"/>
       <c r="U27" s="223"/>
       <c r="V27" s="223"/>
       <c r="W27" s="223"/>
       <c r="X27" s="223"/>
       <c r="Y27" s="223"/>
       <c r="Z27" s="223"/>
       <c r="AA27" s="223"/>
       <c r="AB27" s="223"/>
       <c r="AC27" s="223"/>
       <c r="AD27" s="223"/>
       <c r="AE27" s="223"/>
       <c r="AF27" s="223"/>
       <c r="AG27" s="223"/>
       <c r="AH27" s="223"/>
       <c r="AI27" s="223"/>
       <c r="AJ27" s="223"/>
       <c r="AK27" s="223"/>
       <c r="AL27" s="223"/>
       <c r="AM27" s="223"/>
       <c r="AN27" s="223"/>
       <c r="AO27" s="223"/>
       <c r="AP27" s="223"/>
       <c r="AQ27" s="223"/>
       <c r="AR27" s="223"/>
       <c r="AS27" s="223"/>
       <c r="AT27" s="223"/>
       <c r="AU27" s="223"/>
       <c r="AV27" s="223"/>
       <c r="AW27" s="223"/>
       <c r="AX27" s="223"/>
       <c r="AY27" s="223"/>
       <c r="AZ27" s="223"/>
       <c r="BA27" s="223"/>
       <c r="BB27" s="223"/>
       <c r="BC27" s="223"/>
       <c r="BD27" s="266"/>
     </row>
     <row r="28" spans="3:56" ht="30" customHeight="1" thickBot="1">
       <c r="C28" s="188"/>
       <c r="D28" s="189"/>
-      <c r="E28" s="564" t="s">
+      <c r="E28" s="568" t="s">
         <v>114</v>
       </c>
-      <c r="F28" s="565"/>
-[...7 lines deleted...]
-      <c r="N28" s="565"/>
+      <c r="F28" s="569"/>
+      <c r="G28" s="569"/>
+      <c r="H28" s="569"/>
+      <c r="I28" s="569"/>
+      <c r="J28" s="569"/>
+      <c r="K28" s="569"/>
+      <c r="L28" s="569"/>
+      <c r="M28" s="569"/>
+      <c r="N28" s="569"/>
       <c r="O28" s="189"/>
       <c r="P28" s="190"/>
       <c r="Q28" s="189"/>
       <c r="R28" s="189"/>
       <c r="S28" s="189"/>
       <c r="T28" s="189"/>
       <c r="U28" s="189"/>
       <c r="V28" s="189"/>
       <c r="W28" s="189"/>
       <c r="X28" s="189"/>
       <c r="Y28" s="189"/>
       <c r="Z28" s="189"/>
       <c r="AA28" s="189"/>
       <c r="AB28" s="189"/>
       <c r="AC28" s="189"/>
       <c r="AD28" s="189"/>
       <c r="AE28" s="189"/>
       <c r="AF28" s="189"/>
       <c r="AG28" s="189"/>
       <c r="AH28" s="189"/>
       <c r="AI28" s="189"/>
       <c r="AJ28" s="189"/>
       <c r="AK28" s="189"/>
       <c r="AL28" s="189"/>
       <c r="AM28" s="189"/>
@@ -37212,129 +37383,129 @@
     <mergeCell ref="AK3:AO4"/>
     <mergeCell ref="AP3:BE4"/>
     <mergeCell ref="O6:AR7"/>
     <mergeCell ref="D8:K8"/>
     <mergeCell ref="N8:AB8"/>
     <mergeCell ref="AE8:AQ8"/>
     <mergeCell ref="AT8:BC8"/>
     <mergeCell ref="D9:K9"/>
     <mergeCell ref="N9:AB9"/>
     <mergeCell ref="AE9:AQ9"/>
     <mergeCell ref="AT9:BC9"/>
     <mergeCell ref="AG13:AK13"/>
     <mergeCell ref="E24:N25"/>
     <mergeCell ref="E26:N26"/>
     <mergeCell ref="E28:N28"/>
     <mergeCell ref="AG15:AK15"/>
     <mergeCell ref="E17:N17"/>
     <mergeCell ref="E18:N18"/>
     <mergeCell ref="E19:N19"/>
     <mergeCell ref="E20:N22"/>
     <mergeCell ref="E23:N23"/>
     <mergeCell ref="E27:N27"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations disablePrompts="1" count="1">
-    <dataValidation imeMode="halfKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O15:T15"/>
+    <dataValidation imeMode="halfKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O15:T15" xr:uid="{00000000-0002-0000-0600-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:CM44"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="R23" sqref="R23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="45" width="1.625" style="329"/>
     <col min="46" max="50" width="1.625" style="325"/>
     <col min="51" max="51" width="1.625" style="325" customWidth="1"/>
     <col min="52" max="91" width="1.625" style="325"/>
     <col min="92" max="16384" width="1.625" style="329"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:87" ht="24.95" customHeight="1">
       <c r="B2" s="61"/>
       <c r="C2" s="324"/>
       <c r="D2" s="324"/>
       <c r="E2" s="324"/>
       <c r="F2" s="324"/>
       <c r="G2" s="324"/>
       <c r="H2" s="324"/>
       <c r="I2" s="324"/>
-      <c r="J2" s="595" t="s">
+      <c r="J2" s="599" t="s">
         <v>239</v>
       </c>
-      <c r="K2" s="595"/>
-[...38 lines deleted...]
-      <c r="AX2" s="595"/>
+      <c r="K2" s="599"/>
+      <c r="L2" s="599"/>
+      <c r="M2" s="599"/>
+      <c r="N2" s="599"/>
+      <c r="O2" s="599"/>
+      <c r="P2" s="599"/>
+      <c r="Q2" s="599"/>
+      <c r="R2" s="599"/>
+      <c r="S2" s="599"/>
+      <c r="T2" s="599"/>
+      <c r="U2" s="599"/>
+      <c r="V2" s="599"/>
+      <c r="W2" s="599"/>
+      <c r="X2" s="599"/>
+      <c r="Y2" s="599"/>
+      <c r="Z2" s="599"/>
+      <c r="AA2" s="599"/>
+      <c r="AB2" s="599"/>
+      <c r="AC2" s="599"/>
+      <c r="AD2" s="599"/>
+      <c r="AE2" s="599"/>
+      <c r="AF2" s="599"/>
+      <c r="AG2" s="599"/>
+      <c r="AH2" s="599"/>
+      <c r="AI2" s="599"/>
+      <c r="AJ2" s="599"/>
+      <c r="AK2" s="599"/>
+      <c r="AL2" s="599"/>
+      <c r="AM2" s="599"/>
+      <c r="AN2" s="599"/>
+      <c r="AO2" s="599"/>
+      <c r="AP2" s="599"/>
+      <c r="AQ2" s="599"/>
+      <c r="AR2" s="599"/>
+      <c r="AS2" s="599"/>
+      <c r="AT2" s="599"/>
+      <c r="AU2" s="599"/>
+      <c r="AV2" s="599"/>
+      <c r="AW2" s="599"/>
+      <c r="AX2" s="599"/>
       <c r="AY2" s="324"/>
       <c r="AZ2" s="324"/>
       <c r="BA2" s="324"/>
       <c r="BB2" s="324"/>
       <c r="BC2" s="324"/>
       <c r="BD2" s="324"/>
       <c r="BE2" s="324"/>
       <c r="BF2" s="62"/>
     </row>
     <row r="3" spans="1:87" ht="21" customHeight="1">
       <c r="B3" s="65"/>
       <c r="C3" s="325"/>
       <c r="D3" s="325"/>
       <c r="E3" s="325"/>
       <c r="F3" s="325"/>
       <c r="G3" s="325"/>
       <c r="H3" s="325"/>
       <c r="I3" s="325"/>
       <c r="J3" s="325"/>
       <c r="K3" s="325"/>
       <c r="L3" s="325"/>
       <c r="M3" s="325"/>
       <c r="N3" s="325"/>
       <c r="O3" s="325"/>
       <c r="P3" s="325"/>
@@ -37450,350 +37621,350 @@
       <c r="Y5" s="325"/>
       <c r="Z5" s="325"/>
       <c r="AA5" s="325"/>
       <c r="AB5" s="325"/>
       <c r="AC5" s="325"/>
       <c r="AD5" s="325"/>
       <c r="AE5" s="325"/>
       <c r="AF5" s="325"/>
       <c r="AG5" s="325"/>
       <c r="AH5" s="325"/>
       <c r="AI5" s="325"/>
       <c r="AJ5" s="325"/>
       <c r="AK5" s="325"/>
       <c r="AL5" s="325"/>
       <c r="AM5" s="325"/>
       <c r="AN5" s="325"/>
       <c r="AO5" s="325"/>
       <c r="AP5" s="325"/>
       <c r="AQ5" s="325"/>
       <c r="AR5" s="325"/>
       <c r="AS5" s="325"/>
       <c r="BF5" s="50"/>
     </row>
     <row r="6" spans="1:87" ht="21" customHeight="1">
       <c r="B6" s="45"/>
-      <c r="C6" s="407" t="s">
+      <c r="C6" s="411" t="s">
         <v>385</v>
       </c>
-      <c r="D6" s="407"/>
-[...6 lines deleted...]
-      <c r="K6" s="407"/>
+      <c r="D6" s="411"/>
+      <c r="E6" s="411"/>
+      <c r="F6" s="411"/>
+      <c r="G6" s="411"/>
+      <c r="H6" s="411"/>
+      <c r="I6" s="411"/>
+      <c r="J6" s="411"/>
+      <c r="K6" s="411"/>
       <c r="L6" s="42"/>
       <c r="M6" s="36"/>
-      <c r="N6" s="407" t="s">
+      <c r="N6" s="411" t="s">
         <v>261</v>
       </c>
-      <c r="O6" s="407"/>
-[...12 lines deleted...]
-      <c r="AB6" s="407"/>
+      <c r="O6" s="411"/>
+      <c r="P6" s="411"/>
+      <c r="Q6" s="411"/>
+      <c r="R6" s="411"/>
+      <c r="S6" s="411"/>
+      <c r="T6" s="411"/>
+      <c r="U6" s="411"/>
+      <c r="V6" s="411"/>
+      <c r="W6" s="411"/>
+      <c r="X6" s="411"/>
+      <c r="Y6" s="411"/>
+      <c r="Z6" s="411"/>
+      <c r="AA6" s="411"/>
+      <c r="AB6" s="411"/>
       <c r="AC6" s="36"/>
       <c r="AD6" s="35"/>
-      <c r="AE6" s="449" t="s">
+      <c r="AE6" s="453" t="s">
         <v>197</v>
       </c>
-      <c r="AF6" s="449"/>
-[...9 lines deleted...]
-      <c r="AP6" s="449"/>
+      <c r="AF6" s="453"/>
+      <c r="AG6" s="453"/>
+      <c r="AH6" s="453"/>
+      <c r="AI6" s="453"/>
+      <c r="AJ6" s="453"/>
+      <c r="AK6" s="453"/>
+      <c r="AL6" s="453"/>
+      <c r="AM6" s="453"/>
+      <c r="AN6" s="453"/>
+      <c r="AO6" s="453"/>
+      <c r="AP6" s="453"/>
       <c r="AQ6" s="217"/>
       <c r="AR6" s="36"/>
-      <c r="AS6" s="407" t="s">
+      <c r="AS6" s="411" t="s">
         <v>94</v>
       </c>
-      <c r="AT6" s="402"/>
-[...7 lines deleted...]
-      <c r="BB6" s="402"/>
+      <c r="AT6" s="406"/>
+      <c r="AU6" s="406"/>
+      <c r="AV6" s="406"/>
+      <c r="AW6" s="406"/>
+      <c r="AX6" s="406"/>
+      <c r="AY6" s="406"/>
+      <c r="AZ6" s="406"/>
+      <c r="BA6" s="406"/>
+      <c r="BB6" s="406"/>
       <c r="BC6" s="333"/>
       <c r="BD6" s="333"/>
       <c r="BE6" s="333"/>
       <c r="BF6" s="75"/>
     </row>
     <row r="7" spans="1:87" ht="21" customHeight="1">
       <c r="A7" s="325"/>
-      <c r="B7" s="600" t="s">
+      <c r="B7" s="604" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="601"/>
-[...1 lines deleted...]
-      <c r="E7" s="403" t="s">
+      <c r="C7" s="605"/>
+      <c r="D7" s="606"/>
+      <c r="E7" s="407" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="403"/>
-[...18 lines deleted...]
-      <c r="Y7" s="450" t="s">
+      <c r="F7" s="407"/>
+      <c r="G7" s="407"/>
+      <c r="H7" s="407"/>
+      <c r="I7" s="407"/>
+      <c r="J7" s="407"/>
+      <c r="K7" s="407"/>
+      <c r="L7" s="407"/>
+      <c r="M7" s="407"/>
+      <c r="N7" s="407"/>
+      <c r="O7" s="407"/>
+      <c r="P7" s="407"/>
+      <c r="Q7" s="407"/>
+      <c r="R7" s="407"/>
+      <c r="S7" s="407"/>
+      <c r="T7" s="407"/>
+      <c r="U7" s="407"/>
+      <c r="V7" s="407"/>
+      <c r="W7" s="407"/>
+      <c r="X7" s="407"/>
+      <c r="Y7" s="454" t="s">
         <v>38</v>
       </c>
-      <c r="Z7" s="403"/>
-[...17 lines deleted...]
-      <c r="AR7" s="405"/>
+      <c r="Z7" s="407"/>
+      <c r="AA7" s="407"/>
+      <c r="AB7" s="407"/>
+      <c r="AC7" s="407"/>
+      <c r="AD7" s="407"/>
+      <c r="AE7" s="407"/>
+      <c r="AF7" s="407"/>
+      <c r="AG7" s="407"/>
+      <c r="AH7" s="407"/>
+      <c r="AI7" s="407"/>
+      <c r="AJ7" s="407"/>
+      <c r="AK7" s="407"/>
+      <c r="AL7" s="407"/>
+      <c r="AM7" s="407"/>
+      <c r="AN7" s="407"/>
+      <c r="AO7" s="407"/>
+      <c r="AP7" s="407"/>
+      <c r="AQ7" s="409"/>
+      <c r="AR7" s="409"/>
       <c r="AS7" s="51"/>
-      <c r="AT7" s="402" t="s">
+      <c r="AT7" s="406" t="s">
         <v>384</v>
       </c>
-      <c r="AU7" s="402"/>
-[...9 lines deleted...]
-      <c r="BE7" s="402"/>
+      <c r="AU7" s="406"/>
+      <c r="AV7" s="406"/>
+      <c r="AW7" s="406"/>
+      <c r="AX7" s="406"/>
+      <c r="AY7" s="406"/>
+      <c r="AZ7" s="406"/>
+      <c r="BA7" s="406"/>
+      <c r="BB7" s="406"/>
+      <c r="BC7" s="406"/>
+      <c r="BD7" s="406"/>
+      <c r="BE7" s="406"/>
       <c r="BF7" s="75"/>
     </row>
     <row r="8" spans="1:87" ht="21" customHeight="1">
-      <c r="B8" s="603"/>
-[...41 lines deleted...]
-      <c r="AR8" s="406"/>
+      <c r="B8" s="607"/>
+      <c r="C8" s="608"/>
+      <c r="D8" s="609"/>
+      <c r="E8" s="408"/>
+      <c r="F8" s="408"/>
+      <c r="G8" s="408"/>
+      <c r="H8" s="408"/>
+      <c r="I8" s="408"/>
+      <c r="J8" s="408"/>
+      <c r="K8" s="408"/>
+      <c r="L8" s="408"/>
+      <c r="M8" s="408"/>
+      <c r="N8" s="408"/>
+      <c r="O8" s="408"/>
+      <c r="P8" s="408"/>
+      <c r="Q8" s="408"/>
+      <c r="R8" s="408"/>
+      <c r="S8" s="408"/>
+      <c r="T8" s="408"/>
+      <c r="U8" s="408"/>
+      <c r="V8" s="408"/>
+      <c r="W8" s="408"/>
+      <c r="X8" s="408"/>
+      <c r="Y8" s="455"/>
+      <c r="Z8" s="408"/>
+      <c r="AA8" s="408"/>
+      <c r="AB8" s="408"/>
+      <c r="AC8" s="408"/>
+      <c r="AD8" s="408"/>
+      <c r="AE8" s="408"/>
+      <c r="AF8" s="408"/>
+      <c r="AG8" s="408"/>
+      <c r="AH8" s="408"/>
+      <c r="AI8" s="408"/>
+      <c r="AJ8" s="408"/>
+      <c r="AK8" s="408"/>
+      <c r="AL8" s="408"/>
+      <c r="AM8" s="408"/>
+      <c r="AN8" s="408"/>
+      <c r="AO8" s="408"/>
+      <c r="AP8" s="408"/>
+      <c r="AQ8" s="410"/>
+      <c r="AR8" s="410"/>
       <c r="AS8" s="73"/>
-      <c r="AT8" s="412"/>
-[...10 lines deleted...]
-      <c r="BE8" s="412"/>
+      <c r="AT8" s="416"/>
+      <c r="AU8" s="416"/>
+      <c r="AV8" s="416"/>
+      <c r="AW8" s="416"/>
+      <c r="AX8" s="416"/>
+      <c r="AY8" s="416"/>
+      <c r="AZ8" s="416"/>
+      <c r="BA8" s="416"/>
+      <c r="BB8" s="416"/>
+      <c r="BC8" s="416"/>
+      <c r="BD8" s="416"/>
+      <c r="BE8" s="416"/>
       <c r="BF8" s="50"/>
     </row>
     <row r="9" spans="1:87" ht="15" customHeight="1">
-      <c r="B9" s="387" t="s">
+      <c r="B9" s="391" t="s">
         <v>40</v>
       </c>
-      <c r="C9" s="388"/>
-[...1 lines deleted...]
-      <c r="E9" s="388"/>
+      <c r="C9" s="392"/>
+      <c r="D9" s="392"/>
+      <c r="E9" s="392"/>
       <c r="F9" s="338"/>
-      <c r="G9" s="402" t="s">
+      <c r="G9" s="406" t="s">
         <v>7</v>
       </c>
-      <c r="H9" s="402"/>
-[...3 lines deleted...]
-      <c r="L9" s="402"/>
+      <c r="H9" s="406"/>
+      <c r="I9" s="406"/>
+      <c r="J9" s="406"/>
+      <c r="K9" s="406"/>
+      <c r="L9" s="406"/>
       <c r="M9" s="333"/>
       <c r="N9" s="333"/>
       <c r="O9" s="333"/>
       <c r="P9" s="333"/>
       <c r="Q9" s="321"/>
       <c r="R9" s="124"/>
       <c r="S9" s="124"/>
       <c r="T9" s="124"/>
       <c r="U9" s="124"/>
       <c r="V9" s="124"/>
       <c r="W9" s="124"/>
       <c r="X9" s="124"/>
       <c r="Y9" s="124"/>
       <c r="Z9" s="124"/>
       <c r="AA9" s="124"/>
       <c r="AB9" s="124"/>
       <c r="AC9" s="124"/>
       <c r="AD9" s="124"/>
       <c r="AE9" s="124"/>
       <c r="AF9" s="124"/>
       <c r="AG9" s="124"/>
       <c r="AH9" s="124"/>
       <c r="AI9" s="124"/>
       <c r="AJ9" s="127"/>
       <c r="AK9" s="35"/>
       <c r="AL9" s="36"/>
-      <c r="AM9" s="410" t="s">
+      <c r="AM9" s="414" t="s">
         <v>221</v>
       </c>
-      <c r="AN9" s="410"/>
-[...15 lines deleted...]
-      <c r="BD9" s="410"/>
+      <c r="AN9" s="414"/>
+      <c r="AO9" s="414"/>
+      <c r="AP9" s="414"/>
+      <c r="AQ9" s="414"/>
+      <c r="AR9" s="414"/>
+      <c r="AS9" s="414"/>
+      <c r="AT9" s="414"/>
+      <c r="AU9" s="414"/>
+      <c r="AV9" s="414"/>
+      <c r="AW9" s="414"/>
+      <c r="AX9" s="414"/>
+      <c r="AY9" s="414"/>
+      <c r="AZ9" s="414"/>
+      <c r="BA9" s="414"/>
+      <c r="BB9" s="414"/>
+      <c r="BC9" s="414"/>
+      <c r="BD9" s="414"/>
       <c r="BE9" s="207"/>
       <c r="BF9" s="363"/>
       <c r="BG9" s="74"/>
       <c r="BH9" s="74"/>
       <c r="BI9" s="74"/>
       <c r="BJ9" s="74"/>
       <c r="BK9" s="74"/>
       <c r="BL9" s="74"/>
       <c r="BM9" s="74"/>
       <c r="BN9" s="74"/>
       <c r="BO9" s="74"/>
       <c r="BP9" s="74"/>
       <c r="BQ9" s="74"/>
       <c r="BR9" s="74"/>
       <c r="BS9" s="74"/>
       <c r="BT9" s="74"/>
       <c r="BU9" s="74"/>
       <c r="BV9" s="74"/>
       <c r="BW9" s="74"/>
       <c r="BX9" s="74"/>
       <c r="BY9" s="74"/>
       <c r="BZ9" s="74"/>
       <c r="CA9" s="74"/>
       <c r="CB9" s="74"/>
       <c r="CC9" s="74"/>
       <c r="CD9" s="74"/>
       <c r="CE9" s="74"/>
       <c r="CF9" s="74"/>
       <c r="CG9" s="74"/>
       <c r="CH9" s="74"/>
       <c r="CI9" s="74"/>
     </row>
     <row r="10" spans="1:87" ht="15" customHeight="1">
-      <c r="B10" s="389"/>
-[...2 lines deleted...]
-      <c r="E10" s="390"/>
+      <c r="B10" s="393"/>
+      <c r="C10" s="394"/>
+      <c r="D10" s="394"/>
+      <c r="E10" s="394"/>
       <c r="F10" s="340"/>
-      <c r="G10" s="401" t="s">
+      <c r="G10" s="405" t="s">
         <v>8</v>
       </c>
-      <c r="H10" s="401"/>
-[...3 lines deleted...]
-      <c r="L10" s="401"/>
+      <c r="H10" s="405"/>
+      <c r="I10" s="405"/>
+      <c r="J10" s="405"/>
+      <c r="K10" s="405"/>
+      <c r="L10" s="405"/>
       <c r="M10" s="325"/>
       <c r="N10" s="325"/>
       <c r="O10" s="325"/>
       <c r="P10" s="325"/>
       <c r="Q10" s="322"/>
       <c r="R10" s="331"/>
       <c r="S10" s="331"/>
       <c r="T10" s="331"/>
       <c r="U10" s="331"/>
       <c r="V10" s="331"/>
       <c r="W10" s="331"/>
       <c r="X10" s="331"/>
       <c r="Y10" s="331"/>
       <c r="Z10" s="331"/>
       <c r="AA10" s="331"/>
       <c r="AB10" s="331"/>
       <c r="AC10" s="331"/>
       <c r="AD10" s="331"/>
       <c r="AE10" s="331"/>
       <c r="AF10" s="331"/>
       <c r="AG10" s="331"/>
       <c r="AH10" s="310" t="s">
         <v>52</v>
       </c>
       <c r="AI10" s="331"/>
@@ -37806,381 +37977,381 @@
       <c r="AN10" s="333"/>
       <c r="AO10" s="333"/>
       <c r="AP10" s="333"/>
       <c r="AQ10" s="333"/>
       <c r="AR10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="124"/>
       <c r="AV10" s="124"/>
       <c r="AW10" s="124"/>
       <c r="AX10" s="124"/>
       <c r="AY10" s="124"/>
       <c r="AZ10" s="333"/>
       <c r="BA10" s="333"/>
       <c r="BB10" s="333" t="s">
         <v>23</v>
       </c>
       <c r="BC10" s="333"/>
       <c r="BD10" s="333"/>
       <c r="BE10" s="345"/>
       <c r="BF10" s="75"/>
     </row>
     <row r="11" spans="1:87" ht="15" customHeight="1">
-      <c r="B11" s="389"/>
-[...2 lines deleted...]
-      <c r="E11" s="390"/>
+      <c r="B11" s="393"/>
+      <c r="C11" s="394"/>
+      <c r="D11" s="394"/>
+      <c r="E11" s="394"/>
       <c r="F11" s="340"/>
-      <c r="G11" s="401" t="s">
+      <c r="G11" s="405" t="s">
         <v>9</v>
       </c>
-      <c r="H11" s="401"/>
-[...3 lines deleted...]
-      <c r="L11" s="401"/>
+      <c r="H11" s="405"/>
+      <c r="I11" s="405"/>
+      <c r="J11" s="405"/>
+      <c r="K11" s="405"/>
+      <c r="L11" s="405"/>
       <c r="M11" s="325"/>
       <c r="N11" s="325"/>
       <c r="O11" s="325"/>
       <c r="P11" s="325"/>
       <c r="Q11" s="325"/>
       <c r="R11" s="331"/>
       <c r="S11" s="331"/>
       <c r="T11" s="331"/>
       <c r="U11" s="331"/>
       <c r="V11" s="331"/>
       <c r="W11" s="331"/>
       <c r="X11" s="331"/>
       <c r="Y11" s="331"/>
       <c r="Z11" s="331"/>
       <c r="AA11" s="331"/>
       <c r="AB11" s="331"/>
       <c r="AC11" s="331"/>
       <c r="AD11" s="331"/>
       <c r="AE11" s="331"/>
       <c r="AF11" s="331"/>
       <c r="AG11" s="331"/>
       <c r="AH11" s="331"/>
       <c r="AI11" s="331"/>
       <c r="AJ11" s="129"/>
       <c r="AK11" s="72"/>
-      <c r="AL11" s="399" t="s">
+      <c r="AL11" s="403" t="s">
         <v>175</v>
       </c>
-      <c r="AM11" s="399"/>
-[...17 lines deleted...]
-      <c r="BE11" s="412"/>
+      <c r="AM11" s="403"/>
+      <c r="AN11" s="403"/>
+      <c r="AO11" s="403"/>
+      <c r="AP11" s="416"/>
+      <c r="AQ11" s="416"/>
+      <c r="AR11" s="416"/>
+      <c r="AS11" s="416"/>
+      <c r="AT11" s="416"/>
+      <c r="AU11" s="416"/>
+      <c r="AV11" s="416"/>
+      <c r="AW11" s="416"/>
+      <c r="AX11" s="416"/>
+      <c r="AY11" s="416"/>
+      <c r="AZ11" s="416"/>
+      <c r="BA11" s="416"/>
+      <c r="BB11" s="416"/>
+      <c r="BC11" s="416"/>
+      <c r="BD11" s="416"/>
+      <c r="BE11" s="416"/>
       <c r="BF11" s="50"/>
     </row>
     <row r="12" spans="1:87" ht="15" customHeight="1">
-      <c r="B12" s="391"/>
-[...2 lines deleted...]
-      <c r="E12" s="392"/>
+      <c r="B12" s="395"/>
+      <c r="C12" s="396"/>
+      <c r="D12" s="396"/>
+      <c r="E12" s="396"/>
       <c r="F12" s="214"/>
-      <c r="G12" s="386" t="s">
+      <c r="G12" s="390" t="s">
         <v>10</v>
       </c>
-      <c r="H12" s="386"/>
-[...3 lines deleted...]
-      <c r="L12" s="386"/>
+      <c r="H12" s="390"/>
+      <c r="I12" s="390"/>
+      <c r="J12" s="390"/>
+      <c r="K12" s="390"/>
+      <c r="L12" s="390"/>
       <c r="M12" s="327"/>
       <c r="N12" s="327"/>
       <c r="O12" s="327"/>
       <c r="P12" s="327"/>
       <c r="Q12" s="327"/>
       <c r="R12" s="125"/>
       <c r="S12" s="125"/>
       <c r="T12" s="125"/>
       <c r="U12" s="125"/>
       <c r="V12" s="125"/>
       <c r="W12" s="125"/>
       <c r="X12" s="125"/>
       <c r="Y12" s="125"/>
       <c r="Z12" s="125"/>
       <c r="AA12" s="125"/>
       <c r="AB12" s="125"/>
       <c r="AC12" s="125"/>
       <c r="AD12" s="125"/>
       <c r="AE12" s="125"/>
       <c r="AF12" s="125"/>
       <c r="AG12" s="125"/>
       <c r="AH12" s="125"/>
       <c r="AI12" s="125"/>
       <c r="AJ12" s="130"/>
       <c r="AK12" s="73"/>
-      <c r="AL12" s="411"/>
-[...18 lines deleted...]
-      <c r="BE12" s="412"/>
+      <c r="AL12" s="415"/>
+      <c r="AM12" s="415"/>
+      <c r="AN12" s="415"/>
+      <c r="AO12" s="415"/>
+      <c r="AP12" s="416"/>
+      <c r="AQ12" s="416"/>
+      <c r="AR12" s="416"/>
+      <c r="AS12" s="416"/>
+      <c r="AT12" s="416"/>
+      <c r="AU12" s="416"/>
+      <c r="AV12" s="416"/>
+      <c r="AW12" s="416"/>
+      <c r="AX12" s="416"/>
+      <c r="AY12" s="416"/>
+      <c r="AZ12" s="416"/>
+      <c r="BA12" s="416"/>
+      <c r="BB12" s="416"/>
+      <c r="BC12" s="416"/>
+      <c r="BD12" s="416"/>
+      <c r="BE12" s="416"/>
       <c r="BF12" s="50"/>
     </row>
     <row r="13" spans="1:87" ht="18" customHeight="1">
       <c r="B13" s="49"/>
-      <c r="C13" s="407" t="s">
+      <c r="C13" s="411" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="407"/>
-[...5 lines deleted...]
-      <c r="J13" s="407"/>
+      <c r="D13" s="411"/>
+      <c r="E13" s="411"/>
+      <c r="F13" s="411"/>
+      <c r="G13" s="411"/>
+      <c r="H13" s="411"/>
+      <c r="I13" s="411"/>
+      <c r="J13" s="411"/>
       <c r="K13" s="42"/>
       <c r="L13" s="361"/>
       <c r="M13" s="362" t="s">
         <v>383</v>
       </c>
       <c r="N13" s="362"/>
       <c r="O13" s="362"/>
       <c r="P13" s="362"/>
       <c r="Q13" s="362"/>
       <c r="R13" s="362"/>
       <c r="S13" s="362"/>
       <c r="T13" s="362"/>
       <c r="U13" s="362"/>
       <c r="V13" s="362"/>
       <c r="W13" s="362"/>
       <c r="X13" s="362"/>
       <c r="Y13" s="362"/>
       <c r="Z13" s="362"/>
       <c r="AA13" s="333"/>
       <c r="AB13" s="333"/>
       <c r="AC13" s="36"/>
       <c r="AD13" s="36"/>
       <c r="AE13" s="36"/>
       <c r="AF13" s="36"/>
       <c r="AG13" s="36"/>
       <c r="AH13" s="333"/>
       <c r="AI13" s="35"/>
-      <c r="AJ13" s="407" t="s">
+      <c r="AJ13" s="411" t="s">
         <v>382</v>
       </c>
-      <c r="AK13" s="407"/>
-[...3 lines deleted...]
-      <c r="AO13" s="407"/>
+      <c r="AK13" s="411"/>
+      <c r="AL13" s="411"/>
+      <c r="AM13" s="411"/>
+      <c r="AN13" s="411"/>
+      <c r="AO13" s="411"/>
       <c r="AP13" s="42"/>
       <c r="AQ13" s="361"/>
-      <c r="AR13" s="589" t="s">
+      <c r="AR13" s="593" t="s">
         <v>381</v>
       </c>
-      <c r="AS13" s="589"/>
-[...11 lines deleted...]
-      <c r="BE13" s="589"/>
+      <c r="AS13" s="593"/>
+      <c r="AT13" s="593"/>
+      <c r="AU13" s="593"/>
+      <c r="AV13" s="593"/>
+      <c r="AW13" s="593"/>
+      <c r="AX13" s="593"/>
+      <c r="AY13" s="593"/>
+      <c r="AZ13" s="593"/>
+      <c r="BA13" s="593"/>
+      <c r="BB13" s="593"/>
+      <c r="BC13" s="593"/>
+      <c r="BD13" s="593"/>
+      <c r="BE13" s="593"/>
       <c r="BF13" s="360"/>
       <c r="BG13" s="76"/>
       <c r="BH13" s="76"/>
       <c r="BI13" s="76"/>
       <c r="BJ13" s="325" t="s">
         <v>372</v>
       </c>
       <c r="BK13" s="76"/>
       <c r="BL13" s="76"/>
       <c r="BM13" s="76"/>
       <c r="BN13" s="76"/>
       <c r="BO13" s="76"/>
       <c r="BP13" s="76"/>
       <c r="BQ13" s="76"/>
       <c r="BR13" s="76"/>
       <c r="BS13" s="76"/>
       <c r="BT13" s="76"/>
       <c r="BU13" s="76"/>
       <c r="BV13" s="76"/>
       <c r="BW13" s="76"/>
     </row>
     <row r="14" spans="1:87" ht="18" customHeight="1">
       <c r="B14" s="46"/>
-      <c r="C14" s="599" t="s">
+      <c r="C14" s="603" t="s">
         <v>366</v>
       </c>
-      <c r="D14" s="599"/>
-[...5 lines deleted...]
-      <c r="J14" s="599"/>
+      <c r="D14" s="603"/>
+      <c r="E14" s="603"/>
+      <c r="F14" s="603"/>
+      <c r="G14" s="603"/>
+      <c r="H14" s="603"/>
+      <c r="I14" s="603"/>
+      <c r="J14" s="603"/>
       <c r="K14" s="367"/>
       <c r="L14" s="368"/>
-      <c r="M14" s="597" t="s">
+      <c r="M14" s="601" t="s">
         <v>380</v>
       </c>
-      <c r="N14" s="597"/>
-[...12 lines deleted...]
-      <c r="AA14" s="596" t="s">
+      <c r="N14" s="601"/>
+      <c r="O14" s="601"/>
+      <c r="P14" s="601"/>
+      <c r="Q14" s="601"/>
+      <c r="R14" s="601"/>
+      <c r="S14" s="601"/>
+      <c r="T14" s="601"/>
+      <c r="U14" s="601"/>
+      <c r="V14" s="601"/>
+      <c r="W14" s="601"/>
+      <c r="X14" s="601"/>
+      <c r="Y14" s="601"/>
+      <c r="Z14" s="601"/>
+      <c r="AA14" s="600" t="s">
         <v>365</v>
       </c>
-      <c r="AB14" s="596"/>
-      <c r="AC14" s="597" t="s">
+      <c r="AB14" s="600"/>
+      <c r="AC14" s="601" t="s">
         <v>380</v>
       </c>
-      <c r="AD14" s="597"/>
-[...11 lines deleted...]
-      <c r="AP14" s="597"/>
+      <c r="AD14" s="601"/>
+      <c r="AE14" s="601"/>
+      <c r="AF14" s="601"/>
+      <c r="AG14" s="601"/>
+      <c r="AH14" s="601"/>
+      <c r="AI14" s="601"/>
+      <c r="AJ14" s="601"/>
+      <c r="AK14" s="601"/>
+      <c r="AL14" s="601"/>
+      <c r="AM14" s="601"/>
+      <c r="AN14" s="601"/>
+      <c r="AO14" s="601"/>
+      <c r="AP14" s="601"/>
       <c r="AQ14" s="47"/>
       <c r="AR14" s="47"/>
       <c r="AS14" s="47"/>
       <c r="AT14" s="366"/>
       <c r="AU14" s="47"/>
       <c r="AV14" s="47"/>
       <c r="AW14" s="47"/>
       <c r="AX14" s="47"/>
       <c r="AY14" s="366"/>
       <c r="AZ14" s="47"/>
       <c r="BA14" s="47"/>
       <c r="BB14" s="47"/>
       <c r="BC14" s="47"/>
       <c r="BD14" s="47"/>
       <c r="BE14" s="47"/>
       <c r="BF14" s="48"/>
       <c r="BJ14" s="325" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="15" spans="1:87" ht="24.95" customHeight="1">
       <c r="B15" s="49"/>
       <c r="C15" s="325"/>
       <c r="D15" s="325"/>
       <c r="E15" s="325"/>
       <c r="F15" s="325"/>
       <c r="G15" s="325"/>
       <c r="H15" s="325"/>
       <c r="I15" s="325"/>
-      <c r="J15" s="598" t="s">
+      <c r="J15" s="602" t="s">
         <v>379</v>
       </c>
-      <c r="K15" s="598"/>
-[...38 lines deleted...]
-      <c r="AX15" s="598"/>
+      <c r="K15" s="602"/>
+      <c r="L15" s="602"/>
+      <c r="M15" s="602"/>
+      <c r="N15" s="602"/>
+      <c r="O15" s="602"/>
+      <c r="P15" s="602"/>
+      <c r="Q15" s="602"/>
+      <c r="R15" s="602"/>
+      <c r="S15" s="602"/>
+      <c r="T15" s="602"/>
+      <c r="U15" s="602"/>
+      <c r="V15" s="602"/>
+      <c r="W15" s="602"/>
+      <c r="X15" s="602"/>
+      <c r="Y15" s="602"/>
+      <c r="Z15" s="602"/>
+      <c r="AA15" s="602"/>
+      <c r="AB15" s="602"/>
+      <c r="AC15" s="602"/>
+      <c r="AD15" s="602"/>
+      <c r="AE15" s="602"/>
+      <c r="AF15" s="602"/>
+      <c r="AG15" s="602"/>
+      <c r="AH15" s="602"/>
+      <c r="AI15" s="602"/>
+      <c r="AJ15" s="602"/>
+      <c r="AK15" s="602"/>
+      <c r="AL15" s="602"/>
+      <c r="AM15" s="602"/>
+      <c r="AN15" s="602"/>
+      <c r="AO15" s="602"/>
+      <c r="AP15" s="602"/>
+      <c r="AQ15" s="602"/>
+      <c r="AR15" s="602"/>
+      <c r="AS15" s="602"/>
+      <c r="AT15" s="602"/>
+      <c r="AU15" s="602"/>
+      <c r="AV15" s="602"/>
+      <c r="AW15" s="602"/>
+      <c r="AX15" s="602"/>
       <c r="AY15" s="74"/>
       <c r="BF15" s="50"/>
       <c r="BJ15" s="325" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="16" spans="1:87" ht="18" customHeight="1">
       <c r="B16" s="49"/>
       <c r="C16" s="325"/>
       <c r="D16" s="325"/>
       <c r="E16" s="325"/>
       <c r="F16" s="325"/>
       <c r="G16" s="325"/>
       <c r="H16" s="325"/>
       <c r="I16" s="325"/>
       <c r="J16" s="325"/>
       <c r="K16" s="325"/>
       <c r="L16" s="359"/>
       <c r="M16" s="359"/>
       <c r="N16" s="359"/>
       <c r="O16" s="325"/>
       <c r="P16" s="325"/>
       <c r="Q16" s="325"/>
       <c r="R16" s="325"/>
       <c r="S16" s="325"/>
@@ -38515,59 +38686,59 @@
       <c r="BR21" s="346"/>
       <c r="BS21" s="346"/>
       <c r="BT21" s="346"/>
       <c r="BU21" s="346"/>
       <c r="BV21" s="346"/>
       <c r="BW21" s="346"/>
       <c r="BX21" s="346"/>
       <c r="BY21" s="346"/>
       <c r="BZ21" s="346"/>
       <c r="CA21" s="346"/>
       <c r="CB21" s="346"/>
       <c r="CC21" s="346"/>
       <c r="CD21" s="346"/>
       <c r="CE21" s="346"/>
       <c r="CF21" s="346"/>
       <c r="CG21" s="346"/>
       <c r="CH21" s="346"/>
       <c r="CI21" s="346"/>
       <c r="CJ21" s="346"/>
       <c r="CK21" s="346"/>
       <c r="CL21" s="346"/>
       <c r="CM21" s="346"/>
     </row>
     <row r="22" spans="1:91" ht="18" customHeight="1" thickTop="1">
       <c r="A22" s="346"/>
-      <c r="B22" s="694" t="s">
+      <c r="B22" s="610" t="s">
         <v>69</v>
       </c>
-      <c r="C22" s="695"/>
-[...4 lines deleted...]
-      <c r="H22" s="696"/>
+      <c r="C22" s="611"/>
+      <c r="D22" s="611"/>
+      <c r="E22" s="611"/>
+      <c r="F22" s="611"/>
+      <c r="G22" s="611"/>
+      <c r="H22" s="386"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63" t="s">
         <v>51</v>
       </c>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="63"/>
       <c r="N22" s="63"/>
       <c r="O22" s="63"/>
       <c r="P22" s="63"/>
       <c r="Q22" s="63"/>
       <c r="R22" s="63"/>
       <c r="S22" s="63"/>
       <c r="T22" s="63"/>
       <c r="U22" s="63"/>
       <c r="V22" s="63"/>
       <c r="W22" s="63"/>
       <c r="X22" s="63"/>
       <c r="Y22" s="63"/>
       <c r="Z22" s="77"/>
       <c r="AA22" s="63"/>
       <c r="AB22" s="63"/>
       <c r="AC22" s="63"/>
       <c r="AD22" s="63"/>
       <c r="AE22" s="63"/>
@@ -38582,51 +38753,51 @@
       <c r="AN22" s="63"/>
       <c r="AO22" s="63"/>
       <c r="AP22" s="63"/>
       <c r="AQ22" s="63"/>
       <c r="AR22" s="63"/>
       <c r="AS22" s="63"/>
       <c r="AT22" s="369"/>
       <c r="AU22" s="369"/>
       <c r="AV22" s="63"/>
       <c r="AW22" s="63"/>
       <c r="AX22" s="63"/>
       <c r="AY22" s="63"/>
       <c r="AZ22" s="63"/>
       <c r="BA22" s="63"/>
       <c r="BB22" s="63"/>
       <c r="BC22" s="63"/>
       <c r="BD22" s="63"/>
       <c r="BE22" s="63"/>
       <c r="BF22" s="64"/>
       <c r="BJ22" s="346" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="23" spans="1:91" ht="18" customHeight="1">
       <c r="A23" s="346"/>
-      <c r="B23" s="697"/>
+      <c r="B23" s="387"/>
       <c r="C23" s="382"/>
       <c r="D23" s="382"/>
       <c r="E23" s="382"/>
       <c r="F23" s="382"/>
       <c r="G23" s="39"/>
       <c r="H23" s="72"/>
       <c r="I23" s="346"/>
       <c r="J23" s="346"/>
       <c r="K23" s="346"/>
       <c r="L23" s="346"/>
       <c r="M23" s="346"/>
       <c r="N23" s="346"/>
       <c r="O23" s="346"/>
       <c r="P23" s="346"/>
       <c r="Q23" s="346"/>
       <c r="R23" s="346"/>
       <c r="S23" s="346"/>
       <c r="T23" s="346"/>
       <c r="U23" s="346"/>
       <c r="V23" s="346"/>
       <c r="W23" s="346"/>
       <c r="X23" s="346"/>
       <c r="Y23" s="70" t="s">
         <v>261</v>
       </c>
@@ -38671,94 +38842,94 @@
       <c r="D24" s="383"/>
       <c r="E24" s="383"/>
       <c r="F24" s="383"/>
       <c r="G24" s="52"/>
       <c r="H24" s="72"/>
       <c r="I24" s="383" t="s">
         <v>377</v>
       </c>
       <c r="J24" s="346"/>
       <c r="K24" s="346"/>
       <c r="L24" s="346"/>
       <c r="M24" s="346"/>
       <c r="N24" s="346"/>
       <c r="O24" s="346"/>
       <c r="P24" s="346"/>
       <c r="Q24" s="346"/>
       <c r="R24" s="346"/>
       <c r="S24" s="346"/>
       <c r="T24" s="346"/>
       <c r="U24" s="346"/>
       <c r="V24" s="346"/>
       <c r="W24" s="346"/>
       <c r="X24" s="346"/>
       <c r="Y24" s="346"/>
       <c r="Z24" s="52"/>
-      <c r="AA24" s="558" t="s">
+      <c r="AA24" s="562" t="s">
         <v>376</v>
       </c>
-      <c r="AB24" s="412"/>
-[...29 lines deleted...]
-      <c r="BF24" s="588"/>
+      <c r="AB24" s="416"/>
+      <c r="AC24" s="416"/>
+      <c r="AD24" s="416"/>
+      <c r="AE24" s="416"/>
+      <c r="AF24" s="416"/>
+      <c r="AG24" s="416"/>
+      <c r="AH24" s="416"/>
+      <c r="AI24" s="416"/>
+      <c r="AJ24" s="416"/>
+      <c r="AK24" s="416"/>
+      <c r="AL24" s="416"/>
+      <c r="AM24" s="416"/>
+      <c r="AN24" s="416"/>
+      <c r="AO24" s="416"/>
+      <c r="AP24" s="416"/>
+      <c r="AQ24" s="416"/>
+      <c r="AR24" s="416"/>
+      <c r="AS24" s="416"/>
+      <c r="AT24" s="416"/>
+      <c r="AU24" s="416"/>
+      <c r="AV24" s="416"/>
+      <c r="AW24" s="416"/>
+      <c r="AX24" s="416"/>
+      <c r="AY24" s="416"/>
+      <c r="AZ24" s="416"/>
+      <c r="BA24" s="416"/>
+      <c r="BB24" s="416"/>
+      <c r="BC24" s="416"/>
+      <c r="BD24" s="416"/>
+      <c r="BE24" s="416"/>
+      <c r="BF24" s="592"/>
     </row>
     <row r="25" spans="1:91" ht="18" customHeight="1" thickBot="1">
       <c r="A25" s="346"/>
-      <c r="B25" s="692"/>
+      <c r="B25" s="384"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="78"/>
-      <c r="H25" s="693"/>
+      <c r="H25" s="385"/>
       <c r="I25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="60"/>
       <c r="U25" s="60"/>
       <c r="V25" s="60"/>
       <c r="W25" s="60"/>
       <c r="X25" s="60"/>
       <c r="Y25" s="60"/>
       <c r="Z25" s="78"/>
       <c r="AA25" s="60"/>
       <c r="AB25" s="60"/>
       <c r="AC25" s="60"/>
       <c r="AD25" s="60"/>
       <c r="AE25" s="60"/>
       <c r="AF25" s="60"/>
       <c r="AG25" s="60"/>
@@ -38827,121 +38998,121 @@
       <c r="AK26" s="356"/>
       <c r="AL26" s="356"/>
       <c r="AM26" s="356"/>
       <c r="AN26" s="356"/>
       <c r="AO26" s="356"/>
       <c r="AP26" s="356"/>
       <c r="AQ26" s="356"/>
       <c r="AR26" s="354"/>
       <c r="AS26" s="354"/>
       <c r="AT26" s="355"/>
       <c r="AU26" s="355"/>
       <c r="AV26" s="354"/>
       <c r="AW26" s="354"/>
       <c r="AX26" s="354"/>
       <c r="AY26" s="354"/>
       <c r="AZ26" s="354"/>
       <c r="BA26" s="354"/>
       <c r="BB26" s="354"/>
       <c r="BC26" s="354"/>
       <c r="BD26" s="354"/>
       <c r="BE26" s="354"/>
       <c r="BF26" s="63"/>
       <c r="BS26" s="343"/>
     </row>
     <row r="27" spans="1:91" ht="18" customHeight="1">
-      <c r="B27" s="594" t="s">
+      <c r="B27" s="598" t="s">
         <v>73</v>
       </c>
-      <c r="C27" s="404"/>
-[...4 lines deleted...]
-      <c r="H27" s="451" t="s">
+      <c r="C27" s="408"/>
+      <c r="D27" s="408"/>
+      <c r="E27" s="408"/>
+      <c r="F27" s="408"/>
+      <c r="G27" s="456"/>
+      <c r="H27" s="455" t="s">
         <v>228</v>
       </c>
-      <c r="I27" s="404"/>
-[...4 lines deleted...]
-      <c r="N27" s="451" t="s">
+      <c r="I27" s="408"/>
+      <c r="J27" s="408"/>
+      <c r="K27" s="408"/>
+      <c r="L27" s="408"/>
+      <c r="M27" s="456"/>
+      <c r="N27" s="455" t="s">
         <v>74</v>
       </c>
-      <c r="O27" s="404"/>
-[...4 lines deleted...]
-      <c r="T27" s="451" t="s">
+      <c r="O27" s="408"/>
+      <c r="P27" s="408"/>
+      <c r="Q27" s="408"/>
+      <c r="R27" s="408"/>
+      <c r="S27" s="456"/>
+      <c r="T27" s="455" t="s">
         <v>0</v>
       </c>
-      <c r="U27" s="404"/>
-[...4 lines deleted...]
-      <c r="Z27" s="451" t="s">
+      <c r="U27" s="408"/>
+      <c r="V27" s="408"/>
+      <c r="W27" s="408"/>
+      <c r="X27" s="408"/>
+      <c r="Y27" s="456"/>
+      <c r="Z27" s="455" t="s">
         <v>299</v>
       </c>
-      <c r="AA27" s="404"/>
-[...4 lines deleted...]
-      <c r="AF27" s="451" t="s">
+      <c r="AA27" s="408"/>
+      <c r="AB27" s="408"/>
+      <c r="AC27" s="408"/>
+      <c r="AD27" s="408"/>
+      <c r="AE27" s="456"/>
+      <c r="AF27" s="455" t="s">
         <v>300</v>
       </c>
-      <c r="AG27" s="404"/>
-[...4 lines deleted...]
-      <c r="AL27" s="590" t="s">
+      <c r="AG27" s="408"/>
+      <c r="AH27" s="408"/>
+      <c r="AI27" s="408"/>
+      <c r="AJ27" s="408"/>
+      <c r="AK27" s="456"/>
+      <c r="AL27" s="594" t="s">
         <v>53</v>
       </c>
-      <c r="AM27" s="591"/>
-[...18 lines deleted...]
-      <c r="BF27" s="592"/>
+      <c r="AM27" s="595"/>
+      <c r="AN27" s="595"/>
+      <c r="AO27" s="595"/>
+      <c r="AP27" s="595"/>
+      <c r="AQ27" s="595"/>
+      <c r="AR27" s="595"/>
+      <c r="AS27" s="595"/>
+      <c r="AT27" s="595"/>
+      <c r="AU27" s="595"/>
+      <c r="AV27" s="595"/>
+      <c r="AW27" s="595"/>
+      <c r="AX27" s="595"/>
+      <c r="AY27" s="595"/>
+      <c r="AZ27" s="595"/>
+      <c r="BA27" s="595"/>
+      <c r="BB27" s="595"/>
+      <c r="BC27" s="595"/>
+      <c r="BD27" s="595"/>
+      <c r="BE27" s="595"/>
+      <c r="BF27" s="596"/>
     </row>
     <row r="28" spans="1:91" ht="18" customHeight="1">
       <c r="B28" s="49"/>
       <c r="C28" s="325"/>
       <c r="D28" s="325"/>
       <c r="E28" s="325"/>
       <c r="F28" s="325"/>
       <c r="G28" s="325"/>
       <c r="H28" s="72"/>
       <c r="I28" s="325"/>
       <c r="J28" s="325"/>
       <c r="K28" s="325"/>
       <c r="L28" s="325"/>
       <c r="M28" s="52"/>
       <c r="N28" s="325"/>
       <c r="O28" s="325"/>
       <c r="P28" s="325"/>
       <c r="Q28" s="325"/>
       <c r="R28" s="325"/>
       <c r="S28" s="325"/>
       <c r="T28" s="72"/>
       <c r="U28" s="325"/>
       <c r="V28" s="325"/>
       <c r="W28" s="325"/>
       <c r="X28" s="325"/>
@@ -39063,93 +39234,93 @@
       <c r="AK30" s="44"/>
       <c r="AL30" s="327"/>
       <c r="AM30" s="327"/>
       <c r="AN30" s="327"/>
       <c r="AO30" s="327"/>
       <c r="AP30" s="337"/>
       <c r="AQ30" s="337"/>
       <c r="AR30" s="327"/>
       <c r="AS30" s="327"/>
       <c r="AT30" s="327"/>
       <c r="AU30" s="327"/>
       <c r="AV30" s="327"/>
       <c r="AW30" s="327"/>
       <c r="AX30" s="327"/>
       <c r="AY30" s="327"/>
       <c r="AZ30" s="327"/>
       <c r="BA30" s="327"/>
       <c r="BB30" s="327"/>
       <c r="BC30" s="327"/>
       <c r="BE30" s="327"/>
       <c r="BF30" s="71"/>
       <c r="BG30" s="49"/>
     </row>
     <row r="31" spans="1:91" ht="24.95" customHeight="1">
       <c r="A31" s="50"/>
-      <c r="J31" s="593" t="s">
+      <c r="J31" s="597" t="s">
         <v>375</v>
       </c>
-      <c r="K31" s="593"/>
-[...38 lines deleted...]
-      <c r="AX31" s="593"/>
+      <c r="K31" s="597"/>
+      <c r="L31" s="597"/>
+      <c r="M31" s="597"/>
+      <c r="N31" s="597"/>
+      <c r="O31" s="597"/>
+      <c r="P31" s="597"/>
+      <c r="Q31" s="597"/>
+      <c r="R31" s="597"/>
+      <c r="S31" s="597"/>
+      <c r="T31" s="597"/>
+      <c r="U31" s="597"/>
+      <c r="V31" s="597"/>
+      <c r="W31" s="597"/>
+      <c r="X31" s="597"/>
+      <c r="Y31" s="597"/>
+      <c r="Z31" s="597"/>
+      <c r="AA31" s="597"/>
+      <c r="AB31" s="597"/>
+      <c r="AC31" s="597"/>
+      <c r="AD31" s="597"/>
+      <c r="AE31" s="597"/>
+      <c r="AF31" s="597"/>
+      <c r="AG31" s="597"/>
+      <c r="AH31" s="597"/>
+      <c r="AI31" s="597"/>
+      <c r="AJ31" s="597"/>
+      <c r="AK31" s="597"/>
+      <c r="AL31" s="597"/>
+      <c r="AM31" s="597"/>
+      <c r="AN31" s="597"/>
+      <c r="AO31" s="597"/>
+      <c r="AP31" s="597"/>
+      <c r="AQ31" s="597"/>
+      <c r="AR31" s="597"/>
+      <c r="AS31" s="597"/>
+      <c r="AT31" s="597"/>
+      <c r="AU31" s="597"/>
+      <c r="AV31" s="597"/>
+      <c r="AW31" s="597"/>
+      <c r="AX31" s="597"/>
       <c r="BD31" s="333"/>
       <c r="BF31" s="75"/>
     </row>
     <row r="32" spans="1:91" ht="18" customHeight="1">
       <c r="A32" s="50"/>
       <c r="BF32" s="50"/>
     </row>
     <row r="33" spans="1:59" ht="18" customHeight="1">
       <c r="A33" s="50"/>
       <c r="E33" s="376" t="s">
         <v>407</v>
       </c>
       <c r="H33" s="376"/>
       <c r="BF33" s="50"/>
     </row>
     <row r="34" spans="1:59" ht="18" customHeight="1">
       <c r="A34" s="50"/>
       <c r="E34" s="377" t="s">
         <v>374</v>
       </c>
       <c r="BF34" s="50"/>
     </row>
     <row r="35" spans="1:59" ht="18" customHeight="1">
       <c r="A35" s="50"/>
       <c r="AL35" s="74" t="s">
@@ -39176,104 +39347,104 @@
       </c>
       <c r="BF37" s="50"/>
     </row>
     <row r="38" spans="1:59" ht="18" customHeight="1">
       <c r="A38" s="50"/>
       <c r="AQ38" s="327"/>
       <c r="AR38" s="327"/>
       <c r="AS38" s="327"/>
       <c r="AT38" s="327"/>
       <c r="AU38" s="327"/>
       <c r="AV38" s="327"/>
       <c r="AW38" s="327"/>
       <c r="AX38" s="327"/>
       <c r="AY38" s="327"/>
       <c r="AZ38" s="327"/>
       <c r="BA38" s="327"/>
       <c r="BB38" s="327"/>
       <c r="BC38" s="327"/>
       <c r="BD38" s="327"/>
       <c r="BE38" s="327"/>
       <c r="BF38" s="71"/>
       <c r="BG38" s="346"/>
     </row>
     <row r="39" spans="1:59" ht="18" customHeight="1">
       <c r="A39" s="365"/>
-      <c r="B39" s="576" t="s">
+      <c r="B39" s="580" t="s">
         <v>386</v>
       </c>
-      <c r="C39" s="577"/>
-[...3 lines deleted...]
-      <c r="G39" s="578"/>
+      <c r="C39" s="581"/>
+      <c r="D39" s="581"/>
+      <c r="E39" s="581"/>
+      <c r="F39" s="581"/>
+      <c r="G39" s="582"/>
       <c r="H39" s="333"/>
       <c r="I39" s="333"/>
       <c r="J39" s="333"/>
       <c r="K39" s="333"/>
       <c r="L39" s="333"/>
       <c r="M39" s="333"/>
       <c r="N39" s="333"/>
       <c r="O39" s="333"/>
       <c r="P39" s="333"/>
       <c r="Q39" s="333"/>
       <c r="R39" s="333"/>
       <c r="S39" s="333"/>
       <c r="T39" s="333"/>
       <c r="U39" s="333"/>
       <c r="V39" s="333"/>
       <c r="W39" s="333"/>
       <c r="X39" s="333"/>
       <c r="Y39" s="333"/>
       <c r="Z39" s="333"/>
       <c r="AA39" s="333"/>
       <c r="AB39" s="333"/>
       <c r="AC39" s="333"/>
       <c r="AD39" s="333"/>
       <c r="AE39" s="333"/>
       <c r="AF39" s="333"/>
       <c r="AG39" s="333"/>
       <c r="AH39" s="333"/>
       <c r="AI39" s="333"/>
       <c r="AJ39" s="333"/>
       <c r="AK39" s="333"/>
       <c r="AL39" s="333"/>
       <c r="AM39" s="333"/>
       <c r="AN39" s="333"/>
       <c r="AO39" s="333"/>
       <c r="AP39" s="333"/>
       <c r="BF39" s="50"/>
       <c r="BG39" s="49"/>
     </row>
     <row r="40" spans="1:59" ht="18" customHeight="1">
       <c r="A40" s="365"/>
-      <c r="B40" s="579"/>
-[...4 lines deleted...]
-      <c r="G40" s="581"/>
+      <c r="B40" s="583"/>
+      <c r="C40" s="584"/>
+      <c r="D40" s="584"/>
+      <c r="E40" s="584"/>
+      <c r="F40" s="584"/>
+      <c r="G40" s="585"/>
       <c r="H40" s="73"/>
       <c r="I40" s="327"/>
       <c r="J40" s="327"/>
       <c r="K40" s="327"/>
       <c r="L40" s="327"/>
       <c r="M40" s="327"/>
       <c r="N40" s="327"/>
       <c r="O40" s="327"/>
       <c r="P40" s="327"/>
       <c r="Q40" s="327"/>
       <c r="R40" s="327"/>
       <c r="S40" s="327"/>
       <c r="T40" s="327"/>
       <c r="U40" s="327"/>
       <c r="V40" s="327"/>
       <c r="W40" s="327"/>
       <c r="X40" s="327"/>
       <c r="Y40" s="327"/>
       <c r="Z40" s="327"/>
       <c r="AA40" s="327"/>
       <c r="AB40" s="327"/>
       <c r="AC40" s="327"/>
       <c r="AD40" s="327"/>
       <c r="AE40" s="327"/>
       <c r="AF40" s="327"/>
@@ -39285,103 +39456,103 @@
       <c r="AL40" s="327"/>
       <c r="AM40" s="327"/>
       <c r="AN40" s="327"/>
       <c r="AO40" s="327"/>
       <c r="AP40" s="327"/>
       <c r="AQ40" s="327"/>
       <c r="AR40" s="327"/>
       <c r="AS40" s="327"/>
       <c r="AT40" s="327"/>
       <c r="AU40" s="327"/>
       <c r="AV40" s="327"/>
       <c r="AW40" s="327"/>
       <c r="AX40" s="327"/>
       <c r="AY40" s="327"/>
       <c r="AZ40" s="327"/>
       <c r="BA40" s="327"/>
       <c r="BB40" s="327"/>
       <c r="BC40" s="327"/>
       <c r="BD40" s="327"/>
       <c r="BE40" s="327"/>
       <c r="BF40" s="71"/>
       <c r="BG40" s="346"/>
     </row>
     <row r="41" spans="1:59" ht="18" customHeight="1">
       <c r="A41" s="365"/>
-      <c r="B41" s="582" t="s">
+      <c r="B41" s="586" t="s">
         <v>387</v>
       </c>
-      <c r="C41" s="583"/>
-[...3 lines deleted...]
-      <c r="G41" s="584"/>
+      <c r="C41" s="587"/>
+      <c r="D41" s="587"/>
+      <c r="E41" s="587"/>
+      <c r="F41" s="587"/>
+      <c r="G41" s="588"/>
       <c r="H41" s="375"/>
       <c r="I41" s="333"/>
       <c r="J41" s="333"/>
       <c r="K41" s="333"/>
       <c r="L41" s="333"/>
       <c r="M41" s="333"/>
       <c r="N41" s="333"/>
       <c r="O41" s="333"/>
       <c r="P41" s="333"/>
       <c r="Q41" s="333"/>
       <c r="R41" s="333"/>
       <c r="S41" s="333"/>
       <c r="T41" s="333"/>
       <c r="U41" s="333"/>
       <c r="V41" s="333"/>
       <c r="W41" s="333"/>
       <c r="X41" s="333"/>
       <c r="Y41" s="333"/>
       <c r="Z41" s="333"/>
       <c r="AA41" s="333"/>
       <c r="AB41" s="333"/>
       <c r="AC41" s="333"/>
       <c r="AD41" s="333"/>
       <c r="AE41" s="333"/>
       <c r="AF41" s="333"/>
       <c r="AG41" s="333"/>
       <c r="AH41" s="333"/>
       <c r="AI41" s="333"/>
       <c r="AJ41" s="333"/>
       <c r="AK41" s="333"/>
       <c r="AL41" s="333"/>
       <c r="AM41" s="333"/>
       <c r="AN41" s="333"/>
       <c r="AO41" s="333"/>
       <c r="BF41" s="50"/>
       <c r="BG41" s="49"/>
     </row>
     <row r="42" spans="1:59" ht="18" customHeight="1">
       <c r="A42" s="365"/>
-      <c r="B42" s="585"/>
-[...4 lines deleted...]
-      <c r="G42" s="587"/>
+      <c r="B42" s="589"/>
+      <c r="C42" s="590"/>
+      <c r="D42" s="590"/>
+      <c r="E42" s="590"/>
+      <c r="F42" s="590"/>
+      <c r="G42" s="591"/>
       <c r="H42" s="68" t="s">
         <v>281</v>
       </c>
       <c r="I42" s="68"/>
       <c r="J42" s="68"/>
       <c r="K42" s="68"/>
       <c r="L42" s="68"/>
       <c r="M42" s="68"/>
       <c r="N42" s="68"/>
       <c r="O42" s="68"/>
       <c r="P42" s="68"/>
       <c r="Q42" s="68"/>
       <c r="R42" s="68"/>
       <c r="S42" s="68"/>
       <c r="T42" s="68"/>
       <c r="U42" s="68"/>
       <c r="V42" s="68"/>
       <c r="W42" s="68"/>
       <c r="X42" s="68"/>
       <c r="Y42" s="68"/>
       <c r="Z42" s="68"/>
       <c r="AA42" s="68"/>
       <c r="AB42" s="68"/>
       <c r="AC42" s="68"/>
       <c r="AD42" s="68"/>
@@ -39488,496 +39659,496 @@
       <c r="T44" s="325"/>
       <c r="U44" s="325"/>
       <c r="V44" s="325"/>
       <c r="W44" s="325"/>
       <c r="X44" s="325"/>
       <c r="Y44" s="325"/>
       <c r="Z44" s="325"/>
       <c r="AA44" s="325"/>
       <c r="AB44" s="325"/>
       <c r="AC44" s="325"/>
       <c r="AD44" s="325"/>
       <c r="AE44" s="325"/>
       <c r="AF44" s="325"/>
       <c r="AG44" s="325"/>
       <c r="AH44" s="325"/>
       <c r="AI44" s="325"/>
       <c r="AJ44" s="325"/>
       <c r="AK44" s="325"/>
       <c r="AL44" s="325"/>
       <c r="AM44" s="325"/>
       <c r="AN44" s="325"/>
       <c r="AO44" s="325"/>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="B22:G22"/>
     <mergeCell ref="T27:Y27"/>
     <mergeCell ref="Z27:AE27"/>
     <mergeCell ref="AT8:BE8"/>
     <mergeCell ref="AB7:AP8"/>
     <mergeCell ref="AQ7:AR8"/>
     <mergeCell ref="AT7:BE7"/>
     <mergeCell ref="H7:X8"/>
     <mergeCell ref="Y7:AA8"/>
     <mergeCell ref="AF27:AK27"/>
     <mergeCell ref="J2:AX2"/>
     <mergeCell ref="AA14:AB14"/>
     <mergeCell ref="M14:Z14"/>
     <mergeCell ref="AC14:AP14"/>
     <mergeCell ref="J15:AX15"/>
     <mergeCell ref="C13:J13"/>
     <mergeCell ref="C14:J14"/>
     <mergeCell ref="G9:L9"/>
     <mergeCell ref="AM9:BD9"/>
     <mergeCell ref="AE6:AP6"/>
     <mergeCell ref="AS6:BB6"/>
     <mergeCell ref="C6:K6"/>
     <mergeCell ref="E7:G8"/>
     <mergeCell ref="G10:L10"/>
     <mergeCell ref="B7:D8"/>
     <mergeCell ref="N6:AB6"/>
     <mergeCell ref="B39:G40"/>
     <mergeCell ref="B41:G42"/>
     <mergeCell ref="B9:E12"/>
     <mergeCell ref="AA24:BF24"/>
     <mergeCell ref="AR13:BE13"/>
     <mergeCell ref="AJ13:AO13"/>
     <mergeCell ref="G11:L11"/>
     <mergeCell ref="AL11:AO12"/>
     <mergeCell ref="G12:L12"/>
     <mergeCell ref="AP11:BE12"/>
     <mergeCell ref="AL27:BF27"/>
     <mergeCell ref="J31:AX31"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="H27:M27"/>
     <mergeCell ref="N27:S27"/>
+    <mergeCell ref="B22:G22"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations disablePrompts="1" count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AR13:BE13">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AR13:BE13" xr:uid="{00000000-0002-0000-0700-000000000000}">
       <formula1>$BJ$13:$BJ$23</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="88" max="29" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="C2:BH35"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AC24" sqref="AC24"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8:L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="24" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="1.625" style="213"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:56" ht="24" customHeight="1">
       <c r="H2" s="91"/>
-      <c r="M2" s="620" t="s">
+      <c r="M2" s="626" t="s">
         <v>234</v>
       </c>
-      <c r="N2" s="620"/>
-[...33 lines deleted...]
-      <c r="AV2" s="620"/>
+      <c r="N2" s="626"/>
+      <c r="O2" s="626"/>
+      <c r="P2" s="626"/>
+      <c r="Q2" s="626"/>
+      <c r="R2" s="626"/>
+      <c r="S2" s="626"/>
+      <c r="T2" s="626"/>
+      <c r="U2" s="626"/>
+      <c r="V2" s="626"/>
+      <c r="W2" s="626"/>
+      <c r="X2" s="626"/>
+      <c r="Y2" s="626"/>
+      <c r="Z2" s="626"/>
+      <c r="AA2" s="626"/>
+      <c r="AB2" s="626"/>
+      <c r="AC2" s="626"/>
+      <c r="AD2" s="626"/>
+      <c r="AE2" s="626"/>
+      <c r="AF2" s="626"/>
+      <c r="AG2" s="626"/>
+      <c r="AH2" s="626"/>
+      <c r="AI2" s="626"/>
+      <c r="AJ2" s="626"/>
+      <c r="AK2" s="626"/>
+      <c r="AL2" s="626"/>
+      <c r="AM2" s="626"/>
+      <c r="AN2" s="626"/>
+      <c r="AO2" s="626"/>
+      <c r="AP2" s="626"/>
+      <c r="AQ2" s="626"/>
+      <c r="AR2" s="626"/>
+      <c r="AS2" s="626"/>
+      <c r="AT2" s="626"/>
+      <c r="AU2" s="626"/>
+      <c r="AV2" s="626"/>
     </row>
     <row r="3" spans="3:56" ht="24" customHeight="1">
       <c r="H3" s="91"/>
       <c r="M3" s="201"/>
       <c r="N3" s="201"/>
       <c r="O3" s="201"/>
       <c r="P3" s="201"/>
       <c r="Q3" s="201"/>
       <c r="R3" s="201"/>
       <c r="S3" s="201"/>
       <c r="T3" s="201"/>
       <c r="U3" s="201"/>
       <c r="V3" s="201"/>
       <c r="W3" s="201"/>
       <c r="X3" s="201"/>
       <c r="Y3" s="201"/>
       <c r="Z3" s="201"/>
       <c r="AA3" s="201"/>
       <c r="AB3" s="201"/>
       <c r="AC3" s="201"/>
       <c r="AD3" s="201"/>
       <c r="AE3" s="201"/>
       <c r="AF3" s="201"/>
       <c r="AG3" s="201"/>
       <c r="AH3" s="201"/>
       <c r="AI3" s="201"/>
       <c r="AJ3" s="201"/>
       <c r="AK3" s="201"/>
       <c r="AL3" s="201"/>
     </row>
     <row r="4" spans="3:56" ht="24" customHeight="1">
-      <c r="C4" s="422" t="s">
+      <c r="C4" s="426" t="s">
         <v>73</v>
       </c>
-      <c r="D4" s="422"/>
-[...4 lines deleted...]
-      <c r="I4" s="422" t="s">
+      <c r="D4" s="426"/>
+      <c r="E4" s="426"/>
+      <c r="F4" s="426"/>
+      <c r="G4" s="426"/>
+      <c r="H4" s="426"/>
+      <c r="I4" s="426" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="422"/>
-[...4 lines deleted...]
-      <c r="O4" s="422" t="s">
+      <c r="J4" s="426"/>
+      <c r="K4" s="426"/>
+      <c r="L4" s="426"/>
+      <c r="M4" s="426"/>
+      <c r="N4" s="426"/>
+      <c r="O4" s="426" t="s">
         <v>74</v>
       </c>
-      <c r="P4" s="422"/>
-[...4 lines deleted...]
-      <c r="U4" s="422" t="s">
+      <c r="P4" s="426"/>
+      <c r="Q4" s="426"/>
+      <c r="R4" s="426"/>
+      <c r="S4" s="426"/>
+      <c r="T4" s="426"/>
+      <c r="U4" s="426" t="s">
         <v>0</v>
       </c>
-      <c r="V4" s="422"/>
-[...4 lines deleted...]
-      <c r="AA4" s="422" t="s">
+      <c r="V4" s="426"/>
+      <c r="W4" s="426"/>
+      <c r="X4" s="426"/>
+      <c r="Y4" s="426"/>
+      <c r="Z4" s="426"/>
+      <c r="AA4" s="426" t="s">
         <v>299</v>
       </c>
-      <c r="AB4" s="422"/>
-[...4 lines deleted...]
-      <c r="AG4" s="422" t="s">
+      <c r="AB4" s="426"/>
+      <c r="AC4" s="426"/>
+      <c r="AD4" s="426"/>
+      <c r="AE4" s="426"/>
+      <c r="AF4" s="426"/>
+      <c r="AG4" s="426" t="s">
         <v>300</v>
       </c>
-      <c r="AH4" s="422"/>
-[...4 lines deleted...]
-      <c r="AM4" s="422" t="s">
+      <c r="AH4" s="426"/>
+      <c r="AI4" s="426"/>
+      <c r="AJ4" s="426"/>
+      <c r="AK4" s="426"/>
+      <c r="AL4" s="426"/>
+      <c r="AM4" s="426" t="s">
         <v>207</v>
       </c>
-      <c r="AN4" s="422"/>
-[...15 lines deleted...]
-      <c r="BD4" s="422"/>
+      <c r="AN4" s="426"/>
+      <c r="AO4" s="426"/>
+      <c r="AP4" s="426"/>
+      <c r="AQ4" s="426"/>
+      <c r="AR4" s="426"/>
+      <c r="AS4" s="426"/>
+      <c r="AT4" s="426"/>
+      <c r="AU4" s="426"/>
+      <c r="AV4" s="426"/>
+      <c r="AW4" s="426"/>
+      <c r="AX4" s="426"/>
+      <c r="AY4" s="426"/>
+      <c r="AZ4" s="426"/>
+      <c r="BA4" s="426"/>
+      <c r="BB4" s="426"/>
+      <c r="BC4" s="426"/>
+      <c r="BD4" s="426"/>
     </row>
     <row r="5" spans="3:56" ht="24" customHeight="1">
-      <c r="C5" s="616"/>
-[...52 lines deleted...]
-      <c r="BD5" s="616"/>
+      <c r="C5" s="622"/>
+      <c r="D5" s="622"/>
+      <c r="E5" s="622"/>
+      <c r="F5" s="622"/>
+      <c r="G5" s="622"/>
+      <c r="H5" s="622"/>
+      <c r="I5" s="622"/>
+      <c r="J5" s="622"/>
+      <c r="K5" s="622"/>
+      <c r="L5" s="622"/>
+      <c r="M5" s="622"/>
+      <c r="N5" s="622"/>
+      <c r="O5" s="622"/>
+      <c r="P5" s="622"/>
+      <c r="Q5" s="622"/>
+      <c r="R5" s="622"/>
+      <c r="S5" s="622"/>
+      <c r="T5" s="622"/>
+      <c r="U5" s="622"/>
+      <c r="V5" s="622"/>
+      <c r="W5" s="622"/>
+      <c r="X5" s="622"/>
+      <c r="Y5" s="622"/>
+      <c r="Z5" s="622"/>
+      <c r="AA5" s="622"/>
+      <c r="AB5" s="622"/>
+      <c r="AC5" s="622"/>
+      <c r="AD5" s="622"/>
+      <c r="AE5" s="622"/>
+      <c r="AF5" s="622"/>
+      <c r="AG5" s="622"/>
+      <c r="AH5" s="622"/>
+      <c r="AI5" s="622"/>
+      <c r="AJ5" s="622"/>
+      <c r="AK5" s="622"/>
+      <c r="AL5" s="622"/>
+      <c r="AM5" s="622"/>
+      <c r="AN5" s="622"/>
+      <c r="AO5" s="622"/>
+      <c r="AP5" s="622"/>
+      <c r="AQ5" s="622"/>
+      <c r="AR5" s="622"/>
+      <c r="AS5" s="622"/>
+      <c r="AT5" s="622"/>
+      <c r="AU5" s="622"/>
+      <c r="AV5" s="622"/>
+      <c r="AW5" s="622"/>
+      <c r="AX5" s="622"/>
+      <c r="AY5" s="622"/>
+      <c r="AZ5" s="622"/>
+      <c r="BA5" s="622"/>
+      <c r="BB5" s="622"/>
+      <c r="BC5" s="622"/>
+      <c r="BD5" s="622"/>
     </row>
     <row r="6" spans="3:56" ht="24" customHeight="1">
-      <c r="C6" s="617"/>
-[...52 lines deleted...]
-      <c r="BD6" s="617"/>
+      <c r="C6" s="623"/>
+      <c r="D6" s="623"/>
+      <c r="E6" s="623"/>
+      <c r="F6" s="623"/>
+      <c r="G6" s="623"/>
+      <c r="H6" s="623"/>
+      <c r="I6" s="623"/>
+      <c r="J6" s="623"/>
+      <c r="K6" s="623"/>
+      <c r="L6" s="623"/>
+      <c r="M6" s="623"/>
+      <c r="N6" s="623"/>
+      <c r="O6" s="623"/>
+      <c r="P6" s="623"/>
+      <c r="Q6" s="623"/>
+      <c r="R6" s="623"/>
+      <c r="S6" s="623"/>
+      <c r="T6" s="623"/>
+      <c r="U6" s="623"/>
+      <c r="V6" s="623"/>
+      <c r="W6" s="623"/>
+      <c r="X6" s="623"/>
+      <c r="Y6" s="623"/>
+      <c r="Z6" s="623"/>
+      <c r="AA6" s="623"/>
+      <c r="AB6" s="623"/>
+      <c r="AC6" s="623"/>
+      <c r="AD6" s="623"/>
+      <c r="AE6" s="623"/>
+      <c r="AF6" s="623"/>
+      <c r="AG6" s="623"/>
+      <c r="AH6" s="623"/>
+      <c r="AI6" s="623"/>
+      <c r="AJ6" s="623"/>
+      <c r="AK6" s="623"/>
+      <c r="AL6" s="623"/>
+      <c r="AM6" s="623"/>
+      <c r="AN6" s="623"/>
+      <c r="AO6" s="623"/>
+      <c r="AP6" s="623"/>
+      <c r="AQ6" s="623"/>
+      <c r="AR6" s="623"/>
+      <c r="AS6" s="623"/>
+      <c r="AT6" s="623"/>
+      <c r="AU6" s="623"/>
+      <c r="AV6" s="623"/>
+      <c r="AW6" s="623"/>
+      <c r="AX6" s="623"/>
+      <c r="AY6" s="623"/>
+      <c r="AZ6" s="623"/>
+      <c r="BA6" s="623"/>
+      <c r="BB6" s="623"/>
+      <c r="BC6" s="623"/>
+      <c r="BD6" s="623"/>
     </row>
     <row r="7" spans="3:56" ht="24" customHeight="1">
-      <c r="C7" s="621" t="s">
+      <c r="C7" s="627" t="s">
         <v>65</v>
       </c>
-      <c r="D7" s="622"/>
-[...20 lines deleted...]
-      <c r="Y7" s="621" t="s">
+      <c r="D7" s="628"/>
+      <c r="E7" s="628"/>
+      <c r="F7" s="628"/>
+      <c r="G7" s="628"/>
+      <c r="H7" s="628"/>
+      <c r="I7" s="628"/>
+      <c r="J7" s="628"/>
+      <c r="K7" s="628"/>
+      <c r="L7" s="628"/>
+      <c r="M7" s="594"/>
+      <c r="N7" s="595"/>
+      <c r="O7" s="595"/>
+      <c r="P7" s="595"/>
+      <c r="Q7" s="595"/>
+      <c r="R7" s="595"/>
+      <c r="S7" s="595"/>
+      <c r="T7" s="595"/>
+      <c r="U7" s="595"/>
+      <c r="V7" s="595"/>
+      <c r="W7" s="595"/>
+      <c r="X7" s="596"/>
+      <c r="Y7" s="627" t="s">
         <v>169</v>
       </c>
-      <c r="Z7" s="622"/>
-[...18 lines deleted...]
-      <c r="AS7" s="623" t="s">
+      <c r="Z7" s="628"/>
+      <c r="AA7" s="628"/>
+      <c r="AB7" s="628"/>
+      <c r="AC7" s="628"/>
+      <c r="AD7" s="628"/>
+      <c r="AE7" s="628"/>
+      <c r="AF7" s="628"/>
+      <c r="AG7" s="630"/>
+      <c r="AH7" s="630"/>
+      <c r="AI7" s="630"/>
+      <c r="AJ7" s="630"/>
+      <c r="AK7" s="630"/>
+      <c r="AL7" s="630"/>
+      <c r="AM7" s="630"/>
+      <c r="AN7" s="630"/>
+      <c r="AO7" s="630"/>
+      <c r="AP7" s="630"/>
+      <c r="AQ7" s="630"/>
+      <c r="AR7" s="631"/>
+      <c r="AS7" s="629" t="s">
         <v>208</v>
       </c>
-      <c r="AT7" s="591"/>
-[...9 lines deleted...]
-      <c r="BD7" s="592"/>
+      <c r="AT7" s="595"/>
+      <c r="AU7" s="595"/>
+      <c r="AV7" s="595"/>
+      <c r="AW7" s="595"/>
+      <c r="AX7" s="595"/>
+      <c r="AY7" s="595"/>
+      <c r="AZ7" s="595"/>
+      <c r="BA7" s="595"/>
+      <c r="BB7" s="595"/>
+      <c r="BC7" s="595"/>
+      <c r="BD7" s="596"/>
     </row>
     <row r="8" spans="3:56" ht="24" customHeight="1">
-      <c r="C8" s="633" t="s">
-[...23 lines deleted...]
-      <c r="Y8" s="632" t="s">
+      <c r="C8" s="639" t="s">
+        <v>411</v>
+      </c>
+      <c r="D8" s="640"/>
+      <c r="E8" s="640"/>
+      <c r="F8" s="640"/>
+      <c r="G8" s="640"/>
+      <c r="H8" s="640"/>
+      <c r="I8" s="640"/>
+      <c r="J8" s="640"/>
+      <c r="K8" s="640"/>
+      <c r="L8" s="640"/>
+      <c r="M8" s="633"/>
+      <c r="N8" s="600"/>
+      <c r="O8" s="600"/>
+      <c r="P8" s="600"/>
+      <c r="Q8" s="600"/>
+      <c r="R8" s="600"/>
+      <c r="S8" s="600"/>
+      <c r="T8" s="600"/>
+      <c r="U8" s="600"/>
+      <c r="V8" s="600"/>
+      <c r="W8" s="600"/>
+      <c r="X8" s="634"/>
+      <c r="Y8" s="638" t="s">
         <v>206</v>
       </c>
-      <c r="Z8" s="425"/>
-[...8 lines deleted...]
-      <c r="AI8" s="425" t="s">
+      <c r="Z8" s="429"/>
+      <c r="AA8" s="429"/>
+      <c r="AB8" s="429"/>
+      <c r="AC8" s="429"/>
+      <c r="AD8" s="429"/>
+      <c r="AE8" s="429"/>
+      <c r="AF8" s="429"/>
+      <c r="AG8" s="429"/>
+      <c r="AH8" s="429"/>
+      <c r="AI8" s="429" t="s">
         <v>205</v>
       </c>
-      <c r="AJ8" s="425"/>
-[...19 lines deleted...]
-      <c r="BD8" s="631"/>
+      <c r="AJ8" s="429"/>
+      <c r="AK8" s="429"/>
+      <c r="AL8" s="429"/>
+      <c r="AM8" s="429"/>
+      <c r="AN8" s="429"/>
+      <c r="AO8" s="429"/>
+      <c r="AP8" s="429"/>
+      <c r="AQ8" s="429"/>
+      <c r="AR8" s="632"/>
+      <c r="AS8" s="635"/>
+      <c r="AT8" s="636"/>
+      <c r="AU8" s="636"/>
+      <c r="AV8" s="636"/>
+      <c r="AW8" s="636"/>
+      <c r="AX8" s="636"/>
+      <c r="AY8" s="636"/>
+      <c r="AZ8" s="636"/>
+      <c r="BA8" s="636"/>
+      <c r="BB8" s="636"/>
+      <c r="BC8" s="636"/>
+      <c r="BD8" s="637"/>
     </row>
     <row r="9" spans="3:56" ht="24" customHeight="1">
       <c r="C9" s="72"/>
       <c r="D9" s="212"/>
       <c r="E9" s="212"/>
       <c r="F9" s="212"/>
       <c r="G9" s="212"/>
       <c r="H9" s="212"/>
       <c r="I9" s="212"/>
       <c r="J9" s="212"/>
       <c r="K9" s="212"/>
       <c r="L9" s="212"/>
       <c r="M9" s="212"/>
       <c r="N9" s="212"/>
       <c r="O9" s="212"/>
       <c r="P9" s="212"/>
       <c r="Q9" s="212"/>
       <c r="R9" s="212"/>
       <c r="S9" s="212"/>
       <c r="T9" s="212"/>
       <c r="V9" s="212"/>
       <c r="Y9" s="212"/>
       <c r="Z9" s="212"/>
       <c r="AA9" s="212"/>
       <c r="AB9" s="212"/>
@@ -40042,177 +40213,177 @@
       <c r="T11" s="282" t="s">
         <v>82</v>
       </c>
       <c r="U11" s="282"/>
       <c r="W11" s="282"/>
       <c r="Y11" s="282"/>
       <c r="Z11" s="282"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="3:56" s="193" customFormat="1" ht="24" customHeight="1">
       <c r="C12" s="192"/>
       <c r="F12" s="193" t="s">
         <v>24</v>
       </c>
       <c r="AF12" s="193" t="s">
         <v>183</v>
       </c>
       <c r="BD12" s="194"/>
     </row>
     <row r="13" spans="3:56" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="C13" s="298"/>
       <c r="D13" s="299"/>
       <c r="E13" s="299"/>
       <c r="F13" s="299"/>
       <c r="G13" s="299"/>
-      <c r="H13" s="566" t="s">
+      <c r="H13" s="570" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="566"/>
-[...2 lines deleted...]
-      <c r="L13" s="566"/>
+      <c r="I13" s="570"/>
+      <c r="J13" s="570"/>
+      <c r="K13" s="570"/>
+      <c r="L13" s="570"/>
       <c r="M13" s="196"/>
       <c r="N13" s="196"/>
       <c r="O13" s="196"/>
       <c r="P13" s="196"/>
       <c r="Q13" s="196"/>
       <c r="R13" s="196"/>
       <c r="S13" s="196"/>
       <c r="Y13" s="196"/>
       <c r="Z13" s="196"/>
       <c r="AA13" s="196"/>
       <c r="AB13" s="196"/>
-      <c r="AH13" s="566" t="s">
+      <c r="AH13" s="570" t="s">
         <v>80</v>
       </c>
-      <c r="AI13" s="566"/>
-[...2 lines deleted...]
-      <c r="AL13" s="566"/>
+      <c r="AI13" s="570"/>
+      <c r="AJ13" s="570"/>
+      <c r="AK13" s="570"/>
+      <c r="AL13" s="570"/>
       <c r="BD13" s="194"/>
     </row>
     <row r="14" spans="3:56" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="C14" s="300"/>
       <c r="D14" s="299"/>
       <c r="E14" s="312"/>
       <c r="F14" s="312"/>
       <c r="G14" s="312"/>
-      <c r="H14" s="568" t="s">
+      <c r="H14" s="572" t="s">
         <v>199</v>
       </c>
-      <c r="I14" s="566"/>
-[...2 lines deleted...]
-      <c r="L14" s="566"/>
+      <c r="I14" s="570"/>
+      <c r="J14" s="570"/>
+      <c r="K14" s="570"/>
+      <c r="L14" s="570"/>
       <c r="M14" s="196"/>
       <c r="N14" s="196"/>
       <c r="O14" s="196"/>
       <c r="P14" s="196"/>
       <c r="Q14" s="196"/>
       <c r="R14" s="196"/>
       <c r="S14" s="196"/>
       <c r="Y14" s="196"/>
       <c r="Z14" s="196"/>
       <c r="AA14" s="196"/>
       <c r="AC14" s="197"/>
       <c r="AE14" s="312"/>
       <c r="AF14" s="312"/>
       <c r="AG14" s="312"/>
-      <c r="AH14" s="568" t="s">
+      <c r="AH14" s="572" t="s">
         <v>199</v>
       </c>
-      <c r="AI14" s="566"/>
-[...2 lines deleted...]
-      <c r="AL14" s="566"/>
+      <c r="AI14" s="570"/>
+      <c r="AJ14" s="570"/>
+      <c r="AK14" s="570"/>
+      <c r="AL14" s="570"/>
       <c r="BD14" s="194"/>
     </row>
     <row r="15" spans="3:56" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="C15" s="300"/>
       <c r="D15" s="299"/>
       <c r="E15" s="299"/>
       <c r="F15" s="299"/>
       <c r="G15" s="299"/>
       <c r="H15" s="193" t="s">
         <v>78</v>
       </c>
       <c r="T15" s="197"/>
       <c r="AH15" s="193" t="s">
         <v>78</v>
       </c>
       <c r="BD15" s="194"/>
     </row>
     <row r="16" spans="3:56" s="193" customFormat="1" ht="30" customHeight="1">
       <c r="C16" s="192"/>
-      <c r="H16" s="566" t="s">
+      <c r="H16" s="570" t="s">
         <v>79</v>
       </c>
-      <c r="I16" s="566"/>
-[...2 lines deleted...]
-      <c r="L16" s="566"/>
+      <c r="I16" s="570"/>
+      <c r="J16" s="570"/>
+      <c r="K16" s="570"/>
+      <c r="L16" s="570"/>
       <c r="O16" s="193" t="s">
         <v>81</v>
       </c>
-      <c r="AH16" s="566" t="s">
+      <c r="AH16" s="570" t="s">
         <v>79</v>
       </c>
-      <c r="AI16" s="566"/>
-[...2 lines deleted...]
-      <c r="AL16" s="566"/>
+      <c r="AI16" s="570"/>
+      <c r="AJ16" s="570"/>
+      <c r="AK16" s="570"/>
+      <c r="AL16" s="570"/>
       <c r="AO16" s="193" t="s">
         <v>81</v>
       </c>
       <c r="BD16" s="194"/>
     </row>
     <row r="17" spans="3:60" ht="30" customHeight="1">
       <c r="C17" s="4"/>
       <c r="BD17" s="7"/>
     </row>
     <row r="18" spans="3:60" ht="30" customHeight="1">
       <c r="C18" s="4"/>
       <c r="F18" s="213" t="s">
         <v>294</v>
       </c>
       <c r="BD18" s="7"/>
     </row>
     <row r="19" spans="3:60" ht="30" customHeight="1">
       <c r="C19" s="11"/>
-      <c r="D19" s="563" t="s">
+      <c r="D19" s="567" t="s">
         <v>25</v>
       </c>
-      <c r="E19" s="563"/>
-[...7 lines deleted...]
-      <c r="M19" s="563"/>
+      <c r="E19" s="567"/>
+      <c r="F19" s="567"/>
+      <c r="G19" s="567"/>
+      <c r="H19" s="567"/>
+      <c r="I19" s="567"/>
+      <c r="J19" s="567"/>
+      <c r="K19" s="567"/>
+      <c r="L19" s="567"/>
+      <c r="M19" s="567"/>
       <c r="N19" s="57"/>
       <c r="O19" s="11"/>
       <c r="P19" s="57" t="s">
         <v>12</v>
       </c>
       <c r="Q19" s="57"/>
       <c r="R19" s="57"/>
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="57"/>
       <c r="V19" s="57"/>
       <c r="W19" s="57"/>
       <c r="X19" s="57"/>
       <c r="Y19" s="57"/>
       <c r="Z19" s="57"/>
       <c r="AA19" s="57"/>
       <c r="AB19" s="57"/>
       <c r="AC19" s="57" t="s">
         <v>13</v>
       </c>
       <c r="AD19" s="57"/>
       <c r="AE19" s="57"/>
       <c r="AF19" s="57"/>
       <c r="AG19" s="57"/>
       <c r="AH19" s="57"/>
@@ -40221,531 +40392,531 @@
       <c r="AK19" s="57"/>
       <c r="AL19" s="57"/>
       <c r="AM19" s="57" t="s">
         <v>34</v>
       </c>
       <c r="AN19" s="57"/>
       <c r="AO19" s="57"/>
       <c r="AP19" s="57"/>
       <c r="AQ19" s="57"/>
       <c r="AR19" s="57"/>
       <c r="AS19" s="57"/>
       <c r="AT19" s="57"/>
       <c r="AU19" s="57"/>
       <c r="AV19" s="57"/>
       <c r="AW19" s="57"/>
       <c r="AX19" s="57"/>
       <c r="AY19" s="57"/>
       <c r="AZ19" s="57"/>
       <c r="BA19" s="57"/>
       <c r="BB19" s="57"/>
       <c r="BC19" s="57"/>
       <c r="BD19" s="5"/>
     </row>
     <row r="20" spans="3:60" ht="30" customHeight="1">
       <c r="C20" s="4"/>
-      <c r="D20" s="567" t="s">
+      <c r="D20" s="571" t="s">
         <v>26</v>
       </c>
-      <c r="E20" s="567"/>
-[...7 lines deleted...]
-      <c r="M20" s="567"/>
+      <c r="E20" s="571"/>
+      <c r="F20" s="571"/>
+      <c r="G20" s="571"/>
+      <c r="H20" s="571"/>
+      <c r="I20" s="571"/>
+      <c r="J20" s="571"/>
+      <c r="K20" s="571"/>
+      <c r="L20" s="571"/>
+      <c r="M20" s="571"/>
       <c r="O20" s="4"/>
       <c r="P20" s="213" t="s">
         <v>265</v>
       </c>
       <c r="W20" s="213" t="s">
         <v>19</v>
       </c>
       <c r="AC20" s="213" t="s">
         <v>20</v>
       </c>
       <c r="AI20" s="213" t="s">
         <v>21</v>
       </c>
       <c r="BD20" s="7"/>
     </row>
     <row r="21" spans="3:60" ht="30" customHeight="1">
       <c r="C21" s="9"/>
-      <c r="D21" s="561" t="s">
+      <c r="D21" s="565" t="s">
         <v>27</v>
       </c>
-      <c r="E21" s="561"/>
-[...7 lines deleted...]
-      <c r="M21" s="561"/>
+      <c r="E21" s="565"/>
+      <c r="F21" s="565"/>
+      <c r="G21" s="565"/>
+      <c r="H21" s="565"/>
+      <c r="I21" s="565"/>
+      <c r="J21" s="565"/>
+      <c r="K21" s="565"/>
+      <c r="L21" s="565"/>
+      <c r="M21" s="565"/>
       <c r="N21" s="58"/>
-      <c r="O21" s="608" t="s">
+      <c r="O21" s="614" t="s">
         <v>84</v>
       </c>
-      <c r="P21" s="609"/>
-[...19 lines deleted...]
-      <c r="AJ21" s="608" t="s">
+      <c r="P21" s="615"/>
+      <c r="Q21" s="615"/>
+      <c r="R21" s="615"/>
+      <c r="S21" s="615"/>
+      <c r="T21" s="616"/>
+      <c r="U21" s="612"/>
+      <c r="V21" s="613"/>
+      <c r="W21" s="613"/>
+      <c r="X21" s="613"/>
+      <c r="Y21" s="613"/>
+      <c r="Z21" s="613"/>
+      <c r="AA21" s="613"/>
+      <c r="AB21" s="613"/>
+      <c r="AC21" s="613"/>
+      <c r="AD21" s="613"/>
+      <c r="AE21" s="613"/>
+      <c r="AF21" s="613"/>
+      <c r="AG21" s="613"/>
+      <c r="AH21" s="613"/>
+      <c r="AI21" s="613"/>
+      <c r="AJ21" s="614" t="s">
         <v>85</v>
       </c>
-      <c r="AK21" s="609"/>
-[...18 lines deleted...]
-      <c r="BD21" s="437"/>
+      <c r="AK21" s="615"/>
+      <c r="AL21" s="615"/>
+      <c r="AM21" s="615"/>
+      <c r="AN21" s="615"/>
+      <c r="AO21" s="616"/>
+      <c r="AP21" s="442"/>
+      <c r="AQ21" s="414"/>
+      <c r="AR21" s="414"/>
+      <c r="AS21" s="414"/>
+      <c r="AT21" s="414"/>
+      <c r="AU21" s="414"/>
+      <c r="AV21" s="414"/>
+      <c r="AW21" s="414"/>
+      <c r="AX21" s="414"/>
+      <c r="AY21" s="414"/>
+      <c r="AZ21" s="414"/>
+      <c r="BA21" s="414"/>
+      <c r="BB21" s="414"/>
+      <c r="BC21" s="414"/>
+      <c r="BD21" s="441"/>
     </row>
     <row r="22" spans="3:60" ht="30" customHeight="1">
       <c r="C22" s="10"/>
-      <c r="D22" s="562" t="s">
+      <c r="D22" s="566" t="s">
         <v>394</v>
       </c>
-      <c r="E22" s="562"/>
-[...7 lines deleted...]
-      <c r="M22" s="562"/>
+      <c r="E22" s="566"/>
+      <c r="F22" s="566"/>
+      <c r="G22" s="566"/>
+      <c r="H22" s="566"/>
+      <c r="I22" s="566"/>
+      <c r="J22" s="566"/>
+      <c r="K22" s="566"/>
+      <c r="L22" s="566"/>
+      <c r="M22" s="566"/>
       <c r="N22" s="8"/>
-      <c r="O22" s="608" t="s">
+      <c r="O22" s="614" t="s">
         <v>84</v>
       </c>
-      <c r="P22" s="609"/>
-[...19 lines deleted...]
-      <c r="AJ22" s="608" t="s">
+      <c r="P22" s="615"/>
+      <c r="Q22" s="615"/>
+      <c r="R22" s="615"/>
+      <c r="S22" s="615"/>
+      <c r="T22" s="616"/>
+      <c r="U22" s="612"/>
+      <c r="V22" s="613"/>
+      <c r="W22" s="613"/>
+      <c r="X22" s="613"/>
+      <c r="Y22" s="613"/>
+      <c r="Z22" s="613"/>
+      <c r="AA22" s="613"/>
+      <c r="AB22" s="613"/>
+      <c r="AC22" s="613"/>
+      <c r="AD22" s="613"/>
+      <c r="AE22" s="613"/>
+      <c r="AF22" s="613"/>
+      <c r="AG22" s="613"/>
+      <c r="AH22" s="613"/>
+      <c r="AI22" s="613"/>
+      <c r="AJ22" s="614" t="s">
         <v>85</v>
       </c>
-      <c r="AK22" s="609"/>
-[...18 lines deleted...]
-      <c r="BD22" s="437"/>
+      <c r="AK22" s="615"/>
+      <c r="AL22" s="615"/>
+      <c r="AM22" s="615"/>
+      <c r="AN22" s="615"/>
+      <c r="AO22" s="616"/>
+      <c r="AP22" s="442"/>
+      <c r="AQ22" s="414"/>
+      <c r="AR22" s="414"/>
+      <c r="AS22" s="414"/>
+      <c r="AT22" s="414"/>
+      <c r="AU22" s="414"/>
+      <c r="AV22" s="414"/>
+      <c r="AW22" s="414"/>
+      <c r="AX22" s="414"/>
+      <c r="AY22" s="414"/>
+      <c r="AZ22" s="414"/>
+      <c r="BA22" s="414"/>
+      <c r="BB22" s="414"/>
+      <c r="BC22" s="414"/>
+      <c r="BD22" s="441"/>
     </row>
     <row r="23" spans="3:60" ht="30" customHeight="1">
       <c r="C23" s="9"/>
-      <c r="D23" s="561" t="s">
+      <c r="D23" s="565" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="561"/>
-[...7 lines deleted...]
-      <c r="M23" s="561"/>
+      <c r="E23" s="565"/>
+      <c r="F23" s="565"/>
+      <c r="G23" s="565"/>
+      <c r="H23" s="565"/>
+      <c r="I23" s="565"/>
+      <c r="J23" s="565"/>
+      <c r="K23" s="565"/>
+      <c r="L23" s="565"/>
+      <c r="M23" s="565"/>
       <c r="N23" s="58"/>
-      <c r="O23" s="612" t="s">
+      <c r="O23" s="618" t="s">
         <v>32</v>
       </c>
-      <c r="P23" s="613"/>
-[...5 lines deleted...]
-      <c r="V23" s="613"/>
+      <c r="P23" s="619"/>
+      <c r="Q23" s="619"/>
+      <c r="R23" s="619"/>
+      <c r="S23" s="619"/>
+      <c r="T23" s="619"/>
+      <c r="U23" s="619"/>
+      <c r="V23" s="619"/>
       <c r="W23" s="11"/>
       <c r="X23" s="207"/>
       <c r="Y23" s="207"/>
       <c r="Z23" s="207"/>
       <c r="AA23" s="207"/>
       <c r="AB23" s="207"/>
       <c r="AC23" s="207"/>
       <c r="AD23" s="164" t="s">
         <v>14</v>
       </c>
       <c r="AE23" s="164"/>
       <c r="AF23" s="164"/>
-      <c r="AG23" s="612" t="s">
+      <c r="AG23" s="618" t="s">
         <v>33</v>
       </c>
-      <c r="AH23" s="613"/>
-[...5 lines deleted...]
-      <c r="AN23" s="615"/>
+      <c r="AH23" s="619"/>
+      <c r="AI23" s="619"/>
+      <c r="AJ23" s="619"/>
+      <c r="AK23" s="619"/>
+      <c r="AL23" s="619"/>
+      <c r="AM23" s="619"/>
+      <c r="AN23" s="621"/>
       <c r="AO23" s="207"/>
-      <c r="AP23" s="614" t="s">
+      <c r="AP23" s="620" t="s">
         <v>83</v>
       </c>
-      <c r="AQ23" s="614"/>
-[...3 lines deleted...]
-      <c r="AU23" s="614"/>
+      <c r="AQ23" s="620"/>
+      <c r="AR23" s="620"/>
+      <c r="AS23" s="620"/>
+      <c r="AT23" s="620"/>
+      <c r="AU23" s="620"/>
       <c r="AV23" s="209"/>
       <c r="AW23" s="209"/>
       <c r="AX23" s="207"/>
       <c r="AY23" s="207"/>
       <c r="AZ23" s="215"/>
       <c r="BA23" s="215"/>
-      <c r="BB23" s="611" t="s">
+      <c r="BB23" s="617" t="s">
         <v>86</v>
       </c>
-      <c r="BC23" s="611"/>
+      <c r="BC23" s="617"/>
       <c r="BD23" s="208"/>
     </row>
     <row r="24" spans="3:60" ht="30" customHeight="1">
       <c r="C24" s="9"/>
-      <c r="D24" s="561" t="s">
+      <c r="D24" s="565" t="s">
         <v>371</v>
       </c>
-      <c r="E24" s="561"/>
-[...7 lines deleted...]
-      <c r="M24" s="561"/>
+      <c r="E24" s="565"/>
+      <c r="F24" s="565"/>
+      <c r="G24" s="565"/>
+      <c r="H24" s="565"/>
+      <c r="I24" s="565"/>
+      <c r="J24" s="565"/>
+      <c r="K24" s="565"/>
+      <c r="L24" s="565"/>
+      <c r="M24" s="565"/>
       <c r="N24" s="58"/>
       <c r="O24" s="11"/>
-      <c r="P24" s="563" t="s">
+      <c r="P24" s="567" t="s">
         <v>388</v>
       </c>
-      <c r="Q24" s="563"/>
-[...5 lines deleted...]
-      <c r="W24" s="563"/>
+      <c r="Q24" s="567"/>
+      <c r="R24" s="567"/>
+      <c r="S24" s="567"/>
+      <c r="T24" s="567"/>
+      <c r="U24" s="567"/>
+      <c r="V24" s="567"/>
+      <c r="W24" s="567"/>
       <c r="X24" s="57"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="57"/>
       <c r="AA24" s="57"/>
       <c r="AB24" s="57"/>
       <c r="AC24" s="57"/>
       <c r="AD24" s="57"/>
       <c r="AE24" s="57"/>
       <c r="AF24" s="57"/>
       <c r="AG24" s="57"/>
       <c r="AH24" s="57"/>
       <c r="AI24" s="57"/>
       <c r="AJ24" s="57"/>
       <c r="AK24" s="57"/>
       <c r="AL24" s="57"/>
       <c r="AM24" s="57"/>
       <c r="AN24" s="57"/>
       <c r="AO24" s="57"/>
       <c r="AP24" s="57"/>
       <c r="AQ24" s="57"/>
       <c r="AR24" s="57"/>
       <c r="AS24" s="57"/>
       <c r="AT24" s="57"/>
       <c r="AU24" s="57"/>
       <c r="AV24" s="57"/>
       <c r="AW24" s="57"/>
       <c r="AX24" s="57"/>
       <c r="AY24" s="57"/>
       <c r="AZ24" s="57"/>
       <c r="BA24" s="57"/>
       <c r="BB24" s="57"/>
       <c r="BC24" s="57"/>
       <c r="BD24" s="5"/>
     </row>
     <row r="25" spans="3:60" ht="30" customHeight="1">
       <c r="C25" s="10"/>
-      <c r="D25" s="562"/>
-[...8 lines deleted...]
-      <c r="M25" s="562"/>
+      <c r="D25" s="566"/>
+      <c r="E25" s="566"/>
+      <c r="F25" s="566"/>
+      <c r="G25" s="566"/>
+      <c r="H25" s="566"/>
+      <c r="I25" s="566"/>
+      <c r="J25" s="566"/>
+      <c r="K25" s="566"/>
+      <c r="L25" s="566"/>
+      <c r="M25" s="566"/>
       <c r="N25" s="8"/>
       <c r="O25" s="11"/>
-      <c r="P25" s="563" t="s">
+      <c r="P25" s="567" t="s">
         <v>389</v>
       </c>
-      <c r="Q25" s="563"/>
-[...37 lines deleted...]
-      <c r="BC25" s="563"/>
+      <c r="Q25" s="567"/>
+      <c r="R25" s="567"/>
+      <c r="S25" s="567"/>
+      <c r="T25" s="567"/>
+      <c r="U25" s="567"/>
+      <c r="V25" s="567"/>
+      <c r="W25" s="567"/>
+      <c r="X25" s="567"/>
+      <c r="Y25" s="567"/>
+      <c r="Z25" s="567"/>
+      <c r="AA25" s="567"/>
+      <c r="AB25" s="567"/>
+      <c r="AC25" s="567"/>
+      <c r="AD25" s="567"/>
+      <c r="AE25" s="567"/>
+      <c r="AF25" s="567"/>
+      <c r="AG25" s="567"/>
+      <c r="AH25" s="567"/>
+      <c r="AI25" s="567"/>
+      <c r="AJ25" s="567"/>
+      <c r="AK25" s="567"/>
+      <c r="AL25" s="567"/>
+      <c r="AM25" s="567"/>
+      <c r="AN25" s="567"/>
+      <c r="AO25" s="567"/>
+      <c r="AP25" s="567"/>
+      <c r="AQ25" s="567"/>
+      <c r="AR25" s="567"/>
+      <c r="AS25" s="567"/>
+      <c r="AT25" s="567"/>
+      <c r="AU25" s="567"/>
+      <c r="AV25" s="567"/>
+      <c r="AW25" s="567"/>
+      <c r="AX25" s="567"/>
+      <c r="AY25" s="567"/>
+      <c r="AZ25" s="567"/>
+      <c r="BA25" s="567"/>
+      <c r="BB25" s="567"/>
+      <c r="BC25" s="567"/>
       <c r="BD25" s="5"/>
     </row>
     <row r="26" spans="3:60" ht="24" customHeight="1">
       <c r="C26" s="4"/>
-      <c r="D26" s="618" t="s">
+      <c r="D26" s="624" t="s">
         <v>29</v>
       </c>
-      <c r="E26" s="618"/>
-[...7 lines deleted...]
-      <c r="M26" s="618"/>
+      <c r="E26" s="624"/>
+      <c r="F26" s="624"/>
+      <c r="G26" s="624"/>
+      <c r="H26" s="624"/>
+      <c r="I26" s="624"/>
+      <c r="J26" s="624"/>
+      <c r="K26" s="624"/>
+      <c r="L26" s="624"/>
+      <c r="M26" s="624"/>
       <c r="N26" s="7"/>
       <c r="O26" s="11"/>
-      <c r="P26" s="563" t="s">
+      <c r="P26" s="567" t="s">
         <v>391</v>
       </c>
-      <c r="Q26" s="563"/>
-[...3 lines deleted...]
-      <c r="U26" s="563"/>
+      <c r="Q26" s="567"/>
+      <c r="R26" s="567"/>
+      <c r="S26" s="567"/>
+      <c r="T26" s="567"/>
+      <c r="U26" s="567"/>
       <c r="V26" s="57"/>
       <c r="W26" s="11"/>
-      <c r="X26" s="563" t="s">
+      <c r="X26" s="567" t="s">
         <v>381</v>
       </c>
-      <c r="Y26" s="563"/>
-[...12 lines deleted...]
-      <c r="AL26" s="563"/>
+      <c r="Y26" s="567"/>
+      <c r="Z26" s="567"/>
+      <c r="AA26" s="567"/>
+      <c r="AB26" s="567"/>
+      <c r="AC26" s="567"/>
+      <c r="AD26" s="567"/>
+      <c r="AE26" s="567"/>
+      <c r="AF26" s="567"/>
+      <c r="AG26" s="567"/>
+      <c r="AH26" s="567"/>
+      <c r="AI26" s="567"/>
+      <c r="AJ26" s="567"/>
+      <c r="AK26" s="567"/>
+      <c r="AL26" s="567"/>
       <c r="AM26" s="371"/>
       <c r="AN26" s="372"/>
-      <c r="AO26" s="563" t="s">
+      <c r="AO26" s="567" t="s">
         <v>390</v>
       </c>
-      <c r="AP26" s="563"/>
-[...1 lines deleted...]
-      <c r="AR26" s="563"/>
+      <c r="AP26" s="567"/>
+      <c r="AQ26" s="567"/>
+      <c r="AR26" s="567"/>
       <c r="AS26" s="371"/>
       <c r="AT26" s="372"/>
-      <c r="AU26" s="563" t="s">
+      <c r="AU26" s="567" t="s">
         <v>393</v>
       </c>
-      <c r="AV26" s="563"/>
-[...6 lines deleted...]
-      <c r="BC26" s="563"/>
+      <c r="AV26" s="567"/>
+      <c r="AW26" s="567"/>
+      <c r="AX26" s="567"/>
+      <c r="AY26" s="567"/>
+      <c r="AZ26" s="567"/>
+      <c r="BA26" s="567"/>
+      <c r="BB26" s="567"/>
+      <c r="BC26" s="567"/>
       <c r="BD26" s="5"/>
       <c r="BH26" s="346" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="27" spans="3:60" ht="24" customHeight="1">
       <c r="C27" s="4"/>
-      <c r="D27" s="619"/>
-[...8 lines deleted...]
-      <c r="M27" s="619"/>
+      <c r="D27" s="625"/>
+      <c r="E27" s="625"/>
+      <c r="F27" s="625"/>
+      <c r="G27" s="625"/>
+      <c r="H27" s="625"/>
+      <c r="I27" s="625"/>
+      <c r="J27" s="625"/>
+      <c r="K27" s="625"/>
+      <c r="L27" s="625"/>
+      <c r="M27" s="625"/>
       <c r="N27" s="8"/>
       <c r="O27" s="11"/>
-      <c r="P27" s="563" t="s">
+      <c r="P27" s="567" t="s">
         <v>392</v>
       </c>
-      <c r="Q27" s="563"/>
-[...3 lines deleted...]
-      <c r="U27" s="563"/>
+      <c r="Q27" s="567"/>
+      <c r="R27" s="567"/>
+      <c r="S27" s="567"/>
+      <c r="T27" s="567"/>
+      <c r="U27" s="567"/>
       <c r="V27" s="5"/>
       <c r="W27" s="57"/>
       <c r="X27" s="57"/>
       <c r="Y27" s="57"/>
       <c r="Z27" s="57"/>
       <c r="AA27" s="57"/>
       <c r="AB27" s="57"/>
       <c r="AC27" s="57"/>
       <c r="AD27" s="57"/>
       <c r="AE27" s="57"/>
       <c r="AF27" s="57"/>
       <c r="AG27" s="57"/>
       <c r="AH27" s="57"/>
       <c r="AI27" s="57"/>
       <c r="AJ27" s="57"/>
       <c r="AK27" s="57"/>
       <c r="AL27" s="57"/>
       <c r="AM27" s="57"/>
       <c r="AN27" s="57"/>
       <c r="AO27" s="57"/>
       <c r="AP27" s="57"/>
       <c r="AQ27" s="57"/>
       <c r="AR27" s="57"/>
       <c r="AS27" s="57"/>
       <c r="AT27" s="57"/>
       <c r="AU27" s="57"/>
       <c r="AV27" s="57"/>
       <c r="AW27" s="57"/>
       <c r="AX27" s="57"/>
       <c r="AY27" s="57"/>
       <c r="AZ27" s="57"/>
       <c r="BA27" s="57"/>
       <c r="BB27" s="57"/>
       <c r="BC27" s="57"/>
       <c r="BD27" s="5"/>
       <c r="BH27" s="346" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="28" spans="3:60" ht="24" customHeight="1">
       <c r="C28" s="11"/>
-      <c r="D28" s="563" t="s">
+      <c r="D28" s="567" t="s">
         <v>30</v>
       </c>
-      <c r="E28" s="563"/>
-[...7 lines deleted...]
-      <c r="M28" s="563"/>
+      <c r="E28" s="567"/>
+      <c r="F28" s="567"/>
+      <c r="G28" s="567"/>
+      <c r="H28" s="567"/>
+      <c r="I28" s="567"/>
+      <c r="J28" s="567"/>
+      <c r="K28" s="567"/>
+      <c r="L28" s="567"/>
+      <c r="M28" s="567"/>
       <c r="N28" s="8"/>
       <c r="O28" s="10"/>
       <c r="P28" s="311"/>
       <c r="Q28" s="311"/>
       <c r="R28" s="370"/>
       <c r="S28" s="370"/>
       <c r="T28" s="370"/>
       <c r="U28" s="370"/>
       <c r="V28" s="370"/>
       <c r="W28" s="370"/>
       <c r="X28" s="370"/>
       <c r="Y28" s="370"/>
       <c r="Z28" s="370"/>
       <c r="AA28" s="370"/>
       <c r="AB28" s="370"/>
       <c r="AC28" s="370"/>
       <c r="AD28" s="370"/>
       <c r="AE28" s="370"/>
       <c r="AF28" s="370"/>
       <c r="AG28" s="370"/>
       <c r="AH28" s="370"/>
       <c r="AI28" s="370"/>
       <c r="AJ28" s="370"/>
       <c r="AK28" s="370"/>
       <c r="AL28" s="370"/>
@@ -41023,51 +41194,51 @@
     <mergeCell ref="D21:M21"/>
     <mergeCell ref="O21:T21"/>
     <mergeCell ref="D22:M22"/>
     <mergeCell ref="M7:X7"/>
     <mergeCell ref="O5:T6"/>
     <mergeCell ref="D20:M20"/>
     <mergeCell ref="AO26:AR26"/>
     <mergeCell ref="AU26:BC26"/>
     <mergeCell ref="D28:M28"/>
     <mergeCell ref="U21:AI21"/>
     <mergeCell ref="AJ21:AO21"/>
     <mergeCell ref="AP21:BD21"/>
     <mergeCell ref="O22:T22"/>
     <mergeCell ref="U22:AI22"/>
     <mergeCell ref="AJ22:AO22"/>
     <mergeCell ref="AP22:BD22"/>
     <mergeCell ref="BB23:BC23"/>
     <mergeCell ref="O23:V23"/>
     <mergeCell ref="AP23:AU23"/>
     <mergeCell ref="AG23:AN23"/>
     <mergeCell ref="D23:M23"/>
     <mergeCell ref="P25:BC25"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X26:AL26">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X26:AL26" xr:uid="{00000000-0002-0000-0800-000000000000}">
       <formula1>$BH$26:$BH$35</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="58" max="30" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
@@ -41108,32 +41279,30 @@
       <vt:lpstr>支管接続願い!Print_Area</vt:lpstr>
       <vt:lpstr>縦断!Print_Area</vt:lpstr>
       <vt:lpstr>助成金申請!Print_Area</vt:lpstr>
       <vt:lpstr>申請書!Print_Area</vt:lpstr>
       <vt:lpstr>'人孔（マンホール）接続願い'!Print_Area</vt:lpstr>
       <vt:lpstr>設計変更届!Print_Area</vt:lpstr>
       <vt:lpstr>負担金誓約書!Print_Area</vt:lpstr>
       <vt:lpstr>平面!Print_Area</vt:lpstr>
       <vt:lpstr>桝設置完了届!Print_Area</vt:lpstr>
       <vt:lpstr>桝設置申請書!Print_Area</vt:lpstr>
       <vt:lpstr>桝設置申請内容変更!Print_Area</vt:lpstr>
       <vt:lpstr>桝撤去等完了届!Print_Area</vt:lpstr>
       <vt:lpstr>桝撤去等申請書!Print_Area</vt:lpstr>
       <vt:lpstr>融資あっせん申請!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ユーザ</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>