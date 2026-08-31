--- v0 (2026-05-25)
+++ v1 (2026-08-31)
@@ -7,92 +7,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hs1051\Documents\HP用・窓口用申請書\R8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.12.15\新共通\C000市民部_限定\C300税務課_限定\$諸証明申請書\R8.8～標準化後\HP用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E10E89DB-6430-44F7-9D1B-D389D4A9FCBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5885A65D-D498-40FF-9D7C-D40B9175E19D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{2CFD9769-CB7C-4A66-A16A-D8060897A2D5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{08C3834D-2C8B-4F7F-AB7E-E364649C9A03}"/>
   </bookViews>
   <sheets>
     <sheet name="郵送用" sheetId="1" r:id="rId1"/>
     <sheet name="記入例（諸税）" sheetId="2" r:id="rId2"/>
     <sheet name="記入例（資産税）" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'記入例（資産税）'!$A$1:$CN$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'記入例（諸税）'!$A$1:$CN$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">郵送用!$A$1:$CN$85</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="93">
   <si>
     <t>諸証明書交付申請書</t>
     <rPh sb="0" eb="1">
       <t>ショ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウフ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>人吉市長　宛</t>
     <rPh sb="0" eb="2">
       <t>ヒトヨシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シチョウ</t>
     </rPh>
     <rPh sb="5" eb="6">
@@ -198,60 +198,51 @@
     <rPh sb="1" eb="10">
       <t>ショショウメイショコウフシンセイショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>□</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>本人が申請する</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>代理で申請する</t>
     <rPh sb="0" eb="2">
       <t>ダイリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>必要な方が自署してください</t>
-    <rPh sb="0" eb="2">
-[...8 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>必要な方(委任欄)</t>
     <rPh sb="0" eb="2">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カタ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イニン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>私は、上記の者を代理人と定め、下記証明書の交付及び受領する権限を委任します。</t>
     <rPh sb="0" eb="1">
       <t>ワタシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウキ</t>
     </rPh>
@@ -334,465 +325,505 @@
     <rPh sb="0" eb="4">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>・委任者本人による委任欄への記入（自署）が必要です。</t>
     <rPh sb="1" eb="6">
       <t>イニンシャホンニン</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>イニンラン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ジショ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>ただし、所得・課税証明のみ、同一世帯の方の証明を請求する場合は記入不要です。</t>
+    <rPh sb="4" eb="6">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カゼイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="14" eb="18">
+      <t>ドウイツセタイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>必    要    な    も    の</t>
+    <rPh sb="0" eb="1">
+      <t>ヒツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>同一世帯の方の証明を請求する場合、以下を記入してください(</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="8"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>所得・課税証明に限る)</t>
+    </r>
+    <rPh sb="0" eb="4">
+      <t>ドウイツセタイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="32" eb="36">
+      <t>カゼイショウメイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>カギ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>・代理人（申請者）の本人確認書類の写しが必要です。</t>
     <rPh sb="1" eb="4">
       <t>ダイリニン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シンセイシャ</t>
     </rPh>
     <rPh sb="10" eb="16">
       <t>ホンニンカクニンショルイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ウツ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヒツヨウ</t>
-    </rPh>
-[...31 lines deleted...]
-      <t>ソウフサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>内　　　容</t>
     <rPh sb="0" eb="1">
       <t>ウチ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>カタチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年　　度</t>
     <rPh sb="0" eb="1">
       <t>トシ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>部数</t>
     <rPh sb="0" eb="2">
       <t>ブスウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>住民税関係</t>
     <rPh sb="0" eb="3">
       <t>ジュウミンゼイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>所得課税証明</t>
+    <t>所得証明</t>
     <rPh sb="0" eb="2">
       <t>ショトク</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>カゼイ</t>
-[...1 lines deleted...]
-    <rPh sb="4" eb="6">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>最新 ・ 　  年度分</t>
     <rPh sb="0" eb="2">
       <t>サイシン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ネンド</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ブン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>個人票</t>
+    <t>申請者【 要・不要 】</t>
     <rPh sb="0" eb="3">
-      <t>コジンヒョウ</t>
+      <t>シンセイシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...8 lines deleted...]
-      <t>セタイヒョウ</t>
+    <rPh sb="5" eb="6">
+      <t>ヨウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...5 lines deleted...]
-      <t>チュウイ</t>
+    <rPh sb="7" eb="9">
+      <t>フヨウ</t>
     </rPh>
-    <rPh sb="4" eb="6">
-[...17 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>課税証明</t>
     <rPh sb="0" eb="2">
       <t>カゼイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>送付先</t>
+    <rPh sb="0" eb="3">
+      <t>ソウフサキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>固定資産税関係</t>
     <rPh sb="0" eb="5">
       <t>コテイシサンゼイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>資産評価証明</t>
     <rPh sb="0" eb="2">
       <t>シサン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヒョウカ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>何に使われますか　（○で囲む）</t>
     <rPh sb="0" eb="1">
       <t>ナニ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ツカ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>カコ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>所得課税証明・課税証明について</t>
-[...4 lines deleted...]
-      <t>カゼイショウメイ</t>
+    <t>〒８６８－８６０１　熊本県人吉市西間下町７番地１　人吉市役所 税務課</t>
+    <rPh sb="31" eb="34">
+      <t>ゼイムカ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>資産公課証明</t>
     <rPh sb="0" eb="2">
       <t>シサン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>オオヤケ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>扶養手続</t>
     <rPh sb="0" eb="4">
       <t>フヨウテツヅ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>金融機関</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>名寄(なよせ）</t>
     <rPh sb="0" eb="1">
       <t>ナ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ヤドリキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>所得証明・課税証明について</t>
+    <rPh sb="0" eb="2">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>カゼイショウメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>就学援助</t>
     <rPh sb="0" eb="4">
       <t>シュウガクエンジョ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>登記手続</t>
     <rPh sb="0" eb="4">
       <t>トウキテツヅ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>専用住宅証明</t>
     <rPh sb="0" eb="2">
       <t>センヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジュウタク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
-      <t>令和７年度　</t>
+      <rPr>
+        <b/>
+        <sz val="9.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>令和７年度</t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>所得（課税）証明⇒（令和６年１月１日～１２月３１日の内容です。）</t>
+      <t>　所得（課税）証明⇒（令和６年１月１日～１２月３１日の内容です。）</t>
     </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>無資産証明</t>
     <rPh sb="0" eb="1">
       <t>ム</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>シサン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ビザ・入管</t>
     <rPh sb="3" eb="5">
       <t>ニュウカン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>確定申告</t>
     <rPh sb="0" eb="2">
       <t>カクテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シンコク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>名寄・資産証明について</t>
+    <r>
+      <t>令和８年度　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>所得（課税）証明⇒（令和７年１月１日～１２月３１日の内容です。）</t>
+    </r>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>納税関係</t>
     <rPh sb="0" eb="2">
       <t>ノウゼイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>納税証明</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>官公庁</t>
     <rPh sb="0" eb="3">
       <t>カンコウチョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>指名願</t>
     <rPh sb="0" eb="3">
       <t>シメイネガ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>滞納なし証明</t>
     <rPh sb="0" eb="2">
       <t>タイノウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>名寄・資産証明について</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">その他
 </t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>その他(　　　　  　　　　)</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>令和８年度　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>名寄・資産証明⇒（令和８年１月１日現在の内容です。）</t>
+    </r>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(本人確認)</t>
     <rPh sb="1" eb="3">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>□</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
       </rPr>
       <t>運転免許証　□個人番号カード　□特別永住者証明書・在留カード</t>
     </r>
     <rPh sb="1" eb="3">
       <t>ウンテン</t>
@@ -935,84 +966,78 @@
       <t>ネン</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ツキ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>窓口に
 来られた人</t>
     <rPh sb="0" eb="2">
       <t>マドグチ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒト</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>住所　人吉市〇〇町〇〇番地</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <r>
       <t>住所　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color indexed="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>人吉市〇〇町〇〇番地</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>ふりがな　　ひとよし　たろう</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>〇</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
       </rPr>
       <t>・</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -1020,50 +1045,67 @@
         <color indexed="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>〇</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
       </rPr>
       <t xml:space="preserve"> ・</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>〇</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>ふりがな　　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color indexed="10"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ひとよし　たろう</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>氏名　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color indexed="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>人吉　太郎</t>
     </r>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>090-xxxx-xxxx</t>
@@ -1106,103 +1148,82 @@
   <si>
     <r>
       <t>氏名　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color indexed="10"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>熊本　次郎</t>
     </r>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>080-xxxx-xxxx</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...33 lines deleted...]
-    <t>各1</t>
+    <t>各１</t>
     <rPh sb="0" eb="1">
       <t>カク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>〒８６８－８６０１　熊本県人吉市西間下町７番地１　人吉市役所 税務課</t>
-[...1 lines deleted...]
-      <t>ゼイムカ</t>
+    <t>人吉　花子</t>
+    <rPh sb="0" eb="2">
+      <t>ヒトヨシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ハナコ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>人吉　次郎</t>
+    <rPh sb="0" eb="2">
+      <t>ヒトヨシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="38" x14ac:knownFonts="1">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1257,109 +1278,116 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="@游ゴシック"/>
-      <family val="3"/>
-[...4 lines deleted...]
-      <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6.5"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="@游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="@游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9.5"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1422,51 +1450,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="41">
+  <borders count="54">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1839,1147 +1867,1441 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
     <border diagonalDown="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="337">
+  <cellXfs count="376">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
-[...135 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="distributed"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" textRotation="180" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...195 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>38</xdr:col>
       <xdr:colOff>106114</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>10025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>44</xdr:col>
       <xdr:colOff>54310</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>16374</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93E4665D-2750-45D0-863A-C5C13D4F7190}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38122DF6-5927-4A4F-B83E-3A897DB57D17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4449514" y="3010400"/>
           <a:ext cx="633996" cy="520699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -3055,51 +3377,51 @@
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>49068</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>51954</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>77932</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="コネクタ: カギ線 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A2224E-BA0B-4F2D-B101-AA71C2C89E5D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F15B81D-5B3E-4331-BAFC-9C80C2E7A6F0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="277668" y="3549362"/>
           <a:ext cx="2886" cy="214745"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
@@ -3112,174 +3434,108 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>58304</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>60613</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>58491</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>867</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="4" name="コネクタ: カギ線 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C57C8956-E0A4-435D-BA6F-BD2FE660550C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B1ADB42-B24C-430D-B0D6-4FAA03333A3B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3258704" y="1679863"/>
           <a:ext cx="187" cy="168854"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>26</xdr:col>
-[...64 lines deleted...]
-    <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>14432</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>14431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>40410</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>31748</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="L 字 5">
+        <xdr:cNvPr id="5" name="L 字 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2343B700-75BB-4A81-AC9D-89B2091227E1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{157A0F9A-2B06-491A-BBFF-4838AE2596E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="10800000" flipH="1">
           <a:off x="243032" y="1538431"/>
           <a:ext cx="140278" cy="2008042"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -3297,54 +3553,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>26</xdr:col>
       <xdr:colOff>69273</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>16344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>92673</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>71185</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="L 字 6">
+        <xdr:cNvPr id="6" name="L 字 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5C23A3-27EB-402E-8D56-416A766F5C17}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43349301-CB93-442A-B291-02F5DF64B7DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="3092027" y="1489390"/>
           <a:ext cx="150091" cy="252000"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -3362,54 +3618,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>63499</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>23813</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="テキスト ボックス 7">
+        <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{047AE931-FC0D-480E-85DD-A6E7AD2EB31A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8876CAFD-8779-4B6E-9211-454E6CDC938C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1206499" y="3050925"/>
           <a:ext cx="531814" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -3513,54 +3769,54 @@
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>昭・平</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>39</xdr:col>
       <xdr:colOff>55144</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>12504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>81464</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="大かっこ 37">
+        <xdr:cNvPr id="8" name="大かっこ 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C85707C5-E4E1-44D0-9C4C-DB9AC7055C5A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C98CFB64-C8D6-4E9F-9CF0-5BDCDC21B8D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4512844" y="3089079"/>
           <a:ext cx="483520" cy="241495"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
@@ -3579,54 +3835,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>104776</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>112712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>67259</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="テキスト ボックス 9">
+        <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10838806-6417-46D7-A57F-5D276265AA1F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5B9C6E7-5615-4F4D-9486-1D094B0A4657}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="676276" y="3265487"/>
           <a:ext cx="4333874" cy="487947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -3734,54 +3990,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>33</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+        <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{752AFAC6-D92D-489B-B495-45B1375AE998}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B90D6924-F94B-4A2F-8ACB-074046388FA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3852614" y="857250"/>
           <a:ext cx="382836" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -3854,54 +4110,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>82551</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+        <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3701862A-633C-43FB-84E7-56FE5C459310}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78BEF9FA-F6A5-437C-B1E3-566639B829D8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="584200" y="2266951"/>
           <a:ext cx="633996" cy="282575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -3980,54 +4236,54 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>25401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="テキスト ボックス 12">
+        <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EF723CB-711F-441A-85A9-30BB439474AD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8446E09C-27C1-4C75-A272-D95714336A7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="584200" y="2873376"/>
           <a:ext cx="633996" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -4106,54 +4362,54 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>73</xdr:col>
       <xdr:colOff>8660</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>23014</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>92</xdr:col>
       <xdr:colOff>60614</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>34636</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="テキスト ボックス 13">
+        <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EF7B373-EDD7-4FB3-B43D-F8BFEB9963C0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EA7E849-6A76-48DC-97A4-D97BA7158127}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8295410" y="1547014"/>
           <a:ext cx="2166504" cy="287847"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -4226,54 +4482,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>61</xdr:col>
       <xdr:colOff>100446</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>88</xdr:col>
       <xdr:colOff>34637</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>31172</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="テキスト ボックス 14">
+        <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94215024-CBD3-457E-B465-58AC5AE229B1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F9973D8-0FF9-4F74-9C34-CB55B46FA2C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7015596" y="2210300"/>
           <a:ext cx="3020291" cy="287847"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -4346,54 +4602,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>29</xdr:col>
       <xdr:colOff>86591</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>34636</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>36</xdr:col>
       <xdr:colOff>69272</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>112568</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="四角形: 角を丸くする 15">
+        <xdr:cNvPr id="15" name="四角形: 角を丸くする 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F9AB25-266D-4A05-85D6-500CEA7322D5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE554CAB-8437-4412-B93D-5DB4C7B41F21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3401291" y="2111086"/>
           <a:ext cx="782781" cy="306532"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -4419,54 +4675,54 @@
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>自署</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>29</xdr:col>
       <xdr:colOff>69272</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>51955</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>36</xdr:col>
       <xdr:colOff>51953</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>25978</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="四角形: 角を丸くする 16">
+        <xdr:cNvPr id="16" name="四角形: 角を丸くする 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCBAE5EC-ADC1-48A5-BA89-CF36F77A3B7B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC12FAC-8A33-4D95-BC49-116DCB5A050C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3383972" y="2728480"/>
           <a:ext cx="782781" cy="297873"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -4477,74 +4733,497 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>自署</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>86137</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>28161</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>44725</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>36444</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="テキスト ボックス 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27D52E5B-AB93-4046-A519-01A648F1AA79}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2943637" y="4419186"/>
+          <a:ext cx="415788" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>89450</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>56322</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>48038</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>39757</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="テキスト ボックス 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96851698-5085-447B-BA01-B605ABD26D37}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3975650" y="4123497"/>
+          <a:ext cx="415788" cy="231085"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>92763</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>26505</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>51351</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>34788</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="テキスト ボックス 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DAC67-B287-4E9E-A51A-182192D67230}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3978963" y="4417530"/>
+          <a:ext cx="415788" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>107675</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>74543</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>8282</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>12526</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="テキスト ボックス 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA7C8D9-D449-4D39-A626-ECACF8678615}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3308075" y="1503293"/>
+          <a:ext cx="1919907" cy="471383"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★所得・課税証明に限り、同一世帯の方の</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>証明を請求する場合は委任状が不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>85635</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>36005</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="テキスト ボックス 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8FC618E-F9C7-40D6-ACF2-8FC249DF0FA5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="400050" y="6848475"/>
+          <a:ext cx="2543085" cy="321755"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□標識交付証明書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□固定資産記載事項証明</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="600">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>38</xdr:col>
       <xdr:colOff>106114</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>10025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>44</xdr:col>
       <xdr:colOff>54310</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>16374</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A2E54DD-A8F7-4BBF-93A8-A1C7CF891AAB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4326DAE4-CDC6-4DE5-A395-44A7A83E03AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4811464" y="3467600"/>
           <a:ext cx="691146" cy="520699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -4620,51 +5299,51 @@
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>126</xdr:col>
       <xdr:colOff>74295</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>145</xdr:col>
       <xdr:colOff>112395</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>38207</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="大かっこ 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{949782A2-C133-48DD-AA30-C9F57B5BC171}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15EBE314-FFD3-459D-B8EB-E1EEE0015874}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="15561945" y="3600450"/>
           <a:ext cx="2390775" cy="323957"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
@@ -4686,51 +5365,51 @@
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>49068</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>51954</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>77932</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="4" name="コネクタ: カギ線 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F37DAE8-781C-467B-815C-F22C81B8651F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67781ABC-88D8-409C-B23D-1402F4A691F3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="296718" y="4006562"/>
           <a:ext cx="2886" cy="214745"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
@@ -4743,174 +5422,108 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>58304</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>60613</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>58491</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>867</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="5" name="コネクタ: カギ線 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CAFD72-0BAB-4648-A5D3-F62A0C59BC78}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A886DB5-E66C-4B55-B1DB-C1DDB2A7F91F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3525404" y="2137063"/>
           <a:ext cx="187" cy="168854"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>26</xdr:col>
-[...64 lines deleted...]
-    <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>14432</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>14431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>40410</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>31748</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="L 字 6">
+        <xdr:cNvPr id="6" name="L 字 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEEC3F30-17C9-42C1-9507-1D7FE309F259}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58AD9C9E-D55F-4B6B-BDEC-046BE7B4762A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="10800000" flipH="1">
           <a:off x="262082" y="1995631"/>
           <a:ext cx="149803" cy="2008042"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -4928,54 +5541,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>26</xdr:col>
       <xdr:colOff>69273</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>16344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>92673</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>71185</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="L 字 7">
+        <xdr:cNvPr id="7" name="L 字 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEB4E181-49EC-4F63-93E9-F43CEE28BE5F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EE893FA-60D4-43BD-B343-66B4D5A51BA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="3349202" y="1937065"/>
           <a:ext cx="150091" cy="271050"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -4993,54 +5606,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>63499</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>23813</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="テキスト ボックス 8">
+        <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6A591FB-C662-4758-8641-28332EAE40E0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4401B6A3-D7D5-4264-A2C1-1C444E3CAC01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1301749" y="3508125"/>
           <a:ext cx="579439" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -5144,54 +5757,54 @@
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>昭・平</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>39</xdr:col>
       <xdr:colOff>55144</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>12504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>81464</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="大かっこ 37">
+        <xdr:cNvPr id="9" name="大かっこ 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC26C772-B85A-40BA-B080-FE0B25B7E9CE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84C9B53F-59F4-4214-82A8-9925CAE6E933}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4884319" y="3546279"/>
           <a:ext cx="521620" cy="241495"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
@@ -5210,54 +5823,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>104776</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>112712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>67259</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+        <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25A586BE-73EC-49C5-931F-519A3E388706}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4DF84F1-76EE-4D8E-A12B-868EBFE2D516}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="723901" y="3722687"/>
           <a:ext cx="4695824" cy="487947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -5365,54 +5978,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>33</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+        <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FA33F50-C45A-4B12-A853-E95443B6531A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE065D7F-1FAB-488B-BEDC-44E8C4CF8A77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4166939" y="1314450"/>
           <a:ext cx="420936" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -5485,54 +6098,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>82551</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="テキスト ボックス 12">
+        <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CF4AA6-518E-43E6-A47F-EF6BBD43E3F0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB31F0E-CF72-4685-BC5D-653D6E377F53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="631825" y="2724151"/>
           <a:ext cx="681621" cy="282575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -5605,54 +6218,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>25401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="テキスト ボックス 13">
+        <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FDB197B-A143-484D-8FC9-DA1682FFC84E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07E3AEAB-AC21-48F9-A468-4F1F53208136}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="631825" y="3330576"/>
           <a:ext cx="681621" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -5725,54 +6338,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>85</xdr:col>
       <xdr:colOff>106114</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>10025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>91</xdr:col>
       <xdr:colOff>54310</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>16374</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="テキスト ボックス 14">
+        <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6C13092-A5D1-480F-ADA9-D6E29FF34CE3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B77D82FC-8FBE-4AA3-A79C-43F402E3716D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10574089" y="3467600"/>
           <a:ext cx="691146" cy="520699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -5845,54 +6458,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>49068</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
       <xdr:colOff>51954</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>77932</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="16" name="コネクタ: カギ線 5">
+        <xdr:cNvPr id="15" name="コネクタ: カギ線 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A94EAC9-261D-447D-88A2-980CA9E88563}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5BA8997-371C-4A79-B6A6-A2FB1F70B465}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6059343" y="4006562"/>
           <a:ext cx="2886" cy="214745"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
@@ -5902,177 +6515,111 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>75</xdr:col>
       <xdr:colOff>58304</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>60613</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>75</xdr:col>
       <xdr:colOff>58491</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>867</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="17" name="コネクタ: カギ線 8">
+        <xdr:cNvPr id="16" name="コネクタ: カギ線 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBF2CF69-1647-4C74-B3B8-C8D94D0D891F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD40DCB-F8A3-4927-AC91-FCC07885B85B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9288029" y="2137063"/>
           <a:ext cx="187" cy="168854"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>73</xdr:col>
-[...64 lines deleted...]
-    <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>14432</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>14431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
       <xdr:colOff>40410</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>31748</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="L 字 18">
+        <xdr:cNvPr id="17" name="L 字 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BD696EA-66B9-4850-AE76-09DAB2971F60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43318F24-620F-4B47-9EB5-B78B59620D22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="10800000" flipH="1">
           <a:off x="6024707" y="1995631"/>
           <a:ext cx="149803" cy="2008042"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -6090,54 +6637,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>73</xdr:col>
       <xdr:colOff>69273</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>16344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>75</xdr:col>
       <xdr:colOff>92673</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>71185</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="L 字 19">
+        <xdr:cNvPr id="18" name="L 字 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D060B55-200B-43D7-8F4F-45CAC33A770E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCB6F17B-8653-47C8-B4DD-7452879A29C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="9111827" y="1937065"/>
           <a:ext cx="150091" cy="271050"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -6155,54 +6702,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>57</xdr:col>
       <xdr:colOff>63499</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>62</xdr:col>
       <xdr:colOff>23813</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="テキスト ボックス 20">
+        <xdr:cNvPr id="19" name="テキスト ボックス 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289C88CA-40E7-423F-B91A-911BBD48DEF8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BBAB80C-6C93-40DC-9464-95908B6ED27F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7064374" y="3508125"/>
           <a:ext cx="579439" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -6306,54 +6853,54 @@
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>昭・平</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>86</xdr:col>
       <xdr:colOff>55144</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>12504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>90</xdr:col>
       <xdr:colOff>81464</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="22" name="大かっこ 37">
+        <xdr:cNvPr id="20" name="大かっこ 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAF82DF5-7F24-41ED-8A20-F91D57193D64}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86AC5FA3-DDC4-4FE6-8186-FE2DAEC721CE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10646944" y="3546279"/>
           <a:ext cx="521620" cy="241495"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
@@ -6372,54 +6919,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>52</xdr:col>
       <xdr:colOff>104776</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>112712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>90</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>67259</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23" name="テキスト ボックス 22">
+        <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C96270-9170-4A85-98D1-0622665EF08B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D4FA6A3-8A0D-4D5C-B2A5-EC469EDDA4B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6486526" y="3722687"/>
           <a:ext cx="4695824" cy="487947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -6527,54 +7074,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>80</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>84</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="24" name="テキスト ボックス 23">
+        <xdr:cNvPr id="22" name="テキスト ボックス 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC18BDB9-63F0-4C14-A329-AF59D74E391E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97EF598D-F5CD-494B-8615-25F310330C8F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9929564" y="1314450"/>
           <a:ext cx="420936" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -6647,54 +7194,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>52</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>82551</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25" name="テキスト ボックス 24">
+        <xdr:cNvPr id="23" name="テキスト ボックス 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF41E9F9-D1AC-450C-9230-685185ECEF18}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FF3B65C-AD79-4153-AC8E-C30CCB23FF7D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6394450" y="2724151"/>
           <a:ext cx="681621" cy="282575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -6767,54 +7314,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>52</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>25401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="テキスト ボックス 25">
+        <xdr:cNvPr id="24" name="テキスト ボックス 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD23EF31-D08F-45F6-BA57-8E33CFD0DB3E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F26216-A75A-4059-8152-985DBA97E046}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6394450" y="3330576"/>
           <a:ext cx="681621" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -6887,54 +7434,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>41116</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>88</xdr:col>
       <xdr:colOff>122714</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="27" name="角丸四角形 4">
+        <xdr:cNvPr id="25" name="角丸四角形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2D59174-9AAB-4FC2-B123-E60CE3DFB8F9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3412FC3D-9E3E-41E7-8AEE-009BC8A2BD94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6051391" y="31750"/>
           <a:ext cx="4910773" cy="406400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -6964,54 +7511,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>記入例（代理人が申請する場合）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>23805</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>42</xdr:col>
       <xdr:colOff>11776</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>71438</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="28" name="角丸四角形 8">
+        <xdr:cNvPr id="26" name="角丸四角形 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EBB5007-ED26-4987-8F67-2B0759949F8F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD28C805-933E-4EC3-95F2-584D1DBAC80B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="271455" y="31750"/>
           <a:ext cx="4940971" cy="382588"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -7041,54 +7588,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>記入例（本人が申請する場合）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>41</xdr:col>
       <xdr:colOff>117475</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>78484</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="29" name="角丸四角形 10">
+        <xdr:cNvPr id="27" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3078C64D-9664-4B00-8432-0A7AB3764755}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1D89C21-8FE2-4718-844F-8D9435464506}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3546475" y="889000"/>
           <a:ext cx="1647825" cy="275334"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -7118,54 +7665,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>申請日住所</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>34</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>35</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="30" name="楕円 9">
+        <xdr:cNvPr id="28" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E25C0A2-B2F6-4B1E-BD5B-A2DE0794C0A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5A6CD6-AAD0-44A7-8DA7-442FE19AB0BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4238625" y="1171575"/>
           <a:ext cx="200025" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7174,166 +7721,166 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31" name="楕円 9">
+        <xdr:cNvPr id="29" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7817692F-5233-4BA1-9392-89229E51241E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62E3CBFD-D661-4D6E-8198-729991FCDBB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="4657725"/>
           <a:ext cx="333375" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>113434</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>49357</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>34</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:colOff>11257</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="32" name="楕円 9">
+        <xdr:cNvPr id="30" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67C5C287-4B72-4701-A43D-14F5BA14062B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C6F3177-CFF7-4876-9BFA-3818D184779B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3352800" y="6343650"/>
-          <a:ext cx="885825" cy="352425"/>
+          <a:off x="3332884" y="5564332"/>
+          <a:ext cx="888423" cy="350693"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95946</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="33" name="角丸四角形 10">
+        <xdr:cNvPr id="31" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B742F95-9524-43A1-9421-CA68BC769065}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A622EA9-85E3-407D-A963-1CDAF2F6760E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="234950" y="1803400"/>
           <a:ext cx="571500" cy="368996"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -7384,54 +7931,54 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>75</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>88</xdr:col>
       <xdr:colOff>117475</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>78484</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="34" name="角丸四角形 10">
+        <xdr:cNvPr id="32" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{526B7D2A-E30E-4BF8-A64F-6F1F1BF9F85F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07C998F9-F30A-471E-A640-A82376788138}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9309100" y="889000"/>
           <a:ext cx="1647825" cy="275334"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -7461,54 +8008,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>申請日住所</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>80</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>84</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="35" name="テキスト ボックス 34">
+        <xdr:cNvPr id="33" name="テキスト ボックス 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD1CB5DC-A370-4D24-AF8B-5AD790994729}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41C3CF3F-8463-42C2-A6DD-79F6F4AAE687}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9929564" y="1314450"/>
           <a:ext cx="420936" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -7581,54 +8128,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>81</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>82</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="36" name="楕円 9">
+        <xdr:cNvPr id="34" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61149F89-7C40-4C20-A55C-EAE546EF395A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C03A14-6BD9-47FC-8AD2-8AF88C1CC3E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10001250" y="1171575"/>
           <a:ext cx="200025" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7637,54 +8184,54 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>112712</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>41275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>65</xdr:col>
       <xdr:colOff>65087</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>105471</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="37" name="角丸四角形 10">
+        <xdr:cNvPr id="35" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84ED9484-1CB6-4793-8340-9D75A5E9C3E3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F9EF1C1-2C3E-4505-B5B5-374240DA459A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7485062" y="1812925"/>
           <a:ext cx="571500" cy="368996"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -7735,54 +8282,54 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>57</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>59</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="38" name="楕円 9">
+        <xdr:cNvPr id="36" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8580EA2-C7F7-4596-A51B-A3A5B5745B95}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC9C9530-1826-4C9C-95C2-75B73829082D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7105650" y="3629025"/>
           <a:ext cx="171450" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -7791,171 +8338,110 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>83</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>89</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="39" name="楕円 9">
+        <xdr:cNvPr id="37" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86E493CD-D522-4308-BF13-D334B26B6223}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBB3A1AC-3FE7-4AB3-BB8E-10E387F646F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10277475" y="6743700"/>
           <a:ext cx="771525" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>26</xdr:col>
-[...59 lines deleted...]
-    <xdr:from>
       <xdr:col>38</xdr:col>
       <xdr:colOff>106114</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>10025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>44</xdr:col>
       <xdr:colOff>54310</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>16374</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+        <xdr:cNvPr id="38" name="テキスト ボックス 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88BE0681-C0EA-428F-A2AD-1907740F994D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B1B8FF6-BFCF-4D49-9701-8AC3F1F30C56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4811464" y="3467600"/>
           <a:ext cx="691146" cy="520699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -8015,133 +8501,67 @@
         </a:p>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPts val="800"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日中連絡の取れる番号</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>126</xdr:col>
-[...64 lines deleted...]
-    <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>49068</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>51954</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>77932</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="4" name="コネクタ: カギ線 5">
+        <xdr:cNvPr id="39" name="コネクタ: カギ線 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2AA1D47-3CD3-4C6B-9E72-D2541FFC6AEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10784234-D3F1-45EA-BFA6-AF9005A21AE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="296718" y="4006562"/>
           <a:ext cx="2886" cy="214745"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
@@ -8151,177 +8571,111 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>58304</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>60613</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>58491</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>867</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="5" name="コネクタ: カギ線 8">
+        <xdr:cNvPr id="40" name="コネクタ: カギ線 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5064E07E-CD56-4638-B7C8-882589410FCB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E15AE27-7B84-480D-912C-1E304E338F8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3525404" y="2137063"/>
           <a:ext cx="187" cy="168854"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>26</xdr:col>
-[...64 lines deleted...]
-    <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>14432</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>14431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>40410</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>31748</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="L 字 6">
+        <xdr:cNvPr id="41" name="L 字 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B45A2026-2328-4EE3-8E26-938794E809A6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F35B32C1-53FF-45D8-8ECB-4169906877A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="10800000" flipH="1">
           <a:off x="262082" y="1995631"/>
           <a:ext cx="149803" cy="2008042"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -8339,54 +8693,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>26</xdr:col>
       <xdr:colOff>69273</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>16344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>92673</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>71185</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="L 字 7">
+        <xdr:cNvPr id="42" name="L 字 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3605616-8381-4859-B0B7-97BE97B58B47}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{034EE728-8798-4E57-8508-4BE312B18CEB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="3349202" y="1937065"/>
           <a:ext cx="150091" cy="271050"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -8404,54 +8758,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>63499</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>23813</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="テキスト ボックス 8">
+        <xdr:cNvPr id="43" name="テキスト ボックス 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A9CF079-F5E0-468D-B961-E41A758AE653}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A8B3230-4D32-404C-BF62-2A0BC729E323}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1301749" y="3508125"/>
           <a:ext cx="579439" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -8555,54 +8909,54 @@
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>昭・平</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>39</xdr:col>
       <xdr:colOff>55144</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>12504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>81464</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="大かっこ 37">
+        <xdr:cNvPr id="44" name="大かっこ 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB893BED-C4C6-46D7-A518-B831CA40566F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94FF4188-CDAF-4D88-9925-124049435CDD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4884319" y="3546279"/>
           <a:ext cx="521620" cy="241495"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
@@ -8621,54 +8975,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>104776</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>112712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>67259</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+        <xdr:cNvPr id="45" name="テキスト ボックス 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8297773-A374-460E-8EAB-239835FA78BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{649C4C28-8101-4B03-AE3F-707827D7FE8E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="723901" y="3722687"/>
           <a:ext cx="4695824" cy="487947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -8776,54 +9130,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>33</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>37</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+        <xdr:cNvPr id="46" name="テキスト ボックス 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E6F2C7-03A4-4D65-A649-B70AA8625BEB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A320DAFD-4450-4548-96A0-38184CCDADC6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4166939" y="1314450"/>
           <a:ext cx="420936" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -8896,54 +9250,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>82551</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="テキスト ボックス 12">
+        <xdr:cNvPr id="47" name="テキスト ボックス 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9890C9E1-81A0-48F1-A053-A922835A8945}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D53620-A816-4716-B0F5-86C45641CC19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="631825" y="2724151"/>
           <a:ext cx="681621" cy="282575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -9016,54 +9370,3345 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>25401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="テキスト ボックス 13">
+        <xdr:cNvPr id="48" name="テキスト ボックス 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F7D12D8-924A-4387-B464-F7E1A110AE09}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544242D4-C89C-4656-873C-13DCEDF857BE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="631825" y="3330576"/>
+          <a:ext cx="681621" cy="285750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="800"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>（自署）</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>106114</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>10025</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>54310</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>16374</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="テキスト ボックス 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{111D67A8-C1EB-4F71-915A-B28DDDD69954}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4811464" y="3467600"/>
+          <a:ext cx="691146" cy="520699"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="800"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>日中連絡の取れる番号</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>49068</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>34637</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>51954</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>77932</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="50" name="コネクタ: カギ線 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BCA4584-582B-43A9-A9DE-9950D946F756}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="296718" y="4006562"/>
+          <a:ext cx="2886" cy="214745"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="76200">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="51" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0C21188-3732-45AB-A812-0D9E8992EAF7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3525404" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>14432</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>14431</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>40410</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>31748</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="L 字 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7E75621-1424-448E-8BBC-CBC2DC9C4723}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="10800000" flipH="1">
+          <a:off x="262082" y="1995631"/>
+          <a:ext cx="149803" cy="2008042"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="L 字 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4866999-CB6F-40EF-BF8F-9C3BF77B7C16}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="3349202" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63499</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>50550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>23813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>50550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="54" name="テキスト ボックス 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5670933C-B615-4EF2-89CC-2B42E21283BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1301749" y="3508125"/>
+          <a:ext cx="579439" cy="428625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>明・大</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>昭・平</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>55144</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>12504</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>81464</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>63499</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="大かっこ 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FCF58AB-291F-46DC-A8B6-09EE42B49A2A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4884319" y="3546279"/>
+          <a:ext cx="521620" cy="241495"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="tx1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="tx1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="tx1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>104776</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>112712</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>67259</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="テキスト ボックス 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A3701C2-9D40-444E-BF5B-600865E33FF6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="723901" y="3722687"/>
+          <a:ext cx="4695824" cy="487947"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★委任欄は、委任者本人が作成してください。委任状の偽造又は偽造した委任状の行使をした者は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　刑法第</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>159</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>条（私文書偽造等）又は同法第</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>161</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>条（偽造私文書等行使）の規定により罰せられます。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="テキスト ボックス 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9209E301-30CB-4783-91AB-BA67E065A83A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4166939" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>86137</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>28161</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>44725</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>36444</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="テキスト ボックス 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3766A9A2-346C-4864-8CDF-18FE769B4097}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3181762" y="4876386"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>89450</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>56322</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>48038</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>39757</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="テキスト ボックス 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440D6592-D449-4ED3-A37F-08509DDCBDB6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4299500" y="4580697"/>
+          <a:ext cx="453888" cy="231085"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>92763</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>26505</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>51351</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>34788</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="テキスト ボックス 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EB54211-149D-4A1E-A616-04431B4087E8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4302813" y="4874730"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>67236</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>48</xdr:col>
+      <xdr:colOff>51226</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>94284</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="テキスト ボックス 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7EAAD24-0D27-4BC9-A513-695FF32A13E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3658161" y="1981200"/>
+          <a:ext cx="2279515" cy="761034"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★所得・課税証明に限り、同一世帯の方の</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>証明を請求する場合は委任状が不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>44824</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>33618</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>100852</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>43143</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="楕円 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E388CCF5-B830-49E3-9965-1B50439258B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3635749" y="4653243"/>
+          <a:ext cx="303678" cy="238125"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>72</xdr:col>
+      <xdr:colOff>86137</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>28161</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>76</xdr:col>
+      <xdr:colOff>44725</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>36444</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="63" name="テキスト ボックス 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD0C37D-C7B5-42AD-8264-C7AC57D30E9B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8944387" y="4876386"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>89450</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>56322</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>85</xdr:col>
+      <xdr:colOff>48038</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>39757</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="64" name="テキスト ボックス 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C56F81-D4B3-4545-B812-99DD38B8034C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10062125" y="4580697"/>
+          <a:ext cx="453888" cy="231085"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>92763</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>26505</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>85</xdr:col>
+      <xdr:colOff>51351</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>34788</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="65" name="テキスト ボックス 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE99B3EB-2EE7-4BB7-96F0-0D8025022B1B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10065438" y="4874730"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="66" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D98E1FB9-ABB3-4A56-925F-9E5BDD3623EF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9288029" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="67" name="L 字 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C47987EB-63EB-4F75-A4FD-AE9BB1B09102}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="9111827" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="68" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ED3FA79-5A10-4658-83DF-9CB4A1D6B431}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9288029" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69" name="L 字 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278A74AD-B1DE-485A-A366-38B69E61B4D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="9111827" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="70" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB066F37-8919-419F-8839-AF7743D9F6D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9288029" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="71" name="L 字 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9A55F9-64B8-40A9-85DB-BF04A2626D92}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="9111827" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>76</xdr:col>
+      <xdr:colOff>17930</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>96371</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>94</xdr:col>
+      <xdr:colOff>113979</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>89802</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="72" name="テキスト ボックス 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5FE04C3-DD52-4860-8D63-92CE5045532A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9371480" y="1982321"/>
+          <a:ext cx="2267749" cy="755431"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★所得・課税証明に限り、同一世帯の方の</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>証明を請求する場合は委任状が不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>100853</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>89647</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>55379</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>41608</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="73" name="テキスト ボックス 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799C7343-F1AD-4210-8DCB-3E344D09C6D1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="472328" y="7309597"/>
+          <a:ext cx="2554851" cy="323436"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□標識交付証明書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□固定資産記載事項証明</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="600">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>89648</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>78442</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>71</xdr:col>
+      <xdr:colOff>44174</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>30403</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="74" name="テキスト ボックス 73">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26EC73BF-CE66-46E9-82B0-B40A8E52C1F8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6223748" y="7298392"/>
+          <a:ext cx="2554851" cy="323436"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□標識交付証明書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□固定資産記載事項証明</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="600">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>106114</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>10025</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>54310</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>16374</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0D71532-A4D3-4CC1-9E48-D227E261531B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4811464" y="3467600"/>
+          <a:ext cx="691146" cy="520699"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="800"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>日中連絡の取れる番号</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>126</xdr:col>
+      <xdr:colOff>74295</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>145</xdr:col>
+      <xdr:colOff>112395</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38207</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="大かっこ 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80691B94-7F09-4FB1-976F-540C527A9A4F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15561945" y="3600450"/>
+          <a:ext cx="2390775" cy="323957"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="tx1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="tx1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="tx1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>49068</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>34637</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>51954</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>77932</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="4" name="コネクタ: カギ線 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368F0160-30BD-4677-BA79-B2B188B5A7DB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="296718" y="4006562"/>
+          <a:ext cx="2886" cy="214745"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="76200">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="5" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9DBD463-50A5-4A3B-B99F-56C9119C4B69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3525404" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>14432</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>14431</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>40410</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>31748</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="L 字 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205AA094-A22B-465E-B87E-58087B6B2846}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="10800000" flipH="1">
+          <a:off x="262082" y="1995631"/>
+          <a:ext cx="149803" cy="2008042"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="L 字 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A6E589F-1F1B-4D13-8761-6E52D772E01A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="3349202" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63499</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>50550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>23813</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>50550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="テキスト ボックス 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA1E84BA-5C3C-4408-9276-0D576C73DF16}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1301749" y="3508125"/>
+          <a:ext cx="579439" cy="428625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>明・大</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>昭・平</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>55144</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>12504</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>81464</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>63499</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="大かっこ 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C23AD9EC-611E-4BF0-83BB-94F8960311E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4884319" y="3546279"/>
+          <a:ext cx="521620" cy="241495"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="tx1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="tx1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="tx1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>104776</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>112712</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>67259</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="テキスト ボックス 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A70AD3A2-290F-46BE-B88D-0C88362813F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="723901" y="3722687"/>
+          <a:ext cx="4695824" cy="487947"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★委任欄は、委任者本人が作成してください。委任状の偽造又は偽造した委任状の行使をした者は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　刑法第</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>159</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>条（私文書偽造等）又は同法第</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>161</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>条（偽造私文書等行使）の規定により罰せられます。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9AB365A-E87C-4DD7-AC29-D6B0ED3EFCA5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4166939" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>12700</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>76201</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>75196</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>82551</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0E64FBB-F910-4D92-B43A-33D9446FEF50}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="631825" y="2724151"/>
+          <a:ext cx="681621" cy="282575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="800"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>（自署）</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>12700</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>25401</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>75196</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>6351</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="テキスト ボックス 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31561E0D-ECF3-463E-B1CB-8427100FEFFC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="631825" y="3330576"/>
           <a:ext cx="681621" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -9136,54 +12781,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>85</xdr:col>
       <xdr:colOff>106114</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>10025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>91</xdr:col>
       <xdr:colOff>54310</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>16374</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="テキスト ボックス 14">
+        <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CF12BCA-1B50-451E-A69D-2785F6E91B25}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC07F426-2B7A-4E07-BB98-F5B83D0EE770}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10574089" y="3467600"/>
           <a:ext cx="691146" cy="520699"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -9256,54 +12901,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>49068</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
       <xdr:colOff>51954</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>77932</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="16" name="コネクタ: カギ線 5">
+        <xdr:cNvPr id="15" name="コネクタ: カギ線 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36C6DF25-A96D-498E-857F-4DEB54BB4310}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6411498C-38D8-4655-AA24-7C43FC782B7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6059343" y="4006562"/>
           <a:ext cx="2886" cy="214745"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
@@ -9313,177 +12958,111 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>75</xdr:col>
       <xdr:colOff>58304</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>60613</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>75</xdr:col>
       <xdr:colOff>58491</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>867</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="17" name="コネクタ: カギ線 8">
+        <xdr:cNvPr id="16" name="コネクタ: カギ線 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2527C6D-E536-4C11-B983-7FE058E0DF1E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FB544A-6E8D-4D17-85C2-81A8395C9B3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9288029" y="2137063"/>
           <a:ext cx="187" cy="168854"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>73</xdr:col>
-[...64 lines deleted...]
-    <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>14432</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>14431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
       <xdr:colOff>40410</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>31748</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="L 字 18">
+        <xdr:cNvPr id="17" name="L 字 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A65665AD-6EBC-43AA-8D5C-3650908222A7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E166C13E-E2C2-4A53-A792-050730A819DB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="10800000" flipH="1">
           <a:off x="6024707" y="1995631"/>
           <a:ext cx="149803" cy="2008042"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -9501,54 +13080,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>73</xdr:col>
       <xdr:colOff>69273</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>16344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>75</xdr:col>
       <xdr:colOff>92673</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>71185</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="L 字 19">
+        <xdr:cNvPr id="18" name="L 字 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F900FDF-2B16-4B5E-B6F3-4613D2ACF4D6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B075F772-F437-454F-ACE8-42E006316425}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="9111827" y="1937065"/>
           <a:ext cx="150091" cy="271050"/>
         </a:xfrm>
         <a:prstGeom prst="corner">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
@@ -9566,54 +13145,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>57</xdr:col>
       <xdr:colOff>63499</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>62</xdr:col>
       <xdr:colOff>23813</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>50550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="テキスト ボックス 20">
+        <xdr:cNvPr id="19" name="テキスト ボックス 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3CE1213-CC24-43CC-A538-2EEEBDB795E7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A77D4E99-3777-4E79-87ED-20068769D156}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7064374" y="3508125"/>
           <a:ext cx="579439" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -9717,54 +13296,54 @@
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>昭・平</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>86</xdr:col>
       <xdr:colOff>55144</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>12504</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>90</xdr:col>
       <xdr:colOff>81464</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="22" name="大かっこ 37">
+        <xdr:cNvPr id="20" name="大かっこ 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2BC7275-5A1E-4AD7-810E-51F2DB03E26C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFA50EF8-63DC-4BAE-A31F-13464941326A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10646944" y="3546279"/>
           <a:ext cx="521620" cy="241495"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
@@ -9783,54 +13362,54 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>52</xdr:col>
       <xdr:colOff>104776</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>112712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>90</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>67259</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23" name="テキスト ボックス 22">
+        <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDC31FF-B692-4118-999A-3CC9FFDECFC1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06E986C7-CA90-41EF-8D04-43E76FDA216E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6486526" y="3722687"/>
           <a:ext cx="4695824" cy="487947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -9938,54 +13517,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>80</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>84</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="24" name="テキスト ボックス 23">
+        <xdr:cNvPr id="22" name="テキスト ボックス 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1861C9-2F38-4ECD-BDBB-922690CE0F7D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D5A9ED7-CEBB-4142-B857-83E6491F5CF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9929564" y="1314450"/>
           <a:ext cx="420936" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -10058,54 +13637,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>52</xdr:col>
       <xdr:colOff>12699</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>111124</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>7938</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25" name="テキスト ボックス 24">
+        <xdr:cNvPr id="23" name="テキスト ボックス 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F07D86A9-9BA4-4570-A15D-F8376D2E0F9A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8786CD1-C137-4CAE-89DE-C80EE43C86B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6394449" y="2724151"/>
           <a:ext cx="717550" cy="322262"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -10178,54 +13757,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>52</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>25401</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>75196</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="テキスト ボックス 25">
+        <xdr:cNvPr id="24" name="テキスト ボックス 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{019199F7-E430-4093-BCB8-3A79A79887DF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F64161F-F174-4CEC-850B-B9A304DEA77A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6394450" y="3330576"/>
           <a:ext cx="681621" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -10298,54 +13877,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>49</xdr:col>
       <xdr:colOff>41116</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>88</xdr:col>
       <xdr:colOff>122714</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="27" name="角丸四角形 4">
+        <xdr:cNvPr id="25" name="角丸四角形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CE0A279-0E70-416D-B34F-8D529EE0FA19}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1C68760-C101-4CEF-8858-4EF07C2A5C16}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6051391" y="31750"/>
           <a:ext cx="4910773" cy="406400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -10375,54 +13954,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>記入例（代理人が申請する場合）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>23805</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>42</xdr:col>
       <xdr:colOff>11776</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>71438</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="28" name="角丸四角形 8">
+        <xdr:cNvPr id="26" name="角丸四角形 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A0476CF-BA94-452B-92EC-11972A2115EF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1917FEB-6C45-43C0-BC17-BFEEB7E428D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="271455" y="31750"/>
           <a:ext cx="4940971" cy="382588"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -10452,54 +14031,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>記入例（本人が申請する場合）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>41</xdr:col>
       <xdr:colOff>117475</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>78484</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="29" name="角丸四角形 10">
+        <xdr:cNvPr id="27" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{613BA17B-D73D-4AD7-AD33-DE3E3EC955D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3292CF15-5C87-409C-A5B3-1D8542EE8786}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3546475" y="889000"/>
           <a:ext cx="1647825" cy="275334"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -10529,54 +14108,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>申請日住所</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>34</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>35</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="30" name="楕円 9">
+        <xdr:cNvPr id="28" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34A824A7-B3C4-464C-BA44-2323E0E5A574}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7CABBB-0C10-4482-B3EC-24A1403168B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4238625" y="1171575"/>
           <a:ext cx="200025" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10585,54 +14164,54 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31" name="楕円 9">
+        <xdr:cNvPr id="29" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3F8989A-826D-44C1-A86E-A7A3EDB03C77}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CD1512B-0B9D-4FD8-AEFD-591E346E6AD5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1628775" y="5819775"/>
           <a:ext cx="333375" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10641,54 +14220,54 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>36</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>42</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="32" name="楕円 9">
+        <xdr:cNvPr id="30" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F386F8D-E3F1-4FB8-9B98-53473CB3D7C7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DA7C5F6-AAE9-4AA6-94E8-5E4AD9D5EA4E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4533900" y="5962650"/>
           <a:ext cx="771525" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -10697,54 +14276,54 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95946</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="33" name="角丸四角形 10">
+        <xdr:cNvPr id="31" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{608D0279-6AFB-446D-8F83-908C38D6F3F1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C70985BD-8081-44BF-BE09-C048E4E652CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="234950" y="1803400"/>
           <a:ext cx="571500" cy="368996"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -10795,54 +14374,54 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>75</xdr:col>
       <xdr:colOff>79375</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>88</xdr:col>
       <xdr:colOff>117475</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>78484</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="34" name="角丸四角形 10">
+        <xdr:cNvPr id="32" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF735610-3A65-4256-9E9D-C5B4AEE23897}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B116C92-EA3A-42E2-BB4C-F3D049BD74A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9309100" y="889000"/>
           <a:ext cx="1647825" cy="275334"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -10872,54 +14451,54 @@
               <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
               <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>申請日住所</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>80</xdr:col>
       <xdr:colOff>80714</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>84</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="35" name="テキスト ボックス 34">
+        <xdr:cNvPr id="33" name="テキスト ボックス 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9138F811-1DBF-42FA-AD9C-1E3477FDC5F6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EBE0A43-333F-4703-8AC1-C82DDBCAC0C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9929564" y="1314450"/>
           <a:ext cx="420936" cy="311150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
@@ -10992,54 +14571,54 @@
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>81</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>82</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="36" name="楕円 9">
+        <xdr:cNvPr id="34" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB92AB2-7C9D-4B05-96DE-CA9023C67546}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53550136-C015-4C80-AE11-CE31CBB1C06C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10001250" y="1171575"/>
           <a:ext cx="200025" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11048,54 +14627,54 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>112712</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>41275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>65</xdr:col>
       <xdr:colOff>65087</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>105471</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="37" name="角丸四角形 10">
+        <xdr:cNvPr id="35" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900DC65C-C85A-4396-9CC9-44050D6F85E7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70286E0E-D239-4EDF-BB3C-59FAABE37BDE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7485062" y="1812925"/>
           <a:ext cx="571500" cy="368996"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -11146,54 +14725,54 @@
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
             <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>57</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>59</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="38" name="楕円 9">
+        <xdr:cNvPr id="36" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02A60EF3-61EF-48C7-8E8C-5A0B0DFF83AA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04F2FBC3-96E7-450B-BEF4-BB408C04C04F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7105650" y="3629025"/>
           <a:ext cx="171450" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11202,54 +14781,54 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>60</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>62</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="39" name="楕円 9">
+        <xdr:cNvPr id="37" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDD95258-7A17-4E7B-9ADD-989B52E2643B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CFEBAFD-B3F5-44A8-9601-6E9A4018307D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7391400" y="5257800"/>
           <a:ext cx="333375" cy="238125"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
@@ -11258,88 +14837,2750 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>83</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>89</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="40" name="楕円 9">
+        <xdr:cNvPr id="38" name="楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B64DA08-E34C-4FE5-A8C0-694D8189F752}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC4A0D8D-067B-4AB2-ABF5-3BA450563CD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10267950" y="5943600"/>
           <a:ext cx="781050" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>86137</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>28161</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>44725</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>36444</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="テキスト ボックス 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA68C9F9-1482-4633-AC88-F03E9416F6C8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3181762" y="4876386"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>89450</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>56322</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>48038</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>39757</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40" name="テキスト ボックス 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7676688-96F5-4BF6-B479-05A00D56C160}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4299500" y="4580697"/>
+          <a:ext cx="453888" cy="231085"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>92763</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>26505</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>51351</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>34788</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41" name="テキスト ボックス 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{403D3A57-7B7E-432F-B251-5EB419C59646}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4302813" y="4874730"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="42" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2586F237-2506-4CAC-BAEF-AA6CEE1A854D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3525404" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="43" name="L 字 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23087653-34D6-49C5-AB19-2C5F08724CE7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="3349202" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="44" name="テキスト ボックス 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EBC5EAC-7980-425A-90B7-BB6DB89BAA8F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4166939" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>79375</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>41</xdr:col>
+      <xdr:colOff>117475</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>78484</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="45" name="角丸四角形 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27AA63AF-1CA0-45BF-B6FC-A0AE755CA4D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3546475" y="889000"/>
+          <a:ext cx="1647825" cy="275334"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>申請日住所</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="46" name="楕円 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8FA1248-0201-45C7-8492-51BFBEB54E92}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4238625" y="1171575"/>
+          <a:ext cx="200025" cy="209550"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>111125</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95946</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="角丸四角形 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B19C89A1-2F01-400E-A86D-632DBE518614}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="234950" y="1803400"/>
+          <a:ext cx="571500" cy="368996"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr">
+            <a:lnSpc>
+              <a:spcPts val="2000"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>✓</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1600" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+            <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr">
+            <a:lnSpc>
+              <a:spcPts val="1900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+            <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="48" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73D9B0B1-1D56-4749-A9E7-8E7D0EE43BAC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3525404" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="L 字 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEF8570-823C-43ED-A485-C56BF214D996}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="3349202" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="テキスト ボックス 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E89D63E-48D4-45E6-B948-95464DCDD979}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4166939" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="51" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39039C9-BE30-4DFF-8235-C3A5B8BD272A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3525404" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="52" name="L 字 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECEB6C8D-B4BC-4054-84A7-886DD49CA752}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="3349202" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="53" name="テキスト ボックス 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBB1B75-C63A-4824-8164-8CE635674018}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4166939" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="54" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C872F27-3482-41F8-91FB-EC775D6C3A38}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9288029" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="55" name="L 字 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DD518E5-C16E-4BFB-9BEB-81BA2C63BB4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="9111827" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>80</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>84</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="テキスト ボックス 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDEE6C30-EF29-41F3-A48F-663DEA3931AD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9929564" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>79375</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>88</xdr:col>
+      <xdr:colOff>117475</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>78484</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="角丸四角形 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C89B5076-FD4A-47E3-B4C5-66702E119AD2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9309100" y="889000"/>
+          <a:ext cx="1647825" cy="275334"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS教科書体" panose="02020600000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>申請日住所</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>82</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="楕円 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0E6978-779C-4BCC-918A-C631C4AE840B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10001250" y="1171575"/>
+          <a:ext cx="200025" cy="209550"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="59" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A72E892F-5D46-4B5B-B81D-29DC41D1AF69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9288029" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="L 字 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04478953-2E81-4AE7-A5DF-0AA389020A66}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="9111827" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>80</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>84</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="テキスト ボックス 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6823447C-EE62-4BD8-9257-373576D00489}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9929564" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58304</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>60613</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>58491</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>867</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="62" name="コネクタ: カギ線 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA380855-772E-4E4E-8633-C1948331350F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9288029" y="2137063"/>
+          <a:ext cx="187" cy="168854"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16344</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>75</xdr:col>
+      <xdr:colOff>92673</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>71185</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="63" name="L 字 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A885107F-BCC1-4F6E-83B6-1FA0ABF62476}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="16200000" flipH="1">
+          <a:off x="9111827" y="1937065"/>
+          <a:ext cx="150091" cy="271050"/>
+        </a:xfrm>
+        <a:prstGeom prst="corner">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>80</xdr:col>
+      <xdr:colOff>80714</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>84</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="64" name="テキスト ボックス 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803F706D-A830-4A43-9FE0-24A34469D136}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9929564" y="1314450"/>
+          <a:ext cx="420936" cy="311150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>48</xdr:col>
+      <xdr:colOff>1360</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>79156</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="65" name="テキスト ボックス 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6CF1D05-3B99-4419-AEE8-F914578A1B4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3629025" y="1971675"/>
+          <a:ext cx="2258785" cy="755431"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★所得・課税証明に限り、同一世帯の方の</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>証明を請求する場合は委任状が不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>76</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>94</xdr:col>
+      <xdr:colOff>115660</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>79156</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="66" name="テキスト ボックス 65">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D7ABEDE-CBAF-4D6A-B02B-0AC418E1202E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9382125" y="1971675"/>
+          <a:ext cx="2258785" cy="755431"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="110"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>★所得・課税証明に限り、同一世帯の方の</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:lnSpc>
+              <a:spcPts val="900"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>証明を請求する場合は委任状が不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>72</xdr:col>
+      <xdr:colOff>86137</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>28161</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>76</xdr:col>
+      <xdr:colOff>44725</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>36444</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="67" name="テキスト ボックス 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81204F74-A516-4FD0-BC5F-D542169C92C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8944387" y="4876386"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>89450</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>56322</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>85</xdr:col>
+      <xdr:colOff>48038</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>39757</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="68" name="テキスト ボックス 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E392070-9E97-49FC-BEC1-8E643B9ECFA9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10062125" y="4580697"/>
+          <a:ext cx="453888" cy="231085"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>92763</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>26505</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>85</xdr:col>
+      <xdr:colOff>51351</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>34788</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69" name="テキスト ボックス 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12FA0D85-CBEE-48A0-BAA2-6134EBCD2B1C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10065438" y="4874730"/>
+          <a:ext cx="453888" cy="236883"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600"/>
+            <a:t>氏名</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>114210</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>36005</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="70" name="テキスト ボックス 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3995600-D8BD-431E-AB54-EDB53355AC5A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="542925" y="7305675"/>
+          <a:ext cx="2543085" cy="321755"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□標識交付証明書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□固定資産記載事項証明</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="600">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>71</xdr:col>
+      <xdr:colOff>123735</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>26480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="71" name="テキスト ボックス 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43759ACB-ADFA-4FF7-B632-915071E64812}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6315075" y="7296150"/>
+          <a:ext cx="2543085" cy="321755"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□標識交付証明書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>□固定資産記載事項証明</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="600">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000"/>
+        </a:p>
+      </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -11630,34837 +17871,34846 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{027CA9A6-72FC-4FBA-8828-F42EA6C49847}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61591A86-8031-4328-B0D5-0575D475D72E}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:EQ141"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A31" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="AW46" sqref="AW46"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A28" zoomScaleNormal="110" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="A65" sqref="A65:AR82"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="9" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="9" customHeight="1"/>
   <cols>
-    <col min="1" max="44" width="1.625" style="1" customWidth="1"/>
-[...255 lines deleted...]
-    <col min="16221" max="16384" width="1.625" style="1"/>
+    <col min="1" max="44" width="1.625" style="2" customWidth="1"/>
+    <col min="45" max="47" width="1.375" style="2" customWidth="1"/>
+    <col min="48" max="91" width="1.625" style="2" customWidth="1"/>
+    <col min="92" max="92" width="0.875" style="2" customWidth="1"/>
+    <col min="93" max="300" width="1.625" style="2"/>
+    <col min="301" max="303" width="1.375" style="2" customWidth="1"/>
+    <col min="304" max="347" width="1.625" style="2"/>
+    <col min="348" max="348" width="0.875" style="2" customWidth="1"/>
+    <col min="349" max="556" width="1.625" style="2"/>
+    <col min="557" max="559" width="1.375" style="2" customWidth="1"/>
+    <col min="560" max="603" width="1.625" style="2"/>
+    <col min="604" max="604" width="0.875" style="2" customWidth="1"/>
+    <col min="605" max="812" width="1.625" style="2"/>
+    <col min="813" max="815" width="1.375" style="2" customWidth="1"/>
+    <col min="816" max="859" width="1.625" style="2"/>
+    <col min="860" max="860" width="0.875" style="2" customWidth="1"/>
+    <col min="861" max="1068" width="1.625" style="2"/>
+    <col min="1069" max="1071" width="1.375" style="2" customWidth="1"/>
+    <col min="1072" max="1115" width="1.625" style="2"/>
+    <col min="1116" max="1116" width="0.875" style="2" customWidth="1"/>
+    <col min="1117" max="1324" width="1.625" style="2"/>
+    <col min="1325" max="1327" width="1.375" style="2" customWidth="1"/>
+    <col min="1328" max="1371" width="1.625" style="2"/>
+    <col min="1372" max="1372" width="0.875" style="2" customWidth="1"/>
+    <col min="1373" max="1580" width="1.625" style="2"/>
+    <col min="1581" max="1583" width="1.375" style="2" customWidth="1"/>
+    <col min="1584" max="1627" width="1.625" style="2"/>
+    <col min="1628" max="1628" width="0.875" style="2" customWidth="1"/>
+    <col min="1629" max="1836" width="1.625" style="2"/>
+    <col min="1837" max="1839" width="1.375" style="2" customWidth="1"/>
+    <col min="1840" max="1883" width="1.625" style="2"/>
+    <col min="1884" max="1884" width="0.875" style="2" customWidth="1"/>
+    <col min="1885" max="2092" width="1.625" style="2"/>
+    <col min="2093" max="2095" width="1.375" style="2" customWidth="1"/>
+    <col min="2096" max="2139" width="1.625" style="2"/>
+    <col min="2140" max="2140" width="0.875" style="2" customWidth="1"/>
+    <col min="2141" max="2348" width="1.625" style="2"/>
+    <col min="2349" max="2351" width="1.375" style="2" customWidth="1"/>
+    <col min="2352" max="2395" width="1.625" style="2"/>
+    <col min="2396" max="2396" width="0.875" style="2" customWidth="1"/>
+    <col min="2397" max="2604" width="1.625" style="2"/>
+    <col min="2605" max="2607" width="1.375" style="2" customWidth="1"/>
+    <col min="2608" max="2651" width="1.625" style="2"/>
+    <col min="2652" max="2652" width="0.875" style="2" customWidth="1"/>
+    <col min="2653" max="2860" width="1.625" style="2"/>
+    <col min="2861" max="2863" width="1.375" style="2" customWidth="1"/>
+    <col min="2864" max="2907" width="1.625" style="2"/>
+    <col min="2908" max="2908" width="0.875" style="2" customWidth="1"/>
+    <col min="2909" max="3116" width="1.625" style="2"/>
+    <col min="3117" max="3119" width="1.375" style="2" customWidth="1"/>
+    <col min="3120" max="3163" width="1.625" style="2"/>
+    <col min="3164" max="3164" width="0.875" style="2" customWidth="1"/>
+    <col min="3165" max="3372" width="1.625" style="2"/>
+    <col min="3373" max="3375" width="1.375" style="2" customWidth="1"/>
+    <col min="3376" max="3419" width="1.625" style="2"/>
+    <col min="3420" max="3420" width="0.875" style="2" customWidth="1"/>
+    <col min="3421" max="3628" width="1.625" style="2"/>
+    <col min="3629" max="3631" width="1.375" style="2" customWidth="1"/>
+    <col min="3632" max="3675" width="1.625" style="2"/>
+    <col min="3676" max="3676" width="0.875" style="2" customWidth="1"/>
+    <col min="3677" max="3884" width="1.625" style="2"/>
+    <col min="3885" max="3887" width="1.375" style="2" customWidth="1"/>
+    <col min="3888" max="3931" width="1.625" style="2"/>
+    <col min="3932" max="3932" width="0.875" style="2" customWidth="1"/>
+    <col min="3933" max="4140" width="1.625" style="2"/>
+    <col min="4141" max="4143" width="1.375" style="2" customWidth="1"/>
+    <col min="4144" max="4187" width="1.625" style="2"/>
+    <col min="4188" max="4188" width="0.875" style="2" customWidth="1"/>
+    <col min="4189" max="4396" width="1.625" style="2"/>
+    <col min="4397" max="4399" width="1.375" style="2" customWidth="1"/>
+    <col min="4400" max="4443" width="1.625" style="2"/>
+    <col min="4444" max="4444" width="0.875" style="2" customWidth="1"/>
+    <col min="4445" max="4652" width="1.625" style="2"/>
+    <col min="4653" max="4655" width="1.375" style="2" customWidth="1"/>
+    <col min="4656" max="4699" width="1.625" style="2"/>
+    <col min="4700" max="4700" width="0.875" style="2" customWidth="1"/>
+    <col min="4701" max="4908" width="1.625" style="2"/>
+    <col min="4909" max="4911" width="1.375" style="2" customWidth="1"/>
+    <col min="4912" max="4955" width="1.625" style="2"/>
+    <col min="4956" max="4956" width="0.875" style="2" customWidth="1"/>
+    <col min="4957" max="5164" width="1.625" style="2"/>
+    <col min="5165" max="5167" width="1.375" style="2" customWidth="1"/>
+    <col min="5168" max="5211" width="1.625" style="2"/>
+    <col min="5212" max="5212" width="0.875" style="2" customWidth="1"/>
+    <col min="5213" max="5420" width="1.625" style="2"/>
+    <col min="5421" max="5423" width="1.375" style="2" customWidth="1"/>
+    <col min="5424" max="5467" width="1.625" style="2"/>
+    <col min="5468" max="5468" width="0.875" style="2" customWidth="1"/>
+    <col min="5469" max="5676" width="1.625" style="2"/>
+    <col min="5677" max="5679" width="1.375" style="2" customWidth="1"/>
+    <col min="5680" max="5723" width="1.625" style="2"/>
+    <col min="5724" max="5724" width="0.875" style="2" customWidth="1"/>
+    <col min="5725" max="5932" width="1.625" style="2"/>
+    <col min="5933" max="5935" width="1.375" style="2" customWidth="1"/>
+    <col min="5936" max="5979" width="1.625" style="2"/>
+    <col min="5980" max="5980" width="0.875" style="2" customWidth="1"/>
+    <col min="5981" max="6188" width="1.625" style="2"/>
+    <col min="6189" max="6191" width="1.375" style="2" customWidth="1"/>
+    <col min="6192" max="6235" width="1.625" style="2"/>
+    <col min="6236" max="6236" width="0.875" style="2" customWidth="1"/>
+    <col min="6237" max="6444" width="1.625" style="2"/>
+    <col min="6445" max="6447" width="1.375" style="2" customWidth="1"/>
+    <col min="6448" max="6491" width="1.625" style="2"/>
+    <col min="6492" max="6492" width="0.875" style="2" customWidth="1"/>
+    <col min="6493" max="6700" width="1.625" style="2"/>
+    <col min="6701" max="6703" width="1.375" style="2" customWidth="1"/>
+    <col min="6704" max="6747" width="1.625" style="2"/>
+    <col min="6748" max="6748" width="0.875" style="2" customWidth="1"/>
+    <col min="6749" max="6956" width="1.625" style="2"/>
+    <col min="6957" max="6959" width="1.375" style="2" customWidth="1"/>
+    <col min="6960" max="7003" width="1.625" style="2"/>
+    <col min="7004" max="7004" width="0.875" style="2" customWidth="1"/>
+    <col min="7005" max="7212" width="1.625" style="2"/>
+    <col min="7213" max="7215" width="1.375" style="2" customWidth="1"/>
+    <col min="7216" max="7259" width="1.625" style="2"/>
+    <col min="7260" max="7260" width="0.875" style="2" customWidth="1"/>
+    <col min="7261" max="7468" width="1.625" style="2"/>
+    <col min="7469" max="7471" width="1.375" style="2" customWidth="1"/>
+    <col min="7472" max="7515" width="1.625" style="2"/>
+    <col min="7516" max="7516" width="0.875" style="2" customWidth="1"/>
+    <col min="7517" max="7724" width="1.625" style="2"/>
+    <col min="7725" max="7727" width="1.375" style="2" customWidth="1"/>
+    <col min="7728" max="7771" width="1.625" style="2"/>
+    <col min="7772" max="7772" width="0.875" style="2" customWidth="1"/>
+    <col min="7773" max="7980" width="1.625" style="2"/>
+    <col min="7981" max="7983" width="1.375" style="2" customWidth="1"/>
+    <col min="7984" max="8027" width="1.625" style="2"/>
+    <col min="8028" max="8028" width="0.875" style="2" customWidth="1"/>
+    <col min="8029" max="8236" width="1.625" style="2"/>
+    <col min="8237" max="8239" width="1.375" style="2" customWidth="1"/>
+    <col min="8240" max="8283" width="1.625" style="2"/>
+    <col min="8284" max="8284" width="0.875" style="2" customWidth="1"/>
+    <col min="8285" max="8492" width="1.625" style="2"/>
+    <col min="8493" max="8495" width="1.375" style="2" customWidth="1"/>
+    <col min="8496" max="8539" width="1.625" style="2"/>
+    <col min="8540" max="8540" width="0.875" style="2" customWidth="1"/>
+    <col min="8541" max="8748" width="1.625" style="2"/>
+    <col min="8749" max="8751" width="1.375" style="2" customWidth="1"/>
+    <col min="8752" max="8795" width="1.625" style="2"/>
+    <col min="8796" max="8796" width="0.875" style="2" customWidth="1"/>
+    <col min="8797" max="9004" width="1.625" style="2"/>
+    <col min="9005" max="9007" width="1.375" style="2" customWidth="1"/>
+    <col min="9008" max="9051" width="1.625" style="2"/>
+    <col min="9052" max="9052" width="0.875" style="2" customWidth="1"/>
+    <col min="9053" max="9260" width="1.625" style="2"/>
+    <col min="9261" max="9263" width="1.375" style="2" customWidth="1"/>
+    <col min="9264" max="9307" width="1.625" style="2"/>
+    <col min="9308" max="9308" width="0.875" style="2" customWidth="1"/>
+    <col min="9309" max="9516" width="1.625" style="2"/>
+    <col min="9517" max="9519" width="1.375" style="2" customWidth="1"/>
+    <col min="9520" max="9563" width="1.625" style="2"/>
+    <col min="9564" max="9564" width="0.875" style="2" customWidth="1"/>
+    <col min="9565" max="9772" width="1.625" style="2"/>
+    <col min="9773" max="9775" width="1.375" style="2" customWidth="1"/>
+    <col min="9776" max="9819" width="1.625" style="2"/>
+    <col min="9820" max="9820" width="0.875" style="2" customWidth="1"/>
+    <col min="9821" max="10028" width="1.625" style="2"/>
+    <col min="10029" max="10031" width="1.375" style="2" customWidth="1"/>
+    <col min="10032" max="10075" width="1.625" style="2"/>
+    <col min="10076" max="10076" width="0.875" style="2" customWidth="1"/>
+    <col min="10077" max="10284" width="1.625" style="2"/>
+    <col min="10285" max="10287" width="1.375" style="2" customWidth="1"/>
+    <col min="10288" max="10331" width="1.625" style="2"/>
+    <col min="10332" max="10332" width="0.875" style="2" customWidth="1"/>
+    <col min="10333" max="10540" width="1.625" style="2"/>
+    <col min="10541" max="10543" width="1.375" style="2" customWidth="1"/>
+    <col min="10544" max="10587" width="1.625" style="2"/>
+    <col min="10588" max="10588" width="0.875" style="2" customWidth="1"/>
+    <col min="10589" max="10796" width="1.625" style="2"/>
+    <col min="10797" max="10799" width="1.375" style="2" customWidth="1"/>
+    <col min="10800" max="10843" width="1.625" style="2"/>
+    <col min="10844" max="10844" width="0.875" style="2" customWidth="1"/>
+    <col min="10845" max="11052" width="1.625" style="2"/>
+    <col min="11053" max="11055" width="1.375" style="2" customWidth="1"/>
+    <col min="11056" max="11099" width="1.625" style="2"/>
+    <col min="11100" max="11100" width="0.875" style="2" customWidth="1"/>
+    <col min="11101" max="11308" width="1.625" style="2"/>
+    <col min="11309" max="11311" width="1.375" style="2" customWidth="1"/>
+    <col min="11312" max="11355" width="1.625" style="2"/>
+    <col min="11356" max="11356" width="0.875" style="2" customWidth="1"/>
+    <col min="11357" max="11564" width="1.625" style="2"/>
+    <col min="11565" max="11567" width="1.375" style="2" customWidth="1"/>
+    <col min="11568" max="11611" width="1.625" style="2"/>
+    <col min="11612" max="11612" width="0.875" style="2" customWidth="1"/>
+    <col min="11613" max="11820" width="1.625" style="2"/>
+    <col min="11821" max="11823" width="1.375" style="2" customWidth="1"/>
+    <col min="11824" max="11867" width="1.625" style="2"/>
+    <col min="11868" max="11868" width="0.875" style="2" customWidth="1"/>
+    <col min="11869" max="12076" width="1.625" style="2"/>
+    <col min="12077" max="12079" width="1.375" style="2" customWidth="1"/>
+    <col min="12080" max="12123" width="1.625" style="2"/>
+    <col min="12124" max="12124" width="0.875" style="2" customWidth="1"/>
+    <col min="12125" max="12332" width="1.625" style="2"/>
+    <col min="12333" max="12335" width="1.375" style="2" customWidth="1"/>
+    <col min="12336" max="12379" width="1.625" style="2"/>
+    <col min="12380" max="12380" width="0.875" style="2" customWidth="1"/>
+    <col min="12381" max="12588" width="1.625" style="2"/>
+    <col min="12589" max="12591" width="1.375" style="2" customWidth="1"/>
+    <col min="12592" max="12635" width="1.625" style="2"/>
+    <col min="12636" max="12636" width="0.875" style="2" customWidth="1"/>
+    <col min="12637" max="12844" width="1.625" style="2"/>
+    <col min="12845" max="12847" width="1.375" style="2" customWidth="1"/>
+    <col min="12848" max="12891" width="1.625" style="2"/>
+    <col min="12892" max="12892" width="0.875" style="2" customWidth="1"/>
+    <col min="12893" max="13100" width="1.625" style="2"/>
+    <col min="13101" max="13103" width="1.375" style="2" customWidth="1"/>
+    <col min="13104" max="13147" width="1.625" style="2"/>
+    <col min="13148" max="13148" width="0.875" style="2" customWidth="1"/>
+    <col min="13149" max="13356" width="1.625" style="2"/>
+    <col min="13357" max="13359" width="1.375" style="2" customWidth="1"/>
+    <col min="13360" max="13403" width="1.625" style="2"/>
+    <col min="13404" max="13404" width="0.875" style="2" customWidth="1"/>
+    <col min="13405" max="13612" width="1.625" style="2"/>
+    <col min="13613" max="13615" width="1.375" style="2" customWidth="1"/>
+    <col min="13616" max="13659" width="1.625" style="2"/>
+    <col min="13660" max="13660" width="0.875" style="2" customWidth="1"/>
+    <col min="13661" max="13868" width="1.625" style="2"/>
+    <col min="13869" max="13871" width="1.375" style="2" customWidth="1"/>
+    <col min="13872" max="13915" width="1.625" style="2"/>
+    <col min="13916" max="13916" width="0.875" style="2" customWidth="1"/>
+    <col min="13917" max="14124" width="1.625" style="2"/>
+    <col min="14125" max="14127" width="1.375" style="2" customWidth="1"/>
+    <col min="14128" max="14171" width="1.625" style="2"/>
+    <col min="14172" max="14172" width="0.875" style="2" customWidth="1"/>
+    <col min="14173" max="14380" width="1.625" style="2"/>
+    <col min="14381" max="14383" width="1.375" style="2" customWidth="1"/>
+    <col min="14384" max="14427" width="1.625" style="2"/>
+    <col min="14428" max="14428" width="0.875" style="2" customWidth="1"/>
+    <col min="14429" max="14636" width="1.625" style="2"/>
+    <col min="14637" max="14639" width="1.375" style="2" customWidth="1"/>
+    <col min="14640" max="14683" width="1.625" style="2"/>
+    <col min="14684" max="14684" width="0.875" style="2" customWidth="1"/>
+    <col min="14685" max="14892" width="1.625" style="2"/>
+    <col min="14893" max="14895" width="1.375" style="2" customWidth="1"/>
+    <col min="14896" max="14939" width="1.625" style="2"/>
+    <col min="14940" max="14940" width="0.875" style="2" customWidth="1"/>
+    <col min="14941" max="15148" width="1.625" style="2"/>
+    <col min="15149" max="15151" width="1.375" style="2" customWidth="1"/>
+    <col min="15152" max="15195" width="1.625" style="2"/>
+    <col min="15196" max="15196" width="0.875" style="2" customWidth="1"/>
+    <col min="15197" max="15404" width="1.625" style="2"/>
+    <col min="15405" max="15407" width="1.375" style="2" customWidth="1"/>
+    <col min="15408" max="15451" width="1.625" style="2"/>
+    <col min="15452" max="15452" width="0.875" style="2" customWidth="1"/>
+    <col min="15453" max="15660" width="1.625" style="2"/>
+    <col min="15661" max="15663" width="1.375" style="2" customWidth="1"/>
+    <col min="15664" max="15707" width="1.625" style="2"/>
+    <col min="15708" max="15708" width="0.875" style="2" customWidth="1"/>
+    <col min="15709" max="15916" width="1.625" style="2"/>
+    <col min="15917" max="15919" width="1.375" style="2" customWidth="1"/>
+    <col min="15920" max="15963" width="1.625" style="2"/>
+    <col min="15964" max="15964" width="0.875" style="2" customWidth="1"/>
+    <col min="15965" max="16172" width="1.625" style="2"/>
+    <col min="16173" max="16175" width="1.375" style="2" customWidth="1"/>
+    <col min="16176" max="16219" width="1.625" style="2"/>
+    <col min="16220" max="16220" width="0.875" style="2" customWidth="1"/>
+    <col min="16221" max="16384" width="1.625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="295" t="s">
+    <row r="1" spans="1:141" ht="9" customHeight="1">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="295"/>
-[...86 lines deleted...]
-      <c r="CN1" s="3"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AV1" s="3"/>
+      <c r="AW1" s="3"/>
+      <c r="AX1" s="3"/>
+      <c r="AY1" s="3"/>
+      <c r="AZ1" s="3"/>
+      <c r="BA1" s="3"/>
+      <c r="BB1" s="3"/>
+      <c r="BC1" s="3"/>
+      <c r="BD1" s="3"/>
+      <c r="BE1" s="3"/>
+      <c r="BF1" s="3"/>
+      <c r="BG1" s="3"/>
+      <c r="BH1" s="3"/>
+      <c r="BI1" s="3"/>
+      <c r="BJ1" s="3"/>
+      <c r="BK1" s="3"/>
+      <c r="BL1" s="3"/>
+      <c r="BM1" s="3"/>
+      <c r="BN1" s="3"/>
+      <c r="BO1" s="3"/>
+      <c r="BP1" s="3"/>
+      <c r="BQ1" s="3"/>
+      <c r="BR1" s="3"/>
+      <c r="BS1" s="3"/>
+      <c r="BT1" s="3"/>
+      <c r="BU1" s="3"/>
+      <c r="BV1" s="3"/>
+      <c r="BW1" s="3"/>
+      <c r="BX1" s="3"/>
+      <c r="BY1" s="3"/>
+      <c r="BZ1" s="3"/>
+      <c r="CA1" s="3"/>
+      <c r="CB1" s="3"/>
+      <c r="CC1" s="3"/>
+      <c r="CD1" s="3"/>
+      <c r="CE1" s="3"/>
+      <c r="CF1" s="3"/>
+      <c r="CG1" s="3"/>
+      <c r="CH1" s="3"/>
+      <c r="CI1" s="3"/>
+      <c r="CJ1" s="3"/>
+      <c r="CK1" s="3"/>
+      <c r="CL1" s="3"/>
+      <c r="CM1" s="3"/>
+      <c r="CN1" s="4"/>
     </row>
-    <row r="2" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...132 lines deleted...]
-      <c r="EI2" s="3"/>
+    <row r="2" spans="1:141" ht="9" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
+      <c r="AF2" s="1"/>
+      <c r="AG2" s="1"/>
+      <c r="AH2" s="1"/>
+      <c r="AI2" s="1"/>
+      <c r="AJ2" s="1"/>
+      <c r="AK2" s="1"/>
+      <c r="AL2" s="1"/>
+      <c r="AM2" s="1"/>
+      <c r="AN2" s="1"/>
+      <c r="AO2" s="1"/>
+      <c r="AP2" s="1"/>
+      <c r="AQ2" s="1"/>
+      <c r="AR2" s="1"/>
+      <c r="AV2" s="3"/>
+      <c r="AW2" s="3"/>
+      <c r="AX2" s="3"/>
+      <c r="AY2" s="3"/>
+      <c r="AZ2" s="3"/>
+      <c r="BA2" s="3"/>
+      <c r="BB2" s="3"/>
+      <c r="BC2" s="3"/>
+      <c r="BD2" s="3"/>
+      <c r="BE2" s="3"/>
+      <c r="BF2" s="3"/>
+      <c r="BG2" s="3"/>
+      <c r="BH2" s="3"/>
+      <c r="BI2" s="3"/>
+      <c r="BJ2" s="3"/>
+      <c r="BK2" s="3"/>
+      <c r="BL2" s="3"/>
+      <c r="BM2" s="3"/>
+      <c r="BN2" s="3"/>
+      <c r="BO2" s="3"/>
+      <c r="BP2" s="3"/>
+      <c r="BQ2" s="3"/>
+      <c r="BR2" s="3"/>
+      <c r="BS2" s="3"/>
+      <c r="BT2" s="3"/>
+      <c r="BU2" s="3"/>
+      <c r="BV2" s="3"/>
+      <c r="BW2" s="3"/>
+      <c r="BX2" s="3"/>
+      <c r="BY2" s="3"/>
+      <c r="BZ2" s="3"/>
+      <c r="CA2" s="3"/>
+      <c r="CB2" s="3"/>
+      <c r="CC2" s="3"/>
+      <c r="CD2" s="3"/>
+      <c r="CE2" s="3"/>
+      <c r="CF2" s="3"/>
+      <c r="CG2" s="3"/>
+      <c r="CH2" s="3"/>
+      <c r="CI2" s="3"/>
+      <c r="CJ2" s="3"/>
+      <c r="CK2" s="3"/>
+      <c r="CL2" s="3"/>
+      <c r="CM2" s="3"/>
+      <c r="CN2" s="4"/>
+      <c r="CR2" s="4"/>
+      <c r="CS2" s="4"/>
+      <c r="CT2" s="4"/>
+      <c r="CU2" s="4"/>
+      <c r="CV2" s="4"/>
+      <c r="CW2" s="4"/>
+      <c r="CX2" s="4"/>
+      <c r="CY2" s="4"/>
+      <c r="CZ2" s="4"/>
+      <c r="DA2" s="4"/>
+      <c r="DB2" s="4"/>
+      <c r="DC2" s="4"/>
+      <c r="DD2" s="4"/>
+      <c r="DE2" s="4"/>
+      <c r="DF2" s="4"/>
+      <c r="DG2" s="4"/>
+      <c r="DH2" s="4"/>
+      <c r="DI2" s="4"/>
+      <c r="DJ2" s="4"/>
+      <c r="DK2" s="4"/>
+      <c r="DL2" s="4"/>
+      <c r="DM2" s="4"/>
+      <c r="DN2" s="4"/>
+      <c r="DO2" s="4"/>
+      <c r="DP2" s="4"/>
+      <c r="DQ2" s="4"/>
+      <c r="DR2" s="4"/>
+      <c r="DS2" s="4"/>
+      <c r="DT2" s="4"/>
+      <c r="DU2" s="4"/>
+      <c r="DV2" s="4"/>
+      <c r="DW2" s="4"/>
+      <c r="DX2" s="4"/>
+      <c r="DY2" s="4"/>
+      <c r="DZ2" s="4"/>
+      <c r="EA2" s="4"/>
+      <c r="EB2" s="4"/>
+      <c r="EC2" s="4"/>
+      <c r="ED2" s="4"/>
+      <c r="EE2" s="4"/>
+      <c r="EF2" s="4"/>
+      <c r="EG2" s="4"/>
+      <c r="EH2" s="4"/>
+      <c r="EI2" s="4"/>
     </row>
-    <row r="3" spans="1:141" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="92" t="s">
+    <row r="3" spans="1:141" ht="6.75" customHeight="1">
+      <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="92"/>
-[...6 lines deleted...]
-      <c r="Z3" s="105" t="s">
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="Z3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="105"/>
-[...17 lines deleted...]
-      <c r="AW3" s="198" t="s">
+      <c r="AA3" s="6"/>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6"/>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="6"/>
+      <c r="AH3" s="6"/>
+      <c r="AI3" s="6"/>
+      <c r="AJ3" s="6"/>
+      <c r="AK3" s="6"/>
+      <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6"/>
+      <c r="AQ3" s="6"/>
+      <c r="AR3" s="6"/>
+      <c r="AW3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="AX3" s="198"/>
-[...85 lines deleted...]
-      <c r="EI3" s="3"/>
+      <c r="AX3" s="7"/>
+      <c r="AY3" s="7"/>
+      <c r="AZ3" s="7"/>
+      <c r="BA3" s="7"/>
+      <c r="BB3" s="7"/>
+      <c r="BC3" s="7"/>
+      <c r="BD3" s="7"/>
+      <c r="BE3" s="7"/>
+      <c r="BF3" s="7"/>
+      <c r="BG3" s="7"/>
+      <c r="BH3" s="7"/>
+      <c r="BI3" s="7"/>
+      <c r="BJ3" s="7"/>
+      <c r="BK3" s="7"/>
+      <c r="BL3" s="7"/>
+      <c r="BM3" s="7"/>
+      <c r="BN3" s="7"/>
+      <c r="BO3" s="7"/>
+      <c r="BP3" s="7"/>
+      <c r="BQ3" s="7"/>
+      <c r="BR3" s="7"/>
+      <c r="BS3" s="7"/>
+      <c r="BT3" s="7"/>
+      <c r="BU3" s="7"/>
+      <c r="BV3" s="7"/>
+      <c r="BW3" s="7"/>
+      <c r="BX3" s="7"/>
+      <c r="BY3" s="7"/>
+      <c r="BZ3" s="7"/>
+      <c r="CA3" s="7"/>
+      <c r="CB3" s="7"/>
+      <c r="CC3" s="7"/>
+      <c r="CD3" s="7"/>
+      <c r="CE3" s="7"/>
+      <c r="CF3" s="7"/>
+      <c r="CG3" s="7"/>
+      <c r="CH3" s="7"/>
+      <c r="CI3" s="7"/>
+      <c r="CJ3" s="7"/>
+      <c r="CK3" s="7"/>
+      <c r="CL3" s="7"/>
+      <c r="CM3" s="8"/>
+      <c r="CN3" s="9"/>
+      <c r="CR3" s="4"/>
+      <c r="CS3" s="4"/>
+      <c r="CT3" s="4"/>
+      <c r="CU3" s="4"/>
+      <c r="CV3" s="4"/>
+      <c r="CW3" s="4"/>
+      <c r="CX3" s="4"/>
+      <c r="CY3" s="4"/>
+      <c r="CZ3" s="4"/>
+      <c r="DA3" s="4"/>
+      <c r="DB3" s="4"/>
+      <c r="DC3" s="4"/>
+      <c r="DD3" s="4"/>
+      <c r="DE3" s="4"/>
+      <c r="DF3" s="4"/>
+      <c r="DG3" s="4"/>
+      <c r="DH3" s="4"/>
+      <c r="DI3" s="4"/>
+      <c r="DJ3" s="4"/>
+      <c r="DK3" s="4"/>
+      <c r="DL3" s="4"/>
+      <c r="DM3" s="4"/>
+      <c r="DN3" s="4"/>
+      <c r="DO3" s="4"/>
+      <c r="DP3" s="4"/>
+      <c r="DQ3" s="4"/>
+      <c r="DR3" s="4"/>
+      <c r="DS3" s="4"/>
+      <c r="DT3" s="4"/>
+      <c r="DU3" s="4"/>
+      <c r="DV3" s="4"/>
+      <c r="DW3" s="4"/>
+      <c r="DX3" s="4"/>
+      <c r="DY3" s="4"/>
+      <c r="DZ3" s="4"/>
+      <c r="EA3" s="4"/>
+      <c r="EB3" s="4"/>
+      <c r="EC3" s="4"/>
+      <c r="ED3" s="4"/>
+      <c r="EE3" s="4"/>
+      <c r="EF3" s="4"/>
+      <c r="EG3" s="4"/>
+      <c r="EH3" s="4"/>
+      <c r="EI3" s="4"/>
     </row>
-    <row r="4" spans="1:141" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...86 lines deleted...]
-      <c r="EI4" s="6"/>
+    <row r="4" spans="1:141" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="6"/>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6"/>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6"/>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6"/>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6"/>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6"/>
+      <c r="AQ4" s="6"/>
+      <c r="AR4" s="6"/>
+      <c r="AW4" s="7"/>
+      <c r="AX4" s="7"/>
+      <c r="AY4" s="7"/>
+      <c r="AZ4" s="7"/>
+      <c r="BA4" s="7"/>
+      <c r="BB4" s="7"/>
+      <c r="BC4" s="7"/>
+      <c r="BD4" s="7"/>
+      <c r="BE4" s="7"/>
+      <c r="BF4" s="7"/>
+      <c r="BG4" s="7"/>
+      <c r="BH4" s="7"/>
+      <c r="BI4" s="7"/>
+      <c r="BJ4" s="7"/>
+      <c r="BK4" s="7"/>
+      <c r="BL4" s="7"/>
+      <c r="BM4" s="7"/>
+      <c r="BN4" s="7"/>
+      <c r="BO4" s="7"/>
+      <c r="BP4" s="7"/>
+      <c r="BQ4" s="7"/>
+      <c r="BR4" s="7"/>
+      <c r="BS4" s="7"/>
+      <c r="BT4" s="7"/>
+      <c r="BU4" s="7"/>
+      <c r="BV4" s="7"/>
+      <c r="BW4" s="7"/>
+      <c r="BX4" s="7"/>
+      <c r="BY4" s="7"/>
+      <c r="BZ4" s="7"/>
+      <c r="CA4" s="7"/>
+      <c r="CB4" s="7"/>
+      <c r="CC4" s="7"/>
+      <c r="CD4" s="7"/>
+      <c r="CE4" s="7"/>
+      <c r="CF4" s="7"/>
+      <c r="CG4" s="7"/>
+      <c r="CH4" s="7"/>
+      <c r="CI4" s="7"/>
+      <c r="CJ4" s="7"/>
+      <c r="CK4" s="7"/>
+      <c r="CL4" s="7"/>
+      <c r="CM4" s="8"/>
+      <c r="CN4" s="9"/>
+      <c r="DT4" s="10"/>
+      <c r="DU4" s="10"/>
+      <c r="DV4" s="10"/>
+      <c r="DW4" s="10"/>
+      <c r="DX4" s="10"/>
+      <c r="DY4" s="10"/>
+      <c r="DZ4" s="10"/>
+      <c r="EA4" s="10"/>
+      <c r="EB4" s="10"/>
+      <c r="EC4" s="10"/>
+      <c r="ED4" s="10"/>
+      <c r="EE4" s="10"/>
+      <c r="EF4" s="10"/>
+      <c r="EG4" s="10"/>
+      <c r="EH4" s="10"/>
+      <c r="EI4" s="10"/>
     </row>
-    <row r="5" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="296" t="s">
+    <row r="5" spans="1:141" ht="9" customHeight="1">
+      <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="297"/>
-[...6 lines deleted...]
-      <c r="I5" s="302" t="s">
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="J5" s="302"/>
-[...94 lines deleted...]
-      <c r="DM5" s="8"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="13"/>
+      <c r="Q5" s="13"/>
+      <c r="R5" s="13"/>
+      <c r="S5" s="13"/>
+      <c r="T5" s="13"/>
+      <c r="U5" s="13"/>
+      <c r="V5" s="13"/>
+      <c r="W5" s="13"/>
+      <c r="X5" s="13"/>
+      <c r="Y5" s="13"/>
+      <c r="Z5" s="13"/>
+      <c r="AA5" s="13"/>
+      <c r="AB5" s="13"/>
+      <c r="AC5" s="13"/>
+      <c r="AD5" s="13"/>
+      <c r="AE5" s="13"/>
+      <c r="AF5" s="13"/>
+      <c r="AG5" s="13"/>
+      <c r="AH5" s="13"/>
+      <c r="AI5" s="13"/>
+      <c r="AJ5" s="13"/>
+      <c r="AK5" s="13"/>
+      <c r="AL5" s="13"/>
+      <c r="AM5" s="13"/>
+      <c r="AN5" s="13"/>
+      <c r="AO5" s="13"/>
+      <c r="AP5" s="13"/>
+      <c r="AQ5" s="13"/>
+      <c r="AR5" s="14"/>
+      <c r="AV5" s="15"/>
+      <c r="AW5" s="7"/>
+      <c r="AX5" s="7"/>
+      <c r="AY5" s="7"/>
+      <c r="AZ5" s="7"/>
+      <c r="BA5" s="7"/>
+      <c r="BB5" s="7"/>
+      <c r="BC5" s="7"/>
+      <c r="BD5" s="7"/>
+      <c r="BE5" s="7"/>
+      <c r="BF5" s="7"/>
+      <c r="BG5" s="7"/>
+      <c r="BH5" s="7"/>
+      <c r="BI5" s="7"/>
+      <c r="BJ5" s="7"/>
+      <c r="BK5" s="7"/>
+      <c r="BL5" s="7"/>
+      <c r="BM5" s="7"/>
+      <c r="BN5" s="7"/>
+      <c r="BO5" s="7"/>
+      <c r="BP5" s="7"/>
+      <c r="BQ5" s="7"/>
+      <c r="BR5" s="7"/>
+      <c r="BS5" s="7"/>
+      <c r="BT5" s="7"/>
+      <c r="BU5" s="7"/>
+      <c r="BV5" s="7"/>
+      <c r="BW5" s="7"/>
+      <c r="BX5" s="7"/>
+      <c r="BY5" s="7"/>
+      <c r="BZ5" s="7"/>
+      <c r="CA5" s="7"/>
+      <c r="CB5" s="7"/>
+      <c r="CC5" s="7"/>
+      <c r="CD5" s="7"/>
+      <c r="CE5" s="7"/>
+      <c r="CF5" s="7"/>
+      <c r="CG5" s="7"/>
+      <c r="CH5" s="7"/>
+      <c r="CI5" s="7"/>
+      <c r="CJ5" s="7"/>
+      <c r="CK5" s="7"/>
+      <c r="CL5" s="7"/>
+      <c r="CV5" s="16"/>
+      <c r="CW5" s="16"/>
+      <c r="CX5" s="16"/>
+      <c r="CY5" s="16"/>
+      <c r="CZ5" s="16"/>
+      <c r="DA5" s="16"/>
+      <c r="DB5" s="16"/>
+      <c r="DC5" s="16"/>
+      <c r="DD5" s="16"/>
+      <c r="DE5" s="16"/>
+      <c r="DF5" s="16"/>
+      <c r="DG5" s="16"/>
+      <c r="DH5" s="16"/>
+      <c r="DI5" s="16"/>
+      <c r="DJ5" s="16"/>
+      <c r="DK5" s="16"/>
+      <c r="DL5" s="16"/>
+      <c r="DM5" s="16"/>
     </row>
-    <row r="6" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...108 lines deleted...]
-      <c r="DM6" s="8"/>
+    <row r="6" spans="1:141" ht="9" customHeight="1">
+      <c r="A6" s="17"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="19"/>
+      <c r="V6" s="19"/>
+      <c r="W6" s="19"/>
+      <c r="X6" s="19"/>
+      <c r="Y6" s="19"/>
+      <c r="Z6" s="19"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="19"/>
+      <c r="AD6" s="19"/>
+      <c r="AE6" s="19"/>
+      <c r="AF6" s="19"/>
+      <c r="AG6" s="19"/>
+      <c r="AH6" s="19"/>
+      <c r="AI6" s="19"/>
+      <c r="AJ6" s="19"/>
+      <c r="AK6" s="19"/>
+      <c r="AL6" s="19"/>
+      <c r="AM6" s="19"/>
+      <c r="AN6" s="19"/>
+      <c r="AO6" s="19"/>
+      <c r="AP6" s="19"/>
+      <c r="AQ6" s="19"/>
+      <c r="AR6" s="20"/>
+      <c r="AV6" s="15"/>
+      <c r="AW6" s="7"/>
+      <c r="AX6" s="7"/>
+      <c r="AY6" s="7"/>
+      <c r="AZ6" s="7"/>
+      <c r="BA6" s="7"/>
+      <c r="BB6" s="7"/>
+      <c r="BC6" s="7"/>
+      <c r="BD6" s="7"/>
+      <c r="BE6" s="7"/>
+      <c r="BF6" s="7"/>
+      <c r="BG6" s="7"/>
+      <c r="BH6" s="7"/>
+      <c r="BI6" s="7"/>
+      <c r="BJ6" s="7"/>
+      <c r="BK6" s="7"/>
+      <c r="BL6" s="7"/>
+      <c r="BM6" s="7"/>
+      <c r="BN6" s="7"/>
+      <c r="BO6" s="7"/>
+      <c r="BP6" s="7"/>
+      <c r="BQ6" s="7"/>
+      <c r="BR6" s="7"/>
+      <c r="BS6" s="7"/>
+      <c r="BT6" s="7"/>
+      <c r="BU6" s="7"/>
+      <c r="BV6" s="7"/>
+      <c r="BW6" s="7"/>
+      <c r="BX6" s="7"/>
+      <c r="BY6" s="7"/>
+      <c r="BZ6" s="7"/>
+      <c r="CA6" s="7"/>
+      <c r="CB6" s="7"/>
+      <c r="CC6" s="7"/>
+      <c r="CD6" s="7"/>
+      <c r="CE6" s="7"/>
+      <c r="CF6" s="7"/>
+      <c r="CG6" s="7"/>
+      <c r="CH6" s="7"/>
+      <c r="CI6" s="7"/>
+      <c r="CJ6" s="7"/>
+      <c r="CK6" s="7"/>
+      <c r="CL6" s="7"/>
+      <c r="CR6" s="21"/>
+      <c r="CS6" s="21"/>
+      <c r="CT6" s="21"/>
+      <c r="CU6" s="21"/>
+      <c r="CV6" s="16"/>
+      <c r="CW6" s="16"/>
+      <c r="CX6" s="16"/>
+      <c r="CY6" s="16"/>
+      <c r="CZ6" s="16"/>
+      <c r="DA6" s="16"/>
+      <c r="DB6" s="16"/>
+      <c r="DC6" s="16"/>
+      <c r="DD6" s="16"/>
+      <c r="DE6" s="16"/>
+      <c r="DF6" s="16"/>
+      <c r="DG6" s="16"/>
+      <c r="DH6" s="16"/>
+      <c r="DI6" s="16"/>
+      <c r="DJ6" s="16"/>
+      <c r="DK6" s="16"/>
+      <c r="DL6" s="16"/>
+      <c r="DM6" s="16"/>
     </row>
-    <row r="7" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...97 lines deleted...]
-      <c r="DB7" s="7"/>
+    <row r="7" spans="1:141" ht="9" customHeight="1">
+      <c r="A7" s="17"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="U7" s="22"/>
+      <c r="V7" s="22"/>
+      <c r="W7" s="22"/>
+      <c r="X7" s="22"/>
+      <c r="Y7" s="22"/>
+      <c r="Z7" s="22"/>
+      <c r="AA7" s="22"/>
+      <c r="AB7" s="22"/>
+      <c r="AC7" s="22"/>
+      <c r="AD7" s="22"/>
+      <c r="AE7" s="22"/>
+      <c r="AF7" s="22"/>
+      <c r="AG7" s="22"/>
+      <c r="AH7" s="22"/>
+      <c r="AI7" s="22"/>
+      <c r="AJ7" s="22"/>
+      <c r="AK7" s="22"/>
+      <c r="AL7" s="22"/>
+      <c r="AM7" s="22"/>
+      <c r="AN7" s="22"/>
+      <c r="AO7" s="22"/>
+      <c r="AP7" s="22"/>
+      <c r="AQ7" s="22"/>
+      <c r="AR7" s="23"/>
+      <c r="AV7" s="15"/>
+      <c r="AW7" s="7"/>
+      <c r="AX7" s="7"/>
+      <c r="AY7" s="7"/>
+      <c r="AZ7" s="7"/>
+      <c r="BA7" s="7"/>
+      <c r="BB7" s="7"/>
+      <c r="BC7" s="7"/>
+      <c r="BD7" s="7"/>
+      <c r="BE7" s="7"/>
+      <c r="BF7" s="7"/>
+      <c r="BG7" s="7"/>
+      <c r="BH7" s="7"/>
+      <c r="BI7" s="7"/>
+      <c r="BJ7" s="7"/>
+      <c r="BK7" s="7"/>
+      <c r="BL7" s="7"/>
+      <c r="BM7" s="7"/>
+      <c r="BN7" s="7"/>
+      <c r="BO7" s="7"/>
+      <c r="BP7" s="7"/>
+      <c r="BQ7" s="7"/>
+      <c r="BR7" s="7"/>
+      <c r="BS7" s="7"/>
+      <c r="BT7" s="7"/>
+      <c r="BU7" s="7"/>
+      <c r="BV7" s="7"/>
+      <c r="BW7" s="7"/>
+      <c r="BX7" s="7"/>
+      <c r="BY7" s="7"/>
+      <c r="BZ7" s="7"/>
+      <c r="CA7" s="7"/>
+      <c r="CB7" s="7"/>
+      <c r="CC7" s="7"/>
+      <c r="CD7" s="7"/>
+      <c r="CE7" s="7"/>
+      <c r="CF7" s="7"/>
+      <c r="CG7" s="7"/>
+      <c r="CH7" s="7"/>
+      <c r="CI7" s="7"/>
+      <c r="CJ7" s="7"/>
+      <c r="CK7" s="7"/>
+      <c r="CL7" s="7"/>
+      <c r="CR7" s="21"/>
+      <c r="CS7" s="21"/>
+      <c r="CT7" s="21"/>
+      <c r="CU7" s="21"/>
+      <c r="CV7" s="15"/>
+      <c r="CW7" s="15"/>
+      <c r="CX7" s="15"/>
+      <c r="CY7" s="15"/>
+      <c r="CZ7" s="15"/>
+      <c r="DA7" s="15"/>
+      <c r="DB7" s="15"/>
     </row>
-    <row r="8" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="I8" s="249" t="s">
+    <row r="8" spans="1:141" ht="9" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="J8" s="249"/>
-[...21 lines deleted...]
-      <c r="AF8" s="271" t="s">
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="24"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="24"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+      <c r="W8" s="24"/>
+      <c r="X8" s="24"/>
+      <c r="Y8" s="24"/>
+      <c r="Z8" s="24"/>
+      <c r="AA8" s="24"/>
+      <c r="AB8" s="24"/>
+      <c r="AC8" s="24"/>
+      <c r="AD8" s="24"/>
+      <c r="AE8" s="24"/>
+      <c r="AF8" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="AG8" s="272"/>
-[...1 lines deleted...]
-      <c r="AI8" s="309" t="s">
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="27"/>
+      <c r="AI8" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="310"/>
-      <c r="AK8" s="315" t="s">
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="AL8" s="316"/>
-[...54 lines deleted...]
-      <c r="EK8" s="7"/>
+      <c r="AL8" s="31"/>
+      <c r="AM8" s="31"/>
+      <c r="AN8" s="31"/>
+      <c r="AO8" s="31"/>
+      <c r="AP8" s="31"/>
+      <c r="AQ8" s="31"/>
+      <c r="AR8" s="32"/>
+      <c r="AV8" s="15"/>
+      <c r="CM8" s="8"/>
+      <c r="CN8" s="33"/>
+      <c r="CR8" s="21"/>
+      <c r="CS8" s="21"/>
+      <c r="CT8" s="21"/>
+      <c r="CU8" s="21"/>
+      <c r="CV8" s="15"/>
+      <c r="CW8" s="15"/>
+      <c r="CX8" s="15"/>
+      <c r="CY8" s="15"/>
+      <c r="CZ8" s="15"/>
+      <c r="DA8" s="15"/>
+      <c r="DB8" s="15"/>
+      <c r="DC8" s="15"/>
+      <c r="DD8" s="15"/>
+      <c r="DE8" s="15"/>
+      <c r="DF8" s="15"/>
+      <c r="DG8" s="15"/>
+      <c r="DH8" s="15"/>
+      <c r="DI8" s="15"/>
+      <c r="DJ8" s="15"/>
+      <c r="DK8" s="15"/>
+      <c r="DL8" s="15"/>
+      <c r="DM8" s="15"/>
+      <c r="DN8" s="15"/>
+      <c r="DO8" s="15"/>
+      <c r="DP8" s="15"/>
+      <c r="DQ8" s="15"/>
+      <c r="DR8" s="15"/>
+      <c r="DS8" s="15"/>
+      <c r="DT8" s="15"/>
+      <c r="DU8" s="15"/>
+      <c r="DV8" s="15"/>
+      <c r="DW8" s="15"/>
+      <c r="DX8" s="15"/>
+      <c r="DY8" s="15"/>
+      <c r="DZ8" s="15"/>
+      <c r="EA8" s="15"/>
+      <c r="EB8" s="15"/>
+      <c r="EC8" s="15"/>
+      <c r="ED8" s="15"/>
+      <c r="EE8" s="15"/>
+      <c r="EF8" s="15"/>
+      <c r="EG8" s="15"/>
+      <c r="EH8" s="15"/>
+      <c r="EI8" s="15"/>
+      <c r="EJ8" s="15"/>
+      <c r="EK8" s="15"/>
     </row>
-    <row r="9" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...45 lines deleted...]
-      <c r="AW9" s="264" t="s">
+    <row r="9" spans="1:141" ht="9" customHeight="1">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="34"/>
+      <c r="R9" s="34"/>
+      <c r="S9" s="34"/>
+      <c r="T9" s="34"/>
+      <c r="U9" s="34"/>
+      <c r="V9" s="34"/>
+      <c r="W9" s="34"/>
+      <c r="X9" s="34"/>
+      <c r="Y9" s="34"/>
+      <c r="Z9" s="34"/>
+      <c r="AA9" s="34"/>
+      <c r="AB9" s="34"/>
+      <c r="AC9" s="34"/>
+      <c r="AD9" s="34"/>
+      <c r="AE9" s="34"/>
+      <c r="AF9" s="35"/>
+      <c r="AG9" s="36"/>
+      <c r="AH9" s="37"/>
+      <c r="AI9" s="38"/>
+      <c r="AJ9" s="39"/>
+      <c r="AK9" s="40"/>
+      <c r="AL9" s="41"/>
+      <c r="AM9" s="41"/>
+      <c r="AN9" s="41"/>
+      <c r="AO9" s="41"/>
+      <c r="AP9" s="41"/>
+      <c r="AQ9" s="41"/>
+      <c r="AR9" s="42"/>
+      <c r="AV9" s="15"/>
+      <c r="AW9" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="AX9" s="265"/>
-[...63 lines deleted...]
-      <c r="EK9" s="7"/>
+      <c r="AX9" s="44"/>
+      <c r="AY9" s="44"/>
+      <c r="AZ9" s="44"/>
+      <c r="BA9" s="44"/>
+      <c r="BB9" s="44"/>
+      <c r="BC9" s="44"/>
+      <c r="BD9" s="44"/>
+      <c r="BE9" s="45"/>
+      <c r="BF9" s="16"/>
+      <c r="BG9" s="16"/>
+      <c r="BH9" s="16"/>
+      <c r="BI9" s="16"/>
+      <c r="BJ9" s="16"/>
+      <c r="BK9" s="16"/>
+      <c r="BL9" s="16"/>
+      <c r="BM9" s="16"/>
+      <c r="BN9" s="16"/>
+      <c r="CM9" s="8"/>
+      <c r="CN9" s="33"/>
+      <c r="CR9" s="21"/>
+      <c r="CS9" s="21"/>
+      <c r="CT9" s="21"/>
+      <c r="CU9" s="21"/>
+      <c r="CV9" s="15"/>
+      <c r="CW9" s="15"/>
+      <c r="CX9" s="15"/>
+      <c r="CY9" s="15"/>
+      <c r="CZ9" s="15"/>
+      <c r="DA9" s="15"/>
+      <c r="DB9" s="15"/>
+      <c r="DC9" s="15"/>
+      <c r="DD9" s="15"/>
+      <c r="DE9" s="15"/>
+      <c r="DF9" s="15"/>
+      <c r="DG9" s="15"/>
+      <c r="DH9" s="15"/>
+      <c r="DI9" s="15"/>
+      <c r="DJ9" s="15"/>
+      <c r="DK9" s="15"/>
+      <c r="DL9" s="15"/>
+      <c r="DM9" s="15"/>
+      <c r="DN9" s="15"/>
+      <c r="DO9" s="15"/>
+      <c r="DP9" s="15"/>
+      <c r="DQ9" s="15"/>
+      <c r="DR9" s="15"/>
+      <c r="DS9" s="15"/>
+      <c r="DT9" s="15"/>
+      <c r="DU9" s="15"/>
+      <c r="DV9" s="15"/>
+      <c r="DW9" s="15"/>
+      <c r="DX9" s="15"/>
+      <c r="DY9" s="15"/>
+      <c r="DZ9" s="15"/>
+      <c r="EA9" s="15"/>
+      <c r="EB9" s="15"/>
+      <c r="EC9" s="15"/>
+      <c r="ED9" s="15"/>
+      <c r="EE9" s="15"/>
+      <c r="EF9" s="15"/>
+      <c r="EG9" s="15"/>
+      <c r="EH9" s="15"/>
+      <c r="EI9" s="15"/>
+      <c r="EJ9" s="15"/>
+      <c r="EK9" s="15"/>
     </row>
-    <row r="10" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="I10" s="254" t="s">
+    <row r="10" spans="1:141" ht="9" customHeight="1">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="J10" s="254"/>
-[...100 lines deleted...]
-      <c r="EK10" s="18"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+      <c r="U10" s="46"/>
+      <c r="V10" s="46"/>
+      <c r="W10" s="46"/>
+      <c r="X10" s="46"/>
+      <c r="Y10" s="46"/>
+      <c r="Z10" s="46"/>
+      <c r="AA10" s="46"/>
+      <c r="AB10" s="46"/>
+      <c r="AC10" s="46"/>
+      <c r="AD10" s="46"/>
+      <c r="AE10" s="46"/>
+      <c r="AF10" s="47"/>
+      <c r="AG10" s="48"/>
+      <c r="AH10" s="49"/>
+      <c r="AI10" s="50"/>
+      <c r="AJ10" s="51"/>
+      <c r="AK10" s="52"/>
+      <c r="AL10" s="53"/>
+      <c r="AM10" s="53"/>
+      <c r="AN10" s="53"/>
+      <c r="AO10" s="53"/>
+      <c r="AP10" s="53"/>
+      <c r="AQ10" s="53"/>
+      <c r="AR10" s="54"/>
+      <c r="AV10" s="55"/>
+      <c r="AW10" s="56"/>
+      <c r="AX10" s="57"/>
+      <c r="AY10" s="57"/>
+      <c r="AZ10" s="57"/>
+      <c r="BA10" s="57"/>
+      <c r="BB10" s="57"/>
+      <c r="BC10" s="57"/>
+      <c r="BD10" s="57"/>
+      <c r="BE10" s="58"/>
+      <c r="BF10" s="16"/>
+      <c r="BG10" s="16"/>
+      <c r="BH10" s="16"/>
+      <c r="BI10" s="16"/>
+      <c r="BJ10" s="16"/>
+      <c r="BK10" s="16"/>
+      <c r="BL10" s="16"/>
+      <c r="BM10" s="16"/>
+      <c r="BN10" s="16"/>
+      <c r="CM10" s="59"/>
+      <c r="CN10" s="33"/>
+      <c r="CR10" s="21"/>
+      <c r="CS10" s="21"/>
+      <c r="CT10" s="21"/>
+      <c r="CU10" s="21"/>
+      <c r="CV10" s="60"/>
+      <c r="CW10" s="60"/>
+      <c r="CX10" s="60"/>
+      <c r="CY10" s="60"/>
+      <c r="CZ10" s="60"/>
+      <c r="DA10" s="60"/>
+      <c r="DB10" s="60"/>
+      <c r="DC10" s="60"/>
+      <c r="DD10" s="60"/>
+      <c r="DE10" s="61"/>
+      <c r="DF10" s="61"/>
+      <c r="DG10" s="61"/>
+      <c r="DH10" s="61"/>
+      <c r="DI10" s="61"/>
+      <c r="DJ10" s="61"/>
+      <c r="DK10" s="61"/>
+      <c r="DL10" s="61"/>
+      <c r="DM10" s="61"/>
+      <c r="DN10" s="61"/>
+      <c r="DO10" s="61"/>
+      <c r="DP10" s="61"/>
+      <c r="DQ10" s="62"/>
+      <c r="DR10" s="63"/>
+      <c r="DS10" s="63"/>
+      <c r="DT10" s="63"/>
+      <c r="DU10" s="63"/>
+      <c r="DV10" s="63"/>
+      <c r="DW10" s="63"/>
+      <c r="DX10" s="61"/>
+      <c r="DY10" s="61"/>
+      <c r="DZ10" s="64"/>
+      <c r="EA10" s="64"/>
+      <c r="EB10" s="64"/>
+      <c r="EC10" s="65"/>
+      <c r="ED10" s="65"/>
+      <c r="EE10" s="65"/>
+      <c r="EF10" s="65"/>
+      <c r="EG10" s="65"/>
+      <c r="EH10" s="65"/>
+      <c r="EI10" s="65"/>
+      <c r="EJ10" s="65"/>
+      <c r="EK10" s="65"/>
     </row>
-    <row r="11" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-      <c r="AF11" s="271" t="s">
+    <row r="11" spans="1:141" ht="9" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="46"/>
+      <c r="M11" s="46"/>
+      <c r="N11" s="46"/>
+      <c r="O11" s="46"/>
+      <c r="P11" s="46"/>
+      <c r="Q11" s="46"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+      <c r="U11" s="46"/>
+      <c r="V11" s="46"/>
+      <c r="W11" s="46"/>
+      <c r="X11" s="46"/>
+      <c r="Y11" s="46"/>
+      <c r="Z11" s="46"/>
+      <c r="AA11" s="46"/>
+      <c r="AB11" s="46"/>
+      <c r="AC11" s="46"/>
+      <c r="AD11" s="46"/>
+      <c r="AE11" s="46"/>
+      <c r="AF11" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="AG11" s="272"/>
-[...66 lines deleted...]
-      <c r="EK11" s="7"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="66"/>
+      <c r="AJ11" s="67"/>
+      <c r="AK11" s="67"/>
+      <c r="AL11" s="67"/>
+      <c r="AM11" s="67"/>
+      <c r="AN11" s="67"/>
+      <c r="AO11" s="67"/>
+      <c r="AP11" s="67"/>
+      <c r="AQ11" s="67"/>
+      <c r="AR11" s="68"/>
+      <c r="AV11" s="55"/>
+      <c r="AW11" s="15"/>
+      <c r="AX11" s="15"/>
+      <c r="AY11" s="15"/>
+      <c r="AZ11" s="15"/>
+      <c r="BA11" s="15"/>
+      <c r="BB11" s="15"/>
+      <c r="BC11" s="15"/>
+      <c r="CM11" s="59"/>
+      <c r="CN11" s="33"/>
+      <c r="CR11" s="21"/>
+      <c r="CS11" s="21"/>
+      <c r="CT11" s="21"/>
+      <c r="CU11" s="21"/>
+      <c r="CV11" s="15"/>
+      <c r="CW11" s="15"/>
+      <c r="CX11" s="15"/>
+      <c r="CY11" s="15"/>
+      <c r="CZ11" s="15"/>
+      <c r="DA11" s="15"/>
+      <c r="DB11" s="15"/>
+      <c r="DC11" s="15"/>
+      <c r="DD11" s="15"/>
+      <c r="DE11" s="15"/>
+      <c r="DF11" s="15"/>
+      <c r="DG11" s="15"/>
+      <c r="DH11" s="15"/>
+      <c r="DI11" s="15"/>
+      <c r="DJ11" s="15"/>
+      <c r="DK11" s="15"/>
+      <c r="DL11" s="15"/>
+      <c r="DM11" s="15"/>
+      <c r="DN11" s="15"/>
+      <c r="DO11" s="15"/>
+      <c r="DP11" s="15"/>
+      <c r="DQ11" s="15"/>
+      <c r="DR11" s="15"/>
+      <c r="DS11" s="15"/>
+      <c r="DT11" s="15"/>
+      <c r="DU11" s="15"/>
+      <c r="DV11" s="15"/>
+      <c r="DW11" s="15"/>
+      <c r="DX11" s="15"/>
+      <c r="DY11" s="15"/>
+      <c r="DZ11" s="15"/>
+      <c r="EA11" s="15"/>
+      <c r="EB11" s="15"/>
+      <c r="EC11" s="15"/>
+      <c r="ED11" s="15"/>
+      <c r="EE11" s="15"/>
+      <c r="EF11" s="15"/>
+      <c r="EG11" s="15"/>
+      <c r="EH11" s="15"/>
+      <c r="EI11" s="15"/>
+      <c r="EJ11" s="15"/>
+      <c r="EK11" s="15"/>
     </row>
-    <row r="12" spans="1:141" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...45 lines deleted...]
-      <c r="AW12" s="288" t="s">
+    <row r="12" spans="1:141" ht="9" customHeight="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="46"/>
+      <c r="J12" s="46"/>
+      <c r="K12" s="46"/>
+      <c r="L12" s="46"/>
+      <c r="M12" s="46"/>
+      <c r="N12" s="46"/>
+      <c r="O12" s="46"/>
+      <c r="P12" s="46"/>
+      <c r="Q12" s="46"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+      <c r="U12" s="46"/>
+      <c r="V12" s="46"/>
+      <c r="W12" s="46"/>
+      <c r="X12" s="46"/>
+      <c r="Y12" s="46"/>
+      <c r="Z12" s="46"/>
+      <c r="AA12" s="46"/>
+      <c r="AB12" s="46"/>
+      <c r="AC12" s="46"/>
+      <c r="AD12" s="46"/>
+      <c r="AE12" s="46"/>
+      <c r="AF12" s="35"/>
+      <c r="AG12" s="36"/>
+      <c r="AH12" s="37"/>
+      <c r="AI12" s="69"/>
+      <c r="AJ12" s="70"/>
+      <c r="AK12" s="70"/>
+      <c r="AL12" s="70"/>
+      <c r="AM12" s="70"/>
+      <c r="AN12" s="70"/>
+      <c r="AO12" s="70"/>
+      <c r="AP12" s="70"/>
+      <c r="AQ12" s="70"/>
+      <c r="AR12" s="71"/>
+      <c r="AV12" s="55"/>
+      <c r="AW12" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="AX12" s="288"/>
-[...87 lines deleted...]
-      <c r="EK12" s="7"/>
+      <c r="AX12" s="72"/>
+      <c r="AY12" s="72"/>
+      <c r="AZ12" s="72"/>
+      <c r="BA12" s="72"/>
+      <c r="BB12" s="72"/>
+      <c r="BC12" s="72"/>
+      <c r="BD12" s="72"/>
+      <c r="BE12" s="72"/>
+      <c r="BF12" s="72"/>
+      <c r="BG12" s="72"/>
+      <c r="BH12" s="72"/>
+      <c r="BI12" s="72"/>
+      <c r="BJ12" s="72"/>
+      <c r="BK12" s="72"/>
+      <c r="BL12" s="72"/>
+      <c r="BM12" s="72"/>
+      <c r="BN12" s="72"/>
+      <c r="BO12" s="72"/>
+      <c r="BP12" s="72"/>
+      <c r="BQ12" s="72"/>
+      <c r="BR12" s="72"/>
+      <c r="BS12" s="72"/>
+      <c r="BT12" s="72"/>
+      <c r="BU12" s="72"/>
+      <c r="BV12" s="72"/>
+      <c r="BW12" s="72"/>
+      <c r="BX12" s="72"/>
+      <c r="BY12" s="72"/>
+      <c r="BZ12" s="72"/>
+      <c r="CA12" s="72"/>
+      <c r="CB12" s="72"/>
+      <c r="CC12" s="72"/>
+      <c r="CD12" s="72"/>
+      <c r="CE12" s="72"/>
+      <c r="CF12" s="72"/>
+      <c r="CG12" s="72"/>
+      <c r="CH12" s="72"/>
+      <c r="CI12" s="72"/>
+      <c r="CJ12" s="72"/>
+      <c r="CK12" s="72"/>
+      <c r="CL12" s="72"/>
+      <c r="CM12" s="59"/>
+      <c r="CN12" s="33"/>
+      <c r="CR12" s="21"/>
+      <c r="CS12" s="21"/>
+      <c r="CT12" s="21"/>
+      <c r="CU12" s="21"/>
+      <c r="CV12" s="15"/>
+      <c r="CW12" s="15"/>
+      <c r="CX12" s="15"/>
+      <c r="CY12" s="15"/>
+      <c r="CZ12" s="15"/>
+      <c r="DA12" s="15"/>
+      <c r="DB12" s="15"/>
+      <c r="DC12" s="15"/>
+      <c r="DD12" s="15"/>
+      <c r="DE12" s="15"/>
+      <c r="DF12" s="15"/>
+      <c r="DG12" s="15"/>
+      <c r="DH12" s="15"/>
+      <c r="DI12" s="15"/>
+      <c r="DJ12" s="15"/>
+      <c r="DK12" s="15"/>
+      <c r="DL12" s="15"/>
+      <c r="DM12" s="15"/>
+      <c r="DN12" s="15"/>
+      <c r="DO12" s="15"/>
+      <c r="DP12" s="15"/>
+      <c r="DQ12" s="15"/>
+      <c r="DR12" s="15"/>
+      <c r="DS12" s="15"/>
+      <c r="DT12" s="15"/>
+      <c r="DU12" s="15"/>
+      <c r="DV12" s="15"/>
+      <c r="DW12" s="15"/>
+      <c r="DX12" s="15"/>
+      <c r="DY12" s="15"/>
+      <c r="DZ12" s="15"/>
+      <c r="EA12" s="15"/>
+      <c r="EB12" s="15"/>
+      <c r="EC12" s="15"/>
+      <c r="ED12" s="15"/>
+      <c r="EE12" s="15"/>
+      <c r="EF12" s="15"/>
+      <c r="EG12" s="15"/>
+      <c r="EH12" s="15"/>
+      <c r="EI12" s="15"/>
+      <c r="EJ12" s="15"/>
+      <c r="EK12" s="15"/>
     </row>
-    <row r="13" spans="1:141" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...134 lines deleted...]
-      <c r="EK13" s="18"/>
+    <row r="13" spans="1:141" ht="9" customHeight="1" thickBot="1">
+      <c r="A13" s="73"/>
+      <c r="B13" s="74"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="75"/>
+      <c r="K13" s="75"/>
+      <c r="L13" s="75"/>
+      <c r="M13" s="75"/>
+      <c r="N13" s="75"/>
+      <c r="O13" s="75"/>
+      <c r="P13" s="75"/>
+      <c r="Q13" s="75"/>
+      <c r="R13" s="75"/>
+      <c r="S13" s="75"/>
+      <c r="T13" s="75"/>
+      <c r="U13" s="75"/>
+      <c r="V13" s="75"/>
+      <c r="W13" s="75"/>
+      <c r="X13" s="75"/>
+      <c r="Y13" s="75"/>
+      <c r="Z13" s="75"/>
+      <c r="AA13" s="75"/>
+      <c r="AB13" s="75"/>
+      <c r="AC13" s="75"/>
+      <c r="AD13" s="75"/>
+      <c r="AE13" s="75"/>
+      <c r="AF13" s="76"/>
+      <c r="AG13" s="77"/>
+      <c r="AH13" s="78"/>
+      <c r="AI13" s="79"/>
+      <c r="AJ13" s="80"/>
+      <c r="AK13" s="80"/>
+      <c r="AL13" s="80"/>
+      <c r="AM13" s="80"/>
+      <c r="AN13" s="80"/>
+      <c r="AO13" s="80"/>
+      <c r="AP13" s="80"/>
+      <c r="AQ13" s="80"/>
+      <c r="AR13" s="81"/>
+      <c r="AV13" s="55"/>
+      <c r="AW13" s="72"/>
+      <c r="AX13" s="72"/>
+      <c r="AY13" s="72"/>
+      <c r="AZ13" s="72"/>
+      <c r="BA13" s="72"/>
+      <c r="BB13" s="72"/>
+      <c r="BC13" s="72"/>
+      <c r="BD13" s="72"/>
+      <c r="BE13" s="72"/>
+      <c r="BF13" s="72"/>
+      <c r="BG13" s="72"/>
+      <c r="BH13" s="72"/>
+      <c r="BI13" s="72"/>
+      <c r="BJ13" s="72"/>
+      <c r="BK13" s="72"/>
+      <c r="BL13" s="72"/>
+      <c r="BM13" s="72"/>
+      <c r="BN13" s="72"/>
+      <c r="BO13" s="72"/>
+      <c r="BP13" s="72"/>
+      <c r="BQ13" s="72"/>
+      <c r="BR13" s="72"/>
+      <c r="BS13" s="72"/>
+      <c r="BT13" s="72"/>
+      <c r="BU13" s="72"/>
+      <c r="BV13" s="72"/>
+      <c r="BW13" s="72"/>
+      <c r="BX13" s="72"/>
+      <c r="BY13" s="72"/>
+      <c r="BZ13" s="72"/>
+      <c r="CA13" s="72"/>
+      <c r="CB13" s="72"/>
+      <c r="CC13" s="72"/>
+      <c r="CD13" s="72"/>
+      <c r="CE13" s="72"/>
+      <c r="CF13" s="72"/>
+      <c r="CG13" s="72"/>
+      <c r="CH13" s="72"/>
+      <c r="CI13" s="72"/>
+      <c r="CJ13" s="72"/>
+      <c r="CK13" s="72"/>
+      <c r="CL13" s="72"/>
+      <c r="CM13" s="59"/>
+      <c r="CN13" s="33"/>
+      <c r="CR13" s="21"/>
+      <c r="CS13" s="21"/>
+      <c r="CT13" s="21"/>
+      <c r="CU13" s="21"/>
+      <c r="CV13" s="60"/>
+      <c r="CW13" s="60"/>
+      <c r="CX13" s="60"/>
+      <c r="CY13" s="60"/>
+      <c r="CZ13" s="60"/>
+      <c r="DA13" s="60"/>
+      <c r="DB13" s="60"/>
+      <c r="DC13" s="60"/>
+      <c r="DD13" s="60"/>
+      <c r="DE13" s="61"/>
+      <c r="DF13" s="61"/>
+      <c r="DG13" s="61"/>
+      <c r="DH13" s="61"/>
+      <c r="DI13" s="61"/>
+      <c r="DJ13" s="61"/>
+      <c r="DK13" s="61"/>
+      <c r="DL13" s="61"/>
+      <c r="DM13" s="61"/>
+      <c r="DN13" s="61"/>
+      <c r="DO13" s="61"/>
+      <c r="DP13" s="61"/>
+      <c r="DQ13" s="82"/>
+      <c r="DR13" s="82"/>
+      <c r="DS13" s="82"/>
+      <c r="DT13" s="82"/>
+      <c r="DU13" s="82"/>
+      <c r="DV13" s="82"/>
+      <c r="DW13" s="82"/>
+      <c r="DX13" s="61"/>
+      <c r="DY13" s="61"/>
+      <c r="DZ13" s="64"/>
+      <c r="EA13" s="64"/>
+      <c r="EB13" s="64"/>
+      <c r="EC13" s="65"/>
+      <c r="ED13" s="65"/>
+      <c r="EE13" s="65"/>
+      <c r="EF13" s="65"/>
+      <c r="EG13" s="65"/>
+      <c r="EH13" s="65"/>
+      <c r="EI13" s="65"/>
+      <c r="EJ13" s="65"/>
+      <c r="EK13" s="65"/>
     </row>
-    <row r="14" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D14" s="289" t="s">
+    <row r="14" spans="1:141" ht="7.5" customHeight="1">
+      <c r="D14" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="289"/>
-      <c r="F14" s="290" t="s">
+      <c r="E14" s="83"/>
+      <c r="F14" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="G14" s="290"/>
-[...8 lines deleted...]
-      <c r="P14" s="289" t="s">
+      <c r="G14" s="84"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+      <c r="J14" s="84"/>
+      <c r="K14" s="84"/>
+      <c r="L14" s="84"/>
+      <c r="M14" s="84"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="85"/>
+      <c r="P14" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="Q14" s="289"/>
-      <c r="R14" s="291" t="s">
+      <c r="Q14" s="83"/>
+      <c r="R14" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="S14" s="291"/>
-[...278 lines deleted...]
-      <c r="AE16" s="293" t="s">
+      <c r="S14" s="86"/>
+      <c r="T14" s="86"/>
+      <c r="U14" s="86"/>
+      <c r="V14" s="86"/>
+      <c r="W14" s="86"/>
+      <c r="X14" s="86"/>
+      <c r="Y14" s="86"/>
+      <c r="Z14" s="86"/>
+      <c r="AA14" s="86"/>
+      <c r="AB14" s="87"/>
+      <c r="AC14" s="87"/>
+      <c r="AD14" s="87"/>
+      <c r="AE14" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="AF16" s="293"/>
-[...99 lines deleted...]
-      <c r="EK16" s="19"/>
+      <c r="AF14" s="88"/>
+      <c r="AG14" s="88"/>
+      <c r="AH14" s="88"/>
+      <c r="AI14" s="88"/>
+      <c r="AJ14" s="88"/>
+      <c r="AK14" s="88"/>
+      <c r="AL14" s="88"/>
+      <c r="AM14" s="88"/>
+      <c r="AN14" s="88"/>
+      <c r="AO14" s="88"/>
+      <c r="AP14" s="88"/>
+      <c r="AQ14" s="88"/>
+      <c r="AR14" s="33"/>
+      <c r="AV14" s="55"/>
+      <c r="AW14" s="72"/>
+      <c r="AX14" s="72"/>
+      <c r="AY14" s="72"/>
+      <c r="AZ14" s="72"/>
+      <c r="BA14" s="72"/>
+      <c r="BB14" s="72"/>
+      <c r="BC14" s="72"/>
+      <c r="BD14" s="72"/>
+      <c r="BE14" s="72"/>
+      <c r="BF14" s="72"/>
+      <c r="BG14" s="72"/>
+      <c r="BH14" s="72"/>
+      <c r="BI14" s="72"/>
+      <c r="BJ14" s="72"/>
+      <c r="BK14" s="72"/>
+      <c r="BL14" s="72"/>
+      <c r="BM14" s="72"/>
+      <c r="BN14" s="72"/>
+      <c r="BO14" s="72"/>
+      <c r="BP14" s="72"/>
+      <c r="BQ14" s="72"/>
+      <c r="BR14" s="72"/>
+      <c r="BS14" s="72"/>
+      <c r="BT14" s="72"/>
+      <c r="BU14" s="72"/>
+      <c r="BV14" s="72"/>
+      <c r="BW14" s="72"/>
+      <c r="BX14" s="72"/>
+      <c r="BY14" s="72"/>
+      <c r="BZ14" s="72"/>
+      <c r="CA14" s="72"/>
+      <c r="CB14" s="72"/>
+      <c r="CC14" s="72"/>
+      <c r="CD14" s="72"/>
+      <c r="CE14" s="72"/>
+      <c r="CF14" s="72"/>
+      <c r="CG14" s="72"/>
+      <c r="CH14" s="72"/>
+      <c r="CI14" s="72"/>
+      <c r="CJ14" s="72"/>
+      <c r="CK14" s="72"/>
+      <c r="CL14" s="72"/>
+      <c r="CM14" s="33"/>
+      <c r="CN14" s="33"/>
+      <c r="CR14" s="21"/>
+      <c r="CS14" s="21"/>
+      <c r="CT14" s="21"/>
+      <c r="CU14" s="21"/>
+      <c r="CV14" s="15"/>
+      <c r="CW14" s="15"/>
+      <c r="CX14" s="15"/>
+      <c r="CY14" s="15"/>
+      <c r="CZ14" s="15"/>
+      <c r="DA14" s="15"/>
+      <c r="DB14" s="15"/>
+      <c r="DC14" s="15"/>
+      <c r="DD14" s="15"/>
+      <c r="DE14" s="15"/>
+      <c r="DF14" s="15"/>
+      <c r="DG14" s="15"/>
+      <c r="DH14" s="15"/>
+      <c r="DI14" s="15"/>
+      <c r="DJ14" s="15"/>
+      <c r="DK14" s="15"/>
+      <c r="DL14" s="15"/>
+      <c r="DM14" s="15"/>
+      <c r="DN14" s="15"/>
+      <c r="DO14" s="15"/>
+      <c r="DP14" s="15"/>
+      <c r="DQ14" s="15"/>
+      <c r="DR14" s="15"/>
+      <c r="DS14" s="15"/>
+      <c r="DT14" s="15"/>
+      <c r="DU14" s="15"/>
+      <c r="DV14" s="15"/>
+      <c r="DW14" s="15"/>
+      <c r="DX14" s="15"/>
+      <c r="DY14" s="15"/>
+      <c r="DZ14" s="15"/>
+      <c r="EA14" s="15"/>
+      <c r="EB14" s="15"/>
+      <c r="EC14" s="15"/>
+      <c r="ED14" s="15"/>
+      <c r="EE14" s="15"/>
+      <c r="EF14" s="15"/>
+      <c r="EG14" s="15"/>
+      <c r="EH14" s="15"/>
+      <c r="EI14" s="15"/>
+      <c r="EJ14" s="15"/>
+      <c r="EK14" s="15"/>
     </row>
-    <row r="17" spans="1:147" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
-[...101 lines deleted...]
-      <c r="EK17" s="7"/>
+    <row r="15" spans="1:141" ht="7.5" customHeight="1">
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="84"/>
+      <c r="H15" s="84"/>
+      <c r="I15" s="84"/>
+      <c r="J15" s="84"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="84"/>
+      <c r="M15" s="84"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="85"/>
+      <c r="P15" s="83"/>
+      <c r="Q15" s="83"/>
+      <c r="R15" s="89"/>
+      <c r="S15" s="89"/>
+      <c r="T15" s="89"/>
+      <c r="U15" s="89"/>
+      <c r="V15" s="89"/>
+      <c r="W15" s="89"/>
+      <c r="X15" s="89"/>
+      <c r="Y15" s="89"/>
+      <c r="Z15" s="89"/>
+      <c r="AA15" s="89"/>
+      <c r="AB15" s="87"/>
+      <c r="AC15" s="87"/>
+      <c r="AD15" s="87"/>
+      <c r="AE15" s="90"/>
+      <c r="AF15" s="90"/>
+      <c r="AG15" s="90"/>
+      <c r="AH15" s="90"/>
+      <c r="AI15" s="90"/>
+      <c r="AJ15" s="90"/>
+      <c r="AK15" s="90"/>
+      <c r="AL15" s="90"/>
+      <c r="AM15" s="90"/>
+      <c r="AN15" s="90"/>
+      <c r="AO15" s="90"/>
+      <c r="AP15" s="90"/>
+      <c r="AQ15" s="90"/>
+      <c r="AR15" s="33"/>
+      <c r="AV15" s="55"/>
+      <c r="AW15" s="72"/>
+      <c r="AX15" s="72"/>
+      <c r="AY15" s="72"/>
+      <c r="AZ15" s="72"/>
+      <c r="BA15" s="72"/>
+      <c r="BB15" s="72"/>
+      <c r="BC15" s="72"/>
+      <c r="BD15" s="72"/>
+      <c r="BE15" s="72"/>
+      <c r="BF15" s="72"/>
+      <c r="BG15" s="72"/>
+      <c r="BH15" s="72"/>
+      <c r="BI15" s="72"/>
+      <c r="BJ15" s="72"/>
+      <c r="BK15" s="72"/>
+      <c r="BL15" s="72"/>
+      <c r="BM15" s="72"/>
+      <c r="BN15" s="72"/>
+      <c r="BO15" s="72"/>
+      <c r="BP15" s="72"/>
+      <c r="BQ15" s="72"/>
+      <c r="BR15" s="72"/>
+      <c r="BS15" s="72"/>
+      <c r="BT15" s="72"/>
+      <c r="BU15" s="72"/>
+      <c r="BV15" s="72"/>
+      <c r="BW15" s="72"/>
+      <c r="BX15" s="72"/>
+      <c r="BY15" s="72"/>
+      <c r="BZ15" s="72"/>
+      <c r="CA15" s="72"/>
+      <c r="CB15" s="72"/>
+      <c r="CC15" s="72"/>
+      <c r="CD15" s="72"/>
+      <c r="CE15" s="72"/>
+      <c r="CF15" s="72"/>
+      <c r="CG15" s="72"/>
+      <c r="CH15" s="72"/>
+      <c r="CI15" s="72"/>
+      <c r="CJ15" s="72"/>
+      <c r="CK15" s="72"/>
+      <c r="CL15" s="72"/>
+      <c r="CM15" s="33"/>
+      <c r="CN15" s="33"/>
+      <c r="CR15" s="21"/>
+      <c r="CS15" s="21"/>
+      <c r="CT15" s="21"/>
+      <c r="CU15" s="21"/>
+      <c r="CV15" s="15"/>
+      <c r="CW15" s="15"/>
+      <c r="CX15" s="15"/>
+      <c r="CY15" s="15"/>
+      <c r="CZ15" s="15"/>
+      <c r="DA15" s="15"/>
+      <c r="DB15" s="15"/>
+      <c r="DC15" s="15"/>
+      <c r="DD15" s="15"/>
+      <c r="DE15" s="15"/>
+      <c r="DF15" s="15"/>
+      <c r="DG15" s="15"/>
+      <c r="DH15" s="15"/>
+      <c r="DI15" s="15"/>
+      <c r="DJ15" s="15"/>
+      <c r="DK15" s="15"/>
+      <c r="DL15" s="15"/>
+      <c r="DM15" s="15"/>
+      <c r="DN15" s="15"/>
+      <c r="DO15" s="15"/>
+      <c r="DP15" s="15"/>
+      <c r="DQ15" s="15"/>
+      <c r="DR15" s="15"/>
+      <c r="DS15" s="15"/>
+      <c r="DT15" s="15"/>
+      <c r="DU15" s="15"/>
+      <c r="DV15" s="15"/>
+      <c r="DW15" s="15"/>
+      <c r="DX15" s="15"/>
+      <c r="DY15" s="15"/>
+      <c r="DZ15" s="15"/>
+      <c r="EA15" s="15"/>
+      <c r="EB15" s="15"/>
+      <c r="EC15" s="15"/>
+      <c r="ED15" s="15"/>
+      <c r="EE15" s="15"/>
+      <c r="EF15" s="15"/>
+      <c r="EG15" s="15"/>
+      <c r="EH15" s="15"/>
+      <c r="EI15" s="15"/>
+      <c r="EJ15" s="15"/>
+      <c r="EK15" s="15"/>
     </row>
-    <row r="18" spans="1:147" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...101 lines deleted...]
-      <c r="EK18" s="7"/>
+    <row r="16" spans="1:141" ht="9" customHeight="1">
+      <c r="D16" s="83"/>
+      <c r="E16" s="83"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="84"/>
+      <c r="I16" s="84"/>
+      <c r="J16" s="84"/>
+      <c r="K16" s="84"/>
+      <c r="L16" s="84"/>
+      <c r="M16" s="84"/>
+      <c r="N16" s="84"/>
+      <c r="O16" s="85"/>
+      <c r="P16" s="83"/>
+      <c r="Q16" s="83"/>
+      <c r="R16" s="89"/>
+      <c r="S16" s="89"/>
+      <c r="T16" s="89"/>
+      <c r="U16" s="89"/>
+      <c r="V16" s="89"/>
+      <c r="W16" s="89"/>
+      <c r="X16" s="89"/>
+      <c r="Y16" s="89"/>
+      <c r="Z16" s="89"/>
+      <c r="AA16" s="89"/>
+      <c r="AB16" s="87"/>
+      <c r="AC16" s="87"/>
+      <c r="AD16" s="87"/>
+      <c r="AE16" s="91"/>
+      <c r="AF16" s="91"/>
+      <c r="AG16" s="91"/>
+      <c r="AH16" s="91"/>
+      <c r="AI16" s="91"/>
+      <c r="AJ16" s="91"/>
+      <c r="AK16" s="91"/>
+      <c r="AL16" s="91"/>
+      <c r="AM16" s="91"/>
+      <c r="AN16" s="91"/>
+      <c r="AO16" s="91"/>
+      <c r="AP16" s="91"/>
+      <c r="AQ16" s="91"/>
+      <c r="AV16" s="55"/>
+      <c r="AW16" s="72"/>
+      <c r="AX16" s="72"/>
+      <c r="AY16" s="72"/>
+      <c r="AZ16" s="72"/>
+      <c r="BA16" s="72"/>
+      <c r="BB16" s="72"/>
+      <c r="BC16" s="72"/>
+      <c r="BD16" s="72"/>
+      <c r="BE16" s="72"/>
+      <c r="BF16" s="72"/>
+      <c r="BG16" s="72"/>
+      <c r="BH16" s="72"/>
+      <c r="BI16" s="72"/>
+      <c r="BJ16" s="72"/>
+      <c r="BK16" s="72"/>
+      <c r="BL16" s="72"/>
+      <c r="BM16" s="72"/>
+      <c r="BN16" s="72"/>
+      <c r="BO16" s="72"/>
+      <c r="BP16" s="72"/>
+      <c r="BQ16" s="72"/>
+      <c r="BR16" s="72"/>
+      <c r="BS16" s="72"/>
+      <c r="BT16" s="72"/>
+      <c r="BU16" s="72"/>
+      <c r="BV16" s="72"/>
+      <c r="BW16" s="72"/>
+      <c r="BX16" s="72"/>
+      <c r="BY16" s="72"/>
+      <c r="BZ16" s="72"/>
+      <c r="CA16" s="72"/>
+      <c r="CB16" s="72"/>
+      <c r="CC16" s="72"/>
+      <c r="CD16" s="72"/>
+      <c r="CE16" s="72"/>
+      <c r="CF16" s="72"/>
+      <c r="CG16" s="72"/>
+      <c r="CH16" s="72"/>
+      <c r="CI16" s="72"/>
+      <c r="CJ16" s="72"/>
+      <c r="CK16" s="72"/>
+      <c r="CL16" s="72"/>
+      <c r="CR16" s="21"/>
+      <c r="CS16" s="21"/>
+      <c r="CT16" s="21"/>
+      <c r="CU16" s="21"/>
+      <c r="CV16" s="60"/>
+      <c r="CW16" s="60"/>
+      <c r="CX16" s="60"/>
+      <c r="CY16" s="60"/>
+      <c r="CZ16" s="60"/>
+      <c r="DA16" s="60"/>
+      <c r="DB16" s="60"/>
+      <c r="DC16" s="60"/>
+      <c r="DD16" s="60"/>
+      <c r="DE16" s="92"/>
+      <c r="DF16" s="92"/>
+      <c r="DG16" s="92"/>
+      <c r="DH16" s="92"/>
+      <c r="DI16" s="92"/>
+      <c r="DJ16" s="93"/>
+      <c r="DK16" s="93"/>
+      <c r="DL16" s="94"/>
+      <c r="DM16" s="94"/>
+      <c r="DN16" s="94"/>
+      <c r="DO16" s="94"/>
+      <c r="DP16" s="94"/>
+      <c r="DQ16" s="82"/>
+      <c r="DR16" s="82"/>
+      <c r="DS16" s="95"/>
+      <c r="DT16" s="95"/>
+      <c r="DU16" s="95"/>
+      <c r="DV16" s="82"/>
+      <c r="DW16" s="82"/>
+      <c r="DX16" s="94"/>
+      <c r="DY16" s="94"/>
+      <c r="DZ16" s="94"/>
+      <c r="EA16" s="94"/>
+      <c r="EB16" s="94"/>
+      <c r="EC16" s="94"/>
+      <c r="ED16" s="94"/>
+      <c r="EE16" s="94"/>
+      <c r="EF16" s="94"/>
+      <c r="EG16" s="94"/>
+      <c r="EH16" s="94"/>
+      <c r="EI16" s="94"/>
+      <c r="EJ16" s="82"/>
+      <c r="EK16" s="82"/>
     </row>
-    <row r="19" spans="1:147" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="E19" s="231" t="s">
+    <row r="17" spans="1:147" ht="5.25" customHeight="1">
+      <c r="AE17" s="91"/>
+      <c r="AF17" s="91"/>
+      <c r="AG17" s="91"/>
+      <c r="AH17" s="91"/>
+      <c r="AI17" s="91"/>
+      <c r="AJ17" s="91"/>
+      <c r="AK17" s="91"/>
+      <c r="AL17" s="91"/>
+      <c r="AM17" s="91"/>
+      <c r="AN17" s="91"/>
+      <c r="AO17" s="91"/>
+      <c r="AP17" s="91"/>
+      <c r="AQ17" s="91"/>
+      <c r="AV17" s="55"/>
+      <c r="AW17" s="72"/>
+      <c r="AX17" s="72"/>
+      <c r="AY17" s="72"/>
+      <c r="AZ17" s="72"/>
+      <c r="BA17" s="72"/>
+      <c r="BB17" s="72"/>
+      <c r="BC17" s="72"/>
+      <c r="BD17" s="72"/>
+      <c r="BE17" s="72"/>
+      <c r="BF17" s="72"/>
+      <c r="BG17" s="72"/>
+      <c r="BH17" s="72"/>
+      <c r="BI17" s="72"/>
+      <c r="BJ17" s="72"/>
+      <c r="BK17" s="72"/>
+      <c r="BL17" s="72"/>
+      <c r="BM17" s="72"/>
+      <c r="BN17" s="72"/>
+      <c r="BO17" s="72"/>
+      <c r="BP17" s="72"/>
+      <c r="BQ17" s="72"/>
+      <c r="BR17" s="72"/>
+      <c r="BS17" s="72"/>
+      <c r="BT17" s="72"/>
+      <c r="BU17" s="72"/>
+      <c r="BV17" s="72"/>
+      <c r="BW17" s="72"/>
+      <c r="BX17" s="72"/>
+      <c r="BY17" s="72"/>
+      <c r="BZ17" s="72"/>
+      <c r="CA17" s="72"/>
+      <c r="CB17" s="72"/>
+      <c r="CC17" s="72"/>
+      <c r="CD17" s="72"/>
+      <c r="CE17" s="72"/>
+      <c r="CF17" s="72"/>
+      <c r="CG17" s="72"/>
+      <c r="CH17" s="72"/>
+      <c r="CI17" s="72"/>
+      <c r="CJ17" s="72"/>
+      <c r="CK17" s="72"/>
+      <c r="CL17" s="72"/>
+      <c r="CR17" s="21"/>
+      <c r="CS17" s="21"/>
+      <c r="CT17" s="21"/>
+      <c r="CU17" s="21"/>
+      <c r="CV17" s="15"/>
+      <c r="CW17" s="15"/>
+      <c r="CX17" s="15"/>
+      <c r="CY17" s="15"/>
+      <c r="CZ17" s="15"/>
+      <c r="DA17" s="15"/>
+      <c r="DB17" s="15"/>
+      <c r="DC17" s="15"/>
+      <c r="DD17" s="15"/>
+      <c r="DE17" s="15"/>
+      <c r="DF17" s="15"/>
+      <c r="DG17" s="15"/>
+      <c r="DH17" s="15"/>
+      <c r="DI17" s="15"/>
+      <c r="DJ17" s="15"/>
+      <c r="DK17" s="15"/>
+      <c r="DL17" s="15"/>
+      <c r="DM17" s="15"/>
+      <c r="DN17" s="15"/>
+      <c r="DO17" s="15"/>
+      <c r="DP17" s="15"/>
+      <c r="DQ17" s="15"/>
+      <c r="DR17" s="15"/>
+      <c r="DS17" s="15"/>
+      <c r="DT17" s="15"/>
+      <c r="DU17" s="15"/>
+      <c r="DV17" s="15"/>
+      <c r="DW17" s="15"/>
+      <c r="DX17" s="15"/>
+      <c r="DY17" s="15"/>
+      <c r="DZ17" s="15"/>
+      <c r="EA17" s="15"/>
+      <c r="EB17" s="15"/>
+      <c r="EC17" s="15"/>
+      <c r="ED17" s="15"/>
+      <c r="EE17" s="15"/>
+      <c r="EF17" s="15"/>
+      <c r="EG17" s="15"/>
+      <c r="EH17" s="15"/>
+      <c r="EI17" s="15"/>
+      <c r="EJ17" s="15"/>
+      <c r="EK17" s="15"/>
+    </row>
+    <row r="18" spans="1:147" ht="3.75" customHeight="1" thickBot="1">
+      <c r="AE18" s="96"/>
+      <c r="AF18" s="96"/>
+      <c r="AG18" s="96"/>
+      <c r="AH18" s="96"/>
+      <c r="AI18" s="96"/>
+      <c r="AJ18" s="96"/>
+      <c r="AK18" s="96"/>
+      <c r="AL18" s="96"/>
+      <c r="AM18" s="96"/>
+      <c r="AN18" s="96"/>
+      <c r="AO18" s="96"/>
+      <c r="AP18" s="96"/>
+      <c r="AQ18" s="96"/>
+      <c r="AV18" s="55"/>
+      <c r="AW18" s="72"/>
+      <c r="AX18" s="72"/>
+      <c r="AY18" s="72"/>
+      <c r="AZ18" s="72"/>
+      <c r="BA18" s="72"/>
+      <c r="BB18" s="72"/>
+      <c r="BC18" s="72"/>
+      <c r="BD18" s="72"/>
+      <c r="BE18" s="72"/>
+      <c r="BF18" s="72"/>
+      <c r="BG18" s="72"/>
+      <c r="BH18" s="72"/>
+      <c r="BI18" s="72"/>
+      <c r="BJ18" s="72"/>
+      <c r="BK18" s="72"/>
+      <c r="BL18" s="72"/>
+      <c r="BM18" s="72"/>
+      <c r="BN18" s="72"/>
+      <c r="BO18" s="72"/>
+      <c r="BP18" s="72"/>
+      <c r="BQ18" s="72"/>
+      <c r="BR18" s="72"/>
+      <c r="BS18" s="72"/>
+      <c r="BT18" s="72"/>
+      <c r="BU18" s="72"/>
+      <c r="BV18" s="72"/>
+      <c r="BW18" s="72"/>
+      <c r="BX18" s="72"/>
+      <c r="BY18" s="72"/>
+      <c r="BZ18" s="72"/>
+      <c r="CA18" s="72"/>
+      <c r="CB18" s="72"/>
+      <c r="CC18" s="72"/>
+      <c r="CD18" s="72"/>
+      <c r="CE18" s="72"/>
+      <c r="CF18" s="72"/>
+      <c r="CG18" s="72"/>
+      <c r="CH18" s="72"/>
+      <c r="CI18" s="72"/>
+      <c r="CJ18" s="72"/>
+      <c r="CK18" s="72"/>
+      <c r="CL18" s="72"/>
+      <c r="CR18" s="21"/>
+      <c r="CS18" s="21"/>
+      <c r="CT18" s="21"/>
+      <c r="CU18" s="21"/>
+      <c r="CV18" s="15"/>
+      <c r="CW18" s="15"/>
+      <c r="CX18" s="15"/>
+      <c r="CY18" s="15"/>
+      <c r="CZ18" s="15"/>
+      <c r="DA18" s="15"/>
+      <c r="DB18" s="15"/>
+      <c r="DC18" s="15"/>
+      <c r="DD18" s="15"/>
+      <c r="DE18" s="15"/>
+      <c r="DF18" s="15"/>
+      <c r="DG18" s="15"/>
+      <c r="DH18" s="15"/>
+      <c r="DI18" s="15"/>
+      <c r="DJ18" s="15"/>
+      <c r="DK18" s="15"/>
+      <c r="DL18" s="15"/>
+      <c r="DM18" s="15"/>
+      <c r="DN18" s="15"/>
+      <c r="DO18" s="15"/>
+      <c r="DP18" s="15"/>
+      <c r="DQ18" s="15"/>
+      <c r="DR18" s="15"/>
+      <c r="DS18" s="15"/>
+      <c r="DT18" s="15"/>
+      <c r="DU18" s="15"/>
+      <c r="DV18" s="15"/>
+      <c r="DW18" s="15"/>
+      <c r="DX18" s="15"/>
+      <c r="DY18" s="15"/>
+      <c r="DZ18" s="15"/>
+      <c r="EA18" s="15"/>
+      <c r="EB18" s="15"/>
+      <c r="EC18" s="15"/>
+      <c r="ED18" s="15"/>
+      <c r="EE18" s="15"/>
+      <c r="EF18" s="15"/>
+      <c r="EG18" s="15"/>
+      <c r="EH18" s="15"/>
+      <c r="EI18" s="15"/>
+      <c r="EJ18" s="15"/>
+      <c r="EK18" s="15"/>
+    </row>
+    <row r="19" spans="1:147" ht="9" customHeight="1">
+      <c r="A19" s="15"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="232"/>
-      <c r="G19" s="237" t="s">
+      <c r="F19" s="98"/>
+      <c r="G19" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="237"/>
-[...126 lines deleted...]
-      <c r="EK19" s="7"/>
+      <c r="H19" s="99"/>
+      <c r="I19" s="99"/>
+      <c r="J19" s="99"/>
+      <c r="K19" s="99"/>
+      <c r="L19" s="99"/>
+      <c r="M19" s="99"/>
+      <c r="N19" s="99"/>
+      <c r="O19" s="99"/>
+      <c r="P19" s="99"/>
+      <c r="Q19" s="99"/>
+      <c r="R19" s="99"/>
+      <c r="S19" s="99"/>
+      <c r="T19" s="99"/>
+      <c r="U19" s="99"/>
+      <c r="V19" s="99"/>
+      <c r="W19" s="99"/>
+      <c r="X19" s="99"/>
+      <c r="Y19" s="99"/>
+      <c r="Z19" s="99"/>
+      <c r="AA19" s="99"/>
+      <c r="AB19" s="99"/>
+      <c r="AC19" s="99"/>
+      <c r="AD19" s="99"/>
+      <c r="AE19" s="99"/>
+      <c r="AF19" s="99"/>
+      <c r="AG19" s="99"/>
+      <c r="AH19" s="99"/>
+      <c r="AI19" s="99"/>
+      <c r="AJ19" s="99"/>
+      <c r="AK19" s="99"/>
+      <c r="AL19" s="99"/>
+      <c r="AM19" s="99"/>
+      <c r="AN19" s="99"/>
+      <c r="AO19" s="99"/>
+      <c r="AP19" s="99"/>
+      <c r="AQ19" s="99"/>
+      <c r="AR19" s="100"/>
+      <c r="AV19" s="55"/>
+      <c r="AW19" s="72"/>
+      <c r="AX19" s="72"/>
+      <c r="AY19" s="72"/>
+      <c r="AZ19" s="72"/>
+      <c r="BA19" s="72"/>
+      <c r="BB19" s="72"/>
+      <c r="BC19" s="72"/>
+      <c r="BD19" s="72"/>
+      <c r="BE19" s="72"/>
+      <c r="BF19" s="72"/>
+      <c r="BG19" s="72"/>
+      <c r="BH19" s="72"/>
+      <c r="BI19" s="72"/>
+      <c r="BJ19" s="72"/>
+      <c r="BK19" s="72"/>
+      <c r="BL19" s="72"/>
+      <c r="BM19" s="72"/>
+      <c r="BN19" s="72"/>
+      <c r="BO19" s="72"/>
+      <c r="BP19" s="72"/>
+      <c r="BQ19" s="72"/>
+      <c r="BR19" s="72"/>
+      <c r="BS19" s="72"/>
+      <c r="BT19" s="72"/>
+      <c r="BU19" s="72"/>
+      <c r="BV19" s="72"/>
+      <c r="BW19" s="72"/>
+      <c r="BX19" s="72"/>
+      <c r="BY19" s="72"/>
+      <c r="BZ19" s="72"/>
+      <c r="CA19" s="72"/>
+      <c r="CB19" s="72"/>
+      <c r="CC19" s="72"/>
+      <c r="CD19" s="72"/>
+      <c r="CE19" s="72"/>
+      <c r="CF19" s="72"/>
+      <c r="CG19" s="72"/>
+      <c r="CH19" s="72"/>
+      <c r="CI19" s="72"/>
+      <c r="CJ19" s="72"/>
+      <c r="CK19" s="72"/>
+      <c r="CL19" s="72"/>
+      <c r="CM19" s="101"/>
+      <c r="CN19" s="33"/>
+      <c r="CR19" s="21"/>
+      <c r="CS19" s="21"/>
+      <c r="CT19" s="21"/>
+      <c r="CU19" s="21"/>
+      <c r="CV19" s="15"/>
+      <c r="CW19" s="15"/>
+      <c r="CX19" s="15"/>
+      <c r="CY19" s="15"/>
+      <c r="CZ19" s="15"/>
+      <c r="DA19" s="15"/>
+      <c r="DB19" s="15"/>
+      <c r="DC19" s="15"/>
+      <c r="DD19" s="15"/>
+      <c r="DE19" s="15"/>
+      <c r="DF19" s="15"/>
+      <c r="DG19" s="15"/>
+      <c r="DH19" s="15"/>
+      <c r="DI19" s="15"/>
+      <c r="DJ19" s="15"/>
+      <c r="DK19" s="15"/>
+      <c r="DL19" s="15"/>
+      <c r="DM19" s="15"/>
+      <c r="DN19" s="15"/>
+      <c r="DO19" s="15"/>
+      <c r="DP19" s="15"/>
+      <c r="DQ19" s="15"/>
+      <c r="DR19" s="15"/>
+      <c r="DS19" s="15"/>
+      <c r="DT19" s="15"/>
+      <c r="DU19" s="15"/>
+      <c r="DV19" s="15"/>
+      <c r="DW19" s="15"/>
+      <c r="DX19" s="15"/>
+      <c r="DY19" s="15"/>
+      <c r="DZ19" s="15"/>
+      <c r="EA19" s="15"/>
+      <c r="EB19" s="15"/>
+      <c r="EC19" s="15"/>
+      <c r="ED19" s="15"/>
+      <c r="EE19" s="15"/>
+      <c r="EF19" s="15"/>
+      <c r="EG19" s="15"/>
+      <c r="EH19" s="15"/>
+      <c r="EI19" s="15"/>
+      <c r="EJ19" s="15"/>
+      <c r="EK19" s="15"/>
     </row>
-    <row r="20" spans="1:147" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...134 lines deleted...]
-      <c r="EK20" s="28"/>
+    <row r="20" spans="1:147" ht="9" customHeight="1">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="102"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="104"/>
+      <c r="H20" s="104"/>
+      <c r="I20" s="104"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="104"/>
+      <c r="L20" s="104"/>
+      <c r="M20" s="104"/>
+      <c r="N20" s="104"/>
+      <c r="O20" s="104"/>
+      <c r="P20" s="104"/>
+      <c r="Q20" s="104"/>
+      <c r="R20" s="104"/>
+      <c r="S20" s="104"/>
+      <c r="T20" s="104"/>
+      <c r="U20" s="104"/>
+      <c r="V20" s="104"/>
+      <c r="W20" s="104"/>
+      <c r="X20" s="104"/>
+      <c r="Y20" s="104"/>
+      <c r="Z20" s="104"/>
+      <c r="AA20" s="104"/>
+      <c r="AB20" s="104"/>
+      <c r="AC20" s="104"/>
+      <c r="AD20" s="104"/>
+      <c r="AE20" s="104"/>
+      <c r="AF20" s="104"/>
+      <c r="AG20" s="104"/>
+      <c r="AH20" s="104"/>
+      <c r="AI20" s="104"/>
+      <c r="AJ20" s="104"/>
+      <c r="AK20" s="104"/>
+      <c r="AL20" s="104"/>
+      <c r="AM20" s="104"/>
+      <c r="AN20" s="104"/>
+      <c r="AO20" s="104"/>
+      <c r="AP20" s="104"/>
+      <c r="AQ20" s="104"/>
+      <c r="AR20" s="105"/>
+      <c r="AV20" s="55"/>
+      <c r="AW20" s="72"/>
+      <c r="AX20" s="72"/>
+      <c r="AY20" s="72"/>
+      <c r="AZ20" s="72"/>
+      <c r="BA20" s="72"/>
+      <c r="BB20" s="72"/>
+      <c r="BC20" s="72"/>
+      <c r="BD20" s="72"/>
+      <c r="BE20" s="72"/>
+      <c r="BF20" s="72"/>
+      <c r="BG20" s="72"/>
+      <c r="BH20" s="72"/>
+      <c r="BI20" s="72"/>
+      <c r="BJ20" s="72"/>
+      <c r="BK20" s="72"/>
+      <c r="BL20" s="72"/>
+      <c r="BM20" s="72"/>
+      <c r="BN20" s="72"/>
+      <c r="BO20" s="72"/>
+      <c r="BP20" s="72"/>
+      <c r="BQ20" s="72"/>
+      <c r="BR20" s="72"/>
+      <c r="BS20" s="72"/>
+      <c r="BT20" s="72"/>
+      <c r="BU20" s="72"/>
+      <c r="BV20" s="72"/>
+      <c r="BW20" s="72"/>
+      <c r="BX20" s="72"/>
+      <c r="BY20" s="72"/>
+      <c r="BZ20" s="72"/>
+      <c r="CA20" s="72"/>
+      <c r="CB20" s="72"/>
+      <c r="CC20" s="72"/>
+      <c r="CD20" s="72"/>
+      <c r="CE20" s="72"/>
+      <c r="CF20" s="72"/>
+      <c r="CG20" s="72"/>
+      <c r="CH20" s="72"/>
+      <c r="CI20" s="72"/>
+      <c r="CJ20" s="72"/>
+      <c r="CK20" s="72"/>
+      <c r="CL20" s="72"/>
+      <c r="CM20" s="101"/>
+      <c r="CN20" s="33"/>
+      <c r="CR20" s="21"/>
+      <c r="CS20" s="21"/>
+      <c r="CT20" s="21"/>
+      <c r="CU20" s="21"/>
+      <c r="CV20" s="55"/>
+      <c r="CW20" s="55"/>
+      <c r="CX20" s="55"/>
+      <c r="CY20" s="55"/>
+      <c r="CZ20" s="55"/>
+      <c r="DA20" s="55"/>
+      <c r="DB20" s="55"/>
+      <c r="DC20" s="55"/>
+      <c r="DD20" s="55"/>
+      <c r="DE20" s="106"/>
+      <c r="DF20" s="106"/>
+      <c r="DG20" s="106"/>
+      <c r="DH20" s="106"/>
+      <c r="DI20" s="106"/>
+      <c r="DJ20" s="101"/>
+      <c r="DK20" s="101"/>
+      <c r="DL20" s="101"/>
+      <c r="DM20" s="101"/>
+      <c r="DN20" s="101"/>
+      <c r="DO20" s="101"/>
+      <c r="DP20" s="101"/>
+      <c r="DQ20" s="101"/>
+      <c r="DR20" s="101"/>
+      <c r="DS20" s="101"/>
+      <c r="DT20" s="101"/>
+      <c r="DU20" s="101"/>
+      <c r="DV20" s="101"/>
+      <c r="DW20" s="101"/>
+      <c r="DX20" s="101"/>
+      <c r="DY20" s="101"/>
+      <c r="DZ20" s="101"/>
+      <c r="EA20" s="101"/>
+      <c r="EB20" s="101"/>
+      <c r="EC20" s="101"/>
+      <c r="ED20" s="101"/>
+      <c r="EE20" s="101"/>
+      <c r="EF20" s="101"/>
+      <c r="EG20" s="101"/>
+      <c r="EH20" s="101"/>
+      <c r="EI20" s="101"/>
+      <c r="EJ20" s="101"/>
+      <c r="EK20" s="101"/>
     </row>
-    <row r="21" spans="1:147" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="G21" s="241" t="s">
+    <row r="21" spans="1:147" ht="9" customHeight="1">
+      <c r="A21" s="15"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="102"/>
+      <c r="F21" s="103"/>
+      <c r="G21" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="H21" s="241"/>
-[...29 lines deleted...]
-      <c r="AL21" s="243" t="s">
+      <c r="H21" s="107"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
+      <c r="K21" s="107"/>
+      <c r="L21" s="107"/>
+      <c r="M21" s="107"/>
+      <c r="N21" s="107"/>
+      <c r="O21" s="107"/>
+      <c r="P21" s="107"/>
+      <c r="Q21" s="107"/>
+      <c r="R21" s="107"/>
+      <c r="S21" s="107"/>
+      <c r="T21" s="107"/>
+      <c r="U21" s="107"/>
+      <c r="V21" s="107"/>
+      <c r="W21" s="107"/>
+      <c r="X21" s="107"/>
+      <c r="Y21" s="107"/>
+      <c r="Z21" s="107"/>
+      <c r="AA21" s="107"/>
+      <c r="AB21" s="107"/>
+      <c r="AC21" s="107"/>
+      <c r="AD21" s="107"/>
+      <c r="AE21" s="107"/>
+      <c r="AF21" s="107"/>
+      <c r="AG21" s="107"/>
+      <c r="AH21" s="107"/>
+      <c r="AI21" s="107"/>
+      <c r="AJ21" s="107"/>
+      <c r="AK21" s="107"/>
+      <c r="AL21" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="AM21" s="244"/>
-[...96 lines deleted...]
-      <c r="EK21" s="7"/>
+      <c r="AM21" s="109"/>
+      <c r="AN21" s="109"/>
+      <c r="AO21" s="109"/>
+      <c r="AP21" s="109"/>
+      <c r="AQ21" s="109"/>
+      <c r="AR21" s="110"/>
+      <c r="AU21" s="106"/>
+      <c r="AV21" s="55"/>
+      <c r="AW21" s="72"/>
+      <c r="AX21" s="72"/>
+      <c r="AY21" s="72"/>
+      <c r="AZ21" s="72"/>
+      <c r="BA21" s="72"/>
+      <c r="BB21" s="72"/>
+      <c r="BC21" s="72"/>
+      <c r="BD21" s="72"/>
+      <c r="BE21" s="72"/>
+      <c r="BF21" s="72"/>
+      <c r="BG21" s="72"/>
+      <c r="BH21" s="72"/>
+      <c r="BI21" s="72"/>
+      <c r="BJ21" s="72"/>
+      <c r="BK21" s="72"/>
+      <c r="BL21" s="72"/>
+      <c r="BM21" s="72"/>
+      <c r="BN21" s="72"/>
+      <c r="BO21" s="72"/>
+      <c r="BP21" s="72"/>
+      <c r="BQ21" s="72"/>
+      <c r="BR21" s="72"/>
+      <c r="BS21" s="72"/>
+      <c r="BT21" s="72"/>
+      <c r="BU21" s="72"/>
+      <c r="BV21" s="72"/>
+      <c r="BW21" s="72"/>
+      <c r="BX21" s="72"/>
+      <c r="BY21" s="72"/>
+      <c r="BZ21" s="72"/>
+      <c r="CA21" s="72"/>
+      <c r="CB21" s="72"/>
+      <c r="CC21" s="72"/>
+      <c r="CD21" s="72"/>
+      <c r="CE21" s="72"/>
+      <c r="CF21" s="72"/>
+      <c r="CG21" s="72"/>
+      <c r="CH21" s="72"/>
+      <c r="CI21" s="72"/>
+      <c r="CJ21" s="72"/>
+      <c r="CK21" s="72"/>
+      <c r="CL21" s="72"/>
+      <c r="CM21" s="33"/>
+      <c r="CN21" s="33"/>
+      <c r="CR21" s="21"/>
+      <c r="CS21" s="21"/>
+      <c r="CT21" s="21"/>
+      <c r="CU21" s="21"/>
+      <c r="CV21" s="15"/>
+      <c r="CW21" s="15"/>
+      <c r="CX21" s="15"/>
+      <c r="CY21" s="15"/>
+      <c r="CZ21" s="15"/>
+      <c r="DA21" s="15"/>
+      <c r="DB21" s="15"/>
+      <c r="DC21" s="15"/>
+      <c r="DD21" s="15"/>
+      <c r="DE21" s="15"/>
+      <c r="DF21" s="15"/>
+      <c r="DG21" s="15"/>
+      <c r="DH21" s="15"/>
+      <c r="DI21" s="15"/>
+      <c r="DJ21" s="15"/>
+      <c r="DK21" s="15"/>
+      <c r="DL21" s="15"/>
+      <c r="DM21" s="15"/>
+      <c r="DN21" s="15"/>
+      <c r="DO21" s="15"/>
+      <c r="DP21" s="15"/>
+      <c r="DQ21" s="15"/>
+      <c r="DR21" s="15"/>
+      <c r="DS21" s="15"/>
+      <c r="DT21" s="15"/>
+      <c r="DU21" s="15"/>
+      <c r="DV21" s="15"/>
+      <c r="DW21" s="15"/>
+      <c r="DX21" s="15"/>
+      <c r="DY21" s="15"/>
+      <c r="DZ21" s="15"/>
+      <c r="EA21" s="15"/>
+      <c r="EB21" s="15"/>
+      <c r="EC21" s="15"/>
+      <c r="ED21" s="15"/>
+      <c r="EE21" s="15"/>
+      <c r="EF21" s="15"/>
+      <c r="EG21" s="15"/>
+      <c r="EH21" s="15"/>
+      <c r="EI21" s="15"/>
+      <c r="EJ21" s="15"/>
+      <c r="EK21" s="15"/>
     </row>
-    <row r="22" spans="1:147" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...135 lines deleted...]
-      <c r="EK22" s="7"/>
+    <row r="22" spans="1:147" ht="9" customHeight="1">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="102"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19"/>
+      <c r="N22" s="19"/>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+      <c r="W22" s="19"/>
+      <c r="X22" s="19"/>
+      <c r="Y22" s="19"/>
+      <c r="Z22" s="19"/>
+      <c r="AA22" s="19"/>
+      <c r="AB22" s="19"/>
+      <c r="AC22" s="19"/>
+      <c r="AD22" s="19"/>
+      <c r="AE22" s="19"/>
+      <c r="AF22" s="19"/>
+      <c r="AG22" s="19"/>
+      <c r="AH22" s="19"/>
+      <c r="AI22" s="19"/>
+      <c r="AJ22" s="19"/>
+      <c r="AK22" s="19"/>
+      <c r="AL22" s="111"/>
+      <c r="AM22" s="112"/>
+      <c r="AN22" s="112"/>
+      <c r="AO22" s="112"/>
+      <c r="AP22" s="112"/>
+      <c r="AQ22" s="112"/>
+      <c r="AR22" s="113"/>
+      <c r="AU22" s="114"/>
+      <c r="AV22" s="55"/>
+      <c r="AW22" s="72"/>
+      <c r="AX22" s="72"/>
+      <c r="AY22" s="72"/>
+      <c r="AZ22" s="72"/>
+      <c r="BA22" s="72"/>
+      <c r="BB22" s="72"/>
+      <c r="BC22" s="72"/>
+      <c r="BD22" s="72"/>
+      <c r="BE22" s="72"/>
+      <c r="BF22" s="72"/>
+      <c r="BG22" s="72"/>
+      <c r="BH22" s="72"/>
+      <c r="BI22" s="72"/>
+      <c r="BJ22" s="72"/>
+      <c r="BK22" s="72"/>
+      <c r="BL22" s="72"/>
+      <c r="BM22" s="72"/>
+      <c r="BN22" s="72"/>
+      <c r="BO22" s="72"/>
+      <c r="BP22" s="72"/>
+      <c r="BQ22" s="72"/>
+      <c r="BR22" s="72"/>
+      <c r="BS22" s="72"/>
+      <c r="BT22" s="72"/>
+      <c r="BU22" s="72"/>
+      <c r="BV22" s="72"/>
+      <c r="BW22" s="72"/>
+      <c r="BX22" s="72"/>
+      <c r="BY22" s="72"/>
+      <c r="BZ22" s="72"/>
+      <c r="CA22" s="72"/>
+      <c r="CB22" s="72"/>
+      <c r="CC22" s="72"/>
+      <c r="CD22" s="72"/>
+      <c r="CE22" s="72"/>
+      <c r="CF22" s="72"/>
+      <c r="CG22" s="72"/>
+      <c r="CH22" s="72"/>
+      <c r="CI22" s="72"/>
+      <c r="CJ22" s="72"/>
+      <c r="CK22" s="72"/>
+      <c r="CL22" s="72"/>
+      <c r="CM22" s="33"/>
+      <c r="CN22" s="33"/>
+      <c r="CR22" s="21"/>
+      <c r="CS22" s="21"/>
+      <c r="CT22" s="21"/>
+      <c r="CU22" s="21"/>
+      <c r="CV22" s="15"/>
+      <c r="CW22" s="15"/>
+      <c r="CX22" s="15"/>
+      <c r="CY22" s="15"/>
+      <c r="CZ22" s="15"/>
+      <c r="DA22" s="15"/>
+      <c r="DB22" s="15"/>
+      <c r="DC22" s="15"/>
+      <c r="DD22" s="15"/>
+      <c r="DE22" s="15"/>
+      <c r="DF22" s="15"/>
+      <c r="DG22" s="15"/>
+      <c r="DH22" s="15"/>
+      <c r="DI22" s="15"/>
+      <c r="DJ22" s="15"/>
+      <c r="DK22" s="15"/>
+      <c r="DL22" s="15"/>
+      <c r="DM22" s="15"/>
+      <c r="DN22" s="15"/>
+      <c r="DO22" s="15"/>
+      <c r="DP22" s="15"/>
+      <c r="DQ22" s="15"/>
+      <c r="DR22" s="15"/>
+      <c r="DS22" s="15"/>
+      <c r="DT22" s="15"/>
+      <c r="DU22" s="15"/>
+      <c r="DV22" s="15"/>
+      <c r="DW22" s="15"/>
+      <c r="DX22" s="15"/>
+      <c r="DY22" s="15"/>
+      <c r="DZ22" s="15"/>
+      <c r="EA22" s="15"/>
+      <c r="EB22" s="15"/>
+      <c r="EC22" s="15"/>
+      <c r="ED22" s="15"/>
+      <c r="EE22" s="15"/>
+      <c r="EF22" s="15"/>
+      <c r="EG22" s="15"/>
+      <c r="EH22" s="15"/>
+      <c r="EI22" s="15"/>
+      <c r="EJ22" s="15"/>
+      <c r="EK22" s="15"/>
     </row>
-    <row r="23" spans="1:147" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...134 lines deleted...]
-      <c r="EQ23" s="4"/>
+    <row r="23" spans="1:147" ht="12.75" customHeight="1">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="102"/>
+      <c r="F23" s="103"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="22"/>
+      <c r="O23" s="22"/>
+      <c r="P23" s="22"/>
+      <c r="Q23" s="22"/>
+      <c r="R23" s="22"/>
+      <c r="S23" s="22"/>
+      <c r="T23" s="22"/>
+      <c r="U23" s="22"/>
+      <c r="V23" s="22"/>
+      <c r="W23" s="22"/>
+      <c r="X23" s="22"/>
+      <c r="Y23" s="22"/>
+      <c r="Z23" s="22"/>
+      <c r="AA23" s="22"/>
+      <c r="AB23" s="22"/>
+      <c r="AC23" s="22"/>
+      <c r="AD23" s="22"/>
+      <c r="AE23" s="22"/>
+      <c r="AF23" s="22"/>
+      <c r="AG23" s="22"/>
+      <c r="AH23" s="22"/>
+      <c r="AI23" s="22"/>
+      <c r="AJ23" s="22"/>
+      <c r="AK23" s="22"/>
+      <c r="AL23" s="115"/>
+      <c r="AR23" s="116"/>
+      <c r="AV23" s="55"/>
+      <c r="AW23" s="72"/>
+      <c r="AX23" s="72"/>
+      <c r="AY23" s="72"/>
+      <c r="AZ23" s="72"/>
+      <c r="BA23" s="72"/>
+      <c r="BB23" s="72"/>
+      <c r="BC23" s="72"/>
+      <c r="BD23" s="72"/>
+      <c r="BE23" s="72"/>
+      <c r="BF23" s="72"/>
+      <c r="BG23" s="72"/>
+      <c r="BH23" s="72"/>
+      <c r="BI23" s="72"/>
+      <c r="BJ23" s="72"/>
+      <c r="BK23" s="72"/>
+      <c r="BL23" s="72"/>
+      <c r="BM23" s="72"/>
+      <c r="BN23" s="72"/>
+      <c r="BO23" s="72"/>
+      <c r="BP23" s="72"/>
+      <c r="BQ23" s="72"/>
+      <c r="BR23" s="72"/>
+      <c r="BS23" s="72"/>
+      <c r="BT23" s="72"/>
+      <c r="BU23" s="72"/>
+      <c r="BV23" s="72"/>
+      <c r="BW23" s="72"/>
+      <c r="BX23" s="72"/>
+      <c r="BY23" s="72"/>
+      <c r="BZ23" s="72"/>
+      <c r="CA23" s="72"/>
+      <c r="CB23" s="72"/>
+      <c r="CC23" s="72"/>
+      <c r="CD23" s="72"/>
+      <c r="CE23" s="72"/>
+      <c r="CF23" s="72"/>
+      <c r="CG23" s="72"/>
+      <c r="CH23" s="72"/>
+      <c r="CI23" s="72"/>
+      <c r="CJ23" s="72"/>
+      <c r="CK23" s="72"/>
+      <c r="CL23" s="72"/>
+      <c r="CN23" s="33"/>
+      <c r="CR23" s="21"/>
+      <c r="CS23" s="21"/>
+      <c r="CT23" s="21"/>
+      <c r="CU23" s="21"/>
+      <c r="CV23" s="15"/>
+      <c r="CW23" s="15"/>
+      <c r="CX23" s="15"/>
+      <c r="CY23" s="15"/>
+      <c r="CZ23" s="15"/>
+      <c r="DA23" s="15"/>
+      <c r="DB23" s="15"/>
+      <c r="DC23" s="15"/>
+      <c r="DD23" s="15"/>
+      <c r="DE23" s="15"/>
+      <c r="DF23" s="15"/>
+      <c r="DG23" s="15"/>
+      <c r="DH23" s="15"/>
+      <c r="DI23" s="15"/>
+      <c r="DJ23" s="15"/>
+      <c r="DK23" s="15"/>
+      <c r="DL23" s="15"/>
+      <c r="DM23" s="15"/>
+      <c r="DN23" s="15"/>
+      <c r="DO23" s="15"/>
+      <c r="DP23" s="15"/>
+      <c r="DQ23" s="15"/>
+      <c r="DR23" s="15"/>
+      <c r="DS23" s="15"/>
+      <c r="DT23" s="15"/>
+      <c r="DU23" s="15"/>
+      <c r="DV23" s="15"/>
+      <c r="DW23" s="15"/>
+      <c r="DX23" s="15"/>
+      <c r="DY23" s="15"/>
+      <c r="DZ23" s="15"/>
+      <c r="EA23" s="15"/>
+      <c r="EB23" s="15"/>
+      <c r="EC23" s="15"/>
+      <c r="ED23" s="15"/>
+      <c r="EE23" s="15"/>
+      <c r="EF23" s="15"/>
+      <c r="EG23" s="15"/>
+      <c r="EH23" s="15"/>
+      <c r="EI23" s="15"/>
+      <c r="EJ23" s="15"/>
+      <c r="EK23" s="15"/>
+      <c r="EL23" s="8"/>
+      <c r="EM23" s="8"/>
+      <c r="EN23" s="8"/>
+      <c r="EO23" s="8"/>
+      <c r="EP23" s="8"/>
+      <c r="EQ23" s="8"/>
     </row>
-    <row r="24" spans="1:147" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="G24" s="249" t="s">
+    <row r="24" spans="1:147" ht="9" customHeight="1">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="102"/>
+      <c r="F24" s="103"/>
+      <c r="G24" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="H24" s="249"/>
-[...73 lines deleted...]
-      <c r="EQ24" s="4"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24"/>
+      <c r="S24" s="24"/>
+      <c r="T24" s="24"/>
+      <c r="U24" s="24"/>
+      <c r="V24" s="24"/>
+      <c r="W24" s="24"/>
+      <c r="X24" s="24"/>
+      <c r="Y24" s="24"/>
+      <c r="Z24" s="24"/>
+      <c r="AA24" s="24"/>
+      <c r="AB24" s="24"/>
+      <c r="AC24" s="24"/>
+      <c r="AD24" s="24"/>
+      <c r="AE24" s="24"/>
+      <c r="AF24" s="24"/>
+      <c r="AG24" s="24"/>
+      <c r="AH24" s="24"/>
+      <c r="AI24" s="24"/>
+      <c r="AJ24" s="24"/>
+      <c r="AK24" s="117"/>
+      <c r="AL24" s="115"/>
+      <c r="AR24" s="116"/>
+      <c r="CN24" s="33"/>
+      <c r="CR24" s="21"/>
+      <c r="CS24" s="21"/>
+      <c r="CT24" s="21"/>
+      <c r="CU24" s="21"/>
+      <c r="CV24" s="118"/>
+      <c r="CW24" s="118"/>
+      <c r="CX24" s="118"/>
+      <c r="CY24" s="118"/>
+      <c r="CZ24" s="118"/>
+      <c r="DA24" s="118"/>
+      <c r="DB24" s="118"/>
+      <c r="DC24" s="118"/>
+      <c r="DD24" s="118"/>
+      <c r="DE24" s="118"/>
+      <c r="DF24" s="118"/>
+      <c r="DG24" s="118"/>
+      <c r="DH24" s="118"/>
+      <c r="DI24" s="118"/>
+      <c r="DJ24" s="118"/>
+      <c r="DK24" s="118"/>
+      <c r="DL24" s="118"/>
+      <c r="DM24" s="118"/>
+      <c r="DN24" s="118"/>
+      <c r="DS24" s="119"/>
+      <c r="DT24" s="119"/>
+      <c r="DU24" s="119"/>
+      <c r="DV24" s="8"/>
+      <c r="DW24" s="8"/>
+      <c r="DX24" s="8"/>
+      <c r="DY24" s="8"/>
+      <c r="DZ24" s="8"/>
+      <c r="EA24" s="8"/>
+      <c r="EB24" s="8"/>
+      <c r="EC24" s="8"/>
+      <c r="ED24" s="8"/>
+      <c r="EE24" s="8"/>
+      <c r="EL24" s="8"/>
+      <c r="EM24" s="8"/>
+      <c r="EN24" s="8"/>
+      <c r="EO24" s="8"/>
+      <c r="EP24" s="8"/>
+      <c r="EQ24" s="8"/>
     </row>
-    <row r="25" spans="1:147" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...34 lines deleted...]
-      <c r="AN25" s="253" t="s">
+    <row r="25" spans="1:147" ht="7.5" customHeight="1">
+      <c r="E25" s="102"/>
+      <c r="F25" s="103"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="34"/>
+      <c r="P25" s="34"/>
+      <c r="Q25" s="34"/>
+      <c r="R25" s="34"/>
+      <c r="S25" s="34"/>
+      <c r="T25" s="34"/>
+      <c r="U25" s="34"/>
+      <c r="V25" s="34"/>
+      <c r="W25" s="34"/>
+      <c r="X25" s="34"/>
+      <c r="Y25" s="34"/>
+      <c r="Z25" s="34"/>
+      <c r="AA25" s="34"/>
+      <c r="AB25" s="34"/>
+      <c r="AC25" s="34"/>
+      <c r="AD25" s="34"/>
+      <c r="AE25" s="34"/>
+      <c r="AF25" s="34"/>
+      <c r="AG25" s="34"/>
+      <c r="AH25" s="34"/>
+      <c r="AI25" s="34"/>
+      <c r="AJ25" s="34"/>
+      <c r="AK25" s="120"/>
+      <c r="AL25" s="115"/>
+      <c r="AN25" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="AO25" s="253"/>
-[...46 lines deleted...]
-      <c r="EQ25" s="4"/>
+      <c r="AO25" s="121"/>
+      <c r="AP25" s="121"/>
+      <c r="AR25" s="116"/>
+      <c r="CN25" s="122"/>
+      <c r="CR25" s="21"/>
+      <c r="CS25" s="21"/>
+      <c r="CT25" s="21"/>
+      <c r="CU25" s="21"/>
+      <c r="CV25" s="118"/>
+      <c r="CW25" s="118"/>
+      <c r="CX25" s="118"/>
+      <c r="CY25" s="118"/>
+      <c r="CZ25" s="118"/>
+      <c r="DA25" s="118"/>
+      <c r="DB25" s="118"/>
+      <c r="DC25" s="118"/>
+      <c r="DD25" s="118"/>
+      <c r="DE25" s="118"/>
+      <c r="DF25" s="118"/>
+      <c r="DG25" s="118"/>
+      <c r="DH25" s="118"/>
+      <c r="DI25" s="118"/>
+      <c r="DJ25" s="118"/>
+      <c r="DK25" s="118"/>
+      <c r="DL25" s="118"/>
+      <c r="DM25" s="118"/>
+      <c r="DN25" s="118"/>
+      <c r="DO25" s="123"/>
+      <c r="DP25" s="123"/>
+      <c r="DS25" s="119"/>
+      <c r="DT25" s="119"/>
+      <c r="DU25" s="119"/>
+      <c r="DV25" s="8"/>
+      <c r="DW25" s="8"/>
+      <c r="DX25" s="8"/>
+      <c r="DY25" s="8"/>
+      <c r="DZ25" s="8"/>
+      <c r="EA25" s="8"/>
+      <c r="EB25" s="8"/>
+      <c r="EC25" s="8"/>
+      <c r="ED25" s="8"/>
+      <c r="EE25" s="8"/>
+      <c r="EL25" s="8"/>
+      <c r="EM25" s="8"/>
+      <c r="EN25" s="8"/>
+      <c r="EO25" s="8"/>
+      <c r="EP25" s="8"/>
+      <c r="EQ25" s="8"/>
     </row>
-    <row r="26" spans="1:147" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="G26" s="254" t="s">
+    <row r="26" spans="1:147" ht="7.5" customHeight="1">
+      <c r="E26" s="102"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="H26" s="254"/>
-[...34 lines deleted...]
-      <c r="AW26" s="201" t="s">
+      <c r="H26" s="46"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="46"/>
+      <c r="M26" s="46"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="46"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+      <c r="U26" s="46"/>
+      <c r="V26" s="46"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="46"/>
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="46"/>
+      <c r="AA26" s="46"/>
+      <c r="AB26" s="46"/>
+      <c r="AC26" s="46"/>
+      <c r="AD26" s="46"/>
+      <c r="AE26" s="46"/>
+      <c r="AF26" s="46"/>
+      <c r="AG26" s="46"/>
+      <c r="AH26" s="46"/>
+      <c r="AI26" s="46"/>
+      <c r="AJ26" s="46"/>
+      <c r="AK26" s="124"/>
+      <c r="AL26" s="115"/>
+      <c r="AN26" s="121"/>
+      <c r="AO26" s="121"/>
+      <c r="AP26" s="121"/>
+      <c r="AR26" s="116"/>
+      <c r="AW26" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="AX26" s="201"/>
-[...74 lines deleted...]
-      <c r="EQ26" s="4"/>
+      <c r="AX26" s="125"/>
+      <c r="AY26" s="125"/>
+      <c r="AZ26" s="125"/>
+      <c r="BA26" s="125"/>
+      <c r="BB26" s="125"/>
+      <c r="BC26" s="125"/>
+      <c r="BD26" s="125"/>
+      <c r="BE26" s="125"/>
+      <c r="BF26" s="125"/>
+      <c r="BG26" s="125"/>
+      <c r="BH26" s="125"/>
+      <c r="BI26" s="125"/>
+      <c r="BJ26" s="125"/>
+      <c r="BK26" s="125"/>
+      <c r="BL26" s="125"/>
+      <c r="BM26" s="125"/>
+      <c r="BN26" s="125"/>
+      <c r="BO26" s="125"/>
+      <c r="BT26" s="119"/>
+      <c r="BU26" s="119"/>
+      <c r="BV26" s="119"/>
+      <c r="BW26" s="8"/>
+      <c r="BX26" s="8"/>
+      <c r="BY26" s="8"/>
+      <c r="BZ26" s="8"/>
+      <c r="CA26" s="8"/>
+      <c r="CB26" s="8"/>
+      <c r="CC26" s="8"/>
+      <c r="CD26" s="8"/>
+      <c r="CE26" s="8"/>
+      <c r="CF26" s="8"/>
+      <c r="CN26" s="122"/>
+      <c r="CR26" s="122"/>
+      <c r="CS26" s="122"/>
+      <c r="CT26" s="122"/>
+      <c r="CU26" s="122"/>
+      <c r="CV26" s="118"/>
+      <c r="CW26" s="118"/>
+      <c r="CX26" s="118"/>
+      <c r="CY26" s="118"/>
+      <c r="CZ26" s="118"/>
+      <c r="DA26" s="118"/>
+      <c r="DB26" s="118"/>
+      <c r="DC26" s="118"/>
+      <c r="DD26" s="118"/>
+      <c r="DE26" s="118"/>
+      <c r="DF26" s="118"/>
+      <c r="DG26" s="118"/>
+      <c r="DH26" s="118"/>
+      <c r="DI26" s="118"/>
+      <c r="DJ26" s="118"/>
+      <c r="DK26" s="118"/>
+      <c r="DL26" s="118"/>
+      <c r="DM26" s="118"/>
+      <c r="DN26" s="118"/>
+      <c r="DO26" s="123"/>
+      <c r="DP26" s="123"/>
+      <c r="DS26" s="119"/>
+      <c r="DT26" s="119"/>
+      <c r="DU26" s="119"/>
+      <c r="DV26" s="59"/>
+      <c r="DW26" s="59"/>
+      <c r="DX26" s="59"/>
+      <c r="DY26" s="59"/>
+      <c r="DZ26" s="59"/>
+      <c r="EA26" s="59"/>
+      <c r="EB26" s="59"/>
+      <c r="EC26" s="59"/>
+      <c r="ED26" s="59"/>
+      <c r="EE26" s="59"/>
+      <c r="EL26" s="8"/>
+      <c r="EM26" s="8"/>
+      <c r="EN26" s="8"/>
+      <c r="EO26" s="8"/>
+      <c r="EP26" s="8"/>
+      <c r="EQ26" s="8"/>
     </row>
-    <row r="27" spans="1:147" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-[...99 lines deleted...]
-      <c r="EE27" s="12"/>
+    <row r="27" spans="1:147" ht="6" customHeight="1">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="103"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="46"/>
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="46"/>
+      <c r="AD27" s="46"/>
+      <c r="AE27" s="46"/>
+      <c r="AF27" s="46"/>
+      <c r="AG27" s="46"/>
+      <c r="AH27" s="46"/>
+      <c r="AI27" s="46"/>
+      <c r="AJ27" s="46"/>
+      <c r="AK27" s="124"/>
+      <c r="AL27" s="115"/>
+      <c r="AN27" s="121"/>
+      <c r="AO27" s="121"/>
+      <c r="AP27" s="121"/>
+      <c r="AR27" s="116"/>
+      <c r="AW27" s="125"/>
+      <c r="AX27" s="125"/>
+      <c r="AY27" s="125"/>
+      <c r="AZ27" s="125"/>
+      <c r="BA27" s="125"/>
+      <c r="BB27" s="125"/>
+      <c r="BC27" s="125"/>
+      <c r="BD27" s="125"/>
+      <c r="BE27" s="125"/>
+      <c r="BF27" s="125"/>
+      <c r="BG27" s="125"/>
+      <c r="BH27" s="125"/>
+      <c r="BI27" s="125"/>
+      <c r="BJ27" s="125"/>
+      <c r="BK27" s="125"/>
+      <c r="BL27" s="125"/>
+      <c r="BM27" s="125"/>
+      <c r="BN27" s="125"/>
+      <c r="BO27" s="125"/>
+      <c r="BP27" s="123"/>
+      <c r="BQ27" s="123"/>
+      <c r="BT27" s="119"/>
+      <c r="BU27" s="119"/>
+      <c r="BV27" s="119"/>
+      <c r="BW27" s="8"/>
+      <c r="BX27" s="8"/>
+      <c r="BY27" s="8"/>
+      <c r="BZ27" s="8"/>
+      <c r="CA27" s="8"/>
+      <c r="CB27" s="8"/>
+      <c r="CC27" s="8"/>
+      <c r="CD27" s="8"/>
+      <c r="CE27" s="8"/>
+      <c r="CF27" s="8"/>
+      <c r="CV27" s="123"/>
+      <c r="CW27" s="123"/>
+      <c r="CX27" s="123"/>
+      <c r="DB27" s="33"/>
+      <c r="DE27" s="123"/>
+      <c r="DF27" s="123"/>
+      <c r="DG27" s="123"/>
+      <c r="DJ27" s="33"/>
+      <c r="DN27" s="123"/>
+      <c r="DO27" s="123"/>
+      <c r="DP27" s="123"/>
+      <c r="DS27" s="119"/>
+      <c r="DT27" s="119"/>
+      <c r="DU27" s="119"/>
+      <c r="DV27" s="59"/>
+      <c r="DW27" s="59"/>
+      <c r="DX27" s="59"/>
+      <c r="DY27" s="59"/>
+      <c r="DZ27" s="59"/>
+      <c r="EA27" s="59"/>
+      <c r="EB27" s="59"/>
+      <c r="EC27" s="59"/>
+      <c r="ED27" s="59"/>
+      <c r="EE27" s="59"/>
     </row>
-    <row r="28" spans="1:147" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...73 lines deleted...]
-      <c r="CN28" s="10"/>
+    <row r="28" spans="1:147" ht="12" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+      <c r="AF28" s="46"/>
+      <c r="AG28" s="46"/>
+      <c r="AH28" s="46"/>
+      <c r="AI28" s="46"/>
+      <c r="AJ28" s="46"/>
+      <c r="AK28" s="124"/>
+      <c r="AL28" s="115"/>
+      <c r="AR28" s="116"/>
+      <c r="AW28" s="125"/>
+      <c r="AX28" s="125"/>
+      <c r="AY28" s="125"/>
+      <c r="AZ28" s="125"/>
+      <c r="BA28" s="125"/>
+      <c r="BB28" s="125"/>
+      <c r="BC28" s="125"/>
+      <c r="BD28" s="125"/>
+      <c r="BE28" s="125"/>
+      <c r="BF28" s="125"/>
+      <c r="BG28" s="125"/>
+      <c r="BH28" s="125"/>
+      <c r="BI28" s="125"/>
+      <c r="BJ28" s="125"/>
+      <c r="BK28" s="125"/>
+      <c r="BL28" s="125"/>
+      <c r="BM28" s="125"/>
+      <c r="BN28" s="125"/>
+      <c r="BO28" s="125"/>
+      <c r="BP28" s="123"/>
+      <c r="BQ28" s="123"/>
+      <c r="BT28" s="119"/>
+      <c r="BU28" s="119"/>
+      <c r="BV28" s="119"/>
+      <c r="BW28" s="59"/>
+      <c r="BX28" s="59"/>
+      <c r="BY28" s="59"/>
+      <c r="BZ28" s="59"/>
+      <c r="CA28" s="59"/>
+      <c r="CB28" s="59"/>
+      <c r="CC28" s="59"/>
+      <c r="CD28" s="59"/>
+      <c r="CE28" s="59"/>
+      <c r="CF28" s="59"/>
+      <c r="CN28" s="33"/>
     </row>
-    <row r="29" spans="1:147" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-[...53 lines deleted...]
-      <c r="BQ29" s="36"/>
+    <row r="29" spans="1:147" ht="6" customHeight="1">
+      <c r="A29" s="126"/>
+      <c r="B29" s="126"/>
+      <c r="C29" s="126"/>
+      <c r="E29" s="102"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="127"/>
+      <c r="H29" s="127"/>
+      <c r="I29" s="127"/>
+      <c r="J29" s="127"/>
+      <c r="K29" s="127"/>
+      <c r="L29" s="127"/>
+      <c r="M29" s="127"/>
+      <c r="N29" s="127"/>
+      <c r="O29" s="127"/>
+      <c r="P29" s="127"/>
+      <c r="Q29" s="127"/>
+      <c r="R29" s="127"/>
+      <c r="S29" s="127"/>
+      <c r="T29" s="127"/>
+      <c r="U29" s="127"/>
+      <c r="V29" s="127"/>
+      <c r="W29" s="127"/>
+      <c r="X29" s="127"/>
+      <c r="Y29" s="127"/>
+      <c r="Z29" s="127"/>
+      <c r="AA29" s="127"/>
+      <c r="AB29" s="127"/>
+      <c r="AC29" s="127"/>
+      <c r="AD29" s="127"/>
+      <c r="AE29" s="127"/>
+      <c r="AF29" s="127"/>
+      <c r="AG29" s="127"/>
+      <c r="AH29" s="127"/>
+      <c r="AI29" s="127"/>
+      <c r="AJ29" s="127"/>
+      <c r="AK29" s="128"/>
+      <c r="AL29" s="129"/>
+      <c r="AM29" s="130"/>
+      <c r="AN29" s="130"/>
+      <c r="AO29" s="130"/>
+      <c r="AP29" s="130"/>
+      <c r="AQ29" s="130"/>
+      <c r="AR29" s="131"/>
+      <c r="AW29" s="123"/>
+      <c r="AX29" s="123"/>
+      <c r="AY29" s="123"/>
+      <c r="BC29" s="33"/>
+      <c r="BF29" s="123"/>
+      <c r="BG29" s="123"/>
+      <c r="BH29" s="123"/>
+      <c r="BK29" s="33"/>
+      <c r="BO29" s="123"/>
+      <c r="BP29" s="123"/>
+      <c r="BQ29" s="123"/>
+      <c r="BT29" s="119"/>
+      <c r="BU29" s="119"/>
+      <c r="BV29" s="119"/>
+      <c r="BW29" s="59"/>
+      <c r="BX29" s="59"/>
+      <c r="BY29" s="59"/>
+      <c r="BZ29" s="59"/>
+      <c r="CA29" s="59"/>
+      <c r="CB29" s="59"/>
+      <c r="CC29" s="59"/>
+      <c r="CD29" s="59"/>
+      <c r="CE29" s="59"/>
+      <c r="CF29" s="59"/>
+      <c r="CN29" s="33"/>
+    </row>
+    <row r="30" spans="1:147" ht="6" customHeight="1">
+      <c r="A30" s="126"/>
+      <c r="B30" s="126"/>
+      <c r="C30" s="126"/>
+      <c r="E30" s="102"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="132" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="133"/>
+      <c r="I30" s="133"/>
+      <c r="J30" s="133"/>
+      <c r="K30" s="134"/>
+      <c r="L30" s="135"/>
+      <c r="M30" s="136"/>
+      <c r="N30" s="136"/>
+      <c r="O30" s="137" t="s">
+        <v>25</v>
+      </c>
+      <c r="P30" s="138"/>
+      <c r="Q30" s="138"/>
+      <c r="R30" s="138"/>
+      <c r="S30" s="138"/>
+      <c r="T30" s="138"/>
+      <c r="U30" s="138"/>
+      <c r="V30" s="139"/>
+      <c r="W30" s="140" t="s">
+        <v>26</v>
+      </c>
+      <c r="X30" s="133"/>
+      <c r="Y30" s="133"/>
+      <c r="Z30" s="133"/>
+      <c r="AA30" s="134"/>
+      <c r="AB30" s="141"/>
+      <c r="AC30" s="141"/>
+      <c r="AD30" s="141"/>
+      <c r="AE30" s="141"/>
+      <c r="AF30" s="141"/>
+      <c r="AG30" s="141"/>
+      <c r="AH30" s="141"/>
+      <c r="AI30" s="141"/>
+      <c r="AJ30" s="141"/>
+      <c r="AK30" s="141"/>
+      <c r="AR30" s="116"/>
+      <c r="AW30" s="142" t="s">
+        <v>27</v>
+      </c>
+      <c r="AX30" s="19"/>
+      <c r="AY30" s="19"/>
+      <c r="AZ30" s="19"/>
+      <c r="BA30" s="19"/>
+      <c r="BB30" s="19"/>
+      <c r="BC30" s="19"/>
+      <c r="BD30" s="19"/>
+      <c r="BE30" s="19"/>
+      <c r="BF30" s="19"/>
+      <c r="BG30" s="19"/>
+      <c r="BH30" s="19"/>
+      <c r="BI30" s="19"/>
+      <c r="BJ30" s="19"/>
+      <c r="BK30" s="19"/>
+      <c r="BL30" s="19"/>
+      <c r="BM30" s="19"/>
+      <c r="BN30" s="19"/>
+      <c r="BO30" s="19"/>
+      <c r="BP30" s="19"/>
+      <c r="BQ30" s="19"/>
+      <c r="BR30" s="19"/>
+      <c r="BS30" s="19"/>
+      <c r="BT30" s="19"/>
+      <c r="BU30" s="19"/>
+      <c r="BV30" s="19"/>
+      <c r="BW30" s="19"/>
+      <c r="BX30" s="19"/>
+      <c r="BY30" s="19"/>
+      <c r="BZ30" s="19"/>
+      <c r="CA30" s="19"/>
+      <c r="CB30" s="19"/>
+      <c r="CC30" s="19"/>
+      <c r="CD30" s="19"/>
+      <c r="CE30" s="19"/>
+      <c r="CF30" s="19"/>
+      <c r="CG30" s="19"/>
+      <c r="CH30" s="19"/>
+      <c r="CI30" s="19"/>
+      <c r="CJ30" s="19"/>
+      <c r="CK30" s="19"/>
+      <c r="CL30" s="19"/>
+      <c r="CN30" s="33"/>
+    </row>
+    <row r="31" spans="1:147" ht="9" customHeight="1">
+      <c r="E31" s="102"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="143"/>
+      <c r="H31" s="143"/>
+      <c r="I31" s="143"/>
+      <c r="J31" s="143"/>
+      <c r="K31" s="144"/>
+      <c r="L31" s="145"/>
+      <c r="M31" s="146"/>
+      <c r="N31" s="146"/>
+      <c r="O31" s="147"/>
+      <c r="P31" s="148"/>
+      <c r="Q31" s="148"/>
+      <c r="R31" s="148"/>
+      <c r="S31" s="148"/>
+      <c r="T31" s="148"/>
+      <c r="U31" s="148"/>
+      <c r="V31" s="149"/>
+      <c r="W31" s="150"/>
+      <c r="X31" s="143"/>
+      <c r="Y31" s="143"/>
+      <c r="Z31" s="143"/>
+      <c r="AA31" s="144"/>
+      <c r="AB31" s="33"/>
+      <c r="AC31" s="33"/>
+      <c r="AD31" s="33"/>
+      <c r="AE31" s="33"/>
+      <c r="AF31" s="33"/>
+      <c r="AG31" s="33"/>
+      <c r="AH31" s="33"/>
+      <c r="AI31" s="33"/>
+      <c r="AJ31" s="33"/>
+      <c r="AK31" s="33"/>
+      <c r="AL31" s="33"/>
+      <c r="AM31" s="33"/>
+      <c r="AN31" s="33"/>
+      <c r="AO31" s="33"/>
+      <c r="AP31" s="33"/>
+      <c r="AQ31" s="33"/>
+      <c r="AR31" s="151"/>
+      <c r="AV31" s="152"/>
+      <c r="AW31" s="19"/>
+      <c r="AX31" s="19"/>
+      <c r="AY31" s="19"/>
+      <c r="AZ31" s="19"/>
+      <c r="BA31" s="19"/>
+      <c r="BB31" s="19"/>
+      <c r="BC31" s="19"/>
+      <c r="BD31" s="19"/>
+      <c r="BE31" s="19"/>
+      <c r="BF31" s="19"/>
+      <c r="BG31" s="19"/>
+      <c r="BH31" s="19"/>
+      <c r="BI31" s="19"/>
+      <c r="BJ31" s="19"/>
+      <c r="BK31" s="19"/>
+      <c r="BL31" s="19"/>
+      <c r="BM31" s="19"/>
+      <c r="BN31" s="19"/>
+      <c r="BO31" s="19"/>
+      <c r="BP31" s="19"/>
+      <c r="BQ31" s="19"/>
+      <c r="BR31" s="19"/>
+      <c r="BS31" s="19"/>
+      <c r="BT31" s="19"/>
+      <c r="BU31" s="19"/>
+      <c r="BV31" s="19"/>
+      <c r="BW31" s="19"/>
+      <c r="BX31" s="19"/>
+      <c r="BY31" s="19"/>
+      <c r="BZ31" s="19"/>
+      <c r="CA31" s="19"/>
+      <c r="CB31" s="19"/>
+      <c r="CC31" s="19"/>
+      <c r="CD31" s="19"/>
+      <c r="CE31" s="19"/>
+      <c r="CF31" s="19"/>
+      <c r="CG31" s="19"/>
+      <c r="CH31" s="19"/>
+      <c r="CI31" s="19"/>
+      <c r="CJ31" s="19"/>
+      <c r="CK31" s="19"/>
+      <c r="CL31" s="19"/>
+      <c r="CM31" s="33"/>
+      <c r="CN31" s="33"/>
+      <c r="CV31" s="152"/>
+      <c r="CW31" s="152"/>
+      <c r="CX31" s="152"/>
+      <c r="CY31" s="152"/>
+      <c r="CZ31" s="152"/>
+      <c r="DA31" s="152"/>
+      <c r="DB31" s="152"/>
+      <c r="DC31" s="152"/>
+      <c r="DD31" s="152"/>
+      <c r="DE31" s="152"/>
+      <c r="DF31" s="152"/>
+      <c r="DG31" s="152"/>
+      <c r="DH31" s="152"/>
+      <c r="DI31" s="152"/>
+      <c r="DJ31" s="152"/>
+      <c r="DK31" s="152"/>
+      <c r="DL31" s="152"/>
+      <c r="DM31" s="152"/>
+      <c r="DN31" s="152"/>
+      <c r="DO31" s="152"/>
+      <c r="DP31" s="152"/>
+      <c r="DQ31" s="152"/>
+      <c r="DR31" s="152"/>
+      <c r="DS31" s="152"/>
+      <c r="DT31" s="152"/>
+      <c r="DU31" s="152"/>
+      <c r="DV31" s="152"/>
+      <c r="DW31" s="152"/>
+      <c r="DX31" s="152"/>
+      <c r="DY31" s="152"/>
+      <c r="DZ31" s="152"/>
+      <c r="EA31" s="152"/>
+      <c r="EB31" s="152"/>
+      <c r="EC31" s="152"/>
+      <c r="ED31" s="152"/>
+      <c r="EE31" s="152"/>
+      <c r="EF31" s="152"/>
+      <c r="EG31" s="152"/>
+      <c r="EH31" s="152"/>
+      <c r="EI31" s="152"/>
+      <c r="EJ31" s="152"/>
+      <c r="EK31" s="152"/>
+    </row>
+    <row r="32" spans="1:147" ht="6" customHeight="1">
+      <c r="E32" s="102"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+      <c r="I32" s="153"/>
+      <c r="J32" s="153"/>
+      <c r="K32" s="154"/>
+      <c r="L32" s="155"/>
+      <c r="M32" s="156"/>
+      <c r="N32" s="156"/>
+      <c r="O32" s="157"/>
+      <c r="P32" s="158"/>
+      <c r="Q32" s="158"/>
+      <c r="R32" s="158"/>
+      <c r="S32" s="158"/>
+      <c r="T32" s="158"/>
+      <c r="U32" s="158"/>
+      <c r="V32" s="159"/>
+      <c r="W32" s="160"/>
+      <c r="X32" s="153"/>
+      <c r="Y32" s="153"/>
+      <c r="Z32" s="153"/>
+      <c r="AA32" s="154"/>
+      <c r="AB32" s="161"/>
+      <c r="AC32" s="161"/>
+      <c r="AD32" s="161"/>
+      <c r="AE32" s="161"/>
+      <c r="AF32" s="161"/>
+      <c r="AG32" s="161"/>
+      <c r="AH32" s="161"/>
+      <c r="AI32" s="161"/>
+      <c r="AJ32" s="161"/>
+      <c r="AK32" s="161"/>
+      <c r="AL32" s="161"/>
+      <c r="AM32" s="161"/>
+      <c r="AN32" s="161"/>
+      <c r="AO32" s="161"/>
+      <c r="AP32" s="161"/>
+      <c r="AQ32" s="161"/>
+      <c r="AR32" s="162"/>
+      <c r="AV32" s="152"/>
+      <c r="AW32" s="19"/>
+      <c r="AX32" s="19"/>
+      <c r="AY32" s="19"/>
+      <c r="AZ32" s="19"/>
+      <c r="BA32" s="19"/>
+      <c r="BB32" s="19"/>
+      <c r="BC32" s="19"/>
+      <c r="BD32" s="19"/>
+      <c r="BE32" s="19"/>
+      <c r="BF32" s="19"/>
+      <c r="BG32" s="19"/>
+      <c r="BH32" s="19"/>
+      <c r="BI32" s="19"/>
+      <c r="BJ32" s="19"/>
+      <c r="BK32" s="19"/>
+      <c r="BL32" s="19"/>
+      <c r="BM32" s="19"/>
+      <c r="BN32" s="19"/>
+      <c r="BO32" s="19"/>
+      <c r="BP32" s="19"/>
+      <c r="BQ32" s="19"/>
+      <c r="BR32" s="19"/>
+      <c r="BS32" s="19"/>
+      <c r="BT32" s="19"/>
+      <c r="BU32" s="19"/>
+      <c r="BV32" s="19"/>
+      <c r="BW32" s="19"/>
+      <c r="BX32" s="19"/>
+      <c r="BY32" s="19"/>
+      <c r="BZ32" s="19"/>
+      <c r="CA32" s="19"/>
+      <c r="CB32" s="19"/>
+      <c r="CC32" s="19"/>
+      <c r="CD32" s="19"/>
+      <c r="CE32" s="19"/>
+      <c r="CF32" s="19"/>
+      <c r="CG32" s="19"/>
+      <c r="CH32" s="19"/>
+      <c r="CI32" s="19"/>
+      <c r="CJ32" s="19"/>
+      <c r="CK32" s="19"/>
+      <c r="CL32" s="19"/>
+      <c r="CM32" s="33"/>
+      <c r="CN32" s="33"/>
+      <c r="CO32" s="33"/>
+      <c r="CV32" s="152"/>
+      <c r="CW32" s="152"/>
+      <c r="CX32" s="152"/>
+      <c r="CY32" s="152"/>
+      <c r="CZ32" s="152"/>
+      <c r="DA32" s="152"/>
+      <c r="DB32" s="152"/>
+      <c r="DC32" s="152"/>
+      <c r="DD32" s="152"/>
+      <c r="DE32" s="152"/>
+      <c r="DF32" s="152"/>
+      <c r="DG32" s="152"/>
+      <c r="DH32" s="152"/>
+      <c r="DI32" s="152"/>
+      <c r="DJ32" s="152"/>
+      <c r="DK32" s="152"/>
+      <c r="DL32" s="152"/>
+      <c r="DM32" s="152"/>
+      <c r="DN32" s="152"/>
+      <c r="DO32" s="152"/>
+      <c r="DP32" s="152"/>
+      <c r="DQ32" s="152"/>
+      <c r="DR32" s="152"/>
+      <c r="DS32" s="152"/>
+      <c r="DT32" s="152"/>
+      <c r="DU32" s="152"/>
+      <c r="DV32" s="152"/>
+      <c r="DW32" s="152"/>
+      <c r="DX32" s="152"/>
+      <c r="DY32" s="152"/>
+      <c r="DZ32" s="152"/>
+      <c r="EA32" s="152"/>
+      <c r="EB32" s="152"/>
+      <c r="EC32" s="152"/>
+      <c r="ED32" s="152"/>
+      <c r="EE32" s="152"/>
+      <c r="EF32" s="152"/>
+      <c r="EG32" s="152"/>
+      <c r="EH32" s="152"/>
+      <c r="EI32" s="152"/>
+      <c r="EJ32" s="152"/>
+      <c r="EK32" s="152"/>
+    </row>
+    <row r="33" spans="1:141" ht="6.75" customHeight="1">
+      <c r="E33" s="102"/>
+      <c r="F33" s="103"/>
+      <c r="G33" s="163"/>
+      <c r="H33" s="163"/>
+      <c r="I33" s="163"/>
+      <c r="J33" s="163"/>
+      <c r="K33" s="163"/>
+      <c r="L33" s="163"/>
+      <c r="M33" s="163"/>
+      <c r="N33" s="163"/>
+      <c r="O33" s="163"/>
+      <c r="P33" s="163"/>
+      <c r="Q33" s="163"/>
+      <c r="R33" s="163"/>
+      <c r="S33" s="163"/>
+      <c r="T33" s="163"/>
+      <c r="U33" s="163"/>
+      <c r="V33" s="163"/>
+      <c r="W33" s="163"/>
+      <c r="X33" s="163"/>
+      <c r="Y33" s="163"/>
+      <c r="Z33" s="163"/>
+      <c r="AA33" s="163"/>
+      <c r="AB33" s="163"/>
+      <c r="AC33" s="163"/>
+      <c r="AD33" s="163"/>
+      <c r="AE33" s="163"/>
+      <c r="AF33" s="163"/>
+      <c r="AG33" s="163"/>
+      <c r="AH33" s="163"/>
+      <c r="AI33" s="163"/>
+      <c r="AJ33" s="163"/>
+      <c r="AK33" s="163"/>
+      <c r="AL33" s="163"/>
+      <c r="AM33" s="163"/>
+      <c r="AN33" s="163"/>
+      <c r="AO33" s="163"/>
+      <c r="AP33" s="163"/>
+      <c r="AQ33" s="163"/>
+      <c r="AR33" s="164"/>
+      <c r="AV33" s="152"/>
+      <c r="CM33" s="165"/>
+      <c r="CN33" s="33"/>
+      <c r="CV33" s="152"/>
+      <c r="CW33" s="152"/>
+      <c r="CX33" s="152"/>
+      <c r="CY33" s="152"/>
+      <c r="CZ33" s="152"/>
+      <c r="DA33" s="152"/>
+      <c r="DB33" s="152"/>
+      <c r="DC33" s="152"/>
+      <c r="DD33" s="152"/>
+      <c r="DE33" s="152"/>
+      <c r="DF33" s="152"/>
+      <c r="DG33" s="152"/>
+      <c r="DH33" s="152"/>
+      <c r="DI33" s="152"/>
+      <c r="DJ33" s="152"/>
+      <c r="DK33" s="152"/>
+      <c r="DL33" s="152"/>
+      <c r="DM33" s="152"/>
+      <c r="DN33" s="152"/>
+      <c r="DO33" s="152"/>
+      <c r="DP33" s="152"/>
+      <c r="DQ33" s="152"/>
+      <c r="DR33" s="152"/>
+      <c r="DS33" s="152"/>
+      <c r="DT33" s="152"/>
+      <c r="DU33" s="152"/>
+      <c r="DV33" s="152"/>
+      <c r="DW33" s="152"/>
+      <c r="DX33" s="152"/>
+      <c r="DY33" s="152"/>
+      <c r="DZ33" s="152"/>
+      <c r="EA33" s="152"/>
+      <c r="EB33" s="152"/>
+      <c r="EC33" s="152"/>
+      <c r="ED33" s="152"/>
+      <c r="EE33" s="152"/>
+      <c r="EF33" s="152"/>
+      <c r="EG33" s="152"/>
+      <c r="EH33" s="152"/>
+      <c r="EI33" s="152"/>
+      <c r="EJ33" s="152"/>
+      <c r="EK33" s="152"/>
+    </row>
+    <row r="34" spans="1:141" ht="6.75" customHeight="1">
+      <c r="E34" s="102"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="166"/>
+      <c r="H34" s="166"/>
+      <c r="I34" s="166"/>
+      <c r="J34" s="166"/>
+      <c r="K34" s="166"/>
+      <c r="L34" s="166"/>
+      <c r="M34" s="166"/>
+      <c r="N34" s="166"/>
+      <c r="O34" s="166"/>
+      <c r="P34" s="166"/>
+      <c r="Q34" s="166"/>
+      <c r="R34" s="166"/>
+      <c r="S34" s="166"/>
+      <c r="T34" s="166"/>
+      <c r="U34" s="166"/>
+      <c r="V34" s="166"/>
+      <c r="W34" s="166"/>
+      <c r="X34" s="166"/>
+      <c r="Y34" s="166"/>
+      <c r="Z34" s="166"/>
+      <c r="AA34" s="166"/>
+      <c r="AB34" s="166"/>
+      <c r="AC34" s="166"/>
+      <c r="AD34" s="166"/>
+      <c r="AE34" s="166"/>
+      <c r="AF34" s="166"/>
+      <c r="AG34" s="166"/>
+      <c r="AH34" s="166"/>
+      <c r="AI34" s="166"/>
+      <c r="AJ34" s="166"/>
+      <c r="AK34" s="166"/>
+      <c r="AL34" s="166"/>
+      <c r="AM34" s="166"/>
+      <c r="AN34" s="166"/>
+      <c r="AO34" s="166"/>
+      <c r="AP34" s="166"/>
+      <c r="AQ34" s="166"/>
+      <c r="AR34" s="167"/>
+      <c r="AV34" s="152"/>
+      <c r="AW34" s="168" t="s">
+        <v>28</v>
+      </c>
+      <c r="AX34" s="168"/>
+      <c r="AY34" s="168"/>
+      <c r="AZ34" s="168"/>
+      <c r="BA34" s="168"/>
+      <c r="BB34" s="168"/>
+      <c r="BC34" s="168"/>
+      <c r="BD34" s="168"/>
+      <c r="BE34" s="168"/>
+      <c r="BF34" s="168"/>
+      <c r="BG34" s="168"/>
+      <c r="BH34" s="168"/>
+      <c r="BI34" s="168"/>
+      <c r="BJ34" s="168"/>
+      <c r="BK34" s="168"/>
+      <c r="BL34" s="168"/>
+      <c r="BM34" s="168"/>
+      <c r="BN34" s="168"/>
+      <c r="BO34" s="168"/>
+      <c r="BP34" s="168"/>
+      <c r="BQ34" s="168"/>
+      <c r="BR34" s="168"/>
+      <c r="BS34" s="168"/>
+      <c r="BT34" s="168"/>
+      <c r="BU34" s="168"/>
+      <c r="BV34" s="168"/>
+      <c r="BW34" s="168"/>
+      <c r="BX34" s="168"/>
+      <c r="BY34" s="168"/>
+      <c r="BZ34" s="168"/>
+      <c r="CA34" s="168"/>
+      <c r="CB34" s="168"/>
+      <c r="CC34" s="168"/>
+      <c r="CD34" s="168"/>
+      <c r="CE34" s="168"/>
+      <c r="CF34" s="168"/>
+      <c r="CG34" s="168"/>
+      <c r="CH34" s="168"/>
+      <c r="CI34" s="168"/>
+      <c r="CJ34" s="168"/>
+      <c r="CK34" s="168"/>
+      <c r="CL34" s="168"/>
+      <c r="CM34" s="165"/>
+      <c r="CN34" s="33"/>
+      <c r="CV34" s="152"/>
+      <c r="CW34" s="152"/>
+      <c r="CX34" s="152"/>
+      <c r="CY34" s="169"/>
+      <c r="CZ34" s="169"/>
+      <c r="DA34" s="170"/>
+      <c r="DB34" s="165"/>
+      <c r="DC34" s="165"/>
+      <c r="DD34" s="165"/>
+      <c r="DE34" s="165"/>
+      <c r="DF34" s="165"/>
+      <c r="DG34" s="165"/>
+      <c r="DH34" s="165"/>
+      <c r="DI34" s="165"/>
+      <c r="DJ34" s="165"/>
+      <c r="DK34" s="165"/>
+      <c r="DL34" s="165"/>
+      <c r="DM34" s="165"/>
+      <c r="DN34" s="165"/>
+      <c r="DO34" s="165"/>
+      <c r="DP34" s="165"/>
+      <c r="DQ34" s="165"/>
+      <c r="DR34" s="165"/>
+      <c r="DS34" s="165"/>
+      <c r="DT34" s="165"/>
+      <c r="DU34" s="165"/>
+      <c r="DV34" s="165"/>
+      <c r="DW34" s="165"/>
+      <c r="DX34" s="165"/>
+      <c r="DY34" s="165"/>
+      <c r="DZ34" s="165"/>
+      <c r="EA34" s="165"/>
+      <c r="EB34" s="165"/>
+      <c r="EC34" s="165"/>
+      <c r="ED34" s="165"/>
+      <c r="EE34" s="165"/>
+      <c r="EF34" s="165"/>
+      <c r="EG34" s="165"/>
+      <c r="EH34" s="165"/>
+      <c r="EI34" s="165"/>
+      <c r="EJ34" s="165"/>
+      <c r="EK34" s="165"/>
+    </row>
+    <row r="35" spans="1:141" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="171"/>
+      <c r="F35" s="172"/>
+      <c r="G35" s="173"/>
+      <c r="H35" s="173"/>
+      <c r="I35" s="173"/>
+      <c r="J35" s="173"/>
+      <c r="K35" s="173"/>
+      <c r="L35" s="173"/>
+      <c r="M35" s="173"/>
+      <c r="N35" s="173"/>
+      <c r="O35" s="173"/>
+      <c r="P35" s="173"/>
+      <c r="Q35" s="173"/>
+      <c r="R35" s="173"/>
+      <c r="S35" s="173"/>
+      <c r="T35" s="173"/>
+      <c r="U35" s="173"/>
+      <c r="V35" s="173"/>
+      <c r="W35" s="173"/>
+      <c r="X35" s="173"/>
+      <c r="Y35" s="173"/>
+      <c r="Z35" s="173"/>
+      <c r="AA35" s="173"/>
+      <c r="AB35" s="173"/>
+      <c r="AC35" s="173"/>
+      <c r="AD35" s="173"/>
+      <c r="AE35" s="173"/>
+      <c r="AF35" s="173"/>
+      <c r="AG35" s="173"/>
+      <c r="AH35" s="173"/>
+      <c r="AI35" s="173"/>
+      <c r="AJ35" s="173"/>
+      <c r="AK35" s="173"/>
+      <c r="AL35" s="173"/>
+      <c r="AM35" s="173"/>
+      <c r="AN35" s="173"/>
+      <c r="AO35" s="173"/>
+      <c r="AP35" s="173"/>
+      <c r="AQ35" s="173"/>
+      <c r="AR35" s="174"/>
+      <c r="AV35" s="55"/>
+      <c r="AW35" s="168"/>
+      <c r="AX35" s="168"/>
+      <c r="AY35" s="168"/>
+      <c r="AZ35" s="168"/>
+      <c r="BA35" s="168"/>
+      <c r="BB35" s="168"/>
+      <c r="BC35" s="168"/>
+      <c r="BD35" s="168"/>
+      <c r="BE35" s="168"/>
+      <c r="BF35" s="168"/>
+      <c r="BG35" s="168"/>
+      <c r="BH35" s="168"/>
+      <c r="BI35" s="168"/>
+      <c r="BJ35" s="168"/>
+      <c r="BK35" s="168"/>
+      <c r="BL35" s="168"/>
+      <c r="BM35" s="168"/>
+      <c r="BN35" s="168"/>
+      <c r="BO35" s="168"/>
+      <c r="BP35" s="168"/>
+      <c r="BQ35" s="168"/>
+      <c r="BR35" s="168"/>
+      <c r="BS35" s="168"/>
+      <c r="BT35" s="168"/>
+      <c r="BU35" s="168"/>
+      <c r="BV35" s="168"/>
+      <c r="BW35" s="168"/>
+      <c r="BX35" s="168"/>
+      <c r="BY35" s="168"/>
+      <c r="BZ35" s="168"/>
+      <c r="CA35" s="168"/>
+      <c r="CB35" s="168"/>
+      <c r="CC35" s="168"/>
+      <c r="CD35" s="168"/>
+      <c r="CE35" s="168"/>
+      <c r="CF35" s="168"/>
+      <c r="CG35" s="168"/>
+      <c r="CH35" s="168"/>
+      <c r="CI35" s="168"/>
+      <c r="CJ35" s="168"/>
+      <c r="CK35" s="168"/>
+      <c r="CL35" s="168"/>
+      <c r="CM35" s="165"/>
+      <c r="CN35" s="33"/>
+      <c r="CV35" s="175"/>
+      <c r="CW35" s="175"/>
+      <c r="CX35" s="175"/>
+      <c r="CY35" s="175"/>
+      <c r="CZ35" s="175"/>
+      <c r="DA35" s="175"/>
+      <c r="DB35" s="165"/>
+      <c r="DC35" s="165"/>
+      <c r="DD35" s="165"/>
+      <c r="DE35" s="165"/>
+      <c r="DF35" s="165"/>
+      <c r="DG35" s="165"/>
+      <c r="DH35" s="165"/>
+      <c r="DI35" s="165"/>
+      <c r="DJ35" s="165"/>
+      <c r="DK35" s="165"/>
+      <c r="DL35" s="165"/>
+      <c r="DM35" s="165"/>
+      <c r="DN35" s="165"/>
+      <c r="DO35" s="165"/>
+      <c r="DP35" s="165"/>
+      <c r="DQ35" s="165"/>
+      <c r="DR35" s="165"/>
+      <c r="DS35" s="165"/>
+      <c r="DT35" s="165"/>
+      <c r="DU35" s="165"/>
+      <c r="DV35" s="165"/>
+      <c r="DW35" s="165"/>
+      <c r="DX35" s="165"/>
+      <c r="DY35" s="165"/>
+      <c r="DZ35" s="165"/>
+      <c r="EA35" s="165"/>
+      <c r="EB35" s="165"/>
+      <c r="EC35" s="165"/>
+      <c r="ED35" s="165"/>
+      <c r="EE35" s="165"/>
+      <c r="EF35" s="165"/>
+      <c r="EG35" s="165"/>
+      <c r="EH35" s="165"/>
+      <c r="EI35" s="165"/>
+      <c r="EJ35" s="165"/>
+      <c r="EK35" s="165"/>
+    </row>
+    <row r="36" spans="1:141" ht="6.75" customHeight="1">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8"/>
+      <c r="H36" s="8"/>
+      <c r="I36" s="8"/>
+      <c r="J36" s="8"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8"/>
+      <c r="P36" s="8"/>
+      <c r="Q36" s="8"/>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="8"/>
+      <c r="U36" s="8"/>
+      <c r="V36" s="8"/>
+      <c r="W36" s="8"/>
+      <c r="X36" s="8"/>
+      <c r="Y36" s="8"/>
+      <c r="Z36" s="8"/>
+      <c r="AA36" s="8"/>
+      <c r="AB36" s="8"/>
+      <c r="AC36" s="8"/>
+      <c r="AD36" s="8"/>
+      <c r="AE36" s="8"/>
+      <c r="AF36" s="8"/>
+      <c r="AG36" s="8"/>
+      <c r="AH36" s="8"/>
+      <c r="AI36" s="8"/>
+      <c r="AJ36" s="8"/>
+      <c r="AK36" s="8"/>
+      <c r="AL36" s="8"/>
+      <c r="AM36" s="8"/>
+      <c r="AN36" s="8"/>
+      <c r="AO36" s="8"/>
+      <c r="AP36" s="8"/>
+      <c r="AQ36" s="8"/>
+      <c r="AR36" s="8"/>
+      <c r="AV36" s="175"/>
+      <c r="AW36" s="168"/>
+      <c r="AX36" s="168"/>
+      <c r="AY36" s="168"/>
+      <c r="AZ36" s="168"/>
+      <c r="BA36" s="168"/>
+      <c r="BB36" s="168"/>
+      <c r="BC36" s="168"/>
+      <c r="BD36" s="168"/>
+      <c r="BE36" s="168"/>
+      <c r="BF36" s="168"/>
+      <c r="BG36" s="168"/>
+      <c r="BH36" s="168"/>
+      <c r="BI36" s="168"/>
+      <c r="BJ36" s="168"/>
+      <c r="BK36" s="168"/>
+      <c r="BL36" s="168"/>
+      <c r="BM36" s="168"/>
+      <c r="BN36" s="168"/>
+      <c r="BO36" s="168"/>
+      <c r="BP36" s="168"/>
+      <c r="BQ36" s="168"/>
+      <c r="BR36" s="168"/>
+      <c r="BS36" s="168"/>
+      <c r="BT36" s="168"/>
+      <c r="BU36" s="168"/>
+      <c r="BV36" s="168"/>
+      <c r="BW36" s="168"/>
+      <c r="BX36" s="168"/>
+      <c r="BY36" s="168"/>
+      <c r="BZ36" s="168"/>
+      <c r="CA36" s="168"/>
+      <c r="CB36" s="168"/>
+      <c r="CC36" s="168"/>
+      <c r="CD36" s="168"/>
+      <c r="CE36" s="168"/>
+      <c r="CF36" s="168"/>
+      <c r="CG36" s="168"/>
+      <c r="CH36" s="168"/>
+      <c r="CI36" s="168"/>
+      <c r="CJ36" s="168"/>
+      <c r="CK36" s="168"/>
+      <c r="CL36" s="168"/>
+      <c r="CM36" s="8"/>
+      <c r="CN36" s="33"/>
+      <c r="CV36" s="175"/>
+      <c r="CW36" s="175"/>
+      <c r="CX36" s="175"/>
+      <c r="CY36" s="175"/>
+      <c r="CZ36" s="175"/>
+      <c r="DA36" s="175"/>
+      <c r="DB36" s="8"/>
+      <c r="DC36" s="8"/>
+      <c r="DD36" s="8"/>
+      <c r="DE36" s="8"/>
+      <c r="DF36" s="8"/>
+      <c r="DG36" s="8"/>
+      <c r="DH36" s="8"/>
+      <c r="DI36" s="8"/>
+      <c r="DJ36" s="8"/>
+      <c r="DK36" s="8"/>
+      <c r="DL36" s="8"/>
+      <c r="DM36" s="8"/>
+      <c r="DN36" s="8"/>
+      <c r="DO36" s="8"/>
+      <c r="DP36" s="8"/>
+      <c r="DQ36" s="8"/>
+      <c r="DR36" s="8"/>
+      <c r="DS36" s="8"/>
+      <c r="DT36" s="8"/>
+      <c r="DU36" s="8"/>
+      <c r="DV36" s="8"/>
+      <c r="DW36" s="8"/>
+      <c r="DX36" s="8"/>
+      <c r="DY36" s="8"/>
+      <c r="DZ36" s="8"/>
+      <c r="EA36" s="8"/>
+      <c r="EB36" s="8"/>
+      <c r="EC36" s="8"/>
+      <c r="ED36" s="8"/>
+      <c r="EE36" s="8"/>
+      <c r="EF36" s="8"/>
+      <c r="EG36" s="8"/>
+      <c r="EH36" s="8"/>
+      <c r="EI36" s="8"/>
+      <c r="EJ36" s="8"/>
+      <c r="EK36" s="8"/>
+    </row>
+    <row r="37" spans="1:141" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A37" s="126"/>
+      <c r="B37" s="126"/>
+      <c r="C37" s="126"/>
+      <c r="G37" s="165"/>
+      <c r="H37" s="165"/>
+      <c r="I37" s="165"/>
+      <c r="J37" s="165"/>
+      <c r="K37" s="165"/>
+      <c r="L37" s="165"/>
+      <c r="M37" s="165"/>
+      <c r="N37" s="165"/>
+      <c r="O37" s="165"/>
+      <c r="P37" s="165"/>
+      <c r="Q37" s="165"/>
+      <c r="R37" s="165"/>
+      <c r="S37" s="165"/>
+      <c r="T37" s="165"/>
+      <c r="U37" s="165"/>
+      <c r="V37" s="165"/>
+      <c r="W37" s="165"/>
+      <c r="X37" s="165"/>
+      <c r="Y37" s="165"/>
+      <c r="Z37" s="165"/>
+      <c r="AA37" s="165"/>
+      <c r="AB37" s="165"/>
+      <c r="AC37" s="165"/>
+      <c r="AD37" s="165"/>
+      <c r="AE37" s="165"/>
+      <c r="AF37" s="165"/>
+      <c r="AG37" s="165"/>
+      <c r="AH37" s="165"/>
+      <c r="AI37" s="165"/>
+      <c r="AJ37" s="165"/>
+      <c r="AK37" s="165"/>
+      <c r="AL37" s="165"/>
+      <c r="AM37" s="165"/>
+      <c r="AN37" s="165"/>
+      <c r="AO37" s="165"/>
+      <c r="AP37" s="165"/>
+      <c r="AQ37" s="165"/>
+      <c r="AR37" s="165"/>
+      <c r="AV37" s="152"/>
+      <c r="AW37" s="168"/>
+      <c r="AX37" s="168"/>
+      <c r="AY37" s="168"/>
+      <c r="AZ37" s="168"/>
+      <c r="BA37" s="168"/>
+      <c r="BB37" s="168"/>
+      <c r="BC37" s="168"/>
+      <c r="BD37" s="168"/>
+      <c r="BE37" s="168"/>
+      <c r="BF37" s="168"/>
+      <c r="BG37" s="168"/>
+      <c r="BH37" s="168"/>
+      <c r="BI37" s="168"/>
+      <c r="BJ37" s="168"/>
+      <c r="BK37" s="168"/>
+      <c r="BL37" s="168"/>
+      <c r="BM37" s="168"/>
+      <c r="BN37" s="168"/>
+      <c r="BO37" s="168"/>
+      <c r="BP37" s="168"/>
+      <c r="BQ37" s="168"/>
+      <c r="BR37" s="168"/>
+      <c r="BS37" s="168"/>
+      <c r="BT37" s="168"/>
+      <c r="BU37" s="168"/>
+      <c r="BV37" s="168"/>
+      <c r="BW37" s="168"/>
+      <c r="BX37" s="168"/>
+      <c r="BY37" s="168"/>
+      <c r="BZ37" s="168"/>
+      <c r="CA37" s="168"/>
+      <c r="CB37" s="168"/>
+      <c r="CC37" s="168"/>
+      <c r="CD37" s="168"/>
+      <c r="CE37" s="168"/>
+      <c r="CF37" s="168"/>
+      <c r="CG37" s="168"/>
+      <c r="CH37" s="168"/>
+      <c r="CI37" s="168"/>
+      <c r="CJ37" s="168"/>
+      <c r="CK37" s="168"/>
+      <c r="CL37" s="168"/>
+      <c r="CM37" s="165"/>
+      <c r="CN37" s="33"/>
+      <c r="CV37" s="118"/>
+      <c r="CW37" s="118"/>
+      <c r="CX37" s="118"/>
+      <c r="CY37" s="118"/>
+      <c r="CZ37" s="118"/>
+      <c r="DA37" s="118"/>
+      <c r="DB37" s="118"/>
+      <c r="DC37" s="118"/>
+      <c r="DD37" s="118"/>
+      <c r="DE37" s="118"/>
+      <c r="DF37" s="118"/>
+      <c r="DG37" s="118"/>
+      <c r="DH37" s="118"/>
+      <c r="DI37" s="118"/>
+      <c r="DJ37" s="118"/>
+      <c r="DK37" s="118"/>
+      <c r="DL37" s="118"/>
+      <c r="DM37" s="118"/>
+      <c r="DN37" s="118"/>
+      <c r="DO37" s="165"/>
+      <c r="DP37" s="165"/>
+      <c r="DQ37" s="165"/>
+      <c r="DR37" s="165"/>
+      <c r="DS37" s="165"/>
+      <c r="DT37" s="165"/>
+      <c r="DU37" s="165"/>
+      <c r="DV37" s="165"/>
+      <c r="DW37" s="165"/>
+      <c r="DX37" s="165"/>
+      <c r="DY37" s="165"/>
+      <c r="DZ37" s="165"/>
+      <c r="EA37" s="165"/>
+      <c r="EB37" s="165"/>
+      <c r="EC37" s="165"/>
+      <c r="ED37" s="165"/>
+      <c r="EE37" s="165"/>
+      <c r="EF37" s="165"/>
+      <c r="EG37" s="165"/>
+      <c r="EH37" s="165"/>
+      <c r="EI37" s="165"/>
+      <c r="EJ37" s="165"/>
+      <c r="EK37" s="165"/>
+    </row>
+    <row r="38" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A38" s="176" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="176"/>
+      <c r="C38" s="176"/>
+      <c r="D38" s="176"/>
+      <c r="E38" s="176"/>
+      <c r="F38" s="176"/>
+      <c r="G38" s="176"/>
+      <c r="H38" s="176"/>
+      <c r="I38" s="176"/>
+      <c r="J38" s="176"/>
+      <c r="K38" s="176"/>
+      <c r="L38" s="176"/>
+      <c r="M38" s="176"/>
+      <c r="N38" s="176"/>
+      <c r="O38" s="176"/>
+      <c r="P38" s="176"/>
+      <c r="Q38" s="176"/>
+      <c r="R38" s="176"/>
+      <c r="S38" s="176"/>
+      <c r="T38" s="176"/>
+      <c r="U38" s="176"/>
+      <c r="V38" s="176"/>
+      <c r="W38" s="176"/>
+      <c r="X38" s="176"/>
+      <c r="Y38" s="176"/>
+      <c r="Z38" s="177"/>
+      <c r="AA38" s="178" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB38" s="179"/>
+      <c r="AC38" s="179"/>
+      <c r="AD38" s="179"/>
+      <c r="AE38" s="179"/>
+      <c r="AF38" s="179"/>
+      <c r="AG38" s="179"/>
+      <c r="AH38" s="179"/>
+      <c r="AI38" s="179"/>
+      <c r="AJ38" s="179"/>
+      <c r="AK38" s="179"/>
+      <c r="AL38" s="179"/>
+      <c r="AM38" s="179"/>
+      <c r="AN38" s="179"/>
+      <c r="AO38" s="179"/>
+      <c r="AP38" s="179"/>
+      <c r="AQ38" s="179"/>
+      <c r="AR38" s="180"/>
+      <c r="AV38" s="152"/>
+      <c r="CM38" s="181"/>
+      <c r="CN38" s="33"/>
+      <c r="CV38" s="118"/>
+      <c r="CW38" s="118"/>
+      <c r="CX38" s="118"/>
+      <c r="CY38" s="118"/>
+      <c r="CZ38" s="118"/>
+      <c r="DA38" s="118"/>
+      <c r="DB38" s="118"/>
+      <c r="DC38" s="118"/>
+      <c r="DD38" s="118"/>
+      <c r="DE38" s="118"/>
+      <c r="DF38" s="118"/>
+      <c r="DG38" s="118"/>
+      <c r="DH38" s="118"/>
+      <c r="DI38" s="118"/>
+      <c r="DJ38" s="118"/>
+      <c r="DK38" s="118"/>
+      <c r="DL38" s="118"/>
+      <c r="DM38" s="118"/>
+      <c r="DN38" s="118"/>
+      <c r="DU38" s="33"/>
+      <c r="DV38" s="181"/>
+      <c r="DW38" s="181"/>
+      <c r="DX38" s="181"/>
+      <c r="DY38" s="181"/>
+      <c r="DZ38" s="181"/>
+      <c r="EA38" s="181"/>
+      <c r="EB38" s="181"/>
+      <c r="EC38" s="181"/>
+      <c r="ED38" s="181"/>
+      <c r="EE38" s="181"/>
+      <c r="EF38" s="181"/>
+      <c r="EG38" s="181"/>
+      <c r="EH38" s="181"/>
+      <c r="EI38" s="181"/>
+      <c r="EJ38" s="181"/>
+      <c r="EK38" s="181"/>
+    </row>
+    <row r="39" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A39" s="176"/>
+      <c r="B39" s="176"/>
+      <c r="C39" s="176"/>
+      <c r="D39" s="176"/>
+      <c r="E39" s="176"/>
+      <c r="F39" s="176"/>
+      <c r="G39" s="176"/>
+      <c r="H39" s="176"/>
+      <c r="I39" s="176"/>
+      <c r="J39" s="176"/>
+      <c r="K39" s="176"/>
+      <c r="L39" s="176"/>
+      <c r="M39" s="176"/>
+      <c r="N39" s="176"/>
+      <c r="O39" s="176"/>
+      <c r="P39" s="176"/>
+      <c r="Q39" s="176"/>
+      <c r="R39" s="176"/>
+      <c r="S39" s="176"/>
+      <c r="T39" s="176"/>
+      <c r="U39" s="176"/>
+      <c r="V39" s="176"/>
+      <c r="W39" s="176"/>
+      <c r="X39" s="176"/>
+      <c r="Y39" s="176"/>
+      <c r="Z39" s="177"/>
+      <c r="AA39" s="182"/>
+      <c r="AB39" s="183"/>
+      <c r="AC39" s="183"/>
+      <c r="AD39" s="183"/>
+      <c r="AE39" s="183"/>
+      <c r="AF39" s="183"/>
+      <c r="AG39" s="183"/>
+      <c r="AH39" s="183"/>
+      <c r="AI39" s="183"/>
+      <c r="AJ39" s="183"/>
+      <c r="AK39" s="183"/>
+      <c r="AL39" s="183"/>
+      <c r="AM39" s="183"/>
+      <c r="AN39" s="183"/>
+      <c r="AO39" s="183"/>
+      <c r="AP39" s="183"/>
+      <c r="AQ39" s="183"/>
+      <c r="AR39" s="184"/>
+      <c r="AV39" s="152"/>
+      <c r="AW39" s="185" t="s">
+        <v>31</v>
+      </c>
+      <c r="AX39" s="185"/>
+      <c r="AY39" s="185"/>
+      <c r="AZ39" s="185"/>
+      <c r="BA39" s="185"/>
+      <c r="BB39" s="185"/>
+      <c r="BC39" s="185"/>
+      <c r="BD39" s="185"/>
+      <c r="BE39" s="185"/>
+      <c r="BF39" s="185"/>
+      <c r="BG39" s="185"/>
+      <c r="BH39" s="185"/>
+      <c r="BI39" s="185"/>
+      <c r="BJ39" s="185"/>
+      <c r="BK39" s="185"/>
+      <c r="BL39" s="185"/>
+      <c r="BM39" s="185"/>
+      <c r="BN39" s="185"/>
+      <c r="BO39" s="185"/>
+      <c r="BP39" s="185"/>
+      <c r="BQ39" s="185"/>
+      <c r="BR39" s="185"/>
+      <c r="BS39" s="185"/>
+      <c r="BT39" s="185"/>
+      <c r="BU39" s="185"/>
+      <c r="BV39" s="185"/>
+      <c r="BW39" s="185"/>
+      <c r="BX39" s="185"/>
+      <c r="BY39" s="185"/>
+      <c r="BZ39" s="185"/>
+      <c r="CA39" s="185"/>
+      <c r="CB39" s="185"/>
+      <c r="CC39" s="185"/>
+      <c r="CD39" s="185"/>
+      <c r="CE39" s="185"/>
+      <c r="CF39" s="185"/>
+      <c r="CG39" s="185"/>
+      <c r="CH39" s="185"/>
+      <c r="CI39" s="185"/>
+      <c r="CJ39" s="185"/>
+      <c r="CK39" s="185"/>
+      <c r="CL39" s="185"/>
+      <c r="CM39" s="181"/>
+      <c r="CN39" s="33"/>
+      <c r="CV39" s="118"/>
+      <c r="CW39" s="118"/>
+      <c r="CX39" s="118"/>
+      <c r="CY39" s="118"/>
+      <c r="CZ39" s="118"/>
+      <c r="DA39" s="118"/>
+      <c r="DB39" s="118"/>
+      <c r="DC39" s="118"/>
+      <c r="DD39" s="118"/>
+      <c r="DE39" s="118"/>
+      <c r="DF39" s="118"/>
+      <c r="DG39" s="118"/>
+      <c r="DH39" s="118"/>
+      <c r="DI39" s="118"/>
+      <c r="DJ39" s="118"/>
+      <c r="DK39" s="118"/>
+      <c r="DL39" s="118"/>
+      <c r="DM39" s="118"/>
+      <c r="DN39" s="118"/>
+      <c r="DU39" s="33"/>
+      <c r="DV39" s="181"/>
+      <c r="DW39" s="181"/>
+      <c r="DX39" s="181"/>
+      <c r="DY39" s="181"/>
+      <c r="DZ39" s="181"/>
+      <c r="EA39" s="181"/>
+      <c r="EB39" s="181"/>
+      <c r="EC39" s="181"/>
+      <c r="ED39" s="181"/>
+      <c r="EE39" s="181"/>
+      <c r="EF39" s="181"/>
+      <c r="EG39" s="181"/>
+      <c r="EH39" s="181"/>
+      <c r="EI39" s="181"/>
+      <c r="EJ39" s="181"/>
+      <c r="EK39" s="181"/>
+    </row>
+    <row r="40" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A40" s="186" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="186"/>
+      <c r="C40" s="186"/>
+      <c r="D40" s="186"/>
+      <c r="E40" s="186"/>
+      <c r="F40" s="186"/>
+      <c r="G40" s="186"/>
+      <c r="H40" s="186"/>
+      <c r="I40" s="186"/>
+      <c r="J40" s="186"/>
+      <c r="K40" s="186"/>
+      <c r="L40" s="186"/>
+      <c r="M40" s="186"/>
+      <c r="N40" s="187" t="s">
+        <v>33</v>
+      </c>
+      <c r="O40" s="187"/>
+      <c r="P40" s="187"/>
+      <c r="Q40" s="187"/>
+      <c r="R40" s="187"/>
+      <c r="S40" s="187"/>
+      <c r="T40" s="187"/>
+      <c r="U40" s="187"/>
+      <c r="V40" s="187"/>
+      <c r="W40" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="X40" s="189"/>
+      <c r="Y40" s="189"/>
+      <c r="Z40" s="189"/>
+      <c r="AA40" s="182"/>
+      <c r="AB40" s="183"/>
+      <c r="AC40" s="183"/>
+      <c r="AD40" s="183"/>
+      <c r="AE40" s="183"/>
+      <c r="AF40" s="183"/>
+      <c r="AG40" s="183"/>
+      <c r="AH40" s="183"/>
+      <c r="AI40" s="183"/>
+      <c r="AJ40" s="183"/>
+      <c r="AK40" s="183"/>
+      <c r="AL40" s="183"/>
+      <c r="AM40" s="183"/>
+      <c r="AN40" s="183"/>
+      <c r="AO40" s="183"/>
+      <c r="AP40" s="183"/>
+      <c r="AQ40" s="183"/>
+      <c r="AR40" s="184"/>
+      <c r="AV40" s="152"/>
+      <c r="AW40" s="185"/>
+      <c r="AX40" s="185"/>
+      <c r="AY40" s="185"/>
+      <c r="AZ40" s="185"/>
+      <c r="BA40" s="185"/>
+      <c r="BB40" s="185"/>
+      <c r="BC40" s="185"/>
+      <c r="BD40" s="185"/>
+      <c r="BE40" s="185"/>
+      <c r="BF40" s="185"/>
+      <c r="BG40" s="185"/>
+      <c r="BH40" s="185"/>
+      <c r="BI40" s="185"/>
+      <c r="BJ40" s="185"/>
+      <c r="BK40" s="185"/>
+      <c r="BL40" s="185"/>
+      <c r="BM40" s="185"/>
+      <c r="BN40" s="185"/>
+      <c r="BO40" s="185"/>
+      <c r="BP40" s="185"/>
+      <c r="BQ40" s="185"/>
+      <c r="BR40" s="185"/>
+      <c r="BS40" s="185"/>
+      <c r="BT40" s="185"/>
+      <c r="BU40" s="185"/>
+      <c r="BV40" s="185"/>
+      <c r="BW40" s="185"/>
+      <c r="BX40" s="185"/>
+      <c r="BY40" s="185"/>
+      <c r="BZ40" s="185"/>
+      <c r="CA40" s="185"/>
+      <c r="CB40" s="185"/>
+      <c r="CC40" s="185"/>
+      <c r="CD40" s="185"/>
+      <c r="CE40" s="185"/>
+      <c r="CF40" s="185"/>
+      <c r="CG40" s="185"/>
+      <c r="CH40" s="185"/>
+      <c r="CI40" s="185"/>
+      <c r="CJ40" s="185"/>
+      <c r="CK40" s="185"/>
+      <c r="CL40" s="185"/>
+      <c r="CM40" s="181"/>
+      <c r="CN40" s="33"/>
+      <c r="CV40" s="152"/>
+      <c r="CW40" s="190"/>
+      <c r="CX40" s="190"/>
+      <c r="CY40" s="190"/>
+      <c r="CZ40" s="152"/>
+      <c r="DA40" s="152"/>
+      <c r="DB40" s="8"/>
+      <c r="DC40" s="8"/>
+      <c r="DD40" s="8"/>
+      <c r="DE40" s="8"/>
+      <c r="DF40" s="8"/>
+      <c r="DG40" s="8"/>
+      <c r="DH40" s="191"/>
+      <c r="DI40" s="191"/>
+      <c r="DJ40" s="191"/>
+      <c r="DK40" s="191"/>
+      <c r="DL40" s="191"/>
+      <c r="DM40" s="191"/>
+      <c r="DN40" s="191"/>
+      <c r="DO40" s="191"/>
+      <c r="DP40" s="191"/>
+      <c r="DQ40" s="8"/>
+      <c r="DR40" s="8"/>
+      <c r="DS40" s="8"/>
+      <c r="DT40" s="8"/>
+      <c r="DU40" s="33"/>
+      <c r="DV40" s="181"/>
+      <c r="DW40" s="181"/>
+      <c r="DX40" s="181"/>
+      <c r="DY40" s="181"/>
+      <c r="DZ40" s="181"/>
+      <c r="EA40" s="181"/>
+      <c r="EB40" s="181"/>
+      <c r="EC40" s="181"/>
+      <c r="ED40" s="181"/>
+      <c r="EE40" s="181"/>
+      <c r="EF40" s="181"/>
+      <c r="EG40" s="181"/>
+      <c r="EH40" s="181"/>
+      <c r="EI40" s="181"/>
+      <c r="EJ40" s="181"/>
+      <c r="EK40" s="181"/>
+    </row>
+    <row r="41" spans="1:141" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A41" s="192"/>
+      <c r="B41" s="192"/>
+      <c r="C41" s="192"/>
+      <c r="D41" s="192"/>
+      <c r="E41" s="192"/>
+      <c r="F41" s="192"/>
+      <c r="G41" s="192"/>
+      <c r="H41" s="192"/>
+      <c r="I41" s="192"/>
+      <c r="J41" s="192"/>
+      <c r="K41" s="192"/>
+      <c r="L41" s="192"/>
+      <c r="M41" s="192"/>
+      <c r="N41" s="193"/>
+      <c r="O41" s="193"/>
+      <c r="P41" s="193"/>
+      <c r="Q41" s="193"/>
+      <c r="R41" s="193"/>
+      <c r="S41" s="193"/>
+      <c r="T41" s="193"/>
+      <c r="U41" s="193"/>
+      <c r="V41" s="193"/>
+      <c r="W41" s="194"/>
+      <c r="X41" s="195"/>
+      <c r="Y41" s="195"/>
+      <c r="Z41" s="195"/>
+      <c r="AA41" s="196"/>
+      <c r="AB41" s="197"/>
+      <c r="AC41" s="197"/>
+      <c r="AD41" s="197"/>
+      <c r="AE41" s="197"/>
+      <c r="AF41" s="197"/>
+      <c r="AG41" s="197"/>
+      <c r="AH41" s="197"/>
+      <c r="AI41" s="197"/>
+      <c r="AJ41" s="197"/>
+      <c r="AK41" s="197"/>
+      <c r="AL41" s="197"/>
+      <c r="AM41" s="197"/>
+      <c r="AN41" s="197"/>
+      <c r="AO41" s="197"/>
+      <c r="AP41" s="197"/>
+      <c r="AQ41" s="197"/>
+      <c r="AR41" s="198"/>
+      <c r="AV41" s="152"/>
+      <c r="AW41" s="185"/>
+      <c r="AX41" s="185"/>
+      <c r="AY41" s="185"/>
+      <c r="AZ41" s="185"/>
+      <c r="BA41" s="185"/>
+      <c r="BB41" s="185"/>
+      <c r="BC41" s="185"/>
+      <c r="BD41" s="185"/>
+      <c r="BE41" s="185"/>
+      <c r="BF41" s="185"/>
+      <c r="BG41" s="185"/>
+      <c r="BH41" s="185"/>
+      <c r="BI41" s="185"/>
+      <c r="BJ41" s="185"/>
+      <c r="BK41" s="185"/>
+      <c r="BL41" s="185"/>
+      <c r="BM41" s="185"/>
+      <c r="BN41" s="185"/>
+      <c r="BO41" s="185"/>
+      <c r="BP41" s="185"/>
+      <c r="BQ41" s="185"/>
+      <c r="BR41" s="185"/>
+      <c r="BS41" s="185"/>
+      <c r="BT41" s="185"/>
+      <c r="BU41" s="185"/>
+      <c r="BV41" s="185"/>
+      <c r="BW41" s="185"/>
+      <c r="BX41" s="185"/>
+      <c r="BY41" s="185"/>
+      <c r="BZ41" s="185"/>
+      <c r="CA41" s="185"/>
+      <c r="CB41" s="185"/>
+      <c r="CC41" s="185"/>
+      <c r="CD41" s="185"/>
+      <c r="CE41" s="185"/>
+      <c r="CF41" s="185"/>
+      <c r="CG41" s="185"/>
+      <c r="CH41" s="185"/>
+      <c r="CI41" s="185"/>
+      <c r="CJ41" s="185"/>
+      <c r="CK41" s="185"/>
+      <c r="CL41" s="185"/>
+      <c r="CM41" s="181"/>
+      <c r="CN41" s="33"/>
+      <c r="CV41" s="152"/>
+      <c r="CW41" s="152"/>
+      <c r="CX41" s="152"/>
+      <c r="CY41" s="152"/>
+      <c r="CZ41" s="152"/>
+      <c r="DA41" s="152"/>
+      <c r="DB41" s="152"/>
+      <c r="DC41" s="152"/>
+      <c r="DD41" s="152"/>
+      <c r="DE41" s="152"/>
+      <c r="DF41" s="152"/>
+      <c r="DG41" s="152"/>
+      <c r="DH41" s="152"/>
+      <c r="DI41" s="152"/>
+      <c r="DJ41" s="152"/>
+      <c r="DK41" s="152"/>
+      <c r="DL41" s="152"/>
+      <c r="DM41" s="152"/>
+      <c r="DN41" s="152"/>
+      <c r="DO41" s="152"/>
+      <c r="DP41" s="152"/>
+      <c r="DQ41" s="152"/>
+      <c r="DR41" s="152"/>
+      <c r="DS41" s="152"/>
+      <c r="DT41" s="152"/>
+      <c r="DU41" s="152"/>
+      <c r="DV41" s="152"/>
+      <c r="DW41" s="152"/>
+      <c r="DX41" s="152"/>
+      <c r="DY41" s="152"/>
+      <c r="DZ41" s="152"/>
+      <c r="EA41" s="152"/>
+      <c r="EB41" s="152"/>
+      <c r="EC41" s="152"/>
+      <c r="ED41" s="152"/>
+      <c r="EE41" s="152"/>
+      <c r="EF41" s="152"/>
+      <c r="EG41" s="152"/>
+      <c r="EH41" s="152"/>
+      <c r="EI41" s="152"/>
+      <c r="EJ41" s="152"/>
+      <c r="EK41" s="152"/>
+    </row>
+    <row r="42" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A42" s="199" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="200"/>
+      <c r="C42" s="201"/>
+      <c r="D42" s="202" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="202"/>
+      <c r="F42" s="202"/>
+      <c r="G42" s="202"/>
+      <c r="H42" s="202"/>
+      <c r="I42" s="202"/>
+      <c r="J42" s="202"/>
+      <c r="K42" s="202"/>
+      <c r="L42" s="202"/>
+      <c r="M42" s="202"/>
+      <c r="N42" s="203" t="s">
+        <v>37</v>
+      </c>
+      <c r="O42" s="203"/>
+      <c r="P42" s="203"/>
+      <c r="Q42" s="203"/>
+      <c r="R42" s="203"/>
+      <c r="S42" s="203"/>
+      <c r="T42" s="203"/>
+      <c r="U42" s="203"/>
+      <c r="V42" s="203"/>
+      <c r="W42" s="204"/>
+      <c r="X42" s="205"/>
+      <c r="Y42" s="205"/>
+      <c r="Z42" s="206"/>
+      <c r="AA42" s="207" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB42" s="208"/>
+      <c r="AC42" s="208"/>
+      <c r="AD42" s="208"/>
+      <c r="AE42" s="208"/>
+      <c r="AF42" s="208"/>
+      <c r="AG42" s="208"/>
+      <c r="AH42" s="208"/>
+      <c r="AI42" s="208"/>
+      <c r="AJ42" s="209"/>
+      <c r="AK42" s="209"/>
+      <c r="AL42" s="209"/>
+      <c r="AM42" s="209"/>
+      <c r="AN42" s="209"/>
+      <c r="AO42" s="209"/>
+      <c r="AP42" s="209"/>
+      <c r="AQ42" s="209"/>
+      <c r="AR42" s="210"/>
+      <c r="AV42" s="152"/>
+      <c r="AW42" s="152"/>
+      <c r="AX42" s="190"/>
+      <c r="AY42" s="190"/>
+      <c r="AZ42" s="190"/>
+      <c r="BA42" s="152"/>
+      <c r="BB42" s="152"/>
+      <c r="BC42" s="8"/>
+      <c r="BW42" s="181"/>
+      <c r="BX42" s="181"/>
+      <c r="BY42" s="181"/>
+      <c r="BZ42" s="181"/>
+      <c r="CA42" s="181"/>
+      <c r="CB42" s="181"/>
+      <c r="CC42" s="181"/>
+      <c r="CD42" s="181"/>
+      <c r="CE42" s="181"/>
+      <c r="CF42" s="181"/>
+      <c r="CG42" s="181"/>
+      <c r="CH42" s="181"/>
+      <c r="CI42" s="181"/>
+      <c r="CJ42" s="181"/>
+      <c r="CK42" s="181"/>
+      <c r="CL42" s="181"/>
+      <c r="CM42" s="211"/>
+      <c r="CN42" s="33"/>
+      <c r="CV42" s="152"/>
+      <c r="CW42" s="152"/>
+      <c r="CX42" s="152"/>
+      <c r="CY42" s="152"/>
+      <c r="CZ42" s="152"/>
+      <c r="DA42" s="152"/>
+      <c r="DB42" s="152"/>
+      <c r="DC42" s="152"/>
+      <c r="DD42" s="152"/>
+      <c r="DE42" s="152"/>
+      <c r="DF42" s="152"/>
+      <c r="DG42" s="152"/>
+      <c r="DH42" s="152"/>
+      <c r="DI42" s="152"/>
+      <c r="DJ42" s="152"/>
+      <c r="DK42" s="152"/>
+      <c r="DL42" s="152"/>
+      <c r="DM42" s="152"/>
+      <c r="DN42" s="152"/>
+      <c r="DO42" s="152"/>
+      <c r="DP42" s="152"/>
+      <c r="DQ42" s="152"/>
+      <c r="DR42" s="152"/>
+      <c r="DS42" s="152"/>
+      <c r="DT42" s="152"/>
+      <c r="DU42" s="152"/>
+      <c r="DV42" s="152"/>
+      <c r="DW42" s="152"/>
+      <c r="DX42" s="152"/>
+      <c r="DY42" s="152"/>
+      <c r="DZ42" s="152"/>
+      <c r="EA42" s="152"/>
+      <c r="EB42" s="152"/>
+      <c r="EC42" s="152"/>
+      <c r="ED42" s="152"/>
+      <c r="EE42" s="152"/>
+      <c r="EF42" s="152"/>
+      <c r="EG42" s="152"/>
+      <c r="EH42" s="152"/>
+      <c r="EI42" s="152"/>
+      <c r="EJ42" s="152"/>
+      <c r="EK42" s="152"/>
+    </row>
+    <row r="43" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A43" s="212"/>
+      <c r="B43" s="213"/>
+      <c r="C43" s="214"/>
+      <c r="D43" s="215"/>
+      <c r="E43" s="215"/>
+      <c r="F43" s="215"/>
+      <c r="G43" s="215"/>
+      <c r="H43" s="215"/>
+      <c r="I43" s="215"/>
+      <c r="J43" s="215"/>
+      <c r="K43" s="215"/>
+      <c r="L43" s="215"/>
+      <c r="M43" s="215"/>
+      <c r="N43" s="216"/>
+      <c r="O43" s="216"/>
+      <c r="P43" s="216"/>
+      <c r="Q43" s="216"/>
+      <c r="R43" s="216"/>
+      <c r="S43" s="216"/>
+      <c r="T43" s="216"/>
+      <c r="U43" s="216"/>
+      <c r="V43" s="216"/>
+      <c r="W43" s="217"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="218"/>
+      <c r="AA43" s="219"/>
+      <c r="AB43" s="220"/>
+      <c r="AC43" s="220"/>
+      <c r="AD43" s="220"/>
+      <c r="AE43" s="220"/>
+      <c r="AF43" s="220"/>
+      <c r="AG43" s="220"/>
+      <c r="AH43" s="220"/>
+      <c r="AI43" s="220"/>
+      <c r="AJ43" s="221"/>
+      <c r="AK43" s="221"/>
+      <c r="AL43" s="221"/>
+      <c r="AM43" s="221"/>
+      <c r="AN43" s="221"/>
+      <c r="AO43" s="221"/>
+      <c r="AP43" s="221"/>
+      <c r="AQ43" s="221"/>
+      <c r="AR43" s="222"/>
+      <c r="AV43" s="152"/>
+      <c r="CM43" s="211"/>
+      <c r="CN43" s="33"/>
+      <c r="CV43" s="152"/>
+      <c r="CW43" s="152"/>
+      <c r="CX43" s="152"/>
+      <c r="CY43" s="152"/>
+      <c r="CZ43" s="152"/>
+      <c r="DA43" s="152"/>
+      <c r="DB43" s="152"/>
+      <c r="DC43" s="152"/>
+      <c r="DD43" s="152"/>
+      <c r="DE43" s="152"/>
+      <c r="DF43" s="152"/>
+      <c r="DG43" s="152"/>
+      <c r="DH43" s="152"/>
+      <c r="DI43" s="152"/>
+      <c r="DJ43" s="152"/>
+      <c r="DK43" s="152"/>
+      <c r="DL43" s="152"/>
+      <c r="DM43" s="152"/>
+      <c r="DN43" s="152"/>
+      <c r="DO43" s="152"/>
+      <c r="DP43" s="152"/>
+      <c r="DQ43" s="152"/>
+      <c r="DR43" s="152"/>
+      <c r="DS43" s="152"/>
+      <c r="DT43" s="152"/>
+      <c r="DU43" s="152"/>
+      <c r="DV43" s="152"/>
+      <c r="DW43" s="152"/>
+      <c r="DX43" s="152"/>
+      <c r="DY43" s="152"/>
+      <c r="DZ43" s="152"/>
+      <c r="EA43" s="152"/>
+      <c r="EB43" s="152"/>
+      <c r="EC43" s="152"/>
+      <c r="ED43" s="152"/>
+      <c r="EE43" s="152"/>
+      <c r="EF43" s="152"/>
+      <c r="EG43" s="152"/>
+      <c r="EH43" s="152"/>
+      <c r="EI43" s="152"/>
+      <c r="EJ43" s="152"/>
+      <c r="EK43" s="152"/>
+    </row>
+    <row r="44" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A44" s="212"/>
+      <c r="B44" s="213"/>
+      <c r="C44" s="214"/>
+      <c r="D44" s="215"/>
+      <c r="E44" s="215"/>
+      <c r="F44" s="215"/>
+      <c r="G44" s="215"/>
+      <c r="H44" s="215"/>
+      <c r="I44" s="215"/>
+      <c r="J44" s="215"/>
+      <c r="K44" s="215"/>
+      <c r="L44" s="215"/>
+      <c r="M44" s="215"/>
+      <c r="N44" s="216"/>
+      <c r="O44" s="216"/>
+      <c r="P44" s="216"/>
+      <c r="Q44" s="216"/>
+      <c r="R44" s="216"/>
+      <c r="S44" s="216"/>
+      <c r="T44" s="216"/>
+      <c r="U44" s="216"/>
+      <c r="V44" s="216"/>
+      <c r="W44" s="217"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="218"/>
+      <c r="AA44" s="219"/>
+      <c r="AB44" s="220"/>
+      <c r="AC44" s="220"/>
+      <c r="AD44" s="220"/>
+      <c r="AE44" s="220"/>
+      <c r="AF44" s="220"/>
+      <c r="AG44" s="220"/>
+      <c r="AH44" s="220"/>
+      <c r="AI44" s="220"/>
+      <c r="AJ44" s="221"/>
+      <c r="AK44" s="221"/>
+      <c r="AL44" s="221"/>
+      <c r="AM44" s="221"/>
+      <c r="AN44" s="221"/>
+      <c r="AO44" s="221"/>
+      <c r="AP44" s="221"/>
+      <c r="AQ44" s="221"/>
+      <c r="AR44" s="222"/>
+      <c r="AV44" s="223"/>
+      <c r="CM44" s="211"/>
+      <c r="CN44" s="33"/>
+      <c r="CV44" s="223"/>
+      <c r="CW44" s="223"/>
+      <c r="CX44" s="152"/>
+      <c r="CY44" s="152"/>
+      <c r="CZ44" s="152"/>
+      <c r="DA44" s="152"/>
+      <c r="DH44" s="33"/>
+      <c r="DI44" s="33"/>
+      <c r="DJ44" s="33"/>
+      <c r="DK44" s="33"/>
+      <c r="DL44" s="33"/>
+      <c r="DM44" s="33"/>
+      <c r="DN44" s="33"/>
+      <c r="DO44" s="33"/>
+      <c r="DP44" s="33"/>
+      <c r="DU44" s="224"/>
+      <c r="DV44" s="224"/>
+      <c r="DW44" s="224"/>
+      <c r="DX44" s="224"/>
+      <c r="DY44" s="224"/>
+      <c r="DZ44" s="224"/>
+      <c r="EA44" s="224"/>
+      <c r="EB44" s="224"/>
+      <c r="EC44" s="225"/>
+      <c r="ED44" s="225"/>
+      <c r="EE44" s="211"/>
+      <c r="EF44" s="211"/>
+      <c r="EG44" s="211"/>
+      <c r="EH44" s="211"/>
+      <c r="EI44" s="211"/>
+      <c r="EJ44" s="211"/>
+      <c r="EK44" s="211"/>
+    </row>
+    <row r="45" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A45" s="212"/>
+      <c r="B45" s="213"/>
+      <c r="C45" s="214"/>
+      <c r="D45" s="215"/>
+      <c r="E45" s="215"/>
+      <c r="F45" s="215"/>
+      <c r="G45" s="215"/>
+      <c r="H45" s="215"/>
+      <c r="I45" s="215"/>
+      <c r="J45" s="215"/>
+      <c r="K45" s="215"/>
+      <c r="L45" s="215"/>
+      <c r="M45" s="215"/>
+      <c r="N45" s="216"/>
+      <c r="O45" s="216"/>
+      <c r="P45" s="216"/>
+      <c r="Q45" s="216"/>
+      <c r="R45" s="216"/>
+      <c r="S45" s="216"/>
+      <c r="T45" s="216"/>
+      <c r="U45" s="216"/>
+      <c r="V45" s="216"/>
+      <c r="W45" s="226"/>
+      <c r="X45" s="227"/>
+      <c r="Y45" s="227"/>
+      <c r="Z45" s="228"/>
+      <c r="AA45" s="219"/>
+      <c r="AB45" s="220"/>
+      <c r="AC45" s="220"/>
+      <c r="AD45" s="220"/>
+      <c r="AE45" s="220"/>
+      <c r="AF45" s="220"/>
+      <c r="AG45" s="220"/>
+      <c r="AH45" s="220"/>
+      <c r="AI45" s="220"/>
+      <c r="AJ45" s="221"/>
+      <c r="AK45" s="221"/>
+      <c r="AL45" s="221"/>
+      <c r="AM45" s="221"/>
+      <c r="AN45" s="221"/>
+      <c r="AO45" s="221"/>
+      <c r="AP45" s="221"/>
+      <c r="AQ45" s="221"/>
+      <c r="AR45" s="222"/>
+      <c r="AV45" s="126"/>
+      <c r="CM45" s="191"/>
+      <c r="CN45" s="33"/>
+      <c r="CV45" s="126"/>
+      <c r="CW45" s="126"/>
+      <c r="DH45" s="33"/>
+      <c r="DI45" s="33"/>
+      <c r="DJ45" s="33"/>
+      <c r="DK45" s="33"/>
+      <c r="DL45" s="33"/>
+      <c r="DM45" s="33"/>
+      <c r="DN45" s="33"/>
+      <c r="DO45" s="33"/>
+      <c r="DP45" s="33"/>
+      <c r="DU45" s="191"/>
+      <c r="DV45" s="191"/>
+      <c r="DW45" s="191"/>
+      <c r="DX45" s="191"/>
+      <c r="DY45" s="191"/>
+      <c r="DZ45" s="191"/>
+      <c r="EA45" s="191"/>
+      <c r="EB45" s="191"/>
+      <c r="EC45" s="191"/>
+      <c r="ED45" s="191"/>
+      <c r="EE45" s="191"/>
+      <c r="EF45" s="191"/>
+      <c r="EG45" s="191"/>
+      <c r="EH45" s="191"/>
+      <c r="EI45" s="191"/>
+      <c r="EJ45" s="191"/>
+      <c r="EK45" s="191"/>
+    </row>
+    <row r="46" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A46" s="212"/>
+      <c r="B46" s="213"/>
+      <c r="C46" s="214"/>
+      <c r="D46" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="E46" s="215"/>
+      <c r="F46" s="215"/>
+      <c r="G46" s="215"/>
+      <c r="H46" s="215"/>
+      <c r="I46" s="215"/>
+      <c r="J46" s="215"/>
+      <c r="K46" s="215"/>
+      <c r="L46" s="215"/>
+      <c r="M46" s="215"/>
+      <c r="N46" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O46" s="229"/>
+      <c r="P46" s="229"/>
+      <c r="Q46" s="229"/>
+      <c r="R46" s="229"/>
+      <c r="S46" s="229"/>
+      <c r="T46" s="229"/>
+      <c r="U46" s="229"/>
+      <c r="V46" s="229"/>
+      <c r="W46" s="230"/>
+      <c r="X46" s="231"/>
+      <c r="Y46" s="231"/>
+      <c r="Z46" s="232"/>
+      <c r="AA46" s="233"/>
+      <c r="AB46" s="221"/>
+      <c r="AC46" s="221"/>
+      <c r="AD46" s="221"/>
+      <c r="AE46" s="221"/>
+      <c r="AF46" s="221"/>
+      <c r="AG46" s="221"/>
+      <c r="AH46" s="221"/>
+      <c r="AI46" s="221"/>
+      <c r="AJ46" s="221"/>
+      <c r="AK46" s="221"/>
+      <c r="AL46" s="221"/>
+      <c r="AM46" s="221"/>
+      <c r="AN46" s="221"/>
+      <c r="AO46" s="221"/>
+      <c r="AP46" s="221"/>
+      <c r="AQ46" s="221"/>
+      <c r="AR46" s="222"/>
+      <c r="AV46" s="126"/>
+      <c r="AW46" s="223"/>
+      <c r="AX46" s="223"/>
+      <c r="AY46" s="152"/>
+      <c r="AZ46" s="152"/>
+      <c r="BA46" s="152"/>
+      <c r="BB46" s="152"/>
+      <c r="BI46" s="33"/>
+      <c r="BJ46" s="33"/>
+      <c r="BK46" s="33"/>
+      <c r="BL46" s="33"/>
+      <c r="BM46" s="33"/>
+      <c r="BN46" s="33"/>
+      <c r="BO46" s="33"/>
+      <c r="BP46" s="33"/>
+      <c r="BQ46" s="33"/>
+      <c r="BV46" s="224"/>
+      <c r="BW46" s="224"/>
+      <c r="BX46" s="224"/>
+      <c r="BY46" s="224"/>
+      <c r="BZ46" s="224"/>
+      <c r="CA46" s="224"/>
+      <c r="CB46" s="224"/>
+      <c r="CC46" s="224"/>
+      <c r="CD46" s="225"/>
+      <c r="CE46" s="225"/>
+      <c r="CF46" s="211"/>
+      <c r="CG46" s="211"/>
+      <c r="CH46" s="211"/>
+      <c r="CI46" s="211"/>
+      <c r="CJ46" s="211"/>
+      <c r="CK46" s="211"/>
+      <c r="CL46" s="211"/>
+      <c r="CM46" s="191"/>
+      <c r="CN46" s="33"/>
+      <c r="CV46" s="126"/>
+      <c r="CW46" s="126"/>
+      <c r="DH46" s="33"/>
+      <c r="DI46" s="33"/>
+      <c r="DJ46" s="33"/>
+      <c r="DK46" s="33"/>
+      <c r="DL46" s="33"/>
+      <c r="DM46" s="33"/>
+      <c r="DN46" s="33"/>
+      <c r="DO46" s="33"/>
+      <c r="DP46" s="33"/>
+      <c r="DU46" s="191"/>
+      <c r="DV46" s="191"/>
+      <c r="DW46" s="191"/>
+      <c r="DX46" s="191"/>
+      <c r="DY46" s="191"/>
+      <c r="DZ46" s="191"/>
+      <c r="EA46" s="191"/>
+      <c r="EB46" s="191"/>
+      <c r="EC46" s="191"/>
+      <c r="ED46" s="191"/>
+      <c r="EE46" s="191"/>
+      <c r="EF46" s="191"/>
+      <c r="EG46" s="191"/>
+      <c r="EH46" s="191"/>
+      <c r="EI46" s="191"/>
+      <c r="EJ46" s="191"/>
+      <c r="EK46" s="191"/>
+    </row>
+    <row r="47" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A47" s="212"/>
+      <c r="B47" s="213"/>
+      <c r="C47" s="214"/>
+      <c r="D47" s="215"/>
+      <c r="E47" s="215"/>
+      <c r="F47" s="215"/>
+      <c r="G47" s="215"/>
+      <c r="H47" s="215"/>
+      <c r="I47" s="215"/>
+      <c r="J47" s="215"/>
+      <c r="K47" s="215"/>
+      <c r="L47" s="215"/>
+      <c r="M47" s="215"/>
+      <c r="N47" s="229"/>
+      <c r="O47" s="229"/>
+      <c r="P47" s="229"/>
+      <c r="Q47" s="229"/>
+      <c r="R47" s="229"/>
+      <c r="S47" s="229"/>
+      <c r="T47" s="229"/>
+      <c r="U47" s="229"/>
+      <c r="V47" s="229"/>
+      <c r="W47" s="217"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="218"/>
+      <c r="AA47" s="233"/>
+      <c r="AB47" s="221"/>
+      <c r="AC47" s="221"/>
+      <c r="AD47" s="221"/>
+      <c r="AE47" s="221"/>
+      <c r="AF47" s="221"/>
+      <c r="AG47" s="221"/>
+      <c r="AH47" s="221"/>
+      <c r="AI47" s="221"/>
+      <c r="AJ47" s="221"/>
+      <c r="AK47" s="221"/>
+      <c r="AL47" s="221"/>
+      <c r="AM47" s="221"/>
+      <c r="AN47" s="221"/>
+      <c r="AO47" s="221"/>
+      <c r="AP47" s="221"/>
+      <c r="AQ47" s="221"/>
+      <c r="AR47" s="222"/>
+      <c r="AV47" s="234"/>
+      <c r="BP47" s="33"/>
+      <c r="BQ47" s="33"/>
+      <c r="BV47" s="191"/>
+      <c r="BW47" s="191"/>
+      <c r="BX47" s="191"/>
+      <c r="BY47" s="191"/>
+      <c r="BZ47" s="191"/>
+      <c r="CA47" s="191"/>
+      <c r="CB47" s="191"/>
+      <c r="CC47" s="191"/>
+      <c r="CD47" s="191"/>
+      <c r="CE47" s="191"/>
+      <c r="CF47" s="191"/>
+      <c r="CG47" s="191"/>
+      <c r="CH47" s="191"/>
+      <c r="CI47" s="191"/>
+      <c r="CJ47" s="191"/>
+      <c r="CK47" s="191"/>
+      <c r="CL47" s="191"/>
+      <c r="CM47" s="191"/>
+      <c r="CN47" s="33"/>
+      <c r="CV47" s="234"/>
+      <c r="CW47" s="101"/>
+      <c r="CX47" s="101"/>
+      <c r="CY47" s="101"/>
+      <c r="CZ47" s="101"/>
+      <c r="DA47" s="101"/>
+      <c r="DB47" s="101"/>
+      <c r="DC47" s="101"/>
+      <c r="DD47" s="101"/>
+      <c r="DE47" s="101"/>
+      <c r="DF47" s="101"/>
+      <c r="DG47" s="101"/>
+      <c r="DH47" s="101"/>
+      <c r="DI47" s="101"/>
+      <c r="DJ47" s="101"/>
+      <c r="DK47" s="101"/>
+      <c r="DL47" s="101"/>
+      <c r="DM47" s="101"/>
+      <c r="DN47" s="101"/>
+      <c r="DO47" s="101"/>
+      <c r="DP47" s="101"/>
+      <c r="DQ47" s="101"/>
+      <c r="DR47" s="101"/>
+      <c r="DS47" s="101"/>
+      <c r="DT47" s="101"/>
+      <c r="DU47" s="101"/>
+      <c r="DV47" s="101"/>
+      <c r="DW47" s="101"/>
+      <c r="DX47" s="101"/>
+      <c r="DY47" s="101"/>
+      <c r="DZ47" s="101"/>
+      <c r="EA47" s="101"/>
+      <c r="EB47" s="101"/>
+      <c r="EC47" s="101"/>
+      <c r="ED47" s="101"/>
+      <c r="EE47" s="101"/>
+      <c r="EF47" s="101"/>
+      <c r="EG47" s="101"/>
+      <c r="EH47" s="101"/>
+      <c r="EI47" s="191"/>
+      <c r="EJ47" s="191"/>
+      <c r="EK47" s="191"/>
+    </row>
+    <row r="48" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A48" s="212"/>
+      <c r="B48" s="213"/>
+      <c r="C48" s="214"/>
+      <c r="D48" s="215"/>
+      <c r="E48" s="215"/>
+      <c r="F48" s="215"/>
+      <c r="G48" s="215"/>
+      <c r="H48" s="215"/>
+      <c r="I48" s="215"/>
+      <c r="J48" s="215"/>
+      <c r="K48" s="215"/>
+      <c r="L48" s="215"/>
+      <c r="M48" s="215"/>
+      <c r="N48" s="229"/>
+      <c r="O48" s="229"/>
+      <c r="P48" s="229"/>
+      <c r="Q48" s="229"/>
+      <c r="R48" s="229"/>
+      <c r="S48" s="229"/>
+      <c r="T48" s="229"/>
+      <c r="U48" s="229"/>
+      <c r="V48" s="229"/>
+      <c r="W48" s="217"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="218"/>
+      <c r="AA48" s="233"/>
+      <c r="AB48" s="221"/>
+      <c r="AC48" s="221"/>
+      <c r="AD48" s="221"/>
+      <c r="AE48" s="221"/>
+      <c r="AF48" s="221"/>
+      <c r="AG48" s="221"/>
+      <c r="AH48" s="221"/>
+      <c r="AI48" s="221"/>
+      <c r="AJ48" s="221"/>
+      <c r="AK48" s="221"/>
+      <c r="AL48" s="221"/>
+      <c r="AM48" s="221"/>
+      <c r="AN48" s="221"/>
+      <c r="AO48" s="221"/>
+      <c r="AP48" s="221"/>
+      <c r="AQ48" s="221"/>
+      <c r="AR48" s="222"/>
+      <c r="AV48" s="234"/>
+      <c r="AW48" s="125" t="s">
+        <v>40</v>
+      </c>
+      <c r="AX48" s="125"/>
+      <c r="AY48" s="125"/>
+      <c r="AZ48" s="125"/>
+      <c r="BA48" s="125"/>
+      <c r="BB48" s="125"/>
+      <c r="BC48" s="125"/>
+      <c r="BD48" s="125"/>
+      <c r="BE48" s="125"/>
+      <c r="BF48" s="125"/>
+      <c r="BG48" s="125"/>
+      <c r="BH48" s="125"/>
+      <c r="BI48" s="125"/>
+      <c r="BJ48" s="125"/>
+      <c r="BK48" s="125"/>
+      <c r="BL48" s="125"/>
+      <c r="BM48" s="125"/>
+      <c r="BN48" s="125"/>
+      <c r="BO48" s="125"/>
+      <c r="BP48" s="33"/>
+      <c r="BQ48" s="33"/>
+      <c r="BV48" s="191"/>
+      <c r="BW48" s="191"/>
+      <c r="BX48" s="191"/>
+      <c r="BY48" s="191"/>
+      <c r="BZ48" s="191"/>
+      <c r="CA48" s="191"/>
+      <c r="CB48" s="191"/>
+      <c r="CC48" s="191"/>
+      <c r="CD48" s="191"/>
+      <c r="CE48" s="191"/>
+      <c r="CF48" s="191"/>
+      <c r="CG48" s="191"/>
+      <c r="CH48" s="191"/>
+      <c r="CI48" s="191"/>
+      <c r="CJ48" s="191"/>
+      <c r="CK48" s="191"/>
+      <c r="CL48" s="191"/>
+      <c r="CM48" s="191"/>
+      <c r="CV48" s="234"/>
+      <c r="CW48" s="101"/>
+      <c r="CX48" s="101"/>
+      <c r="CY48" s="101"/>
+      <c r="CZ48" s="101"/>
+      <c r="DA48" s="101"/>
+      <c r="DB48" s="101"/>
+      <c r="DC48" s="101"/>
+      <c r="DD48" s="101"/>
+      <c r="DE48" s="101"/>
+      <c r="DF48" s="101"/>
+      <c r="DG48" s="101"/>
+      <c r="DH48" s="101"/>
+      <c r="DI48" s="101"/>
+      <c r="DJ48" s="101"/>
+      <c r="DK48" s="101"/>
+      <c r="DL48" s="101"/>
+      <c r="DM48" s="101"/>
+      <c r="DN48" s="101"/>
+      <c r="DO48" s="101"/>
+      <c r="DP48" s="101"/>
+      <c r="DQ48" s="101"/>
+      <c r="DR48" s="101"/>
+      <c r="DS48" s="101"/>
+      <c r="DT48" s="101"/>
+      <c r="DU48" s="101"/>
+      <c r="DV48" s="101"/>
+      <c r="DW48" s="101"/>
+      <c r="DX48" s="101"/>
+      <c r="DY48" s="101"/>
+      <c r="DZ48" s="101"/>
+      <c r="EA48" s="101"/>
+      <c r="EB48" s="101"/>
+      <c r="EC48" s="101"/>
+      <c r="ED48" s="101"/>
+      <c r="EE48" s="101"/>
+      <c r="EF48" s="101"/>
+      <c r="EG48" s="101"/>
+      <c r="EH48" s="101"/>
+      <c r="EI48" s="191"/>
+      <c r="EJ48" s="191"/>
+      <c r="EK48" s="191"/>
+    </row>
+    <row r="49" spans="1:141" ht="6.6" customHeight="1" thickBot="1">
+      <c r="A49" s="235"/>
+      <c r="B49" s="236"/>
+      <c r="C49" s="237"/>
+      <c r="D49" s="238"/>
+      <c r="E49" s="238"/>
+      <c r="F49" s="238"/>
+      <c r="G49" s="238"/>
+      <c r="H49" s="238"/>
+      <c r="I49" s="238"/>
+      <c r="J49" s="238"/>
+      <c r="K49" s="238"/>
+      <c r="L49" s="238"/>
+      <c r="M49" s="238"/>
+      <c r="N49" s="239"/>
+      <c r="O49" s="239"/>
+      <c r="P49" s="239"/>
+      <c r="Q49" s="239"/>
+      <c r="R49" s="239"/>
+      <c r="S49" s="239"/>
+      <c r="T49" s="239"/>
+      <c r="U49" s="239"/>
+      <c r="V49" s="239"/>
+      <c r="W49" s="240"/>
+      <c r="X49" s="241"/>
+      <c r="Y49" s="241"/>
+      <c r="Z49" s="242"/>
+      <c r="AA49" s="243"/>
+      <c r="AB49" s="244"/>
+      <c r="AC49" s="244"/>
+      <c r="AD49" s="244"/>
+      <c r="AE49" s="244"/>
+      <c r="AF49" s="244"/>
+      <c r="AG49" s="244"/>
+      <c r="AH49" s="244"/>
+      <c r="AI49" s="244"/>
+      <c r="AJ49" s="244"/>
+      <c r="AK49" s="244"/>
+      <c r="AL49" s="244"/>
+      <c r="AM49" s="244"/>
+      <c r="AN49" s="244"/>
+      <c r="AO49" s="244"/>
+      <c r="AP49" s="244"/>
+      <c r="AQ49" s="244"/>
+      <c r="AR49" s="245"/>
+      <c r="AV49" s="234"/>
+      <c r="AW49" s="125"/>
+      <c r="AX49" s="125"/>
+      <c r="AY49" s="125"/>
+      <c r="AZ49" s="125"/>
+      <c r="BA49" s="125"/>
+      <c r="BB49" s="125"/>
+      <c r="BC49" s="125"/>
+      <c r="BD49" s="125"/>
+      <c r="BE49" s="125"/>
+      <c r="BF49" s="125"/>
+      <c r="BG49" s="125"/>
+      <c r="BH49" s="125"/>
+      <c r="BI49" s="125"/>
+      <c r="BJ49" s="125"/>
+      <c r="BK49" s="125"/>
+      <c r="BL49" s="125"/>
+      <c r="BM49" s="125"/>
+      <c r="BN49" s="125"/>
+      <c r="BO49" s="125"/>
+      <c r="BP49" s="101"/>
+      <c r="BQ49" s="101"/>
+      <c r="BR49" s="101"/>
+      <c r="BS49" s="101"/>
+      <c r="BT49" s="101"/>
+      <c r="BU49" s="101"/>
+      <c r="BV49" s="101"/>
+      <c r="BW49" s="101"/>
+      <c r="BX49" s="101"/>
+      <c r="BY49" s="101"/>
+      <c r="BZ49" s="101"/>
+      <c r="CA49" s="101"/>
+      <c r="CB49" s="101"/>
+      <c r="CC49" s="101"/>
+      <c r="CD49" s="101"/>
+      <c r="CE49" s="101"/>
+      <c r="CF49" s="101"/>
+      <c r="CG49" s="101"/>
+      <c r="CH49" s="101"/>
+      <c r="CI49" s="101"/>
+      <c r="CJ49" s="191"/>
+      <c r="CK49" s="191"/>
+      <c r="CL49" s="191"/>
+      <c r="CM49" s="191"/>
+      <c r="CN49" s="33"/>
+      <c r="CV49" s="246"/>
+      <c r="CW49" s="246"/>
+      <c r="CX49" s="246"/>
+      <c r="CY49" s="246"/>
+      <c r="CZ49" s="246"/>
+      <c r="DA49" s="246"/>
+      <c r="DB49" s="246"/>
+      <c r="DC49" s="246"/>
+      <c r="DD49" s="246"/>
+      <c r="DE49" s="246"/>
+      <c r="DF49" s="246"/>
+      <c r="DG49" s="246"/>
+      <c r="DH49" s="246"/>
+      <c r="DI49" s="246"/>
+      <c r="DJ49" s="246"/>
+      <c r="DK49" s="246"/>
+      <c r="DL49" s="246"/>
+      <c r="DM49" s="246"/>
+      <c r="DN49" s="246"/>
+      <c r="DO49" s="246"/>
+      <c r="DP49" s="246"/>
+      <c r="DQ49" s="246"/>
+      <c r="DR49" s="246"/>
+      <c r="DS49" s="246"/>
+      <c r="DT49" s="246"/>
+      <c r="DU49" s="246"/>
+      <c r="DV49" s="246"/>
+      <c r="DW49" s="246"/>
+      <c r="DX49" s="246"/>
+      <c r="DY49" s="246"/>
+      <c r="DZ49" s="246"/>
+      <c r="EA49" s="246"/>
+      <c r="EB49" s="246"/>
+      <c r="EC49" s="114"/>
+      <c r="ED49" s="114"/>
+      <c r="EE49" s="114"/>
+      <c r="EF49" s="114"/>
+      <c r="EG49" s="114"/>
+      <c r="EH49" s="114"/>
+      <c r="EI49" s="191"/>
+      <c r="EJ49" s="191"/>
+      <c r="EK49" s="191"/>
+    </row>
+    <row r="50" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A50" s="247" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="248"/>
+      <c r="C50" s="249"/>
+      <c r="D50" s="250" t="s">
+        <v>42</v>
+      </c>
+      <c r="E50" s="250"/>
+      <c r="F50" s="250"/>
+      <c r="G50" s="250"/>
+      <c r="H50" s="250"/>
+      <c r="I50" s="250"/>
+      <c r="J50" s="250"/>
+      <c r="K50" s="250"/>
+      <c r="L50" s="250"/>
+      <c r="M50" s="250"/>
+      <c r="N50" s="251" t="s">
+        <v>37</v>
+      </c>
+      <c r="O50" s="251"/>
+      <c r="P50" s="251"/>
+      <c r="Q50" s="251"/>
+      <c r="R50" s="251"/>
+      <c r="S50" s="251"/>
+      <c r="T50" s="251"/>
+      <c r="U50" s="251"/>
+      <c r="V50" s="251"/>
+      <c r="W50" s="217"/>
+      <c r="X50" s="5"/>
+      <c r="Y50" s="5"/>
+      <c r="Z50" s="218"/>
+      <c r="AA50" s="252" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB50" s="253"/>
+      <c r="AC50" s="253"/>
+      <c r="AD50" s="253"/>
+      <c r="AE50" s="253"/>
+      <c r="AF50" s="253"/>
+      <c r="AG50" s="253"/>
+      <c r="AH50" s="253"/>
+      <c r="AI50" s="253"/>
+      <c r="AJ50" s="253"/>
+      <c r="AK50" s="253"/>
+      <c r="AL50" s="253"/>
+      <c r="AM50" s="253"/>
+      <c r="AN50" s="253"/>
+      <c r="AO50" s="253"/>
+      <c r="AP50" s="253"/>
+      <c r="AQ50" s="253"/>
+      <c r="AR50" s="254"/>
+      <c r="AV50" s="234"/>
+      <c r="AW50" s="125"/>
+      <c r="AX50" s="125"/>
+      <c r="AY50" s="125"/>
+      <c r="AZ50" s="125"/>
+      <c r="BA50" s="125"/>
+      <c r="BB50" s="125"/>
+      <c r="BC50" s="125"/>
+      <c r="BD50" s="125"/>
+      <c r="BE50" s="125"/>
+      <c r="BF50" s="125"/>
+      <c r="BG50" s="125"/>
+      <c r="BH50" s="125"/>
+      <c r="BI50" s="125"/>
+      <c r="BJ50" s="125"/>
+      <c r="BK50" s="125"/>
+      <c r="BL50" s="125"/>
+      <c r="BM50" s="125"/>
+      <c r="BN50" s="125"/>
+      <c r="BO50" s="125"/>
+      <c r="BP50" s="101"/>
+      <c r="BQ50" s="101"/>
+      <c r="BR50" s="101"/>
+      <c r="BS50" s="101"/>
+      <c r="BT50" s="101"/>
+      <c r="BU50" s="101"/>
+      <c r="BV50" s="101"/>
+      <c r="BW50" s="101"/>
+      <c r="BX50" s="101"/>
+      <c r="BY50" s="101"/>
+      <c r="BZ50" s="101"/>
+      <c r="CA50" s="101"/>
+      <c r="CB50" s="101"/>
+      <c r="CC50" s="101"/>
+      <c r="CD50" s="101"/>
+      <c r="CE50" s="101"/>
+      <c r="CF50" s="101"/>
+      <c r="CG50" s="101"/>
+      <c r="CH50" s="101"/>
+      <c r="CI50" s="101"/>
+      <c r="CJ50" s="191"/>
+      <c r="CK50" s="191"/>
+      <c r="CL50" s="191"/>
+      <c r="CM50" s="181"/>
+      <c r="CN50" s="33"/>
+      <c r="CV50" s="246"/>
+      <c r="CW50" s="246"/>
+      <c r="CX50" s="246"/>
+      <c r="CY50" s="246"/>
+      <c r="CZ50" s="246"/>
+      <c r="DA50" s="246"/>
+      <c r="DB50" s="246"/>
+      <c r="DC50" s="246"/>
+      <c r="DD50" s="246"/>
+      <c r="DE50" s="246"/>
+      <c r="DF50" s="246"/>
+      <c r="DG50" s="246"/>
+      <c r="DH50" s="246"/>
+      <c r="DI50" s="246"/>
+      <c r="DJ50" s="246"/>
+      <c r="DK50" s="246"/>
+      <c r="DL50" s="246"/>
+      <c r="DM50" s="246"/>
+      <c r="DN50" s="246"/>
+      <c r="DO50" s="246"/>
+      <c r="DP50" s="246"/>
+      <c r="DQ50" s="246"/>
+      <c r="DR50" s="246"/>
+      <c r="DS50" s="246"/>
+      <c r="DT50" s="246"/>
+      <c r="DU50" s="246"/>
+      <c r="DV50" s="246"/>
+      <c r="DW50" s="246"/>
+      <c r="DX50" s="246"/>
+      <c r="DY50" s="246"/>
+      <c r="DZ50" s="246"/>
+      <c r="EA50" s="246"/>
+      <c r="EB50" s="246"/>
+      <c r="EC50" s="114"/>
+      <c r="ED50" s="114"/>
+      <c r="EE50" s="114"/>
+      <c r="EF50" s="114"/>
+      <c r="EG50" s="114"/>
+      <c r="EH50" s="114"/>
+      <c r="EI50" s="181"/>
+      <c r="EJ50" s="181"/>
+      <c r="EK50" s="181"/>
+    </row>
+    <row r="51" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A51" s="247"/>
+      <c r="B51" s="248"/>
+      <c r="C51" s="249"/>
+      <c r="D51" s="215"/>
+      <c r="E51" s="215"/>
+      <c r="F51" s="215"/>
+      <c r="G51" s="215"/>
+      <c r="H51" s="215"/>
+      <c r="I51" s="215"/>
+      <c r="J51" s="215"/>
+      <c r="K51" s="215"/>
+      <c r="L51" s="215"/>
+      <c r="M51" s="215"/>
+      <c r="N51" s="229"/>
+      <c r="O51" s="229"/>
+      <c r="P51" s="229"/>
+      <c r="Q51" s="229"/>
+      <c r="R51" s="229"/>
+      <c r="S51" s="229"/>
+      <c r="T51" s="229"/>
+      <c r="U51" s="229"/>
+      <c r="V51" s="229"/>
+      <c r="W51" s="217"/>
+      <c r="X51" s="5"/>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="218"/>
+      <c r="AA51" s="255"/>
+      <c r="AB51" s="253"/>
+      <c r="AC51" s="253"/>
+      <c r="AD51" s="253"/>
+      <c r="AE51" s="253"/>
+      <c r="AF51" s="253"/>
+      <c r="AG51" s="253"/>
+      <c r="AH51" s="253"/>
+      <c r="AI51" s="253"/>
+      <c r="AJ51" s="253"/>
+      <c r="AK51" s="253"/>
+      <c r="AL51" s="253"/>
+      <c r="AM51" s="253"/>
+      <c r="AN51" s="253"/>
+      <c r="AO51" s="253"/>
+      <c r="AP51" s="253"/>
+      <c r="AQ51" s="253"/>
+      <c r="AR51" s="254"/>
+      <c r="AV51" s="234"/>
+      <c r="AW51" s="185" t="s">
+        <v>44</v>
+      </c>
+      <c r="AX51" s="185"/>
+      <c r="AY51" s="185"/>
+      <c r="AZ51" s="185"/>
+      <c r="BA51" s="185"/>
+      <c r="BB51" s="185"/>
+      <c r="BC51" s="185"/>
+      <c r="BD51" s="185"/>
+      <c r="BE51" s="185"/>
+      <c r="BF51" s="185"/>
+      <c r="BG51" s="185"/>
+      <c r="BH51" s="185"/>
+      <c r="BI51" s="185"/>
+      <c r="BJ51" s="185"/>
+      <c r="BK51" s="185"/>
+      <c r="BL51" s="185"/>
+      <c r="BM51" s="185"/>
+      <c r="BN51" s="185"/>
+      <c r="BO51" s="185"/>
+      <c r="BP51" s="185"/>
+      <c r="BQ51" s="185"/>
+      <c r="BR51" s="185"/>
+      <c r="BS51" s="185"/>
+      <c r="BT51" s="185"/>
+      <c r="BU51" s="185"/>
+      <c r="BV51" s="185"/>
+      <c r="BW51" s="185"/>
+      <c r="BX51" s="185"/>
+      <c r="BY51" s="185"/>
+      <c r="BZ51" s="185"/>
+      <c r="CA51" s="185"/>
+      <c r="CB51" s="185"/>
+      <c r="CC51" s="185"/>
+      <c r="CD51" s="185"/>
+      <c r="CE51" s="185"/>
+      <c r="CF51" s="185"/>
+      <c r="CG51" s="185"/>
+      <c r="CH51" s="185"/>
+      <c r="CI51" s="185"/>
+      <c r="CJ51" s="185"/>
+      <c r="CK51" s="185"/>
+      <c r="CL51" s="185"/>
+      <c r="CM51" s="181"/>
+      <c r="CN51" s="33"/>
+      <c r="CV51" s="246"/>
+      <c r="CW51" s="246"/>
+      <c r="CX51" s="246"/>
+      <c r="CY51" s="246"/>
+      <c r="CZ51" s="246"/>
+      <c r="DA51" s="246"/>
+      <c r="DB51" s="246"/>
+      <c r="DC51" s="246"/>
+      <c r="DD51" s="246"/>
+      <c r="DE51" s="246"/>
+      <c r="DF51" s="246"/>
+      <c r="DG51" s="246"/>
+      <c r="DH51" s="246"/>
+      <c r="DI51" s="246"/>
+      <c r="DJ51" s="246"/>
+      <c r="DK51" s="246"/>
+      <c r="DL51" s="246"/>
+      <c r="DM51" s="246"/>
+      <c r="DN51" s="246"/>
+      <c r="DO51" s="246"/>
+      <c r="DP51" s="246"/>
+      <c r="DQ51" s="246"/>
+      <c r="DR51" s="246"/>
+      <c r="DS51" s="246"/>
+      <c r="DT51" s="246"/>
+      <c r="DU51" s="246"/>
+      <c r="DV51" s="246"/>
+      <c r="DW51" s="246"/>
+      <c r="DX51" s="246"/>
+      <c r="DY51" s="246"/>
+      <c r="DZ51" s="246"/>
+      <c r="EA51" s="246"/>
+      <c r="EB51" s="246"/>
+      <c r="EI51" s="181"/>
+      <c r="EJ51" s="181"/>
+      <c r="EK51" s="181"/>
+    </row>
+    <row r="52" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A52" s="247"/>
+      <c r="B52" s="248"/>
+      <c r="C52" s="249"/>
+      <c r="D52" s="215"/>
+      <c r="E52" s="215"/>
+      <c r="F52" s="215"/>
+      <c r="G52" s="215"/>
+      <c r="H52" s="215"/>
+      <c r="I52" s="215"/>
+      <c r="J52" s="215"/>
+      <c r="K52" s="215"/>
+      <c r="L52" s="215"/>
+      <c r="M52" s="215"/>
+      <c r="N52" s="229"/>
+      <c r="O52" s="229"/>
+      <c r="P52" s="229"/>
+      <c r="Q52" s="229"/>
+      <c r="R52" s="229"/>
+      <c r="S52" s="229"/>
+      <c r="T52" s="229"/>
+      <c r="U52" s="229"/>
+      <c r="V52" s="229"/>
+      <c r="W52" s="226"/>
+      <c r="X52" s="227"/>
+      <c r="Y52" s="227"/>
+      <c r="Z52" s="228"/>
+      <c r="AA52" s="256"/>
+      <c r="AB52" s="257"/>
+      <c r="AC52" s="257"/>
+      <c r="AD52" s="257"/>
+      <c r="AE52" s="257"/>
+      <c r="AF52" s="257"/>
+      <c r="AG52" s="257"/>
+      <c r="AH52" s="257"/>
+      <c r="AI52" s="257"/>
+      <c r="AJ52" s="257"/>
+      <c r="AK52" s="257"/>
+      <c r="AL52" s="257"/>
+      <c r="AM52" s="257"/>
+      <c r="AN52" s="257"/>
+      <c r="AO52" s="257"/>
+      <c r="AP52" s="257"/>
+      <c r="AQ52" s="257"/>
+      <c r="AR52" s="258"/>
+      <c r="AV52" s="234"/>
+      <c r="AW52" s="185"/>
+      <c r="AX52" s="185"/>
+      <c r="AY52" s="185"/>
+      <c r="AZ52" s="185"/>
+      <c r="BA52" s="185"/>
+      <c r="BB52" s="185"/>
+      <c r="BC52" s="185"/>
+      <c r="BD52" s="185"/>
+      <c r="BE52" s="185"/>
+      <c r="BF52" s="185"/>
+      <c r="BG52" s="185"/>
+      <c r="BH52" s="185"/>
+      <c r="BI52" s="185"/>
+      <c r="BJ52" s="185"/>
+      <c r="BK52" s="185"/>
+      <c r="BL52" s="185"/>
+      <c r="BM52" s="185"/>
+      <c r="BN52" s="185"/>
+      <c r="BO52" s="185"/>
+      <c r="BP52" s="185"/>
+      <c r="BQ52" s="185"/>
+      <c r="BR52" s="185"/>
+      <c r="BS52" s="185"/>
+      <c r="BT52" s="185"/>
+      <c r="BU52" s="185"/>
+      <c r="BV52" s="185"/>
+      <c r="BW52" s="185"/>
+      <c r="BX52" s="185"/>
+      <c r="BY52" s="185"/>
+      <c r="BZ52" s="185"/>
+      <c r="CA52" s="185"/>
+      <c r="CB52" s="185"/>
+      <c r="CC52" s="185"/>
+      <c r="CD52" s="185"/>
+      <c r="CE52" s="185"/>
+      <c r="CF52" s="185"/>
+      <c r="CG52" s="185"/>
+      <c r="CH52" s="185"/>
+      <c r="CI52" s="185"/>
+      <c r="CJ52" s="185"/>
+      <c r="CK52" s="185"/>
+      <c r="CL52" s="185"/>
+      <c r="CM52" s="181"/>
+      <c r="CN52" s="33"/>
+      <c r="CV52" s="234"/>
+      <c r="CW52" s="259"/>
+      <c r="CX52" s="259"/>
+      <c r="CY52" s="259"/>
+      <c r="CZ52" s="259"/>
+      <c r="DA52" s="259"/>
+      <c r="DB52" s="259"/>
+      <c r="DC52" s="259"/>
+      <c r="DD52" s="259"/>
+      <c r="DE52" s="259"/>
+      <c r="DF52" s="259"/>
+      <c r="DG52" s="259"/>
+      <c r="DH52" s="259"/>
+      <c r="DI52" s="259"/>
+      <c r="DJ52" s="259"/>
+      <c r="DK52" s="259"/>
+      <c r="DL52" s="259"/>
+      <c r="DM52" s="259"/>
+      <c r="DN52" s="259"/>
+      <c r="DO52" s="259"/>
+      <c r="DP52" s="259"/>
+      <c r="DQ52" s="259"/>
+      <c r="DR52" s="259"/>
+      <c r="DS52" s="259"/>
+      <c r="DT52" s="259"/>
+      <c r="DU52" s="259"/>
+      <c r="DV52" s="259"/>
+      <c r="DW52" s="259"/>
+      <c r="DX52" s="259"/>
+      <c r="DY52" s="259"/>
+      <c r="DZ52" s="259"/>
+      <c r="EA52" s="259"/>
+      <c r="EI52" s="181"/>
+      <c r="EJ52" s="181"/>
+      <c r="EK52" s="181"/>
+    </row>
+    <row r="53" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A53" s="247"/>
+      <c r="B53" s="248"/>
+      <c r="C53" s="249"/>
+      <c r="D53" s="215" t="s">
+        <v>45</v>
+      </c>
+      <c r="E53" s="215"/>
+      <c r="F53" s="215"/>
+      <c r="G53" s="215"/>
+      <c r="H53" s="215"/>
+      <c r="I53" s="215"/>
+      <c r="J53" s="215"/>
+      <c r="K53" s="215"/>
+      <c r="L53" s="215"/>
+      <c r="M53" s="215"/>
+      <c r="N53" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O53" s="229"/>
+      <c r="P53" s="229"/>
+      <c r="Q53" s="229"/>
+      <c r="R53" s="229"/>
+      <c r="S53" s="229"/>
+      <c r="T53" s="229"/>
+      <c r="U53" s="229"/>
+      <c r="V53" s="229"/>
+      <c r="W53" s="230"/>
+      <c r="X53" s="231"/>
+      <c r="Y53" s="231"/>
+      <c r="Z53" s="232"/>
+      <c r="AA53" s="260"/>
+      <c r="AB53" s="8"/>
+      <c r="AC53" s="8"/>
+      <c r="AR53" s="261"/>
+      <c r="AV53" s="234"/>
+      <c r="AW53" s="185"/>
+      <c r="AX53" s="185"/>
+      <c r="AY53" s="185"/>
+      <c r="AZ53" s="185"/>
+      <c r="BA53" s="185"/>
+      <c r="BB53" s="185"/>
+      <c r="BC53" s="185"/>
+      <c r="BD53" s="185"/>
+      <c r="BE53" s="185"/>
+      <c r="BF53" s="185"/>
+      <c r="BG53" s="185"/>
+      <c r="BH53" s="185"/>
+      <c r="BI53" s="185"/>
+      <c r="BJ53" s="185"/>
+      <c r="BK53" s="185"/>
+      <c r="BL53" s="185"/>
+      <c r="BM53" s="185"/>
+      <c r="BN53" s="185"/>
+      <c r="BO53" s="185"/>
+      <c r="BP53" s="185"/>
+      <c r="BQ53" s="185"/>
+      <c r="BR53" s="185"/>
+      <c r="BS53" s="185"/>
+      <c r="BT53" s="185"/>
+      <c r="BU53" s="185"/>
+      <c r="BV53" s="185"/>
+      <c r="BW53" s="185"/>
+      <c r="BX53" s="185"/>
+      <c r="BY53" s="185"/>
+      <c r="BZ53" s="185"/>
+      <c r="CA53" s="185"/>
+      <c r="CB53" s="185"/>
+      <c r="CC53" s="185"/>
+      <c r="CD53" s="185"/>
+      <c r="CE53" s="185"/>
+      <c r="CF53" s="185"/>
+      <c r="CG53" s="185"/>
+      <c r="CH53" s="185"/>
+      <c r="CI53" s="185"/>
+      <c r="CJ53" s="185"/>
+      <c r="CK53" s="185"/>
+      <c r="CL53" s="185"/>
+      <c r="CN53" s="33"/>
+      <c r="CV53" s="262"/>
+      <c r="CW53" s="262"/>
+      <c r="CX53" s="262"/>
+      <c r="CY53" s="262"/>
+      <c r="CZ53" s="262"/>
+      <c r="DA53" s="262"/>
+      <c r="DB53" s="262"/>
+      <c r="DC53" s="262"/>
+      <c r="DD53" s="262"/>
+      <c r="DE53" s="262"/>
+      <c r="DF53" s="262"/>
+      <c r="DG53" s="262"/>
+      <c r="DH53" s="262"/>
+      <c r="DI53" s="262"/>
+      <c r="DJ53" s="262"/>
+      <c r="DK53" s="262"/>
+      <c r="DL53" s="262"/>
+      <c r="DM53" s="262"/>
+      <c r="DN53" s="262"/>
+      <c r="DO53" s="262"/>
+      <c r="DP53" s="262"/>
+      <c r="DQ53" s="262"/>
+      <c r="DR53" s="262"/>
+      <c r="DS53" s="262"/>
+      <c r="DT53" s="262"/>
+      <c r="DU53" s="262"/>
+      <c r="DV53" s="262"/>
+      <c r="DW53" s="262"/>
+      <c r="DX53" s="262"/>
+      <c r="DY53" s="262"/>
+      <c r="DZ53" s="262"/>
+      <c r="EA53" s="262"/>
+      <c r="EB53" s="262"/>
+      <c r="EC53" s="262"/>
+      <c r="ED53" s="262"/>
+      <c r="EE53" s="262"/>
+      <c r="EF53" s="262"/>
+      <c r="EG53" s="262"/>
+      <c r="EH53" s="262"/>
+      <c r="EI53" s="262"/>
+      <c r="EJ53" s="262"/>
+      <c r="EK53" s="262"/>
+    </row>
+    <row r="54" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A54" s="247"/>
+      <c r="B54" s="248"/>
+      <c r="C54" s="249"/>
+      <c r="D54" s="215"/>
+      <c r="E54" s="215"/>
+      <c r="F54" s="215"/>
+      <c r="G54" s="215"/>
+      <c r="H54" s="215"/>
+      <c r="I54" s="215"/>
+      <c r="J54" s="215"/>
+      <c r="K54" s="215"/>
+      <c r="L54" s="215"/>
+      <c r="M54" s="215"/>
+      <c r="N54" s="229"/>
+      <c r="O54" s="229"/>
+      <c r="P54" s="229"/>
+      <c r="Q54" s="229"/>
+      <c r="R54" s="229"/>
+      <c r="S54" s="229"/>
+      <c r="T54" s="229"/>
+      <c r="U54" s="229"/>
+      <c r="V54" s="229"/>
+      <c r="W54" s="217"/>
+      <c r="X54" s="5"/>
+      <c r="Y54" s="5"/>
+      <c r="Z54" s="218"/>
+      <c r="AA54" s="260"/>
+      <c r="AB54" s="263" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC54" s="263"/>
+      <c r="AD54" s="263"/>
+      <c r="AE54" s="263"/>
+      <c r="AF54" s="263"/>
+      <c r="AG54" s="263"/>
+      <c r="AH54" s="263"/>
+      <c r="AI54" s="224"/>
+      <c r="AJ54" s="211"/>
+      <c r="AK54" s="264" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL54" s="264"/>
+      <c r="AM54" s="264"/>
+      <c r="AN54" s="264"/>
+      <c r="AO54" s="264"/>
+      <c r="AP54" s="264"/>
+      <c r="AQ54" s="264"/>
+      <c r="AR54" s="261"/>
+      <c r="AV54" s="234"/>
+      <c r="AW54" s="234"/>
+      <c r="AX54" s="259"/>
+      <c r="AY54" s="259"/>
+      <c r="AZ54" s="259"/>
+      <c r="BA54" s="259"/>
+      <c r="BB54" s="259"/>
+      <c r="BC54" s="259"/>
+      <c r="BD54" s="259"/>
+      <c r="BE54" s="259"/>
+      <c r="BF54" s="259"/>
+      <c r="BG54" s="259"/>
+      <c r="BH54" s="259"/>
+      <c r="BI54" s="259"/>
+      <c r="BJ54" s="259"/>
+      <c r="BK54" s="259"/>
+      <c r="BL54" s="259"/>
+      <c r="BM54" s="259"/>
+      <c r="BN54" s="259"/>
+      <c r="BO54" s="259"/>
+      <c r="BP54" s="259"/>
+      <c r="BQ54" s="259"/>
+      <c r="BR54" s="259"/>
+      <c r="BS54" s="259"/>
+      <c r="BT54" s="259"/>
+      <c r="BU54" s="259"/>
+      <c r="BV54" s="259"/>
+      <c r="BW54" s="259"/>
+      <c r="BX54" s="259"/>
+      <c r="BY54" s="259"/>
+      <c r="BZ54" s="259"/>
+      <c r="CA54" s="259"/>
+      <c r="CB54" s="259"/>
+      <c r="CJ54" s="181"/>
+      <c r="CK54" s="181"/>
+      <c r="CL54" s="181"/>
+      <c r="CN54" s="33"/>
+      <c r="CT54" s="211"/>
+      <c r="CU54" s="211"/>
+      <c r="CV54" s="262"/>
+      <c r="CW54" s="262"/>
+      <c r="CX54" s="262"/>
+      <c r="CY54" s="262"/>
+      <c r="CZ54" s="262"/>
+      <c r="DA54" s="262"/>
+      <c r="DB54" s="262"/>
+      <c r="DC54" s="262"/>
+      <c r="DD54" s="262"/>
+      <c r="DE54" s="262"/>
+      <c r="DF54" s="262"/>
+      <c r="DG54" s="262"/>
+      <c r="DH54" s="262"/>
+      <c r="DI54" s="262"/>
+      <c r="DJ54" s="262"/>
+      <c r="DK54" s="262"/>
+      <c r="DL54" s="262"/>
+      <c r="DM54" s="262"/>
+      <c r="DN54" s="262"/>
+      <c r="DO54" s="262"/>
+      <c r="DP54" s="262"/>
+      <c r="DQ54" s="262"/>
+      <c r="DR54" s="262"/>
+      <c r="DS54" s="262"/>
+      <c r="DT54" s="262"/>
+      <c r="DU54" s="262"/>
+      <c r="DV54" s="262"/>
+      <c r="DW54" s="262"/>
+      <c r="DX54" s="262"/>
+      <c r="DY54" s="262"/>
+      <c r="DZ54" s="262"/>
+      <c r="EA54" s="262"/>
+      <c r="EB54" s="262"/>
+      <c r="EC54" s="262"/>
+      <c r="ED54" s="262"/>
+      <c r="EE54" s="262"/>
+      <c r="EF54" s="262"/>
+      <c r="EG54" s="262"/>
+      <c r="EH54" s="262"/>
+      <c r="EI54" s="262"/>
+      <c r="EJ54" s="262"/>
+      <c r="EK54" s="262"/>
+    </row>
+    <row r="55" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A55" s="247"/>
+      <c r="B55" s="248"/>
+      <c r="C55" s="249"/>
+      <c r="D55" s="215"/>
+      <c r="E55" s="215"/>
+      <c r="F55" s="215"/>
+      <c r="G55" s="215"/>
+      <c r="H55" s="215"/>
+      <c r="I55" s="215"/>
+      <c r="J55" s="215"/>
+      <c r="K55" s="215"/>
+      <c r="L55" s="215"/>
+      <c r="M55" s="215"/>
+      <c r="N55" s="229"/>
+      <c r="O55" s="229"/>
+      <c r="P55" s="229"/>
+      <c r="Q55" s="229"/>
+      <c r="R55" s="229"/>
+      <c r="S55" s="229"/>
+      <c r="T55" s="229"/>
+      <c r="U55" s="229"/>
+      <c r="V55" s="229"/>
+      <c r="W55" s="226"/>
+      <c r="X55" s="227"/>
+      <c r="Y55" s="227"/>
+      <c r="Z55" s="228"/>
+      <c r="AA55" s="260"/>
+      <c r="AB55" s="263"/>
+      <c r="AC55" s="263"/>
+      <c r="AD55" s="263"/>
+      <c r="AE55" s="263"/>
+      <c r="AF55" s="263"/>
+      <c r="AG55" s="263"/>
+      <c r="AH55" s="263"/>
+      <c r="AI55" s="224"/>
+      <c r="AJ55" s="211"/>
+      <c r="AK55" s="264"/>
+      <c r="AL55" s="264"/>
+      <c r="AM55" s="264"/>
+      <c r="AN55" s="264"/>
+      <c r="AO55" s="264"/>
+      <c r="AP55" s="264"/>
+      <c r="AQ55" s="264"/>
+      <c r="AR55" s="261"/>
+      <c r="AV55" s="234"/>
+      <c r="CN55" s="33"/>
+      <c r="CT55" s="211"/>
+      <c r="CU55" s="211"/>
+      <c r="CV55" s="262"/>
+      <c r="CW55" s="262"/>
+      <c r="CX55" s="262"/>
+      <c r="CY55" s="262"/>
+      <c r="CZ55" s="262"/>
+      <c r="DA55" s="262"/>
+      <c r="DB55" s="262"/>
+      <c r="DC55" s="262"/>
+      <c r="DD55" s="262"/>
+      <c r="DE55" s="262"/>
+      <c r="DF55" s="262"/>
+      <c r="DG55" s="262"/>
+      <c r="DH55" s="262"/>
+      <c r="DI55" s="262"/>
+      <c r="DJ55" s="262"/>
+      <c r="DK55" s="262"/>
+      <c r="DL55" s="262"/>
+      <c r="DM55" s="262"/>
+      <c r="DN55" s="262"/>
+      <c r="DO55" s="262"/>
+      <c r="DP55" s="262"/>
+      <c r="DQ55" s="262"/>
+      <c r="DR55" s="262"/>
+      <c r="DS55" s="262"/>
+      <c r="DT55" s="262"/>
+      <c r="DU55" s="262"/>
+      <c r="DV55" s="262"/>
+      <c r="DW55" s="262"/>
+      <c r="DX55" s="262"/>
+      <c r="DY55" s="262"/>
+      <c r="DZ55" s="262"/>
+      <c r="EA55" s="262"/>
+      <c r="EB55" s="262"/>
+      <c r="EC55" s="262"/>
+      <c r="ED55" s="262"/>
+      <c r="EE55" s="262"/>
+      <c r="EF55" s="262"/>
+      <c r="EG55" s="262"/>
+      <c r="EH55" s="262"/>
+      <c r="EI55" s="262"/>
+      <c r="EJ55" s="262"/>
+      <c r="EK55" s="262"/>
+    </row>
+    <row r="56" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A56" s="247"/>
+      <c r="B56" s="248"/>
+      <c r="C56" s="249"/>
+      <c r="D56" s="215" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" s="215"/>
+      <c r="F56" s="215"/>
+      <c r="G56" s="215"/>
+      <c r="H56" s="215"/>
+      <c r="I56" s="215"/>
+      <c r="J56" s="215"/>
+      <c r="K56" s="215"/>
+      <c r="L56" s="215"/>
+      <c r="M56" s="215"/>
+      <c r="N56" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O56" s="229"/>
+      <c r="P56" s="229"/>
+      <c r="Q56" s="229"/>
+      <c r="R56" s="229"/>
+      <c r="S56" s="229"/>
+      <c r="T56" s="229"/>
+      <c r="U56" s="229"/>
+      <c r="V56" s="229"/>
+      <c r="W56" s="230"/>
+      <c r="X56" s="231"/>
+      <c r="Y56" s="231"/>
+      <c r="Z56" s="232"/>
+      <c r="AA56" s="260"/>
+      <c r="AB56" s="263"/>
+      <c r="AC56" s="263"/>
+      <c r="AD56" s="263"/>
+      <c r="AE56" s="263"/>
+      <c r="AF56" s="263"/>
+      <c r="AG56" s="263"/>
+      <c r="AH56" s="263"/>
+      <c r="AI56" s="224"/>
+      <c r="AJ56" s="211"/>
+      <c r="AK56" s="264"/>
+      <c r="AL56" s="264"/>
+      <c r="AM56" s="264"/>
+      <c r="AN56" s="264"/>
+      <c r="AO56" s="264"/>
+      <c r="AP56" s="264"/>
+      <c r="AQ56" s="264"/>
+      <c r="AR56" s="261"/>
+      <c r="AV56" s="234"/>
+      <c r="CN56" s="33"/>
+      <c r="CT56" s="211"/>
+      <c r="CU56" s="211"/>
+      <c r="CV56" s="265"/>
+      <c r="CW56" s="265"/>
+      <c r="CX56" s="265"/>
+      <c r="CY56" s="265"/>
+      <c r="CZ56" s="265"/>
+      <c r="DA56" s="266"/>
+      <c r="DB56" s="266"/>
+      <c r="DC56" s="266"/>
+      <c r="DD56" s="266"/>
+      <c r="DE56" s="266"/>
+      <c r="DF56" s="266"/>
+      <c r="DG56" s="266"/>
+      <c r="DH56" s="266"/>
+      <c r="DI56" s="266"/>
+      <c r="DJ56" s="266"/>
+      <c r="DK56" s="266"/>
+      <c r="DL56" s="266"/>
+      <c r="DM56" s="266"/>
+      <c r="DN56" s="266"/>
+      <c r="DO56" s="266"/>
+      <c r="DP56" s="266"/>
+      <c r="DQ56" s="266"/>
+      <c r="DR56" s="266"/>
+      <c r="DS56" s="266"/>
+      <c r="DT56" s="266"/>
+      <c r="DU56" s="266"/>
+      <c r="DV56" s="266"/>
+      <c r="DW56" s="266"/>
+      <c r="DX56" s="266"/>
+      <c r="DY56" s="266"/>
+      <c r="DZ56" s="266"/>
+      <c r="EA56" s="266"/>
+      <c r="EB56" s="266"/>
+      <c r="EC56" s="266"/>
+      <c r="ED56" s="266"/>
+      <c r="EE56" s="266"/>
+      <c r="EF56" s="266"/>
+      <c r="EG56" s="266"/>
+      <c r="EH56" s="266"/>
+      <c r="EI56" s="266"/>
+      <c r="EJ56" s="266"/>
+      <c r="EK56" s="266"/>
+    </row>
+    <row r="57" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A57" s="247"/>
+      <c r="B57" s="248"/>
+      <c r="C57" s="249"/>
+      <c r="D57" s="215"/>
+      <c r="E57" s="215"/>
+      <c r="F57" s="215"/>
+      <c r="G57" s="215"/>
+      <c r="H57" s="215"/>
+      <c r="I57" s="215"/>
+      <c r="J57" s="215"/>
+      <c r="K57" s="215"/>
+      <c r="L57" s="215"/>
+      <c r="M57" s="215"/>
+      <c r="N57" s="229"/>
+      <c r="O57" s="229"/>
+      <c r="P57" s="229"/>
+      <c r="Q57" s="229"/>
+      <c r="R57" s="229"/>
+      <c r="S57" s="229"/>
+      <c r="T57" s="229"/>
+      <c r="U57" s="229"/>
+      <c r="V57" s="229"/>
+      <c r="W57" s="217"/>
+      <c r="X57" s="5"/>
+      <c r="Y57" s="5"/>
+      <c r="Z57" s="218"/>
+      <c r="AA57" s="260"/>
+      <c r="AB57" s="8"/>
+      <c r="AC57" s="8"/>
+      <c r="AR57" s="261"/>
+      <c r="AV57" s="234"/>
+      <c r="AW57" s="267" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX57" s="267"/>
+      <c r="AY57" s="267"/>
+      <c r="AZ57" s="267"/>
+      <c r="BA57" s="267"/>
+      <c r="BB57" s="267"/>
+      <c r="BC57" s="267"/>
+      <c r="BD57" s="267"/>
+      <c r="BE57" s="267"/>
+      <c r="BF57" s="267"/>
+      <c r="BG57" s="267"/>
+      <c r="BH57" s="267"/>
+      <c r="BI57" s="267"/>
+      <c r="BJ57" s="267"/>
+      <c r="BK57" s="267"/>
+      <c r="BL57" s="267"/>
+      <c r="BM57" s="267"/>
+      <c r="BN57" s="267"/>
+      <c r="BO57" s="267"/>
+      <c r="BP57" s="267"/>
+      <c r="BQ57" s="267"/>
+      <c r="BR57" s="267"/>
+      <c r="BS57" s="267"/>
+      <c r="BT57" s="267"/>
+      <c r="BU57" s="267"/>
+      <c r="BV57" s="267"/>
+      <c r="BW57" s="267"/>
+      <c r="BX57" s="267"/>
+      <c r="BY57" s="267"/>
+      <c r="BZ57" s="267"/>
+      <c r="CA57" s="267"/>
+      <c r="CB57" s="267"/>
+      <c r="CC57" s="267"/>
+      <c r="CN57" s="33"/>
+      <c r="CV57" s="268"/>
+      <c r="CW57" s="262"/>
+      <c r="CX57" s="262"/>
+      <c r="CY57" s="262"/>
+      <c r="CZ57" s="262"/>
+      <c r="DA57" s="262"/>
+      <c r="DB57" s="262"/>
+      <c r="DC57" s="262"/>
+      <c r="DD57" s="262"/>
+      <c r="DE57" s="262"/>
+      <c r="DF57" s="262"/>
+      <c r="DG57" s="262"/>
+      <c r="DH57" s="262"/>
+      <c r="DI57" s="262"/>
+      <c r="DJ57" s="262"/>
+      <c r="DK57" s="262"/>
+      <c r="DL57" s="262"/>
+      <c r="DM57" s="262"/>
+      <c r="DN57" s="262"/>
+      <c r="DO57" s="262"/>
+      <c r="DP57" s="262"/>
+      <c r="DQ57" s="262"/>
+      <c r="DR57" s="262"/>
+      <c r="DS57" s="262"/>
+      <c r="DT57" s="262"/>
+      <c r="DU57" s="262"/>
+      <c r="DV57" s="262"/>
+      <c r="DW57" s="262"/>
+      <c r="DX57" s="262"/>
+      <c r="DY57" s="262"/>
+      <c r="DZ57" s="262"/>
+      <c r="EA57" s="262"/>
+      <c r="EB57" s="262"/>
+      <c r="EC57" s="262"/>
+      <c r="ED57" s="262"/>
+      <c r="EE57" s="262"/>
+      <c r="EF57" s="262"/>
+      <c r="EG57" s="262"/>
+      <c r="EH57" s="262"/>
+      <c r="EI57" s="262"/>
+      <c r="EJ57" s="262"/>
+      <c r="EK57" s="262"/>
+    </row>
+    <row r="58" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A58" s="247"/>
+      <c r="B58" s="248"/>
+      <c r="C58" s="249"/>
+      <c r="D58" s="215"/>
+      <c r="E58" s="215"/>
+      <c r="F58" s="215"/>
+      <c r="G58" s="215"/>
+      <c r="H58" s="215"/>
+      <c r="I58" s="215"/>
+      <c r="J58" s="215"/>
+      <c r="K58" s="215"/>
+      <c r="L58" s="215"/>
+      <c r="M58" s="215"/>
+      <c r="N58" s="229"/>
+      <c r="O58" s="229"/>
+      <c r="P58" s="229"/>
+      <c r="Q58" s="229"/>
+      <c r="R58" s="229"/>
+      <c r="S58" s="229"/>
+      <c r="T58" s="229"/>
+      <c r="U58" s="229"/>
+      <c r="V58" s="229"/>
+      <c r="W58" s="226"/>
+      <c r="X58" s="227"/>
+      <c r="Y58" s="227"/>
+      <c r="Z58" s="228"/>
+      <c r="AA58" s="260"/>
+      <c r="AB58" s="264" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC58" s="264"/>
+      <c r="AD58" s="264"/>
+      <c r="AE58" s="264"/>
+      <c r="AF58" s="264"/>
+      <c r="AG58" s="264"/>
+      <c r="AH58" s="264"/>
+      <c r="AJ58" s="211"/>
+      <c r="AK58" s="263" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL58" s="263"/>
+      <c r="AM58" s="263"/>
+      <c r="AN58" s="263"/>
+      <c r="AO58" s="263"/>
+      <c r="AP58" s="263"/>
+      <c r="AQ58" s="263"/>
+      <c r="AR58" s="261"/>
+      <c r="AV58" s="234"/>
+      <c r="AW58" s="267"/>
+      <c r="AX58" s="267"/>
+      <c r="AY58" s="267"/>
+      <c r="AZ58" s="267"/>
+      <c r="BA58" s="267"/>
+      <c r="BB58" s="267"/>
+      <c r="BC58" s="267"/>
+      <c r="BD58" s="267"/>
+      <c r="BE58" s="267"/>
+      <c r="BF58" s="267"/>
+      <c r="BG58" s="267"/>
+      <c r="BH58" s="267"/>
+      <c r="BI58" s="267"/>
+      <c r="BJ58" s="267"/>
+      <c r="BK58" s="267"/>
+      <c r="BL58" s="267"/>
+      <c r="BM58" s="267"/>
+      <c r="BN58" s="267"/>
+      <c r="BO58" s="267"/>
+      <c r="BP58" s="267"/>
+      <c r="BQ58" s="267"/>
+      <c r="BR58" s="267"/>
+      <c r="BS58" s="267"/>
+      <c r="BT58" s="267"/>
+      <c r="BU58" s="267"/>
+      <c r="BV58" s="267"/>
+      <c r="BW58" s="267"/>
+      <c r="BX58" s="267"/>
+      <c r="BY58" s="267"/>
+      <c r="BZ58" s="267"/>
+      <c r="CA58" s="267"/>
+      <c r="CB58" s="267"/>
+      <c r="CC58" s="267"/>
+      <c r="CD58" s="266"/>
+      <c r="CE58" s="266"/>
+      <c r="CF58" s="266"/>
+      <c r="CG58" s="266"/>
+      <c r="CH58" s="266"/>
+      <c r="CI58" s="266"/>
+      <c r="CJ58" s="266"/>
+      <c r="CK58" s="266"/>
+      <c r="CL58" s="266"/>
+      <c r="CN58" s="33"/>
+      <c r="CT58" s="211"/>
+      <c r="CU58" s="211"/>
+      <c r="CV58" s="262"/>
+      <c r="CW58" s="262"/>
+      <c r="CX58" s="262"/>
+      <c r="CY58" s="262"/>
+      <c r="CZ58" s="262"/>
+      <c r="DA58" s="262"/>
+      <c r="DB58" s="262"/>
+      <c r="DC58" s="262"/>
+      <c r="DD58" s="262"/>
+      <c r="DE58" s="262"/>
+      <c r="DF58" s="262"/>
+      <c r="DG58" s="262"/>
+      <c r="DH58" s="262"/>
+      <c r="DI58" s="262"/>
+      <c r="DJ58" s="262"/>
+      <c r="DK58" s="262"/>
+      <c r="DL58" s="262"/>
+      <c r="DM58" s="262"/>
+      <c r="DN58" s="262"/>
+      <c r="DO58" s="262"/>
+      <c r="DP58" s="262"/>
+      <c r="DQ58" s="262"/>
+      <c r="DR58" s="262"/>
+      <c r="DS58" s="262"/>
+      <c r="DT58" s="262"/>
+      <c r="DU58" s="262"/>
+      <c r="DV58" s="262"/>
+      <c r="DW58" s="262"/>
+      <c r="DX58" s="262"/>
+      <c r="DY58" s="262"/>
+      <c r="DZ58" s="262"/>
+      <c r="EA58" s="262"/>
+      <c r="EB58" s="262"/>
+      <c r="EC58" s="262"/>
+      <c r="ED58" s="262"/>
+      <c r="EE58" s="262"/>
+      <c r="EF58" s="262"/>
+      <c r="EG58" s="262"/>
+      <c r="EH58" s="262"/>
+      <c r="EI58" s="262"/>
+      <c r="EJ58" s="262"/>
+      <c r="EK58" s="262"/>
+    </row>
+    <row r="59" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A59" s="247"/>
+      <c r="B59" s="248"/>
+      <c r="C59" s="249"/>
+      <c r="D59" s="215" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="215"/>
+      <c r="F59" s="215"/>
+      <c r="G59" s="215"/>
+      <c r="H59" s="215"/>
+      <c r="I59" s="215"/>
+      <c r="J59" s="215"/>
+      <c r="K59" s="215"/>
+      <c r="L59" s="215"/>
+      <c r="M59" s="215"/>
+      <c r="N59" s="269"/>
+      <c r="O59" s="269"/>
+      <c r="P59" s="269"/>
+      <c r="Q59" s="269"/>
+      <c r="R59" s="269"/>
+      <c r="S59" s="269"/>
+      <c r="T59" s="269"/>
+      <c r="U59" s="269"/>
+      <c r="V59" s="269"/>
+      <c r="W59" s="230"/>
+      <c r="X59" s="231"/>
+      <c r="Y59" s="231"/>
+      <c r="Z59" s="232"/>
+      <c r="AA59" s="260"/>
+      <c r="AB59" s="264"/>
+      <c r="AC59" s="264"/>
+      <c r="AD59" s="264"/>
+      <c r="AE59" s="264"/>
+      <c r="AF59" s="264"/>
+      <c r="AG59" s="264"/>
+      <c r="AH59" s="264"/>
+      <c r="AJ59" s="211"/>
+      <c r="AK59" s="263"/>
+      <c r="AL59" s="263"/>
+      <c r="AM59" s="263"/>
+      <c r="AN59" s="263"/>
+      <c r="AO59" s="263"/>
+      <c r="AP59" s="263"/>
+      <c r="AQ59" s="263"/>
+      <c r="AR59" s="261"/>
+      <c r="AV59" s="234"/>
+      <c r="AW59" s="267"/>
+      <c r="AX59" s="267"/>
+      <c r="AY59" s="267"/>
+      <c r="AZ59" s="267"/>
+      <c r="BA59" s="267"/>
+      <c r="BB59" s="267"/>
+      <c r="BC59" s="267"/>
+      <c r="BD59" s="267"/>
+      <c r="BE59" s="267"/>
+      <c r="BF59" s="267"/>
+      <c r="BG59" s="267"/>
+      <c r="BH59" s="267"/>
+      <c r="BI59" s="267"/>
+      <c r="BJ59" s="267"/>
+      <c r="BK59" s="267"/>
+      <c r="BL59" s="267"/>
+      <c r="BM59" s="267"/>
+      <c r="BN59" s="267"/>
+      <c r="BO59" s="267"/>
+      <c r="BP59" s="267"/>
+      <c r="BQ59" s="267"/>
+      <c r="BR59" s="267"/>
+      <c r="BS59" s="267"/>
+      <c r="BT59" s="267"/>
+      <c r="BU59" s="267"/>
+      <c r="BV59" s="267"/>
+      <c r="BW59" s="267"/>
+      <c r="BX59" s="267"/>
+      <c r="BY59" s="267"/>
+      <c r="BZ59" s="267"/>
+      <c r="CA59" s="267"/>
+      <c r="CB59" s="267"/>
+      <c r="CC59" s="267"/>
+      <c r="CN59" s="33"/>
+      <c r="CT59" s="211"/>
+      <c r="CU59" s="211"/>
+      <c r="CV59" s="262"/>
+      <c r="CW59" s="262"/>
+      <c r="CX59" s="262"/>
+      <c r="CY59" s="262"/>
+      <c r="CZ59" s="262"/>
+      <c r="DA59" s="262"/>
+      <c r="DB59" s="262"/>
+      <c r="DC59" s="262"/>
+      <c r="DD59" s="262"/>
+      <c r="DE59" s="262"/>
+      <c r="DF59" s="262"/>
+      <c r="DG59" s="262"/>
+      <c r="DH59" s="262"/>
+      <c r="DI59" s="262"/>
+      <c r="DJ59" s="262"/>
+      <c r="DK59" s="262"/>
+      <c r="DL59" s="262"/>
+      <c r="DM59" s="262"/>
+      <c r="DN59" s="262"/>
+      <c r="DO59" s="262"/>
+      <c r="DP59" s="262"/>
+      <c r="DQ59" s="262"/>
+      <c r="DR59" s="262"/>
+      <c r="DS59" s="262"/>
+      <c r="DT59" s="262"/>
+      <c r="DU59" s="262"/>
+      <c r="DV59" s="262"/>
+      <c r="DW59" s="262"/>
+      <c r="DX59" s="262"/>
+      <c r="DY59" s="262"/>
+      <c r="DZ59" s="262"/>
+      <c r="EA59" s="262"/>
+      <c r="EB59" s="262"/>
+      <c r="EC59" s="262"/>
+      <c r="ED59" s="262"/>
+      <c r="EE59" s="262"/>
+      <c r="EF59" s="262"/>
+      <c r="EG59" s="262"/>
+      <c r="EH59" s="262"/>
+      <c r="EI59" s="262"/>
+      <c r="EJ59" s="262"/>
+      <c r="EK59" s="262"/>
+    </row>
+    <row r="60" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A60" s="247"/>
+      <c r="B60" s="248"/>
+      <c r="C60" s="249"/>
+      <c r="D60" s="215"/>
+      <c r="E60" s="215"/>
+      <c r="F60" s="215"/>
+      <c r="G60" s="215"/>
+      <c r="H60" s="215"/>
+      <c r="I60" s="215"/>
+      <c r="J60" s="215"/>
+      <c r="K60" s="215"/>
+      <c r="L60" s="215"/>
+      <c r="M60" s="215"/>
+      <c r="N60" s="269"/>
+      <c r="O60" s="269"/>
+      <c r="P60" s="269"/>
+      <c r="Q60" s="269"/>
+      <c r="R60" s="269"/>
+      <c r="S60" s="269"/>
+      <c r="T60" s="269"/>
+      <c r="U60" s="269"/>
+      <c r="V60" s="269"/>
+      <c r="W60" s="217"/>
+      <c r="X60" s="5"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="218"/>
+      <c r="AA60" s="260"/>
+      <c r="AB60" s="264"/>
+      <c r="AC60" s="264"/>
+      <c r="AD60" s="264"/>
+      <c r="AE60" s="264"/>
+      <c r="AF60" s="264"/>
+      <c r="AG60" s="264"/>
+      <c r="AH60" s="264"/>
+      <c r="AJ60" s="211"/>
+      <c r="AK60" s="263"/>
+      <c r="AL60" s="263"/>
+      <c r="AM60" s="263"/>
+      <c r="AN60" s="263"/>
+      <c r="AO60" s="263"/>
+      <c r="AP60" s="263"/>
+      <c r="AQ60" s="263"/>
+      <c r="AR60" s="261"/>
+      <c r="AV60" s="234"/>
+      <c r="AW60" s="270" t="s">
+        <v>53</v>
+      </c>
+      <c r="AX60" s="270"/>
+      <c r="AY60" s="270"/>
+      <c r="AZ60" s="270"/>
+      <c r="BA60" s="270"/>
+      <c r="BB60" s="270"/>
+      <c r="BC60" s="270"/>
+      <c r="BD60" s="270"/>
+      <c r="BE60" s="270"/>
+      <c r="BF60" s="270"/>
+      <c r="BG60" s="270"/>
+      <c r="BH60" s="270"/>
+      <c r="BI60" s="270"/>
+      <c r="BJ60" s="270"/>
+      <c r="BK60" s="270"/>
+      <c r="BL60" s="270"/>
+      <c r="BM60" s="270"/>
+      <c r="BN60" s="270"/>
+      <c r="BO60" s="270"/>
+      <c r="BP60" s="270"/>
+      <c r="BQ60" s="270"/>
+      <c r="BR60" s="270"/>
+      <c r="BS60" s="270"/>
+      <c r="BT60" s="270"/>
+      <c r="BU60" s="270"/>
+      <c r="BV60" s="270"/>
+      <c r="BW60" s="270"/>
+      <c r="BX60" s="270"/>
+      <c r="BY60" s="270"/>
+      <c r="BZ60" s="270"/>
+      <c r="CA60" s="270"/>
+      <c r="CB60" s="270"/>
+      <c r="CC60" s="270"/>
+      <c r="CD60" s="270"/>
+      <c r="CE60" s="270"/>
+      <c r="CF60" s="270"/>
+      <c r="CG60" s="270"/>
+      <c r="CH60" s="270"/>
+      <c r="CI60" s="270"/>
+      <c r="CJ60" s="270"/>
+      <c r="CK60" s="270"/>
+      <c r="CL60" s="270"/>
+      <c r="CN60" s="33"/>
+      <c r="CT60" s="211"/>
+      <c r="CU60" s="211"/>
+      <c r="CV60" s="265"/>
+      <c r="CW60" s="265"/>
+      <c r="CX60" s="265"/>
+      <c r="CY60" s="265"/>
+      <c r="CZ60" s="265"/>
+      <c r="DA60" s="266"/>
+      <c r="DB60" s="266"/>
+      <c r="DC60" s="266"/>
+      <c r="DD60" s="266"/>
+      <c r="DE60" s="266"/>
+      <c r="DF60" s="266"/>
+      <c r="DG60" s="266"/>
+      <c r="DH60" s="266"/>
+      <c r="DI60" s="266"/>
+      <c r="DJ60" s="266"/>
+      <c r="DK60" s="266"/>
+      <c r="DL60" s="266"/>
+      <c r="DM60" s="266"/>
+      <c r="DN60" s="266"/>
+      <c r="DO60" s="266"/>
+      <c r="DP60" s="266"/>
+      <c r="DQ60" s="266"/>
+      <c r="DR60" s="266"/>
+      <c r="DS60" s="266"/>
+      <c r="DT60" s="266"/>
+      <c r="DU60" s="266"/>
+      <c r="DV60" s="266"/>
+      <c r="DW60" s="266"/>
+      <c r="DX60" s="266"/>
+      <c r="DY60" s="266"/>
+      <c r="DZ60" s="266"/>
+      <c r="EA60" s="266"/>
+      <c r="EB60" s="266"/>
+      <c r="EC60" s="266"/>
+      <c r="ED60" s="266"/>
+      <c r="EE60" s="266"/>
+      <c r="EF60" s="266"/>
+      <c r="EG60" s="266"/>
+      <c r="EH60" s="266"/>
+      <c r="EI60" s="266"/>
+      <c r="EJ60" s="266"/>
+      <c r="EK60" s="266"/>
+    </row>
+    <row r="61" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A61" s="247"/>
+      <c r="B61" s="248"/>
+      <c r="C61" s="249"/>
+      <c r="D61" s="215"/>
+      <c r="E61" s="215"/>
+      <c r="F61" s="215"/>
+      <c r="G61" s="215"/>
+      <c r="H61" s="215"/>
+      <c r="I61" s="215"/>
+      <c r="J61" s="215"/>
+      <c r="K61" s="215"/>
+      <c r="L61" s="215"/>
+      <c r="M61" s="215"/>
+      <c r="N61" s="269"/>
+      <c r="O61" s="269"/>
+      <c r="P61" s="269"/>
+      <c r="Q61" s="269"/>
+      <c r="R61" s="269"/>
+      <c r="S61" s="269"/>
+      <c r="T61" s="269"/>
+      <c r="U61" s="269"/>
+      <c r="V61" s="269"/>
+      <c r="W61" s="226"/>
+      <c r="X61" s="227"/>
+      <c r="Y61" s="227"/>
+      <c r="Z61" s="228"/>
+      <c r="AA61" s="260"/>
+      <c r="AB61" s="8"/>
+      <c r="AC61" s="8"/>
+      <c r="AR61" s="261"/>
+      <c r="AV61" s="234"/>
+      <c r="AW61" s="270"/>
+      <c r="AX61" s="270"/>
+      <c r="AY61" s="270"/>
+      <c r="AZ61" s="270"/>
+      <c r="BA61" s="270"/>
+      <c r="BB61" s="270"/>
+      <c r="BC61" s="270"/>
+      <c r="BD61" s="270"/>
+      <c r="BE61" s="270"/>
+      <c r="BF61" s="270"/>
+      <c r="BG61" s="270"/>
+      <c r="BH61" s="270"/>
+      <c r="BI61" s="270"/>
+      <c r="BJ61" s="270"/>
+      <c r="BK61" s="270"/>
+      <c r="BL61" s="270"/>
+      <c r="BM61" s="270"/>
+      <c r="BN61" s="270"/>
+      <c r="BO61" s="270"/>
+      <c r="BP61" s="270"/>
+      <c r="BQ61" s="270"/>
+      <c r="BR61" s="270"/>
+      <c r="BS61" s="270"/>
+      <c r="BT61" s="270"/>
+      <c r="BU61" s="270"/>
+      <c r="BV61" s="270"/>
+      <c r="BW61" s="270"/>
+      <c r="BX61" s="270"/>
+      <c r="BY61" s="270"/>
+      <c r="BZ61" s="270"/>
+      <c r="CA61" s="270"/>
+      <c r="CB61" s="270"/>
+      <c r="CC61" s="270"/>
+      <c r="CD61" s="270"/>
+      <c r="CE61" s="270"/>
+      <c r="CF61" s="270"/>
+      <c r="CG61" s="270"/>
+      <c r="CH61" s="270"/>
+      <c r="CI61" s="270"/>
+      <c r="CJ61" s="270"/>
+      <c r="CK61" s="270"/>
+      <c r="CL61" s="270"/>
+      <c r="CN61" s="33"/>
+      <c r="CV61" s="265"/>
+      <c r="CW61" s="265"/>
+      <c r="CX61" s="265"/>
+      <c r="CY61" s="265"/>
+      <c r="CZ61" s="265"/>
+      <c r="DA61" s="266"/>
+      <c r="DB61" s="266"/>
+      <c r="DC61" s="266"/>
+      <c r="DD61" s="266"/>
+      <c r="DE61" s="266"/>
+      <c r="DF61" s="266"/>
+      <c r="DG61" s="266"/>
+      <c r="DH61" s="266"/>
+      <c r="DI61" s="266"/>
+      <c r="DJ61" s="266"/>
+      <c r="DK61" s="266"/>
+      <c r="DL61" s="266"/>
+      <c r="DM61" s="266"/>
+      <c r="DN61" s="266"/>
+      <c r="DO61" s="266"/>
+      <c r="DP61" s="266"/>
+      <c r="DQ61" s="266"/>
+      <c r="DR61" s="266"/>
+      <c r="DS61" s="266"/>
+      <c r="DT61" s="266"/>
+      <c r="DU61" s="266"/>
+      <c r="DV61" s="266"/>
+      <c r="DW61" s="266"/>
+      <c r="DX61" s="266"/>
+      <c r="DY61" s="266"/>
+      <c r="DZ61" s="266"/>
+      <c r="EA61" s="266"/>
+      <c r="EB61" s="266"/>
+      <c r="EC61" s="266"/>
+      <c r="ED61" s="266"/>
+      <c r="EE61" s="266"/>
+      <c r="EF61" s="266"/>
+      <c r="EG61" s="266"/>
+      <c r="EH61" s="266"/>
+      <c r="EI61" s="266"/>
+      <c r="EJ61" s="266"/>
+      <c r="EK61" s="266"/>
+    </row>
+    <row r="62" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A62" s="247"/>
+      <c r="B62" s="248"/>
+      <c r="C62" s="249"/>
+      <c r="D62" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="E62" s="215"/>
+      <c r="F62" s="215"/>
+      <c r="G62" s="215"/>
+      <c r="H62" s="215"/>
+      <c r="I62" s="215"/>
+      <c r="J62" s="215"/>
+      <c r="K62" s="215"/>
+      <c r="L62" s="215"/>
+      <c r="M62" s="215"/>
+      <c r="N62" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O62" s="229"/>
+      <c r="P62" s="229"/>
+      <c r="Q62" s="229"/>
+      <c r="R62" s="229"/>
+      <c r="S62" s="229"/>
+      <c r="T62" s="229"/>
+      <c r="U62" s="229"/>
+      <c r="V62" s="229"/>
+      <c r="W62" s="230"/>
+      <c r="X62" s="231"/>
+      <c r="Y62" s="231"/>
+      <c r="Z62" s="232"/>
+      <c r="AA62" s="260"/>
+      <c r="AB62" s="264" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC62" s="264"/>
+      <c r="AD62" s="264"/>
+      <c r="AE62" s="264"/>
+      <c r="AF62" s="264"/>
+      <c r="AG62" s="264"/>
+      <c r="AH62" s="264"/>
+      <c r="AJ62" s="211"/>
+      <c r="AK62" s="264" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL62" s="264"/>
+      <c r="AM62" s="264"/>
+      <c r="AN62" s="264"/>
+      <c r="AO62" s="264"/>
+      <c r="AP62" s="264"/>
+      <c r="AQ62" s="264"/>
+      <c r="AR62" s="261"/>
+      <c r="AV62" s="234"/>
+      <c r="AW62" s="270"/>
+      <c r="AX62" s="270"/>
+      <c r="AY62" s="270"/>
+      <c r="AZ62" s="270"/>
+      <c r="BA62" s="270"/>
+      <c r="BB62" s="270"/>
+      <c r="BC62" s="270"/>
+      <c r="BD62" s="270"/>
+      <c r="BE62" s="270"/>
+      <c r="BF62" s="270"/>
+      <c r="BG62" s="270"/>
+      <c r="BH62" s="270"/>
+      <c r="BI62" s="270"/>
+      <c r="BJ62" s="270"/>
+      <c r="BK62" s="270"/>
+      <c r="BL62" s="270"/>
+      <c r="BM62" s="270"/>
+      <c r="BN62" s="270"/>
+      <c r="BO62" s="270"/>
+      <c r="BP62" s="270"/>
+      <c r="BQ62" s="270"/>
+      <c r="BR62" s="270"/>
+      <c r="BS62" s="270"/>
+      <c r="BT62" s="270"/>
+      <c r="BU62" s="270"/>
+      <c r="BV62" s="270"/>
+      <c r="BW62" s="270"/>
+      <c r="BX62" s="270"/>
+      <c r="BY62" s="270"/>
+      <c r="BZ62" s="270"/>
+      <c r="CA62" s="270"/>
+      <c r="CB62" s="270"/>
+      <c r="CC62" s="270"/>
+      <c r="CD62" s="270"/>
+      <c r="CE62" s="270"/>
+      <c r="CF62" s="270"/>
+      <c r="CG62" s="270"/>
+      <c r="CH62" s="270"/>
+      <c r="CI62" s="270"/>
+      <c r="CJ62" s="270"/>
+      <c r="CK62" s="270"/>
+      <c r="CL62" s="270"/>
+      <c r="CN62" s="33"/>
+      <c r="CT62" s="211"/>
+      <c r="CU62" s="211"/>
+      <c r="CV62" s="271"/>
+      <c r="CW62" s="271"/>
+      <c r="CX62" s="271"/>
+      <c r="CY62" s="271"/>
+      <c r="CZ62" s="271"/>
+      <c r="DA62" s="271"/>
+      <c r="DB62" s="271"/>
+      <c r="DC62" s="271"/>
+      <c r="DD62" s="271"/>
+      <c r="DE62" s="271"/>
+      <c r="DF62" s="271"/>
+      <c r="DG62" s="271"/>
+      <c r="DH62" s="271"/>
+      <c r="DI62" s="271"/>
+      <c r="DJ62" s="271"/>
+      <c r="DK62" s="271"/>
+      <c r="DL62" s="271"/>
+      <c r="DM62" s="271"/>
+      <c r="DN62" s="271"/>
+      <c r="DO62" s="271"/>
+      <c r="DP62" s="271"/>
+      <c r="DQ62" s="271"/>
+      <c r="DR62" s="271"/>
+      <c r="DS62" s="271"/>
+      <c r="DT62" s="271"/>
+      <c r="DU62" s="271"/>
+      <c r="DV62" s="271"/>
+      <c r="DW62" s="271"/>
+      <c r="DX62" s="271"/>
+      <c r="DY62" s="271"/>
+      <c r="DZ62" s="271"/>
+      <c r="EA62" s="271"/>
+      <c r="EB62" s="271"/>
+      <c r="EC62" s="271"/>
+      <c r="ED62" s="271"/>
+      <c r="EE62" s="271"/>
+      <c r="EF62" s="271"/>
+      <c r="EG62" s="266"/>
+      <c r="EH62" s="266"/>
+      <c r="EI62" s="266"/>
+      <c r="EJ62" s="266"/>
+      <c r="EK62" s="266"/>
+    </row>
+    <row r="63" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A63" s="247"/>
+      <c r="B63" s="248"/>
+      <c r="C63" s="249"/>
+      <c r="D63" s="215"/>
+      <c r="E63" s="215"/>
+      <c r="F63" s="215"/>
+      <c r="G63" s="215"/>
+      <c r="H63" s="215"/>
+      <c r="I63" s="215"/>
+      <c r="J63" s="215"/>
+      <c r="K63" s="215"/>
+      <c r="L63" s="215"/>
+      <c r="M63" s="215"/>
+      <c r="N63" s="229"/>
+      <c r="O63" s="229"/>
+      <c r="P63" s="229"/>
+      <c r="Q63" s="229"/>
+      <c r="R63" s="229"/>
+      <c r="S63" s="229"/>
+      <c r="T63" s="229"/>
+      <c r="U63" s="229"/>
+      <c r="V63" s="229"/>
+      <c r="W63" s="217"/>
+      <c r="X63" s="5"/>
+      <c r="Y63" s="5"/>
+      <c r="Z63" s="218"/>
+      <c r="AA63" s="260"/>
+      <c r="AB63" s="264"/>
+      <c r="AC63" s="264"/>
+      <c r="AD63" s="264"/>
+      <c r="AE63" s="264"/>
+      <c r="AF63" s="264"/>
+      <c r="AG63" s="264"/>
+      <c r="AH63" s="264"/>
+      <c r="AJ63" s="211"/>
+      <c r="AK63" s="264"/>
+      <c r="AL63" s="264"/>
+      <c r="AM63" s="264"/>
+      <c r="AN63" s="264"/>
+      <c r="AO63" s="264"/>
+      <c r="AP63" s="264"/>
+      <c r="AQ63" s="264"/>
+      <c r="AR63" s="261"/>
+      <c r="AV63" s="234"/>
+      <c r="AW63" s="270"/>
+      <c r="AX63" s="270"/>
+      <c r="AY63" s="270"/>
+      <c r="AZ63" s="270"/>
+      <c r="BA63" s="270"/>
+      <c r="BB63" s="270"/>
+      <c r="BC63" s="270"/>
+      <c r="BD63" s="270"/>
+      <c r="BE63" s="270"/>
+      <c r="BF63" s="270"/>
+      <c r="BG63" s="270"/>
+      <c r="BH63" s="270"/>
+      <c r="BI63" s="270"/>
+      <c r="BJ63" s="270"/>
+      <c r="BK63" s="270"/>
+      <c r="BL63" s="270"/>
+      <c r="BM63" s="270"/>
+      <c r="BN63" s="270"/>
+      <c r="BO63" s="270"/>
+      <c r="BP63" s="270"/>
+      <c r="BQ63" s="270"/>
+      <c r="BR63" s="270"/>
+      <c r="BS63" s="270"/>
+      <c r="BT63" s="270"/>
+      <c r="BU63" s="270"/>
+      <c r="BV63" s="270"/>
+      <c r="BW63" s="270"/>
+      <c r="BX63" s="270"/>
+      <c r="BY63" s="270"/>
+      <c r="BZ63" s="270"/>
+      <c r="CA63" s="270"/>
+      <c r="CB63" s="270"/>
+      <c r="CC63" s="270"/>
+      <c r="CD63" s="270"/>
+      <c r="CE63" s="270"/>
+      <c r="CF63" s="270"/>
+      <c r="CG63" s="270"/>
+      <c r="CH63" s="270"/>
+      <c r="CI63" s="270"/>
+      <c r="CJ63" s="270"/>
+      <c r="CK63" s="270"/>
+      <c r="CL63" s="270"/>
+      <c r="CN63" s="33"/>
+      <c r="CT63" s="211"/>
+      <c r="CU63" s="211"/>
+      <c r="CV63" s="271"/>
+      <c r="CW63" s="271"/>
+      <c r="CX63" s="271"/>
+      <c r="CY63" s="271"/>
+      <c r="CZ63" s="271"/>
+      <c r="DA63" s="271"/>
+      <c r="DB63" s="271"/>
+      <c r="DC63" s="271"/>
+      <c r="DD63" s="271"/>
+      <c r="DE63" s="271"/>
+      <c r="DF63" s="271"/>
+      <c r="DG63" s="271"/>
+      <c r="DH63" s="271"/>
+      <c r="DI63" s="271"/>
+      <c r="DJ63" s="271"/>
+      <c r="DK63" s="271"/>
+      <c r="DL63" s="271"/>
+      <c r="DM63" s="271"/>
+      <c r="DN63" s="271"/>
+      <c r="DO63" s="271"/>
+      <c r="DP63" s="271"/>
+      <c r="DQ63" s="271"/>
+      <c r="DR63" s="271"/>
+      <c r="DS63" s="271"/>
+      <c r="DT63" s="271"/>
+      <c r="DU63" s="271"/>
+      <c r="DV63" s="271"/>
+      <c r="DW63" s="271"/>
+      <c r="DX63" s="271"/>
+      <c r="DY63" s="271"/>
+      <c r="DZ63" s="271"/>
+      <c r="EA63" s="271"/>
+      <c r="EB63" s="271"/>
+      <c r="EC63" s="271"/>
+      <c r="ED63" s="271"/>
+      <c r="EE63" s="271"/>
+      <c r="EF63" s="271"/>
+      <c r="EG63" s="266"/>
+      <c r="EH63" s="266"/>
+      <c r="EI63" s="266"/>
+      <c r="EJ63" s="266"/>
+      <c r="EK63" s="266"/>
+    </row>
+    <row r="64" spans="1:141" ht="9" customHeight="1">
+      <c r="A64" s="272"/>
+      <c r="B64" s="273"/>
+      <c r="C64" s="274"/>
+      <c r="D64" s="215"/>
+      <c r="E64" s="215"/>
+      <c r="F64" s="215"/>
+      <c r="G64" s="215"/>
+      <c r="H64" s="215"/>
+      <c r="I64" s="215"/>
+      <c r="J64" s="215"/>
+      <c r="K64" s="215"/>
+      <c r="L64" s="215"/>
+      <c r="M64" s="215"/>
+      <c r="N64" s="229"/>
+      <c r="O64" s="229"/>
+      <c r="P64" s="229"/>
+      <c r="Q64" s="229"/>
+      <c r="R64" s="229"/>
+      <c r="S64" s="229"/>
+      <c r="T64" s="229"/>
+      <c r="U64" s="229"/>
+      <c r="V64" s="229"/>
+      <c r="W64" s="226"/>
+      <c r="X64" s="227"/>
+      <c r="Y64" s="227"/>
+      <c r="Z64" s="228"/>
+      <c r="AA64" s="260"/>
+      <c r="AB64" s="264"/>
+      <c r="AC64" s="264"/>
+      <c r="AD64" s="264"/>
+      <c r="AE64" s="264"/>
+      <c r="AF64" s="264"/>
+      <c r="AG64" s="264"/>
+      <c r="AH64" s="264"/>
+      <c r="AJ64" s="211"/>
+      <c r="AK64" s="264"/>
+      <c r="AL64" s="264"/>
+      <c r="AM64" s="264"/>
+      <c r="AN64" s="264"/>
+      <c r="AO64" s="264"/>
+      <c r="AP64" s="264"/>
+      <c r="AQ64" s="264"/>
+      <c r="AR64" s="261"/>
+      <c r="AV64" s="275"/>
+      <c r="AW64" s="276" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX64" s="276"/>
+      <c r="AY64" s="276"/>
+      <c r="AZ64" s="276"/>
+      <c r="BA64" s="276"/>
+      <c r="BB64" s="276"/>
+      <c r="BC64" s="276"/>
+      <c r="BD64" s="276"/>
+      <c r="BE64" s="276"/>
+      <c r="BF64" s="276"/>
+      <c r="BG64" s="276"/>
+      <c r="BH64" s="276"/>
+      <c r="BI64" s="276"/>
+      <c r="BJ64" s="276"/>
+      <c r="BK64" s="276"/>
+      <c r="BL64" s="276"/>
+      <c r="BM64" s="276"/>
+      <c r="BN64" s="276"/>
+      <c r="BO64" s="276"/>
+      <c r="BP64" s="276"/>
+      <c r="BQ64" s="276"/>
+      <c r="BR64" s="276"/>
+      <c r="BS64" s="276"/>
+      <c r="BT64" s="276"/>
+      <c r="BU64" s="276"/>
+      <c r="BV64" s="276"/>
+      <c r="BW64" s="276"/>
+      <c r="BX64" s="276"/>
+      <c r="BY64" s="276"/>
+      <c r="BZ64" s="276"/>
+      <c r="CA64" s="276"/>
+      <c r="CB64" s="276"/>
+      <c r="CC64" s="276"/>
+      <c r="CD64" s="276"/>
+      <c r="CE64" s="276"/>
+      <c r="CF64" s="276"/>
+      <c r="CG64" s="276"/>
+      <c r="CH64" s="276"/>
+      <c r="CI64" s="276"/>
+      <c r="CJ64" s="276"/>
+      <c r="CK64" s="276"/>
+      <c r="CL64" s="276"/>
+      <c r="CN64" s="277"/>
+      <c r="CO64" s="278"/>
+      <c r="CT64" s="211"/>
+      <c r="CU64" s="211"/>
+      <c r="CV64" s="271"/>
+      <c r="CW64" s="271"/>
+      <c r="CX64" s="271"/>
+      <c r="CY64" s="271"/>
+      <c r="CZ64" s="271"/>
+      <c r="DA64" s="271"/>
+      <c r="DB64" s="271"/>
+      <c r="DC64" s="271"/>
+      <c r="DD64" s="271"/>
+      <c r="DE64" s="271"/>
+      <c r="DF64" s="271"/>
+      <c r="DG64" s="271"/>
+      <c r="DH64" s="271"/>
+      <c r="DI64" s="271"/>
+      <c r="DJ64" s="271"/>
+      <c r="DK64" s="271"/>
+      <c r="DL64" s="271"/>
+      <c r="DM64" s="271"/>
+      <c r="DN64" s="271"/>
+      <c r="DO64" s="271"/>
+      <c r="DP64" s="271"/>
+      <c r="DQ64" s="271"/>
+      <c r="DR64" s="271"/>
+      <c r="DS64" s="271"/>
+      <c r="DT64" s="271"/>
+      <c r="DU64" s="271"/>
+      <c r="DV64" s="271"/>
+      <c r="DW64" s="271"/>
+      <c r="DX64" s="271"/>
+      <c r="DY64" s="271"/>
+      <c r="DZ64" s="271"/>
+      <c r="EA64" s="271"/>
+      <c r="EB64" s="271"/>
+      <c r="EC64" s="271"/>
+      <c r="ED64" s="271"/>
+      <c r="EE64" s="271"/>
+      <c r="EF64" s="271"/>
+      <c r="EG64" s="266"/>
+      <c r="EH64" s="266"/>
+      <c r="EI64" s="266"/>
+      <c r="EJ64" s="266"/>
+      <c r="EK64" s="266"/>
+    </row>
+    <row r="65" spans="1:141" ht="6.6" customHeight="1">
+      <c r="A65" s="279" t="s">
+        <v>58</v>
+      </c>
+      <c r="B65" s="280"/>
+      <c r="C65" s="281"/>
+      <c r="D65" s="215" t="s">
+        <v>59</v>
+      </c>
+      <c r="E65" s="215"/>
+      <c r="F65" s="215"/>
+      <c r="G65" s="215"/>
+      <c r="H65" s="215"/>
+      <c r="I65" s="215"/>
+      <c r="J65" s="215"/>
+      <c r="K65" s="215"/>
+      <c r="L65" s="215"/>
+      <c r="M65" s="215"/>
+      <c r="N65" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O65" s="229"/>
+      <c r="P65" s="229"/>
+      <c r="Q65" s="229"/>
+      <c r="R65" s="229"/>
+      <c r="S65" s="229"/>
+      <c r="T65" s="229"/>
+      <c r="U65" s="229"/>
+      <c r="V65" s="229"/>
+      <c r="W65" s="230"/>
+      <c r="X65" s="231"/>
+      <c r="Y65" s="231"/>
+      <c r="Z65" s="232"/>
+      <c r="AA65" s="260"/>
+      <c r="AB65" s="8"/>
+      <c r="AC65" s="8"/>
+      <c r="AR65" s="261"/>
+      <c r="AV65" s="126"/>
+      <c r="AW65" s="276"/>
+      <c r="AX65" s="276"/>
+      <c r="AY65" s="276"/>
+      <c r="AZ65" s="276"/>
+      <c r="BA65" s="276"/>
+      <c r="BB65" s="276"/>
+      <c r="BC65" s="276"/>
+      <c r="BD65" s="276"/>
+      <c r="BE65" s="276"/>
+      <c r="BF65" s="276"/>
+      <c r="BG65" s="276"/>
+      <c r="BH65" s="276"/>
+      <c r="BI65" s="276"/>
+      <c r="BJ65" s="276"/>
+      <c r="BK65" s="276"/>
+      <c r="BL65" s="276"/>
+      <c r="BM65" s="276"/>
+      <c r="BN65" s="276"/>
+      <c r="BO65" s="276"/>
+      <c r="BP65" s="276"/>
+      <c r="BQ65" s="276"/>
+      <c r="BR65" s="276"/>
+      <c r="BS65" s="276"/>
+      <c r="BT65" s="276"/>
+      <c r="BU65" s="276"/>
+      <c r="BV65" s="276"/>
+      <c r="BW65" s="276"/>
+      <c r="BX65" s="276"/>
+      <c r="BY65" s="276"/>
+      <c r="BZ65" s="276"/>
+      <c r="CA65" s="276"/>
+      <c r="CB65" s="276"/>
+      <c r="CC65" s="276"/>
+      <c r="CD65" s="276"/>
+      <c r="CE65" s="276"/>
+      <c r="CF65" s="276"/>
+      <c r="CG65" s="276"/>
+      <c r="CH65" s="276"/>
+      <c r="CI65" s="276"/>
+      <c r="CJ65" s="276"/>
+      <c r="CK65" s="276"/>
+      <c r="CL65" s="276"/>
+      <c r="CN65" s="277"/>
+      <c r="CO65" s="278"/>
+      <c r="CV65" s="265"/>
+      <c r="CW65" s="265"/>
+      <c r="CX65" s="265"/>
+      <c r="CY65" s="265"/>
+      <c r="CZ65" s="265"/>
+      <c r="DA65" s="266"/>
+      <c r="DB65" s="266"/>
+      <c r="DC65" s="266"/>
+      <c r="DD65" s="266"/>
+      <c r="DE65" s="266"/>
+      <c r="DF65" s="266"/>
+      <c r="DG65" s="266"/>
+      <c r="DH65" s="266"/>
+      <c r="DI65" s="266"/>
+      <c r="DJ65" s="266"/>
+      <c r="DK65" s="266"/>
+      <c r="DL65" s="266"/>
+      <c r="DM65" s="266"/>
+      <c r="DN65" s="266"/>
+      <c r="DO65" s="266"/>
+      <c r="DP65" s="266"/>
+      <c r="DQ65" s="266"/>
+      <c r="DR65" s="266"/>
+      <c r="DS65" s="266"/>
+      <c r="DT65" s="266"/>
+      <c r="DU65" s="266"/>
+      <c r="DV65" s="266"/>
+      <c r="DW65" s="266"/>
+      <c r="DX65" s="266"/>
+      <c r="DY65" s="266"/>
+      <c r="DZ65" s="266"/>
+      <c r="EA65" s="266"/>
+      <c r="EB65" s="266"/>
+      <c r="EC65" s="266"/>
+      <c r="ED65" s="266"/>
+      <c r="EE65" s="266"/>
+      <c r="EF65" s="266"/>
+      <c r="EG65" s="266"/>
+      <c r="EH65" s="266"/>
+      <c r="EI65" s="266"/>
+      <c r="EJ65" s="266"/>
+      <c r="EK65" s="266"/>
+    </row>
+    <row r="66" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A66" s="282"/>
+      <c r="B66" s="283"/>
+      <c r="C66" s="284"/>
+      <c r="D66" s="215"/>
+      <c r="E66" s="215"/>
+      <c r="F66" s="215"/>
+      <c r="G66" s="215"/>
+      <c r="H66" s="215"/>
+      <c r="I66" s="215"/>
+      <c r="J66" s="215"/>
+      <c r="K66" s="215"/>
+      <c r="L66" s="215"/>
+      <c r="M66" s="215"/>
+      <c r="N66" s="229"/>
+      <c r="O66" s="229"/>
+      <c r="P66" s="229"/>
+      <c r="Q66" s="229"/>
+      <c r="R66" s="229"/>
+      <c r="S66" s="229"/>
+      <c r="T66" s="229"/>
+      <c r="U66" s="229"/>
+      <c r="V66" s="229"/>
+      <c r="W66" s="217"/>
+      <c r="X66" s="5"/>
+      <c r="Y66" s="5"/>
+      <c r="Z66" s="218"/>
+      <c r="AA66" s="260"/>
+      <c r="AB66" s="263" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC66" s="263"/>
+      <c r="AD66" s="263"/>
+      <c r="AE66" s="263"/>
+      <c r="AF66" s="263"/>
+      <c r="AG66" s="263"/>
+      <c r="AH66" s="263"/>
+      <c r="AJ66" s="211"/>
+      <c r="AK66" s="263" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL66" s="263"/>
+      <c r="AM66" s="263"/>
+      <c r="AN66" s="263"/>
+      <c r="AO66" s="263"/>
+      <c r="AP66" s="263"/>
+      <c r="AQ66" s="263"/>
+      <c r="AR66" s="261"/>
+      <c r="AV66" s="126"/>
+      <c r="AW66" s="276"/>
+      <c r="AX66" s="276"/>
+      <c r="AY66" s="276"/>
+      <c r="AZ66" s="276"/>
+      <c r="BA66" s="276"/>
+      <c r="BB66" s="276"/>
+      <c r="BC66" s="276"/>
+      <c r="BD66" s="276"/>
+      <c r="BE66" s="276"/>
+      <c r="BF66" s="276"/>
+      <c r="BG66" s="276"/>
+      <c r="BH66" s="276"/>
+      <c r="BI66" s="276"/>
+      <c r="BJ66" s="276"/>
+      <c r="BK66" s="276"/>
+      <c r="BL66" s="276"/>
+      <c r="BM66" s="276"/>
+      <c r="BN66" s="276"/>
+      <c r="BO66" s="276"/>
+      <c r="BP66" s="276"/>
+      <c r="BQ66" s="276"/>
+      <c r="BR66" s="276"/>
+      <c r="BS66" s="276"/>
+      <c r="BT66" s="276"/>
+      <c r="BU66" s="276"/>
+      <c r="BV66" s="276"/>
+      <c r="BW66" s="276"/>
+      <c r="BX66" s="276"/>
+      <c r="BY66" s="276"/>
+      <c r="BZ66" s="276"/>
+      <c r="CA66" s="276"/>
+      <c r="CB66" s="276"/>
+      <c r="CC66" s="276"/>
+      <c r="CD66" s="276"/>
+      <c r="CE66" s="276"/>
+      <c r="CF66" s="276"/>
+      <c r="CG66" s="276"/>
+      <c r="CH66" s="276"/>
+      <c r="CI66" s="276"/>
+      <c r="CJ66" s="276"/>
+      <c r="CK66" s="276"/>
+      <c r="CL66" s="276"/>
+      <c r="CN66" s="33"/>
+      <c r="CT66" s="211"/>
+      <c r="CU66" s="211"/>
+      <c r="CV66" s="268"/>
+      <c r="CW66" s="262"/>
+      <c r="CX66" s="262"/>
+      <c r="CY66" s="262"/>
+      <c r="CZ66" s="262"/>
+      <c r="DA66" s="262"/>
+      <c r="DB66" s="262"/>
+      <c r="DC66" s="262"/>
+      <c r="DD66" s="262"/>
+      <c r="DE66" s="262"/>
+      <c r="DF66" s="262"/>
+      <c r="DG66" s="262"/>
+      <c r="DH66" s="262"/>
+      <c r="DI66" s="262"/>
+      <c r="DJ66" s="262"/>
+      <c r="DK66" s="262"/>
+      <c r="DL66" s="262"/>
+      <c r="DM66" s="262"/>
+      <c r="DN66" s="262"/>
+      <c r="DO66" s="262"/>
+      <c r="DP66" s="262"/>
+      <c r="DQ66" s="262"/>
+      <c r="DR66" s="262"/>
+      <c r="DS66" s="262"/>
+      <c r="DT66" s="262"/>
+      <c r="DU66" s="262"/>
+      <c r="DV66" s="262"/>
+      <c r="DW66" s="262"/>
+      <c r="DX66" s="262"/>
+      <c r="DY66" s="262"/>
+      <c r="DZ66" s="262"/>
+      <c r="EA66" s="262"/>
+      <c r="EB66" s="262"/>
+      <c r="EC66" s="262"/>
+      <c r="ED66" s="262"/>
+      <c r="EE66" s="262"/>
+      <c r="EF66" s="262"/>
+      <c r="EG66" s="262"/>
+      <c r="EH66" s="262"/>
+      <c r="EI66" s="262"/>
+      <c r="EJ66" s="262"/>
+      <c r="EK66" s="262"/>
+    </row>
+    <row r="67" spans="1:141" ht="11.25" customHeight="1">
+      <c r="A67" s="282"/>
+      <c r="B67" s="283"/>
+      <c r="C67" s="284"/>
+      <c r="D67" s="215"/>
+      <c r="E67" s="215"/>
+      <c r="F67" s="215"/>
+      <c r="G67" s="215"/>
+      <c r="H67" s="215"/>
+      <c r="I67" s="215"/>
+      <c r="J67" s="215"/>
+      <c r="K67" s="215"/>
+      <c r="L67" s="215"/>
+      <c r="M67" s="215"/>
+      <c r="N67" s="229"/>
+      <c r="O67" s="229"/>
+      <c r="P67" s="229"/>
+      <c r="Q67" s="229"/>
+      <c r="R67" s="229"/>
+      <c r="S67" s="229"/>
+      <c r="T67" s="229"/>
+      <c r="U67" s="229"/>
+      <c r="V67" s="229"/>
+      <c r="W67" s="226"/>
+      <c r="X67" s="227"/>
+      <c r="Y67" s="227"/>
+      <c r="Z67" s="228"/>
+      <c r="AA67" s="260"/>
+      <c r="AB67" s="263"/>
+      <c r="AC67" s="263"/>
+      <c r="AD67" s="263"/>
+      <c r="AE67" s="263"/>
+      <c r="AF67" s="263"/>
+      <c r="AG67" s="263"/>
+      <c r="AH67" s="263"/>
+      <c r="AJ67" s="211"/>
+      <c r="AK67" s="263"/>
+      <c r="AL67" s="263"/>
+      <c r="AM67" s="263"/>
+      <c r="AN67" s="263"/>
+      <c r="AO67" s="263"/>
+      <c r="AP67" s="263"/>
+      <c r="AQ67" s="263"/>
+      <c r="AR67" s="261"/>
+      <c r="AV67" s="126"/>
+      <c r="AW67" s="276"/>
+      <c r="AX67" s="276"/>
+      <c r="AY67" s="276"/>
+      <c r="AZ67" s="276"/>
+      <c r="BA67" s="276"/>
+      <c r="BB67" s="276"/>
+      <c r="BC67" s="276"/>
+      <c r="BD67" s="276"/>
+      <c r="BE67" s="276"/>
+      <c r="BF67" s="276"/>
+      <c r="BG67" s="276"/>
+      <c r="BH67" s="276"/>
+      <c r="BI67" s="276"/>
+      <c r="BJ67" s="276"/>
+      <c r="BK67" s="276"/>
+      <c r="BL67" s="276"/>
+      <c r="BM67" s="276"/>
+      <c r="BN67" s="276"/>
+      <c r="BO67" s="276"/>
+      <c r="BP67" s="276"/>
+      <c r="BQ67" s="276"/>
+      <c r="BR67" s="276"/>
+      <c r="BS67" s="276"/>
+      <c r="BT67" s="276"/>
+      <c r="BU67" s="276"/>
+      <c r="BV67" s="276"/>
+      <c r="BW67" s="276"/>
+      <c r="BX67" s="276"/>
+      <c r="BY67" s="276"/>
+      <c r="BZ67" s="276"/>
+      <c r="CA67" s="276"/>
+      <c r="CB67" s="276"/>
+      <c r="CC67" s="276"/>
+      <c r="CD67" s="276"/>
+      <c r="CE67" s="276"/>
+      <c r="CF67" s="276"/>
+      <c r="CG67" s="276"/>
+      <c r="CH67" s="276"/>
+      <c r="CI67" s="276"/>
+      <c r="CJ67" s="276"/>
+      <c r="CK67" s="276"/>
+      <c r="CL67" s="276"/>
+      <c r="CN67" s="33"/>
+      <c r="CT67" s="211"/>
+      <c r="CU67" s="211"/>
+      <c r="CV67" s="262"/>
+      <c r="CW67" s="262"/>
+      <c r="CX67" s="262"/>
+      <c r="CY67" s="262"/>
+      <c r="CZ67" s="262"/>
+      <c r="DA67" s="262"/>
+      <c r="DB67" s="262"/>
+      <c r="DC67" s="262"/>
+      <c r="DD67" s="262"/>
+      <c r="DE67" s="262"/>
+      <c r="DF67" s="262"/>
+      <c r="DG67" s="262"/>
+      <c r="DH67" s="262"/>
+      <c r="DI67" s="262"/>
+      <c r="DJ67" s="262"/>
+      <c r="DK67" s="262"/>
+      <c r="DL67" s="262"/>
+      <c r="DM67" s="262"/>
+      <c r="DN67" s="262"/>
+      <c r="DO67" s="262"/>
+      <c r="DP67" s="262"/>
+      <c r="DQ67" s="262"/>
+      <c r="DR67" s="262"/>
+      <c r="DS67" s="262"/>
+      <c r="DT67" s="262"/>
+      <c r="DU67" s="262"/>
+      <c r="DV67" s="262"/>
+      <c r="DW67" s="262"/>
+      <c r="DX67" s="262"/>
+      <c r="DY67" s="262"/>
+      <c r="DZ67" s="262"/>
+      <c r="EA67" s="262"/>
+      <c r="EB67" s="262"/>
+      <c r="EC67" s="262"/>
+      <c r="ED67" s="262"/>
+      <c r="EE67" s="262"/>
+      <c r="EF67" s="262"/>
+      <c r="EG67" s="262"/>
+      <c r="EH67" s="262"/>
+      <c r="EI67" s="262"/>
+      <c r="EJ67" s="262"/>
+      <c r="EK67" s="262"/>
+    </row>
+    <row r="68" spans="1:141" ht="8.25" customHeight="1">
+      <c r="A68" s="282"/>
+      <c r="B68" s="283"/>
+      <c r="C68" s="284"/>
+      <c r="D68" s="215" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="215"/>
+      <c r="F68" s="215"/>
+      <c r="G68" s="215"/>
+      <c r="H68" s="215"/>
+      <c r="I68" s="215"/>
+      <c r="J68" s="215"/>
+      <c r="K68" s="215"/>
+      <c r="L68" s="215"/>
+      <c r="M68" s="215"/>
+      <c r="N68" s="285"/>
+      <c r="O68" s="285"/>
+      <c r="P68" s="285"/>
+      <c r="Q68" s="285"/>
+      <c r="R68" s="285"/>
+      <c r="S68" s="285"/>
+      <c r="T68" s="285"/>
+      <c r="U68" s="285"/>
+      <c r="V68" s="285"/>
+      <c r="W68" s="286"/>
+      <c r="X68" s="138"/>
+      <c r="Y68" s="138"/>
+      <c r="Z68" s="139"/>
+      <c r="AA68" s="260"/>
+      <c r="AB68" s="263"/>
+      <c r="AC68" s="263"/>
+      <c r="AD68" s="263"/>
+      <c r="AE68" s="263"/>
+      <c r="AF68" s="263"/>
+      <c r="AG68" s="263"/>
+      <c r="AH68" s="263"/>
+      <c r="AJ68" s="211"/>
+      <c r="AK68" s="263"/>
+      <c r="AL68" s="263"/>
+      <c r="AM68" s="263"/>
+      <c r="AN68" s="263"/>
+      <c r="AO68" s="263"/>
+      <c r="AP68" s="263"/>
+      <c r="AQ68" s="263"/>
+      <c r="AR68" s="261"/>
+      <c r="AV68" s="126"/>
+      <c r="CN68" s="33"/>
+      <c r="CT68" s="211"/>
+      <c r="CU68" s="211"/>
+      <c r="CV68" s="262"/>
+      <c r="CW68" s="262"/>
+      <c r="CX68" s="262"/>
+      <c r="CY68" s="262"/>
+      <c r="CZ68" s="262"/>
+      <c r="DA68" s="262"/>
+      <c r="DB68" s="262"/>
+      <c r="DC68" s="262"/>
+      <c r="DD68" s="262"/>
+      <c r="DE68" s="262"/>
+      <c r="DF68" s="262"/>
+      <c r="DG68" s="262"/>
+      <c r="DH68" s="262"/>
+      <c r="DI68" s="262"/>
+      <c r="DJ68" s="262"/>
+      <c r="DK68" s="262"/>
+      <c r="DL68" s="262"/>
+      <c r="DM68" s="262"/>
+      <c r="DN68" s="262"/>
+      <c r="DO68" s="262"/>
+      <c r="DP68" s="262"/>
+      <c r="DQ68" s="262"/>
+      <c r="DR68" s="262"/>
+      <c r="DS68" s="262"/>
+      <c r="DT68" s="262"/>
+      <c r="DU68" s="262"/>
+      <c r="DV68" s="262"/>
+      <c r="DW68" s="262"/>
+      <c r="DX68" s="262"/>
+      <c r="DY68" s="262"/>
+      <c r="DZ68" s="262"/>
+      <c r="EA68" s="262"/>
+      <c r="EB68" s="262"/>
+      <c r="EC68" s="262"/>
+      <c r="ED68" s="262"/>
+      <c r="EE68" s="262"/>
+      <c r="EF68" s="262"/>
+      <c r="EG68" s="262"/>
+      <c r="EH68" s="262"/>
+      <c r="EI68" s="262"/>
+      <c r="EJ68" s="262"/>
+      <c r="EK68" s="262"/>
+    </row>
+    <row r="69" spans="1:141" ht="9.75" customHeight="1">
+      <c r="A69" s="282"/>
+      <c r="B69" s="283"/>
+      <c r="C69" s="284"/>
+      <c r="D69" s="215"/>
+      <c r="E69" s="215"/>
+      <c r="F69" s="215"/>
+      <c r="G69" s="215"/>
+      <c r="H69" s="215"/>
+      <c r="I69" s="215"/>
+      <c r="J69" s="215"/>
+      <c r="K69" s="215"/>
+      <c r="L69" s="215"/>
+      <c r="M69" s="215"/>
+      <c r="N69" s="285"/>
+      <c r="O69" s="285"/>
+      <c r="P69" s="285"/>
+      <c r="Q69" s="285"/>
+      <c r="R69" s="285"/>
+      <c r="S69" s="285"/>
+      <c r="T69" s="285"/>
+      <c r="U69" s="285"/>
+      <c r="V69" s="285"/>
+      <c r="W69" s="287"/>
+      <c r="X69" s="148"/>
+      <c r="Y69" s="148"/>
+      <c r="Z69" s="149"/>
+      <c r="AA69" s="260"/>
+      <c r="AB69" s="8"/>
+      <c r="AC69" s="8"/>
+      <c r="AR69" s="261"/>
+      <c r="AV69" s="126"/>
+      <c r="AW69" s="288" t="s">
+        <v>63</v>
+      </c>
+      <c r="AX69" s="288"/>
+      <c r="AY69" s="288"/>
+      <c r="AZ69" s="288"/>
+      <c r="BA69" s="288"/>
+      <c r="BB69" s="288"/>
+      <c r="BC69" s="288"/>
+      <c r="BD69" s="288"/>
+      <c r="BE69" s="288"/>
+      <c r="BF69" s="288"/>
+      <c r="BG69" s="288"/>
+      <c r="BH69" s="288"/>
+      <c r="BI69" s="288"/>
+      <c r="BJ69" s="288"/>
+      <c r="BK69" s="288"/>
+      <c r="BL69" s="288"/>
+      <c r="BM69" s="288"/>
+      <c r="BN69" s="288"/>
+      <c r="BO69" s="288"/>
+      <c r="BP69" s="288"/>
+      <c r="BQ69" s="288"/>
+      <c r="BR69" s="288"/>
+      <c r="BS69" s="288"/>
+      <c r="BT69" s="288"/>
+      <c r="BU69" s="288"/>
+      <c r="BV69" s="288"/>
+      <c r="BW69" s="288"/>
+      <c r="BX69" s="288"/>
+      <c r="BY69" s="288"/>
+      <c r="BZ69" s="288"/>
+      <c r="CA69" s="288"/>
+      <c r="CB69" s="288"/>
+      <c r="CC69" s="288"/>
+      <c r="CD69" s="288"/>
+      <c r="CE69" s="288"/>
+      <c r="CF69" s="288"/>
+      <c r="CG69" s="288"/>
+      <c r="CH69" s="288"/>
+      <c r="CI69" s="288"/>
+      <c r="CJ69" s="288"/>
+      <c r="CK69" s="288"/>
+      <c r="CN69" s="33"/>
+      <c r="CV69" s="126"/>
+      <c r="CW69" s="126"/>
+      <c r="DU69" s="8"/>
+      <c r="DV69" s="8"/>
+      <c r="DW69" s="8"/>
+    </row>
+    <row r="70" spans="1:141" ht="9.75" customHeight="1">
+      <c r="A70" s="282"/>
+      <c r="B70" s="283"/>
+      <c r="C70" s="284"/>
+      <c r="D70" s="215"/>
+      <c r="E70" s="215"/>
+      <c r="F70" s="215"/>
+      <c r="G70" s="215"/>
+      <c r="H70" s="215"/>
+      <c r="I70" s="215"/>
+      <c r="J70" s="215"/>
+      <c r="K70" s="215"/>
+      <c r="L70" s="215"/>
+      <c r="M70" s="215"/>
+      <c r="N70" s="285"/>
+      <c r="O70" s="285"/>
+      <c r="P70" s="285"/>
+      <c r="Q70" s="285"/>
+      <c r="R70" s="285"/>
+      <c r="S70" s="285"/>
+      <c r="T70" s="285"/>
+      <c r="U70" s="285"/>
+      <c r="V70" s="285"/>
+      <c r="W70" s="289"/>
+      <c r="X70" s="158"/>
+      <c r="Y70" s="158"/>
+      <c r="Z70" s="159"/>
+      <c r="AA70" s="260"/>
+      <c r="AB70" s="224"/>
+      <c r="AC70" s="224"/>
+      <c r="AD70" s="224"/>
+      <c r="AE70" s="224"/>
+      <c r="AF70" s="224"/>
+      <c r="AG70" s="224"/>
+      <c r="AH70" s="224"/>
+      <c r="AI70" s="224"/>
+      <c r="AJ70" s="224"/>
+      <c r="AK70" s="224"/>
+      <c r="AL70" s="224"/>
+      <c r="AM70" s="224"/>
+      <c r="AN70" s="224"/>
+      <c r="AO70" s="224"/>
+      <c r="AP70" s="224"/>
+      <c r="AQ70" s="224"/>
+      <c r="AR70" s="261"/>
+      <c r="AV70" s="126"/>
+      <c r="AW70" s="288"/>
+      <c r="AX70" s="288"/>
+      <c r="AY70" s="288"/>
+      <c r="AZ70" s="288"/>
+      <c r="BA70" s="288"/>
+      <c r="BB70" s="288"/>
+      <c r="BC70" s="288"/>
+      <c r="BD70" s="288"/>
+      <c r="BE70" s="288"/>
+      <c r="BF70" s="288"/>
+      <c r="BG70" s="288"/>
+      <c r="BH70" s="288"/>
+      <c r="BI70" s="288"/>
+      <c r="BJ70" s="288"/>
+      <c r="BK70" s="288"/>
+      <c r="BL70" s="288"/>
+      <c r="BM70" s="288"/>
+      <c r="BN70" s="288"/>
+      <c r="BO70" s="288"/>
+      <c r="BP70" s="288"/>
+      <c r="BQ70" s="288"/>
+      <c r="BR70" s="288"/>
+      <c r="BS70" s="288"/>
+      <c r="BT70" s="288"/>
+      <c r="BU70" s="288"/>
+      <c r="BV70" s="288"/>
+      <c r="BW70" s="288"/>
+      <c r="BX70" s="288"/>
+      <c r="BY70" s="288"/>
+      <c r="BZ70" s="288"/>
+      <c r="CA70" s="288"/>
+      <c r="CB70" s="288"/>
+      <c r="CC70" s="288"/>
+      <c r="CD70" s="288"/>
+      <c r="CE70" s="288"/>
+      <c r="CF70" s="288"/>
+      <c r="CG70" s="288"/>
+      <c r="CH70" s="288"/>
+      <c r="CI70" s="288"/>
+      <c r="CJ70" s="288"/>
+      <c r="CK70" s="288"/>
+      <c r="CN70" s="290"/>
+      <c r="CO70" s="290"/>
+      <c r="CV70" s="126"/>
+      <c r="CW70" s="126"/>
+      <c r="DU70" s="8"/>
+      <c r="DV70" s="224"/>
+      <c r="DW70" s="224"/>
+      <c r="DX70" s="224"/>
+      <c r="DY70" s="224"/>
+      <c r="DZ70" s="224"/>
+      <c r="EA70" s="224"/>
+      <c r="EB70" s="224"/>
+      <c r="EC70" s="224"/>
+      <c r="ED70" s="224"/>
+      <c r="EE70" s="224"/>
+      <c r="EF70" s="224"/>
+      <c r="EG70" s="224"/>
+      <c r="EH70" s="224"/>
+      <c r="EI70" s="224"/>
+      <c r="EJ70" s="224"/>
+      <c r="EK70" s="224"/>
+    </row>
+    <row r="71" spans="1:141" ht="4.5" customHeight="1">
+      <c r="A71" s="291" t="s">
+        <v>64</v>
+      </c>
+      <c r="B71" s="291"/>
+      <c r="C71" s="291"/>
+      <c r="D71" s="291"/>
+      <c r="E71" s="291"/>
+      <c r="F71" s="291"/>
+      <c r="G71" s="291"/>
+      <c r="H71" s="291"/>
+      <c r="I71" s="291"/>
+      <c r="J71" s="291"/>
+      <c r="K71" s="291"/>
+      <c r="L71" s="291"/>
+      <c r="M71" s="291"/>
+      <c r="N71" s="291"/>
+      <c r="O71" s="291"/>
+      <c r="P71" s="291"/>
+      <c r="Q71" s="291"/>
+      <c r="R71" s="291"/>
+      <c r="S71" s="291"/>
+      <c r="T71" s="291"/>
+      <c r="U71" s="291"/>
+      <c r="V71" s="291"/>
+      <c r="W71" s="286"/>
+      <c r="X71" s="138"/>
+      <c r="Y71" s="138"/>
+      <c r="Z71" s="139"/>
+      <c r="AA71" s="260"/>
+      <c r="AB71" s="264" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC71" s="264"/>
+      <c r="AD71" s="264"/>
+      <c r="AE71" s="264"/>
+      <c r="AF71" s="264"/>
+      <c r="AG71" s="264"/>
+      <c r="AH71" s="264"/>
+      <c r="AI71" s="264"/>
+      <c r="AJ71" s="264"/>
+      <c r="AK71" s="264"/>
+      <c r="AL71" s="264"/>
+      <c r="AM71" s="264"/>
+      <c r="AN71" s="264"/>
+      <c r="AO71" s="264"/>
+      <c r="AP71" s="264"/>
+      <c r="AQ71" s="264"/>
+      <c r="AR71" s="261"/>
+      <c r="AV71" s="292"/>
+      <c r="AW71" s="288"/>
+      <c r="AX71" s="288"/>
+      <c r="AY71" s="288"/>
+      <c r="AZ71" s="288"/>
+      <c r="BA71" s="288"/>
+      <c r="BB71" s="288"/>
+      <c r="BC71" s="288"/>
+      <c r="BD71" s="288"/>
+      <c r="BE71" s="288"/>
+      <c r="BF71" s="288"/>
+      <c r="BG71" s="288"/>
+      <c r="BH71" s="288"/>
+      <c r="BI71" s="288"/>
+      <c r="BJ71" s="288"/>
+      <c r="BK71" s="288"/>
+      <c r="BL71" s="288"/>
+      <c r="BM71" s="288"/>
+      <c r="BN71" s="288"/>
+      <c r="BO71" s="288"/>
+      <c r="BP71" s="288"/>
+      <c r="BQ71" s="288"/>
+      <c r="BR71" s="288"/>
+      <c r="BS71" s="288"/>
+      <c r="BT71" s="288"/>
+      <c r="BU71" s="288"/>
+      <c r="BV71" s="288"/>
+      <c r="BW71" s="288"/>
+      <c r="BX71" s="288"/>
+      <c r="BY71" s="288"/>
+      <c r="BZ71" s="288"/>
+      <c r="CA71" s="288"/>
+      <c r="CB71" s="288"/>
+      <c r="CC71" s="288"/>
+      <c r="CD71" s="288"/>
+      <c r="CE71" s="288"/>
+      <c r="CF71" s="288"/>
+      <c r="CG71" s="288"/>
+      <c r="CH71" s="288"/>
+      <c r="CI71" s="288"/>
+      <c r="CJ71" s="288"/>
+      <c r="CK71" s="288"/>
+      <c r="CN71" s="290"/>
+      <c r="CO71" s="290"/>
+      <c r="CV71" s="292"/>
+      <c r="CW71" s="292"/>
+      <c r="CX71" s="292"/>
+      <c r="CY71" s="292"/>
+      <c r="CZ71" s="292"/>
+      <c r="DA71" s="292"/>
+      <c r="DB71" s="292"/>
+      <c r="DC71" s="292"/>
+      <c r="DD71" s="292"/>
+      <c r="DE71" s="292"/>
+      <c r="DF71" s="292"/>
+      <c r="DG71" s="292"/>
+      <c r="DH71" s="292"/>
+      <c r="DI71" s="292"/>
+      <c r="DJ71" s="292"/>
+      <c r="DK71" s="292"/>
+      <c r="DL71" s="292"/>
+      <c r="DM71" s="292"/>
+      <c r="DN71" s="292"/>
+      <c r="DO71" s="292"/>
+      <c r="DP71" s="292"/>
+      <c r="DU71" s="8"/>
+      <c r="DV71" s="224"/>
+      <c r="DW71" s="224"/>
+      <c r="DX71" s="224"/>
+      <c r="DY71" s="224"/>
+      <c r="DZ71" s="224"/>
+      <c r="EA71" s="224"/>
+      <c r="EB71" s="224"/>
+      <c r="EC71" s="224"/>
+      <c r="ED71" s="224"/>
+      <c r="EE71" s="224"/>
+      <c r="EF71" s="224"/>
+      <c r="EG71" s="224"/>
+      <c r="EH71" s="224"/>
+      <c r="EI71" s="224"/>
+      <c r="EJ71" s="224"/>
+      <c r="EK71" s="224"/>
+    </row>
+    <row r="72" spans="1:141" ht="8.25" customHeight="1">
+      <c r="A72" s="291"/>
+      <c r="B72" s="291"/>
+      <c r="C72" s="291"/>
+      <c r="D72" s="291"/>
+      <c r="E72" s="291"/>
+      <c r="F72" s="291"/>
+      <c r="G72" s="291"/>
+      <c r="H72" s="291"/>
+      <c r="I72" s="291"/>
+      <c r="J72" s="291"/>
+      <c r="K72" s="291"/>
+      <c r="L72" s="291"/>
+      <c r="M72" s="291"/>
+      <c r="N72" s="291"/>
+      <c r="O72" s="291"/>
+      <c r="P72" s="291"/>
+      <c r="Q72" s="291"/>
+      <c r="R72" s="291"/>
+      <c r="S72" s="291"/>
+      <c r="T72" s="291"/>
+      <c r="U72" s="291"/>
+      <c r="V72" s="291"/>
+      <c r="W72" s="287"/>
+      <c r="X72" s="148"/>
+      <c r="Y72" s="148"/>
+      <c r="Z72" s="149"/>
+      <c r="AA72" s="260"/>
+      <c r="AB72" s="264"/>
+      <c r="AC72" s="264"/>
+      <c r="AD72" s="264"/>
+      <c r="AE72" s="264"/>
+      <c r="AF72" s="264"/>
+      <c r="AG72" s="264"/>
+      <c r="AH72" s="264"/>
+      <c r="AI72" s="264"/>
+      <c r="AJ72" s="264"/>
+      <c r="AK72" s="264"/>
+      <c r="AL72" s="264"/>
+      <c r="AM72" s="264"/>
+      <c r="AN72" s="264"/>
+      <c r="AO72" s="264"/>
+      <c r="AP72" s="264"/>
+      <c r="AQ72" s="264"/>
+      <c r="AR72" s="261"/>
+      <c r="AV72" s="292"/>
+      <c r="AW72" s="293" t="s">
+        <v>66</v>
+      </c>
+      <c r="AX72" s="293"/>
+      <c r="AY72" s="293"/>
+      <c r="AZ72" s="293"/>
+      <c r="BA72" s="293"/>
+      <c r="BB72" s="293"/>
+      <c r="BC72" s="293"/>
+      <c r="BD72" s="293"/>
+      <c r="BE72" s="293"/>
+      <c r="BF72" s="293"/>
+      <c r="BG72" s="293"/>
+      <c r="BH72" s="293"/>
+      <c r="BI72" s="293"/>
+      <c r="BJ72" s="293"/>
+      <c r="BK72" s="293"/>
+      <c r="BL72" s="293"/>
+      <c r="BM72" s="293"/>
+      <c r="BN72" s="293"/>
+      <c r="BO72" s="293"/>
+      <c r="BP72" s="293"/>
+      <c r="BQ72" s="293"/>
+      <c r="BR72" s="293"/>
+      <c r="BS72" s="293"/>
+      <c r="BT72" s="293"/>
+      <c r="BU72" s="293"/>
+      <c r="BV72" s="293"/>
+      <c r="BW72" s="293"/>
+      <c r="BX72" s="293"/>
+      <c r="BY72" s="293"/>
+      <c r="BZ72" s="293"/>
+      <c r="CA72" s="293"/>
+      <c r="CB72" s="293"/>
+      <c r="CC72" s="293"/>
+      <c r="CD72" s="293"/>
+      <c r="CE72" s="293"/>
+      <c r="CF72" s="293"/>
+      <c r="CG72" s="293"/>
+      <c r="CH72" s="293"/>
+      <c r="CI72" s="293"/>
+      <c r="CJ72" s="293"/>
+      <c r="CK72" s="293"/>
+      <c r="CL72" s="293"/>
+      <c r="CV72" s="292"/>
+      <c r="CW72" s="292"/>
+      <c r="CX72" s="292"/>
+      <c r="CY72" s="292"/>
+      <c r="CZ72" s="292"/>
+      <c r="DA72" s="292"/>
+      <c r="DB72" s="292"/>
+      <c r="DC72" s="292"/>
+      <c r="DD72" s="292"/>
+      <c r="DE72" s="292"/>
+      <c r="DF72" s="292"/>
+      <c r="DG72" s="292"/>
+      <c r="DH72" s="292"/>
+      <c r="DI72" s="292"/>
+      <c r="DJ72" s="292"/>
+      <c r="DK72" s="292"/>
+      <c r="DL72" s="292"/>
+      <c r="DM72" s="292"/>
+      <c r="DN72" s="292"/>
+      <c r="DO72" s="292"/>
+      <c r="DP72" s="292"/>
+      <c r="DU72" s="8"/>
+      <c r="DV72" s="224"/>
+      <c r="DW72" s="224"/>
+      <c r="DX72" s="224"/>
+      <c r="DY72" s="224"/>
+      <c r="DZ72" s="224"/>
+      <c r="EA72" s="224"/>
+      <c r="EB72" s="224"/>
+      <c r="EC72" s="224"/>
+      <c r="ED72" s="224"/>
+      <c r="EE72" s="224"/>
+      <c r="EF72" s="224"/>
+      <c r="EG72" s="224"/>
+      <c r="EH72" s="224"/>
+      <c r="EI72" s="224"/>
+      <c r="EJ72" s="224"/>
+      <c r="EK72" s="224"/>
+    </row>
+    <row r="73" spans="1:141" ht="4.5" customHeight="1">
+      <c r="A73" s="291"/>
+      <c r="B73" s="291"/>
+      <c r="C73" s="291"/>
+      <c r="D73" s="291"/>
+      <c r="E73" s="291"/>
+      <c r="F73" s="291"/>
+      <c r="G73" s="291"/>
+      <c r="H73" s="291"/>
+      <c r="I73" s="291"/>
+      <c r="J73" s="291"/>
+      <c r="K73" s="291"/>
+      <c r="L73" s="291"/>
+      <c r="M73" s="291"/>
+      <c r="N73" s="291"/>
+      <c r="O73" s="291"/>
+      <c r="P73" s="291"/>
+      <c r="Q73" s="291"/>
+      <c r="R73" s="291"/>
+      <c r="S73" s="291"/>
+      <c r="T73" s="291"/>
+      <c r="U73" s="291"/>
+      <c r="V73" s="291"/>
+      <c r="W73" s="287"/>
+      <c r="X73" s="148"/>
+      <c r="Y73" s="148"/>
+      <c r="Z73" s="149"/>
+      <c r="AA73" s="260"/>
+      <c r="AB73" s="264"/>
+      <c r="AC73" s="264"/>
+      <c r="AD73" s="264"/>
+      <c r="AE73" s="264"/>
+      <c r="AF73" s="264"/>
+      <c r="AG73" s="264"/>
+      <c r="AH73" s="264"/>
+      <c r="AI73" s="264"/>
+      <c r="AJ73" s="264"/>
+      <c r="AK73" s="264"/>
+      <c r="AL73" s="264"/>
+      <c r="AM73" s="264"/>
+      <c r="AN73" s="264"/>
+      <c r="AO73" s="264"/>
+      <c r="AP73" s="264"/>
+      <c r="AQ73" s="264"/>
+      <c r="AR73" s="261"/>
+      <c r="AV73" s="292"/>
+      <c r="AW73" s="293"/>
+      <c r="AX73" s="293"/>
+      <c r="AY73" s="293"/>
+      <c r="AZ73" s="293"/>
+      <c r="BA73" s="293"/>
+      <c r="BB73" s="293"/>
+      <c r="BC73" s="293"/>
+      <c r="BD73" s="293"/>
+      <c r="BE73" s="293"/>
+      <c r="BF73" s="293"/>
+      <c r="BG73" s="293"/>
+      <c r="BH73" s="293"/>
+      <c r="BI73" s="293"/>
+      <c r="BJ73" s="293"/>
+      <c r="BK73" s="293"/>
+      <c r="BL73" s="293"/>
+      <c r="BM73" s="293"/>
+      <c r="BN73" s="293"/>
+      <c r="BO73" s="293"/>
+      <c r="BP73" s="293"/>
+      <c r="BQ73" s="293"/>
+      <c r="BR73" s="293"/>
+      <c r="BS73" s="293"/>
+      <c r="BT73" s="293"/>
+      <c r="BU73" s="293"/>
+      <c r="BV73" s="293"/>
+      <c r="BW73" s="293"/>
+      <c r="BX73" s="293"/>
+      <c r="BY73" s="293"/>
+      <c r="BZ73" s="293"/>
+      <c r="CA73" s="293"/>
+      <c r="CB73" s="293"/>
+      <c r="CC73" s="293"/>
+      <c r="CD73" s="293"/>
+      <c r="CE73" s="293"/>
+      <c r="CF73" s="293"/>
+      <c r="CG73" s="293"/>
+      <c r="CH73" s="293"/>
+      <c r="CI73" s="293"/>
+      <c r="CJ73" s="293"/>
+      <c r="CK73" s="293"/>
+      <c r="CL73" s="293"/>
+      <c r="CV73" s="292"/>
+      <c r="CW73" s="292"/>
+      <c r="CX73" s="292"/>
+      <c r="CY73" s="292"/>
+      <c r="CZ73" s="292"/>
+      <c r="DA73" s="292"/>
+      <c r="DB73" s="292"/>
+      <c r="DC73" s="292"/>
+      <c r="DD73" s="292"/>
+      <c r="DE73" s="292"/>
+      <c r="DF73" s="292"/>
+      <c r="DG73" s="292"/>
+      <c r="DH73" s="292"/>
+      <c r="DI73" s="292"/>
+      <c r="DJ73" s="292"/>
+      <c r="DK73" s="292"/>
+      <c r="DL73" s="292"/>
+      <c r="DM73" s="292"/>
+      <c r="DN73" s="292"/>
+      <c r="DO73" s="292"/>
+      <c r="DP73" s="292"/>
+      <c r="DU73" s="8"/>
+      <c r="DV73" s="224"/>
+      <c r="DW73" s="224"/>
+      <c r="DX73" s="224"/>
+      <c r="DY73" s="224"/>
+      <c r="DZ73" s="224"/>
+      <c r="EA73" s="224"/>
+      <c r="EB73" s="224"/>
+      <c r="EC73" s="224"/>
+      <c r="ED73" s="224"/>
+      <c r="EE73" s="224"/>
+      <c r="EF73" s="224"/>
+      <c r="EG73" s="224"/>
+      <c r="EH73" s="224"/>
+      <c r="EI73" s="224"/>
+      <c r="EJ73" s="224"/>
+      <c r="EK73" s="224"/>
+    </row>
+    <row r="74" spans="1:141" ht="2.25" customHeight="1">
+      <c r="A74" s="291"/>
+      <c r="B74" s="291"/>
+      <c r="C74" s="291"/>
+      <c r="D74" s="291"/>
+      <c r="E74" s="291"/>
+      <c r="F74" s="291"/>
+      <c r="G74" s="291"/>
+      <c r="H74" s="291"/>
+      <c r="I74" s="291"/>
+      <c r="J74" s="291"/>
+      <c r="K74" s="291"/>
+      <c r="L74" s="291"/>
+      <c r="M74" s="291"/>
+      <c r="N74" s="291"/>
+      <c r="O74" s="291"/>
+      <c r="P74" s="291"/>
+      <c r="Q74" s="291"/>
+      <c r="R74" s="291"/>
+      <c r="S74" s="291"/>
+      <c r="T74" s="291"/>
+      <c r="U74" s="291"/>
+      <c r="V74" s="291"/>
+      <c r="W74" s="287"/>
+      <c r="X74" s="148"/>
+      <c r="Y74" s="148"/>
+      <c r="Z74" s="149"/>
+      <c r="AA74" s="260"/>
+      <c r="AB74" s="264"/>
+      <c r="AC74" s="264"/>
+      <c r="AD74" s="264"/>
+      <c r="AE74" s="264"/>
+      <c r="AF74" s="264"/>
+      <c r="AG74" s="264"/>
+      <c r="AH74" s="264"/>
+      <c r="AI74" s="264"/>
+      <c r="AJ74" s="264"/>
+      <c r="AK74" s="264"/>
+      <c r="AL74" s="264"/>
+      <c r="AM74" s="264"/>
+      <c r="AN74" s="264"/>
+      <c r="AO74" s="264"/>
+      <c r="AP74" s="264"/>
+      <c r="AQ74" s="264"/>
+      <c r="AR74" s="261"/>
+      <c r="AV74" s="292"/>
+      <c r="AW74" s="293"/>
+      <c r="AX74" s="293"/>
+      <c r="AY74" s="293"/>
+      <c r="AZ74" s="293"/>
+      <c r="BA74" s="293"/>
+      <c r="BB74" s="293"/>
+      <c r="BC74" s="293"/>
+      <c r="BD74" s="293"/>
+      <c r="BE74" s="293"/>
+      <c r="BF74" s="293"/>
+      <c r="BG74" s="293"/>
+      <c r="BH74" s="293"/>
+      <c r="BI74" s="293"/>
+      <c r="BJ74" s="293"/>
+      <c r="BK74" s="293"/>
+      <c r="BL74" s="293"/>
+      <c r="BM74" s="293"/>
+      <c r="BN74" s="293"/>
+      <c r="BO74" s="293"/>
+      <c r="BP74" s="293"/>
+      <c r="BQ74" s="293"/>
+      <c r="BR74" s="293"/>
+      <c r="BS74" s="293"/>
+      <c r="BT74" s="293"/>
+      <c r="BU74" s="293"/>
+      <c r="BV74" s="293"/>
+      <c r="BW74" s="293"/>
+      <c r="BX74" s="293"/>
+      <c r="BY74" s="293"/>
+      <c r="BZ74" s="293"/>
+      <c r="CA74" s="293"/>
+      <c r="CB74" s="293"/>
+      <c r="CC74" s="293"/>
+      <c r="CD74" s="293"/>
+      <c r="CE74" s="293"/>
+      <c r="CF74" s="293"/>
+      <c r="CG74" s="293"/>
+      <c r="CH74" s="293"/>
+      <c r="CI74" s="293"/>
+      <c r="CJ74" s="293"/>
+      <c r="CK74" s="293"/>
+      <c r="CL74" s="293"/>
+      <c r="CV74" s="292"/>
+      <c r="CW74" s="292"/>
+      <c r="CX74" s="292"/>
+      <c r="CY74" s="292"/>
+      <c r="CZ74" s="292"/>
+      <c r="DA74" s="292"/>
+      <c r="DB74" s="292"/>
+      <c r="DC74" s="292"/>
+      <c r="DD74" s="292"/>
+      <c r="DE74" s="292"/>
+      <c r="DF74" s="292"/>
+      <c r="DG74" s="292"/>
+      <c r="DH74" s="292"/>
+      <c r="DI74" s="292"/>
+      <c r="DJ74" s="292"/>
+      <c r="DK74" s="292"/>
+      <c r="DL74" s="292"/>
+      <c r="DM74" s="292"/>
+      <c r="DN74" s="292"/>
+      <c r="DO74" s="292"/>
+      <c r="DP74" s="292"/>
+      <c r="DU74" s="8"/>
+      <c r="DV74" s="224"/>
+      <c r="DW74" s="224"/>
+      <c r="DX74" s="224"/>
+      <c r="DY74" s="224"/>
+      <c r="DZ74" s="224"/>
+      <c r="EA74" s="224"/>
+      <c r="EB74" s="224"/>
+      <c r="EC74" s="224"/>
+      <c r="ED74" s="224"/>
+      <c r="EE74" s="224"/>
+      <c r="EF74" s="224"/>
+      <c r="EG74" s="224"/>
+      <c r="EH74" s="224"/>
+      <c r="EI74" s="224"/>
+      <c r="EJ74" s="224"/>
+      <c r="EK74" s="224"/>
+    </row>
+    <row r="75" spans="1:141" ht="9" customHeight="1">
+      <c r="A75" s="291"/>
+      <c r="B75" s="291"/>
+      <c r="C75" s="291"/>
+      <c r="D75" s="291"/>
+      <c r="E75" s="291"/>
+      <c r="F75" s="291"/>
+      <c r="G75" s="291"/>
+      <c r="H75" s="291"/>
+      <c r="I75" s="291"/>
+      <c r="J75" s="291"/>
+      <c r="K75" s="291"/>
+      <c r="L75" s="291"/>
+      <c r="M75" s="291"/>
+      <c r="N75" s="291"/>
+      <c r="O75" s="291"/>
+      <c r="P75" s="291"/>
+      <c r="Q75" s="291"/>
+      <c r="R75" s="291"/>
+      <c r="S75" s="291"/>
+      <c r="T75" s="291"/>
+      <c r="U75" s="291"/>
+      <c r="V75" s="291"/>
+      <c r="W75" s="287"/>
+      <c r="X75" s="148"/>
+      <c r="Y75" s="148"/>
+      <c r="Z75" s="149"/>
+      <c r="AA75" s="260"/>
+      <c r="AB75" s="264"/>
+      <c r="AC75" s="264"/>
+      <c r="AD75" s="264"/>
+      <c r="AE75" s="264"/>
+      <c r="AF75" s="264"/>
+      <c r="AG75" s="264"/>
+      <c r="AH75" s="264"/>
+      <c r="AI75" s="264"/>
+      <c r="AJ75" s="264"/>
+      <c r="AK75" s="264"/>
+      <c r="AL75" s="264"/>
+      <c r="AM75" s="264"/>
+      <c r="AN75" s="264"/>
+      <c r="AO75" s="264"/>
+      <c r="AP75" s="264"/>
+      <c r="AQ75" s="264"/>
+      <c r="AR75" s="261"/>
+      <c r="AV75" s="292"/>
+      <c r="AW75" s="293"/>
+      <c r="AX75" s="293"/>
+      <c r="AY75" s="293"/>
+      <c r="AZ75" s="293"/>
+      <c r="BA75" s="293"/>
+      <c r="BB75" s="293"/>
+      <c r="BC75" s="293"/>
+      <c r="BD75" s="293"/>
+      <c r="BE75" s="293"/>
+      <c r="BF75" s="293"/>
+      <c r="BG75" s="293"/>
+      <c r="BH75" s="293"/>
+      <c r="BI75" s="293"/>
+      <c r="BJ75" s="293"/>
+      <c r="BK75" s="293"/>
+      <c r="BL75" s="293"/>
+      <c r="BM75" s="293"/>
+      <c r="BN75" s="293"/>
+      <c r="BO75" s="293"/>
+      <c r="BP75" s="293"/>
+      <c r="BQ75" s="293"/>
+      <c r="BR75" s="293"/>
+      <c r="BS75" s="293"/>
+      <c r="BT75" s="293"/>
+      <c r="BU75" s="293"/>
+      <c r="BV75" s="293"/>
+      <c r="BW75" s="293"/>
+      <c r="BX75" s="293"/>
+      <c r="BY75" s="293"/>
+      <c r="BZ75" s="293"/>
+      <c r="CA75" s="293"/>
+      <c r="CB75" s="293"/>
+      <c r="CC75" s="293"/>
+      <c r="CD75" s="293"/>
+      <c r="CE75" s="293"/>
+      <c r="CF75" s="293"/>
+      <c r="CG75" s="293"/>
+      <c r="CH75" s="293"/>
+      <c r="CI75" s="293"/>
+      <c r="CJ75" s="293"/>
+      <c r="CK75" s="293"/>
+      <c r="CL75" s="293"/>
+      <c r="CN75" s="33"/>
+      <c r="CO75" s="294"/>
+      <c r="CV75" s="292"/>
+      <c r="CW75" s="292"/>
+      <c r="CX75" s="292"/>
+      <c r="CY75" s="292"/>
+      <c r="CZ75" s="292"/>
+      <c r="DA75" s="292"/>
+      <c r="DB75" s="292"/>
+      <c r="DC75" s="292"/>
+      <c r="DD75" s="292"/>
+      <c r="DE75" s="292"/>
+      <c r="DF75" s="292"/>
+      <c r="DG75" s="292"/>
+      <c r="DH75" s="292"/>
+      <c r="DI75" s="292"/>
+      <c r="DJ75" s="292"/>
+      <c r="DK75" s="292"/>
+      <c r="DL75" s="292"/>
+      <c r="DM75" s="292"/>
+      <c r="DN75" s="292"/>
+      <c r="DO75" s="292"/>
+      <c r="DP75" s="292"/>
+      <c r="DU75" s="8"/>
+      <c r="DV75" s="224"/>
+      <c r="DW75" s="224"/>
+      <c r="DX75" s="224"/>
+      <c r="DY75" s="224"/>
+      <c r="DZ75" s="224"/>
+      <c r="EA75" s="224"/>
+      <c r="EB75" s="224"/>
+      <c r="EC75" s="224"/>
+      <c r="ED75" s="224"/>
+      <c r="EE75" s="224"/>
+      <c r="EF75" s="224"/>
+      <c r="EG75" s="224"/>
+      <c r="EH75" s="224"/>
+      <c r="EI75" s="224"/>
+      <c r="EJ75" s="224"/>
+      <c r="EK75" s="224"/>
+    </row>
+    <row r="76" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A76" s="291"/>
+      <c r="B76" s="291"/>
+      <c r="C76" s="291"/>
+      <c r="D76" s="291"/>
+      <c r="E76" s="291"/>
+      <c r="F76" s="291"/>
+      <c r="G76" s="291"/>
+      <c r="H76" s="291"/>
+      <c r="I76" s="291"/>
+      <c r="J76" s="291"/>
+      <c r="K76" s="291"/>
+      <c r="L76" s="291"/>
+      <c r="M76" s="291"/>
+      <c r="N76" s="291"/>
+      <c r="O76" s="291"/>
+      <c r="P76" s="291"/>
+      <c r="Q76" s="291"/>
+      <c r="R76" s="291"/>
+      <c r="S76" s="291"/>
+      <c r="T76" s="291"/>
+      <c r="U76" s="291"/>
+      <c r="V76" s="291"/>
+      <c r="W76" s="289"/>
+      <c r="X76" s="158"/>
+      <c r="Y76" s="158"/>
+      <c r="Z76" s="159"/>
+      <c r="AA76" s="295"/>
+      <c r="AB76" s="296"/>
+      <c r="AC76" s="296"/>
+      <c r="AD76" s="130"/>
+      <c r="AE76" s="130"/>
+      <c r="AF76" s="130"/>
+      <c r="AG76" s="130"/>
+      <c r="AH76" s="130"/>
+      <c r="AI76" s="130"/>
+      <c r="AJ76" s="130"/>
+      <c r="AK76" s="130"/>
+      <c r="AL76" s="130"/>
+      <c r="AM76" s="130"/>
+      <c r="AN76" s="130"/>
+      <c r="AO76" s="130"/>
+      <c r="AP76" s="130"/>
+      <c r="AQ76" s="130"/>
+      <c r="AR76" s="297"/>
+      <c r="AV76" s="292"/>
+      <c r="AW76" s="122"/>
+      <c r="AX76" s="122"/>
+      <c r="AY76" s="122"/>
+      <c r="AZ76" s="122"/>
+      <c r="BA76" s="122"/>
+      <c r="BB76" s="122"/>
+      <c r="BC76" s="122"/>
+      <c r="BD76" s="122"/>
+      <c r="BE76" s="122"/>
+      <c r="BF76" s="122"/>
+      <c r="BG76" s="122"/>
+      <c r="BH76" s="122"/>
+      <c r="BI76" s="122"/>
+      <c r="BJ76" s="122"/>
+      <c r="BK76" s="122"/>
+      <c r="BL76" s="122"/>
+      <c r="BM76" s="122"/>
+      <c r="BN76" s="122"/>
+      <c r="BO76" s="122"/>
+      <c r="BP76" s="122"/>
+      <c r="BQ76" s="122"/>
+      <c r="BR76" s="122"/>
+      <c r="BS76" s="122"/>
+      <c r="BT76" s="122"/>
+      <c r="BU76" s="122"/>
+      <c r="BV76" s="122"/>
+      <c r="BW76" s="122"/>
+      <c r="BX76" s="122"/>
+      <c r="BY76" s="122"/>
+      <c r="BZ76" s="122"/>
+      <c r="CA76" s="122"/>
+      <c r="CB76" s="122"/>
+      <c r="CC76" s="122"/>
+      <c r="CD76" s="122"/>
+      <c r="CE76" s="122"/>
+      <c r="CF76" s="122"/>
+      <c r="CG76" s="122"/>
+      <c r="CH76" s="122"/>
+      <c r="CI76" s="122"/>
+      <c r="CJ76" s="122"/>
+      <c r="CK76" s="122"/>
+      <c r="CL76" s="122"/>
+      <c r="CN76" s="33"/>
+      <c r="CO76" s="294"/>
+    </row>
+    <row r="77" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A77" s="152"/>
+      <c r="B77" s="152"/>
+      <c r="C77" s="152"/>
+      <c r="D77" s="152"/>
+      <c r="E77" s="152"/>
+      <c r="F77" s="152"/>
+      <c r="G77" s="152"/>
+      <c r="H77" s="152"/>
+      <c r="I77" s="152"/>
+      <c r="J77" s="152"/>
+      <c r="K77" s="152"/>
+      <c r="L77" s="152"/>
+      <c r="M77" s="152"/>
+      <c r="N77" s="298" t="s">
+        <v>67</v>
+      </c>
+      <c r="O77" s="298"/>
+      <c r="P77" s="299" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q77" s="299"/>
+      <c r="R77" s="299"/>
+      <c r="S77" s="299"/>
+      <c r="T77" s="299"/>
+      <c r="U77" s="299"/>
+      <c r="V77" s="299"/>
+      <c r="W77" s="299"/>
+      <c r="X77" s="299"/>
+      <c r="Y77" s="299"/>
+      <c r="Z77" s="299"/>
+      <c r="AA77" s="299"/>
+      <c r="AB77" s="299"/>
+      <c r="AC77" s="299"/>
+      <c r="AD77" s="299"/>
+      <c r="AE77" s="299"/>
+      <c r="AF77" s="299"/>
+      <c r="AG77" s="299"/>
+      <c r="AH77" s="299"/>
+      <c r="AI77" s="299"/>
+      <c r="AJ77" s="299"/>
+      <c r="AK77" s="299"/>
+      <c r="AL77" s="299"/>
+      <c r="AM77" s="299"/>
+      <c r="AN77" s="299"/>
+      <c r="AO77" s="299"/>
+      <c r="AP77" s="299"/>
+      <c r="AQ77" s="300"/>
+      <c r="AR77" s="300"/>
+      <c r="CM77" s="301"/>
+      <c r="CN77" s="33"/>
+      <c r="CO77" s="302"/>
+    </row>
+    <row r="78" spans="1:141" ht="7.5" customHeight="1">
+      <c r="A78" s="303" t="s">
+        <v>69</v>
+      </c>
+      <c r="B78" s="303"/>
+      <c r="C78" s="304"/>
+      <c r="D78" s="304"/>
+      <c r="E78" s="304"/>
+      <c r="F78" s="304"/>
+      <c r="G78" s="304"/>
+      <c r="H78" s="303" t="s">
+        <v>34</v>
+      </c>
+      <c r="I78" s="303"/>
+      <c r="J78" s="304"/>
+      <c r="K78" s="304"/>
+      <c r="L78" s="304"/>
+      <c r="M78" s="304"/>
+      <c r="N78" s="305"/>
+      <c r="O78" s="305"/>
+      <c r="P78" s="306"/>
+      <c r="Q78" s="306"/>
+      <c r="R78" s="306"/>
+      <c r="S78" s="306"/>
+      <c r="T78" s="306"/>
+      <c r="U78" s="306"/>
+      <c r="V78" s="306"/>
+      <c r="W78" s="306"/>
+      <c r="X78" s="306"/>
+      <c r="Y78" s="306"/>
+      <c r="Z78" s="306"/>
+      <c r="AA78" s="306"/>
+      <c r="AB78" s="306"/>
+      <c r="AC78" s="306"/>
+      <c r="AD78" s="306"/>
+      <c r="AE78" s="306"/>
+      <c r="AF78" s="306"/>
+      <c r="AG78" s="306"/>
+      <c r="AH78" s="306"/>
+      <c r="AI78" s="306"/>
+      <c r="AJ78" s="306"/>
+      <c r="AK78" s="306"/>
+      <c r="AL78" s="306"/>
+      <c r="AM78" s="306"/>
+      <c r="AN78" s="306"/>
+      <c r="AO78" s="306"/>
+      <c r="AP78" s="306"/>
+      <c r="AQ78" s="307"/>
+      <c r="AR78" s="307"/>
+      <c r="AV78" s="119"/>
+      <c r="AW78" s="119"/>
+      <c r="BC78" s="119"/>
+      <c r="BD78" s="119"/>
+      <c r="BI78" s="308"/>
+      <c r="BJ78" s="308"/>
+      <c r="BK78" s="301"/>
+      <c r="BL78" s="301"/>
+      <c r="BM78" s="301"/>
+      <c r="BN78" s="301"/>
+      <c r="BO78" s="301"/>
+      <c r="BP78" s="301"/>
+      <c r="BQ78" s="301"/>
+      <c r="BR78" s="301"/>
+      <c r="BS78" s="301"/>
+      <c r="BT78" s="301"/>
+      <c r="BU78" s="301"/>
+      <c r="BV78" s="301"/>
+      <c r="BW78" s="301"/>
+      <c r="BX78" s="301"/>
+      <c r="BY78" s="301"/>
+      <c r="BZ78" s="301"/>
+      <c r="CA78" s="301"/>
+      <c r="CB78" s="301"/>
+      <c r="CC78" s="301"/>
+      <c r="CD78" s="301"/>
+      <c r="CE78" s="301"/>
+      <c r="CF78" s="301"/>
+      <c r="CG78" s="301"/>
+      <c r="CH78" s="301"/>
+      <c r="CI78" s="301"/>
+      <c r="CJ78" s="301"/>
+      <c r="CK78" s="301"/>
+      <c r="CL78" s="301"/>
+      <c r="CM78" s="301"/>
+    </row>
+    <row r="79" spans="1:141" ht="3.75" customHeight="1">
+      <c r="A79" s="303"/>
+      <c r="B79" s="303"/>
+      <c r="C79" s="304"/>
+      <c r="D79" s="304"/>
+      <c r="E79" s="304"/>
+      <c r="F79" s="304"/>
+      <c r="G79" s="304"/>
+      <c r="H79" s="303"/>
+      <c r="I79" s="303"/>
+      <c r="J79" s="304"/>
+      <c r="K79" s="304"/>
+      <c r="L79" s="304"/>
+      <c r="M79" s="304"/>
+      <c r="N79" s="305"/>
+      <c r="O79" s="305"/>
+      <c r="P79" s="306" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q79" s="306"/>
+      <c r="R79" s="306"/>
+      <c r="S79" s="306"/>
+      <c r="T79" s="306"/>
+      <c r="U79" s="306"/>
+      <c r="V79" s="306"/>
+      <c r="W79" s="306"/>
+      <c r="X79" s="306"/>
+      <c r="Y79" s="306"/>
+      <c r="Z79" s="306"/>
+      <c r="AA79" s="306"/>
+      <c r="AB79" s="306"/>
+      <c r="AC79" s="306"/>
+      <c r="AD79" s="306"/>
+      <c r="AE79" s="306"/>
+      <c r="AF79" s="306"/>
+      <c r="AG79" s="306"/>
+      <c r="AH79" s="306"/>
+      <c r="AI79" s="306"/>
+      <c r="AJ79" s="306"/>
+      <c r="AK79" s="306"/>
+      <c r="AL79" s="306"/>
+      <c r="AM79" s="306"/>
+      <c r="AN79" s="306"/>
+      <c r="AO79" s="306"/>
+      <c r="AP79" s="306"/>
+      <c r="AQ79" s="306"/>
+      <c r="AR79" s="306"/>
+      <c r="AV79" s="119"/>
+      <c r="AW79" s="119"/>
+      <c r="BC79" s="119"/>
+      <c r="BD79" s="119"/>
+      <c r="BI79" s="308"/>
+      <c r="BJ79" s="308"/>
+      <c r="BK79" s="301"/>
+      <c r="BL79" s="301"/>
+      <c r="BM79" s="301"/>
+      <c r="BN79" s="301"/>
+      <c r="BO79" s="301"/>
+      <c r="BP79" s="301"/>
+      <c r="BQ79" s="301"/>
+      <c r="BR79" s="301"/>
+      <c r="BS79" s="301"/>
+      <c r="BT79" s="301"/>
+      <c r="BU79" s="301"/>
+      <c r="BV79" s="301"/>
+      <c r="BW79" s="301"/>
+      <c r="BX79" s="301"/>
+      <c r="BY79" s="301"/>
+      <c r="BZ79" s="301"/>
+      <c r="CA79" s="301"/>
+      <c r="CB79" s="301"/>
+      <c r="CC79" s="301"/>
+      <c r="CD79" s="301"/>
+      <c r="CE79" s="301"/>
+      <c r="CF79" s="301"/>
+      <c r="CG79" s="301"/>
+      <c r="CH79" s="301"/>
+      <c r="CI79" s="301"/>
+      <c r="CJ79" s="301"/>
+      <c r="CK79" s="301"/>
+      <c r="CL79" s="301"/>
+      <c r="CM79" s="301"/>
+    </row>
+    <row r="80" spans="1:141" ht="12.75" customHeight="1">
+      <c r="A80" s="303"/>
+      <c r="B80" s="303"/>
+      <c r="C80" s="304"/>
+      <c r="D80" s="304"/>
+      <c r="E80" s="304"/>
+      <c r="F80" s="304"/>
+      <c r="G80" s="304"/>
+      <c r="H80" s="303"/>
+      <c r="I80" s="303"/>
+      <c r="J80" s="304"/>
+      <c r="K80" s="304"/>
+      <c r="L80" s="304"/>
+      <c r="M80" s="304"/>
+      <c r="N80" s="305"/>
+      <c r="O80" s="305"/>
+      <c r="P80" s="306"/>
+      <c r="Q80" s="306"/>
+      <c r="R80" s="306"/>
+      <c r="S80" s="306"/>
+      <c r="T80" s="306"/>
+      <c r="U80" s="306"/>
+      <c r="V80" s="306"/>
+      <c r="W80" s="306"/>
+      <c r="X80" s="306"/>
+      <c r="Y80" s="306"/>
+      <c r="Z80" s="306"/>
+      <c r="AA80" s="306"/>
+      <c r="AB80" s="306"/>
+      <c r="AC80" s="306"/>
+      <c r="AD80" s="306"/>
+      <c r="AE80" s="306"/>
+      <c r="AF80" s="306"/>
+      <c r="AG80" s="306"/>
+      <c r="AH80" s="306"/>
+      <c r="AI80" s="306"/>
+      <c r="AJ80" s="306"/>
+      <c r="AK80" s="306"/>
+      <c r="AL80" s="306"/>
+      <c r="AM80" s="306"/>
+      <c r="AN80" s="306"/>
+      <c r="AO80" s="306"/>
+      <c r="AP80" s="306"/>
+      <c r="AQ80" s="306"/>
+      <c r="AR80" s="306"/>
+      <c r="AV80" s="119"/>
+      <c r="AW80" s="119"/>
+      <c r="BC80" s="119"/>
+      <c r="BD80" s="119"/>
+      <c r="BI80" s="308"/>
+      <c r="BJ80" s="308"/>
+      <c r="BK80" s="301"/>
+      <c r="BL80" s="301"/>
+      <c r="BM80" s="301"/>
+      <c r="BN80" s="301"/>
+      <c r="BO80" s="301"/>
+      <c r="BP80" s="301"/>
+      <c r="BQ80" s="301"/>
+      <c r="BR80" s="301"/>
+      <c r="BS80" s="301"/>
+      <c r="BT80" s="301"/>
+      <c r="BU80" s="301"/>
+      <c r="BV80" s="301"/>
+      <c r="BW80" s="301"/>
+      <c r="BX80" s="301"/>
+      <c r="BY80" s="301"/>
+      <c r="BZ80" s="301"/>
+      <c r="CA80" s="301"/>
+      <c r="CB80" s="301"/>
+      <c r="CC80" s="301"/>
+      <c r="CD80" s="301"/>
+      <c r="CE80" s="301"/>
+      <c r="CF80" s="301"/>
+      <c r="CG80" s="301"/>
+      <c r="CH80" s="301"/>
+      <c r="CI80" s="301"/>
+      <c r="CJ80" s="301"/>
+      <c r="CK80" s="301"/>
+      <c r="CL80" s="301"/>
+      <c r="CM80" s="301"/>
+    </row>
+    <row r="81" spans="1:91" ht="9" customHeight="1">
+      <c r="A81" s="303"/>
+      <c r="B81" s="303"/>
+      <c r="C81" s="304"/>
+      <c r="D81" s="304"/>
+      <c r="E81" s="304"/>
+      <c r="F81" s="304"/>
+      <c r="G81" s="304"/>
+      <c r="H81" s="303"/>
+      <c r="I81" s="303"/>
+      <c r="J81" s="304"/>
+      <c r="K81" s="304"/>
+      <c r="L81" s="304"/>
+      <c r="M81" s="304"/>
+      <c r="N81" s="305"/>
+      <c r="O81" s="305"/>
+      <c r="P81" s="306" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q81" s="306"/>
+      <c r="R81" s="306"/>
+      <c r="S81" s="306"/>
+      <c r="T81" s="306"/>
+      <c r="U81" s="306"/>
+      <c r="V81" s="306"/>
+      <c r="W81" s="306"/>
+      <c r="X81" s="306"/>
+      <c r="Y81" s="306"/>
+      <c r="Z81" s="306"/>
+      <c r="AA81" s="306"/>
+      <c r="AB81" s="306"/>
+      <c r="AC81" s="306"/>
+      <c r="AD81" s="306"/>
+      <c r="AE81" s="306"/>
+      <c r="AF81" s="306"/>
+      <c r="AG81" s="306"/>
+      <c r="AH81" s="306"/>
+      <c r="AI81" s="306"/>
+      <c r="AJ81" s="306"/>
+      <c r="AK81" s="306"/>
+      <c r="AL81" s="306"/>
+      <c r="AM81" s="306"/>
+      <c r="AN81" s="307"/>
+      <c r="AO81" s="307"/>
+      <c r="AP81" s="307"/>
+      <c r="AQ81" s="309" t="s">
+        <v>72</v>
+      </c>
+      <c r="AR81" s="309"/>
+      <c r="AV81" s="119"/>
+      <c r="AW81" s="119"/>
+      <c r="BC81" s="119"/>
+      <c r="BD81" s="119"/>
+      <c r="BI81" s="308"/>
+      <c r="BJ81" s="308"/>
+      <c r="BK81" s="301"/>
+      <c r="BL81" s="301"/>
+      <c r="BM81" s="301"/>
+      <c r="BN81" s="301"/>
+      <c r="BO81" s="301"/>
+      <c r="BP81" s="301"/>
+      <c r="BQ81" s="301"/>
+      <c r="BR81" s="301"/>
+      <c r="BS81" s="301"/>
+      <c r="BT81" s="301"/>
+      <c r="BU81" s="301"/>
+      <c r="BV81" s="301"/>
+      <c r="BW81" s="301"/>
+      <c r="BX81" s="301"/>
+      <c r="BY81" s="301"/>
+      <c r="BZ81" s="301"/>
+      <c r="CA81" s="301"/>
+      <c r="CB81" s="301"/>
+      <c r="CC81" s="301"/>
+      <c r="CD81" s="301"/>
+      <c r="CE81" s="301"/>
+      <c r="CF81" s="301"/>
+      <c r="CG81" s="301"/>
+      <c r="CH81" s="301"/>
+      <c r="CI81" s="301"/>
+      <c r="CJ81" s="301"/>
+      <c r="CK81" s="301"/>
+      <c r="CL81" s="301"/>
+      <c r="CM81" s="301"/>
+    </row>
+    <row r="82" spans="1:91" ht="9" customHeight="1">
+      <c r="A82" s="303"/>
+      <c r="B82" s="303"/>
+      <c r="C82" s="304"/>
+      <c r="D82" s="304"/>
+      <c r="E82" s="304"/>
+      <c r="F82" s="304"/>
+      <c r="G82" s="304"/>
+      <c r="H82" s="310"/>
+      <c r="I82" s="310"/>
+      <c r="J82" s="310"/>
+      <c r="K82" s="310"/>
+      <c r="L82" s="310"/>
+      <c r="M82" s="310"/>
+      <c r="N82" s="305"/>
+      <c r="O82" s="305"/>
+      <c r="P82" s="306"/>
+      <c r="Q82" s="306"/>
+      <c r="R82" s="306"/>
+      <c r="S82" s="306"/>
+      <c r="T82" s="306"/>
+      <c r="U82" s="306"/>
+      <c r="V82" s="306"/>
+      <c r="W82" s="306"/>
+      <c r="X82" s="306"/>
+      <c r="Y82" s="306"/>
+      <c r="Z82" s="306"/>
+      <c r="AA82" s="306"/>
+      <c r="AB82" s="306"/>
+      <c r="AC82" s="306"/>
+      <c r="AD82" s="306"/>
+      <c r="AE82" s="306"/>
+      <c r="AF82" s="306"/>
+      <c r="AG82" s="306"/>
+      <c r="AH82" s="306"/>
+      <c r="AI82" s="306"/>
+      <c r="AJ82" s="306"/>
+      <c r="AK82" s="306"/>
+      <c r="AL82" s="306"/>
+      <c r="AM82" s="306"/>
+      <c r="AN82" s="307"/>
+      <c r="AO82" s="307"/>
+      <c r="AP82" s="307"/>
+      <c r="AQ82" s="309"/>
+      <c r="AR82" s="309"/>
+      <c r="AV82" s="119"/>
+      <c r="AW82" s="119"/>
+      <c r="BI82" s="308"/>
+      <c r="BJ82" s="308"/>
+      <c r="BK82" s="301"/>
+      <c r="BL82" s="301"/>
+      <c r="BM82" s="301"/>
+      <c r="BN82" s="301"/>
+      <c r="BO82" s="301"/>
+      <c r="BP82" s="301"/>
+      <c r="BQ82" s="301"/>
+      <c r="BR82" s="301"/>
+      <c r="BS82" s="301"/>
+      <c r="BT82" s="301"/>
+      <c r="BU82" s="301"/>
+      <c r="BV82" s="301"/>
+      <c r="BW82" s="301"/>
+      <c r="BX82" s="301"/>
+      <c r="BY82" s="301"/>
+      <c r="BZ82" s="301"/>
+      <c r="CA82" s="301"/>
+      <c r="CB82" s="301"/>
+      <c r="CC82" s="301"/>
+      <c r="CD82" s="301"/>
+      <c r="CE82" s="301"/>
+      <c r="CF82" s="301"/>
+      <c r="CG82" s="301"/>
+      <c r="CH82" s="301"/>
+      <c r="CI82" s="301"/>
+      <c r="CJ82" s="301"/>
+      <c r="CK82" s="301"/>
+      <c r="CL82" s="301"/>
+      <c r="CM82" s="301"/>
+    </row>
+    <row r="83" spans="1:91" ht="9" customHeight="1">
+      <c r="A83" s="311" t="s">
+        <v>73</v>
+      </c>
+      <c r="B83" s="311"/>
+      <c r="C83" s="311"/>
+      <c r="D83" s="311"/>
+      <c r="E83" s="311"/>
+      <c r="F83" s="311"/>
+      <c r="G83" s="311"/>
+      <c r="H83" s="312" t="s">
+        <v>74</v>
+      </c>
+      <c r="I83" s="313"/>
+      <c r="J83" s="313"/>
+      <c r="K83" s="313"/>
+      <c r="L83" s="313"/>
+      <c r="M83" s="313"/>
+      <c r="N83" s="313"/>
+      <c r="O83" s="313"/>
+      <c r="P83" s="313"/>
+      <c r="Q83" s="313"/>
+      <c r="R83" s="313"/>
+      <c r="S83" s="313"/>
+      <c r="T83" s="313"/>
+      <c r="U83" s="313"/>
+      <c r="V83" s="313"/>
+      <c r="W83" s="313"/>
+      <c r="X83" s="314"/>
+      <c r="Y83" s="307"/>
+      <c r="Z83" s="307"/>
+      <c r="AA83" s="307"/>
+      <c r="AB83" s="307"/>
+      <c r="AC83" s="152"/>
+      <c r="AD83" s="152"/>
+      <c r="AE83" s="152"/>
+      <c r="AF83" s="152"/>
+      <c r="AG83" s="152"/>
+      <c r="AH83" s="152"/>
+      <c r="AI83" s="152"/>
+      <c r="AJ83" s="152"/>
+      <c r="AK83" s="152"/>
+      <c r="AL83" s="152"/>
+      <c r="AM83" s="152"/>
+      <c r="AN83" s="152"/>
+      <c r="AO83" s="152"/>
+      <c r="AP83" s="152"/>
+      <c r="AQ83" s="152"/>
+      <c r="AR83" s="152"/>
+      <c r="BC83" s="33"/>
+      <c r="BD83" s="33"/>
+      <c r="BE83" s="33"/>
+      <c r="BF83" s="33"/>
+      <c r="BG83" s="33"/>
+      <c r="BH83" s="33"/>
+      <c r="BI83" s="33"/>
+      <c r="BJ83" s="33"/>
+      <c r="BK83" s="33"/>
+      <c r="BL83" s="33"/>
+      <c r="BM83" s="33"/>
+      <c r="BN83" s="33"/>
+      <c r="BO83" s="33"/>
+      <c r="BP83" s="33"/>
+      <c r="BQ83" s="33"/>
+      <c r="BR83" s="33"/>
+      <c r="BS83" s="33"/>
+      <c r="BT83" s="301"/>
+      <c r="BU83" s="301"/>
+      <c r="BV83" s="301"/>
+      <c r="BW83" s="301"/>
+    </row>
+    <row r="84" spans="1:91" ht="9" customHeight="1">
+      <c r="A84" s="315"/>
+      <c r="B84" s="315"/>
+      <c r="C84" s="315"/>
+      <c r="D84" s="315"/>
+      <c r="E84" s="315"/>
+      <c r="F84" s="315"/>
+      <c r="G84" s="315"/>
+      <c r="H84" s="316"/>
+      <c r="I84" s="317"/>
+      <c r="J84" s="317"/>
+      <c r="K84" s="317"/>
+      <c r="L84" s="317"/>
+      <c r="M84" s="317"/>
+      <c r="N84" s="317"/>
+      <c r="O84" s="317"/>
+      <c r="P84" s="317"/>
+      <c r="Q84" s="317"/>
+      <c r="R84" s="317"/>
+      <c r="S84" s="317"/>
+      <c r="T84" s="317"/>
+      <c r="U84" s="317"/>
+      <c r="V84" s="317"/>
+      <c r="W84" s="317"/>
+      <c r="X84" s="318"/>
+      <c r="Y84" s="307"/>
+      <c r="Z84" s="317" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA84" s="317"/>
+      <c r="AB84" s="307"/>
+      <c r="AC84" s="152"/>
+      <c r="AD84" s="319"/>
+      <c r="AE84" s="319"/>
+      <c r="AF84" s="152"/>
+      <c r="AG84" s="152"/>
+      <c r="AH84" s="152"/>
+      <c r="AI84" s="152"/>
+      <c r="AJ84" s="315" t="s">
+        <v>76</v>
+      </c>
+      <c r="AK84" s="315"/>
+      <c r="AL84" s="152"/>
+      <c r="AM84" s="152"/>
+      <c r="AN84" s="152"/>
+      <c r="AO84" s="152"/>
+      <c r="AP84" s="152"/>
+      <c r="AQ84" s="152"/>
+      <c r="AR84" s="152"/>
+      <c r="BC84" s="33"/>
+      <c r="BD84" s="33"/>
+      <c r="BE84" s="33"/>
+      <c r="BF84" s="33"/>
+      <c r="BG84" s="33"/>
+      <c r="BH84" s="33"/>
+      <c r="BI84" s="33"/>
+      <c r="BJ84" s="33"/>
+      <c r="BK84" s="33"/>
+      <c r="BL84" s="33"/>
+      <c r="BM84" s="33"/>
+      <c r="BN84" s="33"/>
+      <c r="BO84" s="33"/>
+      <c r="BP84" s="33"/>
+      <c r="BQ84" s="33"/>
+      <c r="BR84" s="33"/>
+      <c r="BS84" s="33"/>
+      <c r="BT84" s="301"/>
+      <c r="BU84" s="33"/>
+      <c r="BV84" s="33"/>
+      <c r="BW84" s="301"/>
+      <c r="BY84" s="119"/>
+      <c r="BZ84" s="119"/>
+    </row>
+    <row r="85" spans="1:91" ht="9" customHeight="1">
+      <c r="A85" s="315"/>
+      <c r="B85" s="315"/>
+      <c r="C85" s="315"/>
+      <c r="D85" s="315"/>
+      <c r="E85" s="315"/>
+      <c r="F85" s="315"/>
+      <c r="G85" s="315"/>
+      <c r="H85" s="320"/>
+      <c r="I85" s="321"/>
+      <c r="J85" s="321"/>
+      <c r="K85" s="321"/>
+      <c r="L85" s="321"/>
+      <c r="M85" s="321"/>
+      <c r="N85" s="321"/>
+      <c r="O85" s="321"/>
+      <c r="P85" s="321"/>
+      <c r="Q85" s="321"/>
+      <c r="R85" s="321"/>
+      <c r="S85" s="321"/>
+      <c r="T85" s="321"/>
+      <c r="U85" s="321"/>
+      <c r="V85" s="321"/>
+      <c r="W85" s="321"/>
+      <c r="X85" s="322"/>
+      <c r="Y85" s="152"/>
+      <c r="Z85" s="317"/>
+      <c r="AA85" s="317"/>
+      <c r="AB85" s="152"/>
+      <c r="AC85" s="323"/>
+      <c r="AD85" s="319"/>
+      <c r="AE85" s="319"/>
+      <c r="AF85" s="152"/>
+      <c r="AG85" s="152"/>
+      <c r="AH85" s="152"/>
+      <c r="AI85" s="152"/>
+      <c r="AJ85" s="315"/>
+      <c r="AK85" s="315"/>
+      <c r="AL85" s="152"/>
+      <c r="AM85" s="152"/>
+      <c r="AN85" s="152"/>
+      <c r="AO85" s="152"/>
+      <c r="AP85" s="152"/>
+      <c r="AQ85" s="152"/>
+      <c r="AR85" s="152"/>
+      <c r="BC85" s="33"/>
+      <c r="BD85" s="33"/>
+      <c r="BE85" s="33"/>
+      <c r="BF85" s="33"/>
+      <c r="BG85" s="33"/>
+      <c r="BH85" s="33"/>
+      <c r="BI85" s="33"/>
+      <c r="BJ85" s="33"/>
+      <c r="BK85" s="33"/>
+      <c r="BL85" s="33"/>
+      <c r="BM85" s="33"/>
+      <c r="BN85" s="33"/>
+      <c r="BO85" s="33"/>
+      <c r="BP85" s="33"/>
+      <c r="BQ85" s="33"/>
+      <c r="BR85" s="33"/>
+      <c r="BS85" s="33"/>
+      <c r="BU85" s="33"/>
+      <c r="BV85" s="33"/>
+      <c r="BX85" s="119"/>
+      <c r="BY85" s="119"/>
+      <c r="BZ85" s="119"/>
+    </row>
+    <row r="94" spans="1:91" ht="9" customHeight="1">
+      <c r="A94" s="148"/>
+      <c r="B94" s="148"/>
+      <c r="C94" s="148"/>
+      <c r="D94" s="148"/>
+      <c r="E94" s="148"/>
+      <c r="F94" s="148"/>
+      <c r="G94" s="148"/>
+      <c r="H94" s="148"/>
+      <c r="I94" s="148"/>
+      <c r="J94" s="148"/>
+      <c r="K94" s="148"/>
+      <c r="L94" s="148"/>
+      <c r="M94" s="148"/>
+      <c r="N94" s="148"/>
+      <c r="O94" s="148"/>
+      <c r="P94" s="148"/>
+      <c r="Q94" s="148"/>
+      <c r="R94" s="148"/>
+      <c r="S94" s="148"/>
+      <c r="T94" s="148"/>
+      <c r="U94" s="148"/>
+      <c r="V94" s="148"/>
+      <c r="W94" s="148"/>
+      <c r="X94" s="41"/>
+      <c r="Y94" s="41"/>
+      <c r="Z94" s="41"/>
+      <c r="AA94" s="41"/>
+      <c r="AB94" s="41"/>
+      <c r="AC94" s="41"/>
+      <c r="AD94" s="41"/>
+      <c r="AE94" s="41"/>
+      <c r="AF94" s="41"/>
+      <c r="AG94" s="41"/>
+      <c r="AH94" s="41"/>
+      <c r="AI94" s="41"/>
+      <c r="AJ94" s="41"/>
+      <c r="AK94" s="41"/>
+      <c r="AL94" s="41"/>
+      <c r="AM94" s="41"/>
+      <c r="AN94" s="41"/>
+      <c r="AO94" s="41"/>
+      <c r="AP94" s="41"/>
+      <c r="AQ94" s="41"/>
+      <c r="AR94" s="41"/>
+    </row>
+    <row r="95" spans="1:91" ht="9" customHeight="1">
+      <c r="A95" s="148"/>
+      <c r="B95" s="148"/>
+      <c r="C95" s="148"/>
+      <c r="D95" s="148"/>
+      <c r="E95" s="148"/>
+      <c r="F95" s="148"/>
+      <c r="G95" s="148"/>
+      <c r="H95" s="148"/>
+      <c r="I95" s="148"/>
+      <c r="J95" s="148"/>
+      <c r="K95" s="148"/>
+      <c r="L95" s="148"/>
+      <c r="M95" s="148"/>
+      <c r="N95" s="148"/>
+      <c r="O95" s="148"/>
+      <c r="P95" s="148"/>
+      <c r="Q95" s="148"/>
+      <c r="R95" s="148"/>
+      <c r="S95" s="148"/>
+      <c r="T95" s="148"/>
+      <c r="U95" s="148"/>
+      <c r="V95" s="148"/>
+      <c r="W95" s="148"/>
+      <c r="X95" s="41"/>
+      <c r="Y95" s="41"/>
+      <c r="Z95" s="41"/>
+      <c r="AA95" s="41"/>
+      <c r="AB95" s="41"/>
+      <c r="AC95" s="41"/>
+      <c r="AD95" s="41"/>
+      <c r="AE95" s="41"/>
+      <c r="AF95" s="41"/>
+      <c r="AG95" s="41"/>
+      <c r="AH95" s="41"/>
+      <c r="AI95" s="41"/>
+      <c r="AJ95" s="41"/>
+      <c r="AK95" s="41"/>
+      <c r="AL95" s="41"/>
+      <c r="AM95" s="41"/>
+      <c r="AN95" s="41"/>
+      <c r="AO95" s="41"/>
+      <c r="AP95" s="41"/>
+      <c r="AQ95" s="41"/>
+      <c r="AR95" s="41"/>
+    </row>
+    <row r="96" spans="1:91" ht="9" customHeight="1">
+      <c r="A96" s="41"/>
+      <c r="B96" s="41"/>
+      <c r="C96" s="41"/>
+      <c r="D96" s="41"/>
+      <c r="E96" s="41"/>
+      <c r="F96" s="41"/>
+      <c r="G96" s="41"/>
+      <c r="H96" s="41"/>
+      <c r="I96" s="41"/>
+      <c r="J96" s="41"/>
+      <c r="K96" s="41"/>
+      <c r="L96" s="41"/>
+      <c r="M96" s="41"/>
+      <c r="N96" s="41"/>
+      <c r="O96" s="324"/>
+      <c r="P96" s="324"/>
+      <c r="Q96" s="324"/>
+      <c r="R96" s="324"/>
+      <c r="S96" s="324"/>
+      <c r="T96" s="41"/>
+      <c r="U96" s="324"/>
+      <c r="V96" s="324"/>
+      <c r="W96" s="324"/>
+      <c r="X96" s="41"/>
+      <c r="Y96" s="41"/>
+      <c r="Z96" s="41"/>
+      <c r="AA96" s="41"/>
+      <c r="AB96" s="41"/>
+      <c r="AC96" s="41"/>
+      <c r="AD96" s="41"/>
+      <c r="AE96" s="41"/>
+      <c r="AF96" s="41"/>
+      <c r="AG96" s="41"/>
+      <c r="AH96" s="41"/>
+      <c r="AI96" s="41"/>
+      <c r="AJ96" s="41"/>
+      <c r="AK96" s="41"/>
+      <c r="AL96" s="41"/>
+      <c r="AM96" s="41"/>
+      <c r="AN96" s="41"/>
+      <c r="AO96" s="41"/>
+      <c r="AP96" s="41"/>
+      <c r="AQ96" s="41"/>
+      <c r="AR96" s="41"/>
+    </row>
+    <row r="97" spans="1:44" ht="9" customHeight="1">
+      <c r="A97" s="41"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
+      <c r="I97" s="41"/>
+      <c r="J97" s="41"/>
+      <c r="K97" s="41"/>
+      <c r="L97" s="41"/>
+      <c r="M97" s="41"/>
+      <c r="N97" s="324"/>
+      <c r="O97" s="324"/>
+      <c r="P97" s="324"/>
+      <c r="Q97" s="324"/>
+      <c r="R97" s="324"/>
+      <c r="S97" s="324"/>
+      <c r="T97" s="324"/>
+      <c r="U97" s="324"/>
+      <c r="V97" s="324"/>
+      <c r="W97" s="324"/>
+      <c r="X97" s="41"/>
+      <c r="Y97" s="41"/>
+      <c r="Z97" s="41"/>
+      <c r="AA97" s="41"/>
+      <c r="AB97" s="41"/>
+      <c r="AC97" s="41"/>
+      <c r="AD97" s="41"/>
+      <c r="AE97" s="41"/>
+      <c r="AF97" s="41"/>
+      <c r="AG97" s="41"/>
+      <c r="AH97" s="41"/>
+      <c r="AI97" s="41"/>
+      <c r="AJ97" s="41"/>
+      <c r="AK97" s="41"/>
+      <c r="AL97" s="41"/>
+      <c r="AM97" s="41"/>
+      <c r="AN97" s="41"/>
+      <c r="AO97" s="41"/>
+      <c r="AP97" s="41"/>
+      <c r="AQ97" s="41"/>
+      <c r="AR97" s="41"/>
+    </row>
+    <row r="98" spans="1:44" ht="9" customHeight="1">
+      <c r="A98" s="325"/>
+      <c r="B98" s="325"/>
+      <c r="C98" s="325"/>
+      <c r="D98" s="326"/>
+      <c r="E98" s="326"/>
+      <c r="F98" s="326"/>
+      <c r="G98" s="326"/>
+      <c r="H98" s="326"/>
+      <c r="I98" s="326"/>
+      <c r="J98" s="326"/>
+      <c r="K98" s="326"/>
+      <c r="L98" s="326"/>
+      <c r="M98" s="326"/>
+      <c r="N98" s="5"/>
+      <c r="O98" s="5"/>
+      <c r="P98" s="5"/>
+      <c r="Q98" s="5"/>
+      <c r="R98" s="5"/>
+      <c r="S98" s="5"/>
+      <c r="T98" s="5"/>
+      <c r="U98" s="5"/>
+      <c r="V98" s="5"/>
+      <c r="W98" s="5"/>
+      <c r="X98" s="264"/>
+      <c r="Y98" s="264"/>
+      <c r="Z98" s="264"/>
+      <c r="AA98" s="264"/>
+      <c r="AB98" s="264"/>
+      <c r="AC98" s="264"/>
+      <c r="AD98" s="264"/>
+      <c r="AE98" s="264"/>
+      <c r="AF98" s="264"/>
+      <c r="AG98" s="70"/>
+      <c r="AH98" s="70"/>
+      <c r="AI98" s="70"/>
+      <c r="AJ98" s="264"/>
+      <c r="AK98" s="264"/>
+      <c r="AL98" s="264"/>
+      <c r="AM98" s="264"/>
+      <c r="AN98" s="264"/>
+      <c r="AO98" s="264"/>
+      <c r="AP98" s="264"/>
+      <c r="AQ98" s="264"/>
+      <c r="AR98" s="264"/>
+    </row>
+    <row r="99" spans="1:44" ht="9" customHeight="1">
+      <c r="A99" s="325"/>
+      <c r="B99" s="325"/>
+      <c r="C99" s="325"/>
+      <c r="D99" s="326"/>
+      <c r="E99" s="326"/>
+      <c r="F99" s="326"/>
+      <c r="G99" s="326"/>
+      <c r="H99" s="326"/>
+      <c r="I99" s="326"/>
+      <c r="J99" s="326"/>
+      <c r="K99" s="326"/>
+      <c r="L99" s="326"/>
+      <c r="M99" s="326"/>
+      <c r="N99" s="5"/>
+      <c r="O99" s="5"/>
+      <c r="P99" s="5"/>
+      <c r="Q99" s="5"/>
+      <c r="R99" s="5"/>
+      <c r="S99" s="5"/>
+      <c r="T99" s="5"/>
+      <c r="U99" s="5"/>
+      <c r="V99" s="5"/>
+      <c r="W99" s="5"/>
+      <c r="X99" s="264"/>
+      <c r="Y99" s="264"/>
+      <c r="Z99" s="264"/>
+      <c r="AA99" s="264"/>
+      <c r="AB99" s="264"/>
+      <c r="AC99" s="264"/>
+      <c r="AD99" s="264"/>
+      <c r="AE99" s="264"/>
+      <c r="AF99" s="264"/>
+      <c r="AG99" s="70"/>
+      <c r="AH99" s="70"/>
+      <c r="AI99" s="70"/>
+      <c r="AJ99" s="264"/>
+      <c r="AK99" s="264"/>
+      <c r="AL99" s="264"/>
+      <c r="AM99" s="264"/>
+      <c r="AN99" s="264"/>
+      <c r="AO99" s="264"/>
+      <c r="AP99" s="264"/>
+      <c r="AQ99" s="264"/>
+      <c r="AR99" s="264"/>
+    </row>
+    <row r="100" spans="1:44" ht="9" customHeight="1">
+      <c r="A100" s="325"/>
+      <c r="B100" s="325"/>
+      <c r="C100" s="325"/>
+      <c r="D100" s="326"/>
+      <c r="E100" s="326"/>
+      <c r="F100" s="326"/>
+      <c r="G100" s="326"/>
+      <c r="H100" s="326"/>
+      <c r="I100" s="326"/>
+      <c r="J100" s="326"/>
+      <c r="K100" s="326"/>
+      <c r="L100" s="326"/>
+      <c r="M100" s="326"/>
+      <c r="N100" s="5"/>
+      <c r="O100" s="5"/>
+      <c r="P100" s="5"/>
+      <c r="Q100" s="5"/>
+      <c r="R100" s="5"/>
+      <c r="S100" s="5"/>
+      <c r="T100" s="5"/>
+      <c r="U100" s="5"/>
+      <c r="V100" s="5"/>
+      <c r="W100" s="5"/>
+      <c r="X100" s="264"/>
+      <c r="Y100" s="264"/>
+      <c r="Z100" s="264"/>
+      <c r="AA100" s="264"/>
+      <c r="AB100" s="264"/>
+      <c r="AC100" s="264"/>
+      <c r="AD100" s="264"/>
+      <c r="AE100" s="264"/>
+      <c r="AF100" s="264"/>
+      <c r="AG100" s="70"/>
+      <c r="AH100" s="70"/>
+      <c r="AI100" s="70"/>
+      <c r="AJ100" s="264"/>
+      <c r="AK100" s="264"/>
+      <c r="AL100" s="264"/>
+      <c r="AM100" s="264"/>
+      <c r="AN100" s="264"/>
+      <c r="AO100" s="264"/>
+      <c r="AP100" s="264"/>
+      <c r="AQ100" s="264"/>
+      <c r="AR100" s="264"/>
+    </row>
+    <row r="101" spans="1:44" ht="9" customHeight="1">
+      <c r="A101" s="325"/>
+      <c r="B101" s="325"/>
+      <c r="C101" s="325"/>
+      <c r="D101" s="326"/>
+      <c r="E101" s="326"/>
+      <c r="F101" s="326"/>
+      <c r="G101" s="326"/>
+      <c r="H101" s="326"/>
+      <c r="I101" s="326"/>
+      <c r="J101" s="326"/>
+      <c r="K101" s="326"/>
+      <c r="L101" s="326"/>
+      <c r="M101" s="326"/>
+      <c r="N101" s="5"/>
+      <c r="O101" s="5"/>
+      <c r="P101" s="5"/>
+      <c r="Q101" s="5"/>
+      <c r="R101" s="5"/>
+      <c r="S101" s="5"/>
+      <c r="T101" s="5"/>
+      <c r="U101" s="5"/>
+      <c r="V101" s="5"/>
+      <c r="W101" s="5"/>
+      <c r="X101" s="327"/>
+      <c r="Y101" s="6"/>
+      <c r="Z101" s="6"/>
+      <c r="AA101" s="6"/>
+      <c r="AB101" s="6"/>
+      <c r="AC101" s="6"/>
+      <c r="AD101" s="6"/>
+      <c r="AE101" s="6"/>
+      <c r="AF101" s="6"/>
+      <c r="AG101" s="6"/>
+      <c r="AH101" s="6"/>
+      <c r="AI101" s="6"/>
+      <c r="AJ101" s="6"/>
+      <c r="AK101" s="6"/>
+      <c r="AL101" s="6"/>
+      <c r="AM101" s="6"/>
+      <c r="AN101" s="6"/>
+      <c r="AO101" s="6"/>
+      <c r="AP101" s="6"/>
+      <c r="AQ101" s="6"/>
+      <c r="AR101" s="6"/>
+    </row>
+    <row r="102" spans="1:44" ht="9" customHeight="1">
+      <c r="A102" s="325"/>
+      <c r="B102" s="325"/>
+      <c r="C102" s="325"/>
+      <c r="D102" s="326"/>
+      <c r="E102" s="326"/>
+      <c r="F102" s="326"/>
+      <c r="G102" s="326"/>
+      <c r="H102" s="326"/>
+      <c r="I102" s="326"/>
+      <c r="J102" s="326"/>
+      <c r="K102" s="326"/>
+      <c r="L102" s="326"/>
+      <c r="M102" s="326"/>
+      <c r="N102" s="5"/>
+      <c r="O102" s="5"/>
+      <c r="P102" s="5"/>
+      <c r="Q102" s="5"/>
+      <c r="R102" s="5"/>
+      <c r="S102" s="5"/>
+      <c r="T102" s="5"/>
+      <c r="U102" s="5"/>
+      <c r="V102" s="5"/>
+      <c r="W102" s="5"/>
+      <c r="X102" s="6"/>
+      <c r="Y102" s="6"/>
+      <c r="Z102" s="6"/>
+      <c r="AA102" s="6"/>
+      <c r="AB102" s="6"/>
+      <c r="AC102" s="6"/>
+      <c r="AD102" s="6"/>
+      <c r="AE102" s="6"/>
+      <c r="AF102" s="6"/>
+      <c r="AG102" s="6"/>
+      <c r="AH102" s="6"/>
+      <c r="AI102" s="6"/>
+      <c r="AJ102" s="6"/>
+      <c r="AK102" s="6"/>
+      <c r="AL102" s="6"/>
+      <c r="AM102" s="6"/>
+      <c r="AN102" s="6"/>
+      <c r="AO102" s="6"/>
+      <c r="AP102" s="6"/>
+      <c r="AQ102" s="6"/>
+      <c r="AR102" s="6"/>
+    </row>
+    <row r="103" spans="1:44" ht="9" customHeight="1">
+      <c r="A103" s="325"/>
+      <c r="B103" s="325"/>
+      <c r="C103" s="325"/>
+      <c r="D103" s="326"/>
+      <c r="E103" s="326"/>
+      <c r="F103" s="326"/>
+      <c r="G103" s="326"/>
+      <c r="H103" s="326"/>
+      <c r="I103" s="326"/>
+      <c r="J103" s="326"/>
+      <c r="K103" s="326"/>
+      <c r="L103" s="326"/>
+      <c r="M103" s="326"/>
+      <c r="N103" s="5"/>
+      <c r="O103" s="5"/>
+      <c r="P103" s="5"/>
+      <c r="Q103" s="5"/>
+      <c r="R103" s="5"/>
+      <c r="S103" s="5"/>
+      <c r="T103" s="5"/>
+      <c r="U103" s="5"/>
+      <c r="V103" s="5"/>
+      <c r="W103" s="5"/>
+      <c r="X103" s="6"/>
+      <c r="Y103" s="6"/>
+      <c r="Z103" s="6"/>
+      <c r="AA103" s="6"/>
+      <c r="AB103" s="6"/>
+      <c r="AC103" s="6"/>
+      <c r="AD103" s="6"/>
+      <c r="AE103" s="6"/>
+      <c r="AF103" s="6"/>
+      <c r="AG103" s="6"/>
+      <c r="AH103" s="6"/>
+      <c r="AI103" s="6"/>
+      <c r="AJ103" s="6"/>
+      <c r="AK103" s="6"/>
+      <c r="AL103" s="6"/>
+      <c r="AM103" s="6"/>
+      <c r="AN103" s="6"/>
+      <c r="AO103" s="6"/>
+      <c r="AP103" s="6"/>
+      <c r="AQ103" s="6"/>
+      <c r="AR103" s="6"/>
+    </row>
+    <row r="104" spans="1:44" ht="9" customHeight="1">
+      <c r="A104" s="325"/>
+      <c r="B104" s="325"/>
+      <c r="C104" s="325"/>
+      <c r="D104" s="326"/>
+      <c r="E104" s="326"/>
+      <c r="F104" s="326"/>
+      <c r="G104" s="326"/>
+      <c r="H104" s="326"/>
+      <c r="I104" s="326"/>
+      <c r="J104" s="326"/>
+      <c r="K104" s="326"/>
+      <c r="L104" s="326"/>
+      <c r="M104" s="326"/>
+      <c r="N104" s="5"/>
+      <c r="O104" s="5"/>
+      <c r="P104" s="5"/>
+      <c r="Q104" s="5"/>
+      <c r="R104" s="5"/>
+      <c r="S104" s="5"/>
+      <c r="T104" s="5"/>
+      <c r="U104" s="5"/>
+      <c r="V104" s="5"/>
+      <c r="W104" s="5"/>
+      <c r="X104" s="6"/>
+      <c r="Y104" s="6"/>
+      <c r="Z104" s="6"/>
+      <c r="AA104" s="6"/>
+      <c r="AB104" s="6"/>
+      <c r="AC104" s="6"/>
+      <c r="AD104" s="6"/>
+      <c r="AE104" s="6"/>
+      <c r="AF104" s="6"/>
+      <c r="AG104" s="6"/>
+      <c r="AH104" s="6"/>
+      <c r="AI104" s="6"/>
+      <c r="AJ104" s="6"/>
+      <c r="AK104" s="6"/>
+      <c r="AL104" s="6"/>
+      <c r="AM104" s="6"/>
+      <c r="AN104" s="6"/>
+      <c r="AO104" s="6"/>
+      <c r="AP104" s="6"/>
+      <c r="AQ104" s="6"/>
+      <c r="AR104" s="6"/>
+    </row>
+    <row r="105" spans="1:44" ht="9" customHeight="1">
+      <c r="A105" s="325"/>
+      <c r="B105" s="325"/>
+      <c r="C105" s="325"/>
+      <c r="D105" s="326"/>
+      <c r="E105" s="326"/>
+      <c r="F105" s="326"/>
+      <c r="G105" s="326"/>
+      <c r="H105" s="326"/>
+      <c r="I105" s="326"/>
+      <c r="J105" s="326"/>
+      <c r="K105" s="326"/>
+      <c r="L105" s="326"/>
+      <c r="M105" s="326"/>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="5"/>
+      <c r="Q105" s="5"/>
+      <c r="R105" s="5"/>
+      <c r="S105" s="5"/>
+      <c r="T105" s="5"/>
+      <c r="U105" s="5"/>
+      <c r="V105" s="5"/>
+      <c r="W105" s="5"/>
+      <c r="X105" s="6"/>
+      <c r="Y105" s="6"/>
+      <c r="Z105" s="6"/>
+      <c r="AA105" s="6"/>
+      <c r="AB105" s="6"/>
+      <c r="AC105" s="6"/>
+      <c r="AD105" s="6"/>
+      <c r="AE105" s="6"/>
+      <c r="AF105" s="6"/>
+      <c r="AG105" s="6"/>
+      <c r="AH105" s="6"/>
+      <c r="AI105" s="6"/>
+      <c r="AJ105" s="6"/>
+      <c r="AK105" s="6"/>
+      <c r="AL105" s="6"/>
+      <c r="AM105" s="6"/>
+      <c r="AN105" s="6"/>
+      <c r="AO105" s="6"/>
+      <c r="AP105" s="6"/>
+      <c r="AQ105" s="6"/>
+      <c r="AR105" s="6"/>
+    </row>
+    <row r="106" spans="1:44" ht="9" customHeight="1">
+      <c r="A106" s="328"/>
+      <c r="B106" s="328"/>
+      <c r="C106" s="328"/>
+      <c r="D106" s="326"/>
+      <c r="E106" s="326"/>
+      <c r="F106" s="326"/>
+      <c r="G106" s="326"/>
+      <c r="H106" s="326"/>
+      <c r="I106" s="326"/>
+      <c r="J106" s="326"/>
+      <c r="K106" s="326"/>
+      <c r="L106" s="326"/>
+      <c r="M106" s="326"/>
+      <c r="N106" s="5"/>
+      <c r="O106" s="5"/>
+      <c r="P106" s="5"/>
+      <c r="Q106" s="5"/>
+      <c r="R106" s="5"/>
+      <c r="S106" s="5"/>
+      <c r="T106" s="5"/>
+      <c r="U106" s="5"/>
+      <c r="V106" s="5"/>
+      <c r="W106" s="5"/>
+      <c r="X106" s="329"/>
+      <c r="Y106" s="329"/>
+      <c r="Z106" s="329"/>
+      <c r="AA106" s="329"/>
+      <c r="AB106" s="329"/>
+      <c r="AC106" s="329"/>
+      <c r="AD106" s="329"/>
+      <c r="AE106" s="329"/>
+      <c r="AF106" s="329"/>
+      <c r="AG106" s="329"/>
+      <c r="AH106" s="329"/>
+      <c r="AI106" s="329"/>
+      <c r="AJ106" s="329"/>
+      <c r="AK106" s="329"/>
+      <c r="AL106" s="329"/>
+      <c r="AM106" s="329"/>
+      <c r="AN106" s="329"/>
+      <c r="AO106" s="329"/>
+      <c r="AP106" s="329"/>
+      <c r="AQ106" s="329"/>
+      <c r="AR106" s="329"/>
+    </row>
+    <row r="107" spans="1:44" ht="9" customHeight="1">
+      <c r="A107" s="328"/>
+      <c r="B107" s="328"/>
+      <c r="C107" s="328"/>
+      <c r="D107" s="326"/>
+      <c r="E107" s="326"/>
+      <c r="F107" s="326"/>
+      <c r="G107" s="326"/>
+      <c r="H107" s="326"/>
+      <c r="I107" s="326"/>
+      <c r="J107" s="326"/>
+      <c r="K107" s="326"/>
+      <c r="L107" s="326"/>
+      <c r="M107" s="326"/>
+      <c r="N107" s="5"/>
+      <c r="O107" s="5"/>
+      <c r="P107" s="5"/>
+      <c r="Q107" s="5"/>
+      <c r="R107" s="5"/>
+      <c r="S107" s="5"/>
+      <c r="T107" s="5"/>
+      <c r="U107" s="5"/>
+      <c r="V107" s="5"/>
+      <c r="W107" s="5"/>
+      <c r="X107" s="329"/>
+      <c r="Y107" s="329"/>
+      <c r="Z107" s="329"/>
+      <c r="AA107" s="329"/>
+      <c r="AB107" s="329"/>
+      <c r="AC107" s="329"/>
+      <c r="AD107" s="329"/>
+      <c r="AE107" s="329"/>
+      <c r="AF107" s="329"/>
+      <c r="AG107" s="329"/>
+      <c r="AH107" s="329"/>
+      <c r="AI107" s="329"/>
+      <c r="AJ107" s="329"/>
+      <c r="AK107" s="329"/>
+      <c r="AL107" s="329"/>
+      <c r="AM107" s="329"/>
+      <c r="AN107" s="329"/>
+      <c r="AO107" s="329"/>
+      <c r="AP107" s="329"/>
+      <c r="AQ107" s="329"/>
+      <c r="AR107" s="329"/>
+    </row>
+    <row r="108" spans="1:44" ht="9" customHeight="1">
+      <c r="A108" s="328"/>
+      <c r="B108" s="328"/>
+      <c r="C108" s="328"/>
+      <c r="D108" s="326"/>
+      <c r="E108" s="326"/>
+      <c r="F108" s="326"/>
+      <c r="G108" s="326"/>
+      <c r="H108" s="326"/>
+      <c r="I108" s="326"/>
+      <c r="J108" s="326"/>
+      <c r="K108" s="326"/>
+      <c r="L108" s="326"/>
+      <c r="M108" s="326"/>
+      <c r="N108" s="5"/>
+      <c r="O108" s="5"/>
+      <c r="P108" s="5"/>
+      <c r="Q108" s="5"/>
+      <c r="R108" s="5"/>
+      <c r="S108" s="5"/>
+      <c r="T108" s="5"/>
+      <c r="U108" s="5"/>
+      <c r="V108" s="5"/>
+      <c r="W108" s="5"/>
+      <c r="X108" s="21"/>
+      <c r="Y108" s="21"/>
+      <c r="Z108" s="21"/>
+      <c r="AA108" s="21"/>
+      <c r="AB108" s="21"/>
+      <c r="AC108" s="21"/>
+      <c r="AD108" s="21"/>
+      <c r="AE108" s="21"/>
+      <c r="AF108" s="21"/>
+      <c r="AG108" s="21"/>
+      <c r="AH108" s="82"/>
+      <c r="AI108" s="82"/>
+      <c r="AJ108" s="82"/>
+      <c r="AK108" s="82"/>
+      <c r="AL108" s="82"/>
+      <c r="AM108" s="82"/>
+      <c r="AN108" s="82"/>
+      <c r="AO108" s="82"/>
+    </row>
+    <row r="109" spans="1:44" ht="9" customHeight="1">
+      <c r="A109" s="328"/>
+      <c r="B109" s="328"/>
+      <c r="C109" s="328"/>
+      <c r="D109" s="326"/>
+      <c r="E109" s="326"/>
+      <c r="F109" s="326"/>
+      <c r="G109" s="326"/>
+      <c r="H109" s="326"/>
+      <c r="I109" s="326"/>
+      <c r="J109" s="326"/>
+      <c r="K109" s="326"/>
+      <c r="L109" s="326"/>
+      <c r="M109" s="326"/>
+      <c r="N109" s="5"/>
+      <c r="O109" s="5"/>
+      <c r="P109" s="5"/>
+      <c r="Q109" s="5"/>
+      <c r="R109" s="5"/>
+      <c r="S109" s="5"/>
+      <c r="T109" s="5"/>
+      <c r="U109" s="5"/>
+      <c r="V109" s="5"/>
+      <c r="W109" s="5"/>
+      <c r="X109" s="330"/>
+      <c r="Y109" s="330"/>
+      <c r="Z109" s="330"/>
+      <c r="AA109" s="330"/>
+      <c r="AB109" s="330"/>
+      <c r="AC109" s="330"/>
+      <c r="AD109" s="330"/>
+      <c r="AE109" s="330"/>
+      <c r="AF109" s="330"/>
+      <c r="AG109" s="330"/>
+      <c r="AH109" s="330"/>
+      <c r="AI109" s="330"/>
+      <c r="AJ109" s="330"/>
+      <c r="AK109" s="330"/>
+      <c r="AL109" s="330"/>
+      <c r="AM109" s="330"/>
+      <c r="AN109" s="330"/>
+      <c r="AO109" s="330"/>
+      <c r="AP109" s="330"/>
+      <c r="AQ109" s="330"/>
+      <c r="AR109" s="330"/>
+    </row>
+    <row r="110" spans="1:44" ht="9" customHeight="1">
+      <c r="A110" s="328"/>
+      <c r="B110" s="328"/>
+      <c r="C110" s="328"/>
+      <c r="D110" s="326"/>
+      <c r="E110" s="326"/>
+      <c r="F110" s="326"/>
+      <c r="G110" s="326"/>
+      <c r="H110" s="326"/>
+      <c r="I110" s="326"/>
+      <c r="J110" s="326"/>
+      <c r="K110" s="326"/>
+      <c r="L110" s="326"/>
+      <c r="M110" s="326"/>
+      <c r="N110" s="5"/>
+      <c r="O110" s="5"/>
+      <c r="P110" s="5"/>
+      <c r="Q110" s="5"/>
+      <c r="R110" s="5"/>
+      <c r="S110" s="5"/>
+      <c r="T110" s="5"/>
+      <c r="U110" s="5"/>
+      <c r="V110" s="5"/>
+      <c r="W110" s="5"/>
+      <c r="X110" s="330"/>
+      <c r="Y110" s="330"/>
+      <c r="Z110" s="330"/>
+      <c r="AA110" s="330"/>
+      <c r="AB110" s="330"/>
+      <c r="AC110" s="330"/>
+      <c r="AD110" s="330"/>
+      <c r="AE110" s="330"/>
+      <c r="AF110" s="330"/>
+      <c r="AG110" s="330"/>
+      <c r="AH110" s="330"/>
+      <c r="AI110" s="330"/>
+      <c r="AJ110" s="330"/>
+      <c r="AK110" s="330"/>
+      <c r="AL110" s="330"/>
+      <c r="AM110" s="330"/>
+      <c r="AN110" s="330"/>
+      <c r="AO110" s="330"/>
+      <c r="AP110" s="330"/>
+      <c r="AQ110" s="330"/>
+      <c r="AR110" s="330"/>
+    </row>
+    <row r="111" spans="1:44" ht="9" customHeight="1">
+      <c r="A111" s="328"/>
+      <c r="B111" s="328"/>
+      <c r="C111" s="328"/>
+      <c r="D111" s="326"/>
+      <c r="E111" s="326"/>
+      <c r="F111" s="326"/>
+      <c r="G111" s="326"/>
+      <c r="H111" s="326"/>
+      <c r="I111" s="326"/>
+      <c r="J111" s="326"/>
+      <c r="K111" s="326"/>
+      <c r="L111" s="326"/>
+      <c r="M111" s="326"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="33"/>
+      <c r="Y111" s="33"/>
+      <c r="Z111" s="33"/>
+      <c r="AA111" s="33"/>
+      <c r="AB111" s="33"/>
+      <c r="AC111" s="33"/>
+      <c r="AD111" s="33"/>
+      <c r="AL111" s="33"/>
+      <c r="AM111" s="33"/>
+      <c r="AN111" s="33"/>
+      <c r="AO111" s="33"/>
+      <c r="AP111" s="33"/>
+      <c r="AQ111" s="33"/>
+      <c r="AR111" s="33"/>
+    </row>
+    <row r="112" spans="1:44" ht="9" customHeight="1">
+      <c r="A112" s="328"/>
+      <c r="B112" s="328"/>
+      <c r="C112" s="328"/>
+      <c r="D112" s="326"/>
+      <c r="E112" s="326"/>
+      <c r="F112" s="326"/>
+      <c r="G112" s="326"/>
+      <c r="H112" s="326"/>
+      <c r="I112" s="326"/>
+      <c r="J112" s="326"/>
+      <c r="K112" s="326"/>
+      <c r="L112" s="326"/>
+      <c r="M112" s="326"/>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="5"/>
+      <c r="S112" s="5"/>
+      <c r="T112" s="5"/>
+      <c r="U112" s="5"/>
+      <c r="V112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="X112" s="330"/>
+      <c r="Y112" s="330"/>
+      <c r="Z112" s="330"/>
+      <c r="AA112" s="330"/>
+      <c r="AB112" s="330"/>
+      <c r="AC112" s="330"/>
+      <c r="AD112" s="330"/>
+      <c r="AE112" s="330"/>
+      <c r="AF112" s="330"/>
+      <c r="AG112" s="330"/>
+      <c r="AH112" s="330"/>
+      <c r="AI112" s="330"/>
+      <c r="AJ112" s="330"/>
+      <c r="AK112" s="330"/>
+      <c r="AL112" s="330"/>
+      <c r="AM112" s="330"/>
+      <c r="AN112" s="330"/>
+      <c r="AO112" s="330"/>
+      <c r="AP112" s="330"/>
+      <c r="AQ112" s="330"/>
+      <c r="AR112" s="330"/>
+    </row>
+    <row r="113" spans="1:44" ht="9" customHeight="1">
+      <c r="A113" s="328"/>
+      <c r="B113" s="328"/>
+      <c r="C113" s="328"/>
+      <c r="D113" s="326"/>
+      <c r="E113" s="326"/>
+      <c r="F113" s="326"/>
+      <c r="G113" s="326"/>
+      <c r="H113" s="326"/>
+      <c r="I113" s="326"/>
+      <c r="J113" s="326"/>
+      <c r="K113" s="326"/>
+      <c r="L113" s="326"/>
+      <c r="M113" s="326"/>
+      <c r="N113" s="5"/>
+      <c r="O113" s="5"/>
+      <c r="P113" s="5"/>
+      <c r="Q113" s="5"/>
+      <c r="R113" s="5"/>
+      <c r="S113" s="5"/>
+      <c r="T113" s="5"/>
+      <c r="U113" s="5"/>
+      <c r="V113" s="5"/>
+      <c r="W113" s="5"/>
+      <c r="X113" s="330"/>
+      <c r="Y113" s="330"/>
+      <c r="Z113" s="330"/>
+      <c r="AA113" s="330"/>
+      <c r="AB113" s="330"/>
+      <c r="AC113" s="330"/>
+      <c r="AD113" s="330"/>
+      <c r="AE113" s="330"/>
+      <c r="AF113" s="330"/>
+      <c r="AG113" s="330"/>
+      <c r="AH113" s="330"/>
+      <c r="AI113" s="330"/>
+      <c r="AJ113" s="330"/>
+      <c r="AK113" s="330"/>
+      <c r="AL113" s="330"/>
+      <c r="AM113" s="330"/>
+      <c r="AN113" s="330"/>
+      <c r="AO113" s="330"/>
+      <c r="AP113" s="330"/>
+      <c r="AQ113" s="330"/>
+      <c r="AR113" s="330"/>
+    </row>
+    <row r="114" spans="1:44" ht="9" customHeight="1">
+      <c r="A114" s="328"/>
+      <c r="B114" s="328"/>
+      <c r="C114" s="328"/>
+      <c r="D114" s="326"/>
+      <c r="E114" s="326"/>
+      <c r="F114" s="326"/>
+      <c r="G114" s="326"/>
+      <c r="H114" s="326"/>
+      <c r="I114" s="326"/>
+      <c r="J114" s="326"/>
+      <c r="K114" s="326"/>
+      <c r="L114" s="326"/>
+      <c r="M114" s="326"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="33"/>
+      <c r="Y114" s="33"/>
+      <c r="Z114" s="33"/>
+      <c r="AA114" s="33"/>
+      <c r="AB114" s="33"/>
+      <c r="AC114" s="33"/>
+      <c r="AD114" s="33"/>
+      <c r="AE114" s="33"/>
+      <c r="AF114" s="33"/>
+      <c r="AG114" s="33"/>
+      <c r="AH114" s="33"/>
+      <c r="AI114" s="33"/>
+      <c r="AJ114" s="33"/>
+      <c r="AK114" s="33"/>
+      <c r="AL114" s="33"/>
+      <c r="AM114" s="33"/>
+      <c r="AN114" s="33"/>
+      <c r="AO114" s="33"/>
+      <c r="AP114" s="33"/>
+      <c r="AQ114" s="33"/>
+      <c r="AR114" s="33"/>
+    </row>
+    <row r="115" spans="1:44" ht="9" customHeight="1">
+      <c r="A115" s="328"/>
+      <c r="B115" s="328"/>
+      <c r="C115" s="328"/>
+      <c r="D115" s="326"/>
+      <c r="E115" s="326"/>
+      <c r="F115" s="326"/>
+      <c r="G115" s="326"/>
+      <c r="H115" s="326"/>
+      <c r="I115" s="326"/>
+      <c r="J115" s="326"/>
+      <c r="K115" s="326"/>
+      <c r="L115" s="326"/>
+      <c r="M115" s="326"/>
+      <c r="N115" s="5"/>
+      <c r="O115" s="5"/>
+      <c r="P115" s="5"/>
+      <c r="Q115" s="5"/>
+      <c r="R115" s="5"/>
+      <c r="S115" s="5"/>
+      <c r="T115" s="5"/>
+      <c r="U115" s="5"/>
+      <c r="V115" s="5"/>
+      <c r="W115" s="5"/>
+      <c r="X115" s="330"/>
+      <c r="Y115" s="330"/>
+      <c r="Z115" s="330"/>
+      <c r="AA115" s="330"/>
+      <c r="AB115" s="330"/>
+      <c r="AC115" s="330"/>
+      <c r="AD115" s="330"/>
+      <c r="AE115" s="330"/>
+      <c r="AF115" s="330"/>
+      <c r="AG115" s="330"/>
+      <c r="AH115" s="330"/>
+      <c r="AI115" s="330"/>
+      <c r="AJ115" s="330"/>
+      <c r="AK115" s="330"/>
+      <c r="AL115" s="330"/>
+      <c r="AM115" s="330"/>
+      <c r="AN115" s="330"/>
+      <c r="AO115" s="330"/>
+      <c r="AP115" s="330"/>
+      <c r="AQ115" s="330"/>
+      <c r="AR115" s="330"/>
+    </row>
+    <row r="116" spans="1:44" ht="9" customHeight="1">
+      <c r="A116" s="328"/>
+      <c r="B116" s="328"/>
+      <c r="C116" s="328"/>
+      <c r="D116" s="326"/>
+      <c r="E116" s="326"/>
+      <c r="F116" s="326"/>
+      <c r="G116" s="326"/>
+      <c r="H116" s="326"/>
+      <c r="I116" s="326"/>
+      <c r="J116" s="326"/>
+      <c r="K116" s="326"/>
+      <c r="L116" s="326"/>
+      <c r="M116" s="326"/>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+      <c r="R116" s="5"/>
+      <c r="S116" s="5"/>
+      <c r="T116" s="5"/>
+      <c r="U116" s="5"/>
+      <c r="V116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="X116" s="330"/>
+      <c r="Y116" s="330"/>
+      <c r="Z116" s="330"/>
+      <c r="AA116" s="330"/>
+      <c r="AB116" s="330"/>
+      <c r="AC116" s="330"/>
+      <c r="AD116" s="330"/>
+      <c r="AE116" s="330"/>
+      <c r="AF116" s="330"/>
+      <c r="AG116" s="330"/>
+      <c r="AH116" s="330"/>
+      <c r="AI116" s="330"/>
+      <c r="AJ116" s="330"/>
+      <c r="AK116" s="330"/>
+      <c r="AL116" s="330"/>
+      <c r="AM116" s="330"/>
+      <c r="AN116" s="330"/>
+      <c r="AO116" s="330"/>
+      <c r="AP116" s="330"/>
+      <c r="AQ116" s="330"/>
+      <c r="AR116" s="330"/>
+    </row>
+    <row r="117" spans="1:44" ht="9" customHeight="1">
+      <c r="A117" s="328"/>
+      <c r="B117" s="328"/>
+      <c r="C117" s="328"/>
+      <c r="D117" s="326"/>
+      <c r="E117" s="326"/>
+      <c r="F117" s="326"/>
+      <c r="G117" s="326"/>
+      <c r="H117" s="326"/>
+      <c r="I117" s="326"/>
+      <c r="J117" s="326"/>
+      <c r="K117" s="326"/>
+      <c r="L117" s="326"/>
+      <c r="M117" s="326"/>
+      <c r="N117" s="5"/>
+      <c r="O117" s="5"/>
+      <c r="P117" s="5"/>
+      <c r="Q117" s="5"/>
+      <c r="R117" s="5"/>
+      <c r="S117" s="5"/>
+      <c r="T117" s="5"/>
+      <c r="U117" s="5"/>
+      <c r="V117" s="5"/>
+      <c r="W117" s="5"/>
+      <c r="X117" s="33"/>
+      <c r="Y117" s="33"/>
+      <c r="Z117" s="33"/>
+      <c r="AA117" s="33"/>
+      <c r="AB117" s="33"/>
+      <c r="AC117" s="33"/>
+      <c r="AD117" s="33"/>
+      <c r="AE117" s="33"/>
+      <c r="AF117" s="33"/>
+      <c r="AG117" s="33"/>
+      <c r="AH117" s="33"/>
+      <c r="AI117" s="33"/>
+      <c r="AJ117" s="33"/>
+      <c r="AK117" s="33"/>
+      <c r="AL117" s="33"/>
+      <c r="AM117" s="33"/>
+      <c r="AN117" s="33"/>
+      <c r="AO117" s="33"/>
+      <c r="AP117" s="33"/>
+      <c r="AQ117" s="33"/>
+      <c r="AR117" s="33"/>
+    </row>
+    <row r="118" spans="1:44" ht="9" customHeight="1">
+      <c r="A118" s="328"/>
+      <c r="B118" s="328"/>
+      <c r="C118" s="328"/>
+      <c r="D118" s="326"/>
+      <c r="E118" s="326"/>
+      <c r="F118" s="326"/>
+      <c r="G118" s="326"/>
+      <c r="H118" s="326"/>
+      <c r="I118" s="326"/>
+      <c r="J118" s="326"/>
+      <c r="K118" s="326"/>
+      <c r="L118" s="326"/>
+      <c r="M118" s="326"/>
+      <c r="N118" s="5"/>
+      <c r="O118" s="5"/>
+      <c r="P118" s="5"/>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5"/>
+      <c r="S118" s="5"/>
+      <c r="T118" s="5"/>
+      <c r="U118" s="5"/>
+      <c r="V118" s="5"/>
+      <c r="W118" s="5"/>
+      <c r="X118" s="330"/>
+      <c r="Y118" s="330"/>
+      <c r="Z118" s="330"/>
+      <c r="AA118" s="330"/>
+      <c r="AB118" s="330"/>
+      <c r="AC118" s="330"/>
+      <c r="AD118" s="330"/>
+      <c r="AE118" s="148"/>
+      <c r="AF118" s="148"/>
+      <c r="AG118" s="148"/>
+      <c r="AH118" s="148"/>
+      <c r="AI118" s="148"/>
+      <c r="AJ118" s="148"/>
+      <c r="AK118" s="148"/>
+      <c r="AL118" s="330"/>
+      <c r="AM118" s="330"/>
+      <c r="AN118" s="330"/>
+      <c r="AO118" s="330"/>
+      <c r="AP118" s="330"/>
+      <c r="AQ118" s="330"/>
+      <c r="AR118" s="330"/>
+    </row>
+    <row r="119" spans="1:44" ht="9" customHeight="1">
+      <c r="A119" s="328"/>
+      <c r="B119" s="328"/>
+      <c r="C119" s="328"/>
+      <c r="D119" s="326"/>
+      <c r="E119" s="326"/>
+      <c r="F119" s="326"/>
+      <c r="G119" s="326"/>
+      <c r="H119" s="326"/>
+      <c r="I119" s="326"/>
+      <c r="J119" s="326"/>
+      <c r="K119" s="326"/>
+      <c r="L119" s="326"/>
+      <c r="M119" s="326"/>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+      <c r="R119" s="5"/>
+      <c r="S119" s="5"/>
+      <c r="T119" s="5"/>
+      <c r="U119" s="5"/>
+      <c r="V119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="X119" s="330"/>
+      <c r="Y119" s="330"/>
+      <c r="Z119" s="330"/>
+      <c r="AA119" s="330"/>
+      <c r="AB119" s="330"/>
+      <c r="AC119" s="330"/>
+      <c r="AD119" s="330"/>
+      <c r="AE119" s="148"/>
+      <c r="AF119" s="148"/>
+      <c r="AG119" s="148"/>
+      <c r="AH119" s="148"/>
+      <c r="AI119" s="148"/>
+      <c r="AJ119" s="148"/>
+      <c r="AK119" s="148"/>
+      <c r="AL119" s="330"/>
+      <c r="AM119" s="330"/>
+      <c r="AN119" s="330"/>
+      <c r="AO119" s="330"/>
+      <c r="AP119" s="330"/>
+      <c r="AQ119" s="330"/>
+      <c r="AR119" s="330"/>
+    </row>
+    <row r="120" spans="1:44" ht="9" customHeight="1">
+      <c r="A120" s="328"/>
+      <c r="B120" s="328"/>
+      <c r="C120" s="328"/>
+      <c r="D120" s="326"/>
+      <c r="E120" s="326"/>
+      <c r="F120" s="326"/>
+      <c r="G120" s="326"/>
+      <c r="H120" s="326"/>
+      <c r="I120" s="326"/>
+      <c r="J120" s="326"/>
+      <c r="K120" s="326"/>
+      <c r="L120" s="326"/>
+      <c r="M120" s="326"/>
+      <c r="N120" s="5"/>
+      <c r="O120" s="5"/>
+      <c r="P120" s="5"/>
+      <c r="Q120" s="5"/>
+      <c r="R120" s="5"/>
+      <c r="S120" s="5"/>
+      <c r="T120" s="5"/>
+      <c r="U120" s="5"/>
+      <c r="V120" s="5"/>
+      <c r="W120" s="5"/>
+      <c r="X120" s="33"/>
+      <c r="Y120" s="33"/>
+      <c r="Z120" s="33"/>
+      <c r="AA120" s="33"/>
+      <c r="AB120" s="33"/>
+      <c r="AC120" s="33"/>
+      <c r="AD120" s="33"/>
+      <c r="AE120" s="33"/>
+      <c r="AF120" s="33"/>
+      <c r="AG120" s="33"/>
+      <c r="AH120" s="33"/>
+      <c r="AI120" s="33"/>
+      <c r="AJ120" s="33"/>
+      <c r="AK120" s="33"/>
+      <c r="AL120" s="33"/>
+      <c r="AM120" s="33"/>
+      <c r="AN120" s="33"/>
+      <c r="AO120" s="33"/>
+      <c r="AP120" s="33"/>
+      <c r="AQ120" s="33"/>
+      <c r="AR120" s="33"/>
+    </row>
+    <row r="121" spans="1:44" ht="9" customHeight="1">
+      <c r="A121" s="325"/>
+      <c r="B121" s="325"/>
+      <c r="C121" s="325"/>
+      <c r="D121" s="326"/>
+      <c r="E121" s="326"/>
+      <c r="F121" s="326"/>
+      <c r="G121" s="326"/>
+      <c r="H121" s="326"/>
+      <c r="I121" s="326"/>
+      <c r="J121" s="326"/>
+      <c r="K121" s="326"/>
+      <c r="L121" s="326"/>
+      <c r="M121" s="326"/>
+      <c r="N121" s="148"/>
+      <c r="O121" s="148"/>
+      <c r="P121" s="148"/>
+      <c r="Q121" s="148"/>
+      <c r="R121" s="148"/>
+      <c r="S121" s="148"/>
+      <c r="T121" s="5"/>
+      <c r="U121" s="5"/>
+      <c r="V121" s="5"/>
+      <c r="W121" s="5"/>
+      <c r="X121" s="330"/>
+      <c r="Y121" s="330"/>
+      <c r="Z121" s="330"/>
+      <c r="AA121" s="330"/>
+      <c r="AB121" s="330"/>
+      <c r="AC121" s="330"/>
+      <c r="AD121" s="330"/>
+      <c r="AE121" s="330"/>
+      <c r="AF121" s="330"/>
+      <c r="AG121" s="330"/>
+      <c r="AH121" s="330"/>
+      <c r="AI121" s="330"/>
+      <c r="AJ121" s="330"/>
+      <c r="AK121" s="330"/>
+      <c r="AL121" s="330"/>
+      <c r="AM121" s="330"/>
+      <c r="AN121" s="330"/>
+      <c r="AO121" s="330"/>
+      <c r="AP121" s="330"/>
+      <c r="AQ121" s="330"/>
+      <c r="AR121" s="330"/>
+    </row>
+    <row r="122" spans="1:44" ht="9" customHeight="1">
+      <c r="A122" s="325"/>
+      <c r="B122" s="325"/>
+      <c r="C122" s="325"/>
+      <c r="D122" s="326"/>
+      <c r="E122" s="326"/>
+      <c r="F122" s="326"/>
+      <c r="G122" s="326"/>
+      <c r="H122" s="326"/>
+      <c r="I122" s="326"/>
+      <c r="J122" s="326"/>
+      <c r="K122" s="326"/>
+      <c r="L122" s="326"/>
+      <c r="M122" s="326"/>
+      <c r="N122" s="148"/>
+      <c r="O122" s="148"/>
+      <c r="P122" s="148"/>
+      <c r="Q122" s="148"/>
+      <c r="R122" s="148"/>
+      <c r="S122" s="148"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="X122" s="330"/>
+      <c r="Y122" s="330"/>
+      <c r="Z122" s="330"/>
+      <c r="AA122" s="330"/>
+      <c r="AB122" s="330"/>
+      <c r="AC122" s="330"/>
+      <c r="AD122" s="330"/>
+      <c r="AE122" s="330"/>
+      <c r="AF122" s="330"/>
+      <c r="AG122" s="330"/>
+      <c r="AH122" s="330"/>
+      <c r="AI122" s="330"/>
+      <c r="AJ122" s="330"/>
+      <c r="AK122" s="330"/>
+      <c r="AL122" s="330"/>
+      <c r="AM122" s="330"/>
+      <c r="AN122" s="330"/>
+      <c r="AO122" s="330"/>
+      <c r="AP122" s="330"/>
+      <c r="AQ122" s="330"/>
+      <c r="AR122" s="330"/>
+    </row>
+    <row r="123" spans="1:44" ht="9" customHeight="1">
+      <c r="A123" s="325"/>
+      <c r="B123" s="325"/>
+      <c r="C123" s="325"/>
+      <c r="D123" s="326"/>
+      <c r="E123" s="326"/>
+      <c r="F123" s="326"/>
+      <c r="G123" s="326"/>
+      <c r="H123" s="326"/>
+      <c r="I123" s="326"/>
+      <c r="J123" s="326"/>
+      <c r="K123" s="326"/>
+      <c r="L123" s="326"/>
+      <c r="M123" s="326"/>
+      <c r="N123" s="148"/>
+      <c r="O123" s="148"/>
+      <c r="P123" s="148"/>
+      <c r="Q123" s="148"/>
+      <c r="R123" s="148"/>
+      <c r="S123" s="148"/>
+      <c r="T123" s="5"/>
+      <c r="U123" s="5"/>
+      <c r="V123" s="5"/>
+      <c r="W123" s="5"/>
+      <c r="X123" s="33"/>
+      <c r="Y123" s="33"/>
+      <c r="Z123" s="33"/>
+      <c r="AA123" s="33"/>
+      <c r="AB123" s="33"/>
+      <c r="AC123" s="33"/>
+      <c r="AD123" s="33"/>
+      <c r="AE123" s="33"/>
+      <c r="AF123" s="33"/>
+      <c r="AG123" s="33"/>
+      <c r="AH123" s="33"/>
+      <c r="AI123" s="33"/>
+      <c r="AJ123" s="33"/>
+      <c r="AK123" s="33"/>
+      <c r="AL123" s="33"/>
+      <c r="AM123" s="33"/>
+      <c r="AN123" s="33"/>
+      <c r="AO123" s="33"/>
+      <c r="AP123" s="33"/>
+      <c r="AQ123" s="33"/>
+      <c r="AR123" s="33"/>
+    </row>
+    <row r="124" spans="1:44" ht="9" customHeight="1">
+      <c r="A124" s="325"/>
+      <c r="B124" s="325"/>
+      <c r="C124" s="325"/>
+      <c r="D124" s="326"/>
+      <c r="E124" s="326"/>
+      <c r="F124" s="326"/>
+      <c r="G124" s="326"/>
+      <c r="H124" s="326"/>
+      <c r="I124" s="326"/>
+      <c r="J124" s="326"/>
+      <c r="K124" s="326"/>
+      <c r="L124" s="326"/>
+      <c r="M124" s="326"/>
+      <c r="N124" s="331"/>
+      <c r="O124" s="331"/>
+      <c r="P124" s="331"/>
+      <c r="Q124" s="331"/>
+      <c r="R124" s="331"/>
+      <c r="S124" s="331"/>
+      <c r="T124" s="148"/>
+      <c r="U124" s="148"/>
+      <c r="V124" s="148"/>
+      <c r="W124" s="148"/>
+      <c r="X124" s="330"/>
+      <c r="Y124" s="330"/>
+      <c r="Z124" s="330"/>
+      <c r="AA124" s="330"/>
+      <c r="AB124" s="330"/>
+      <c r="AC124" s="330"/>
+      <c r="AD124" s="330"/>
+      <c r="AE124" s="330"/>
+      <c r="AF124" s="330"/>
+      <c r="AG124" s="330"/>
+      <c r="AH124" s="330"/>
+      <c r="AI124" s="330"/>
+      <c r="AJ124" s="330"/>
+      <c r="AK124" s="330"/>
+      <c r="AL124" s="330"/>
+      <c r="AM124" s="330"/>
+      <c r="AN124" s="330"/>
+      <c r="AO124" s="330"/>
+      <c r="AP124" s="330"/>
+      <c r="AQ124" s="330"/>
+      <c r="AR124" s="330"/>
+    </row>
+    <row r="125" spans="1:44" ht="9" customHeight="1">
+      <c r="A125" s="325"/>
+      <c r="B125" s="325"/>
+      <c r="C125" s="325"/>
+      <c r="D125" s="326"/>
+      <c r="E125" s="326"/>
+      <c r="F125" s="326"/>
+      <c r="G125" s="326"/>
+      <c r="H125" s="326"/>
+      <c r="I125" s="326"/>
+      <c r="J125" s="326"/>
+      <c r="K125" s="326"/>
+      <c r="L125" s="326"/>
+      <c r="M125" s="326"/>
+      <c r="N125" s="331"/>
+      <c r="O125" s="331"/>
+      <c r="P125" s="331"/>
+      <c r="Q125" s="331"/>
+      <c r="R125" s="331"/>
+      <c r="S125" s="331"/>
+      <c r="T125" s="148"/>
+      <c r="U125" s="148"/>
+      <c r="V125" s="148"/>
+      <c r="W125" s="148"/>
+      <c r="X125" s="330"/>
+      <c r="Y125" s="330"/>
+      <c r="Z125" s="330"/>
+      <c r="AA125" s="330"/>
+      <c r="AB125" s="330"/>
+      <c r="AC125" s="330"/>
+      <c r="AD125" s="330"/>
+      <c r="AE125" s="330"/>
+      <c r="AF125" s="330"/>
+      <c r="AG125" s="330"/>
+      <c r="AH125" s="330"/>
+      <c r="AI125" s="330"/>
+      <c r="AJ125" s="330"/>
+      <c r="AK125" s="330"/>
+      <c r="AL125" s="330"/>
+      <c r="AM125" s="330"/>
+      <c r="AN125" s="330"/>
+      <c r="AO125" s="330"/>
+      <c r="AP125" s="330"/>
+      <c r="AQ125" s="330"/>
+      <c r="AR125" s="330"/>
+    </row>
+    <row r="126" spans="1:44" ht="9" customHeight="1">
+      <c r="A126" s="325"/>
+      <c r="B126" s="325"/>
+      <c r="C126" s="325"/>
+      <c r="D126" s="326"/>
+      <c r="E126" s="326"/>
+      <c r="F126" s="326"/>
+      <c r="G126" s="326"/>
+      <c r="H126" s="326"/>
+      <c r="I126" s="326"/>
+      <c r="J126" s="326"/>
+      <c r="K126" s="326"/>
+      <c r="L126" s="326"/>
+      <c r="M126" s="326"/>
+      <c r="N126" s="331"/>
+      <c r="O126" s="331"/>
+      <c r="P126" s="331"/>
+      <c r="Q126" s="331"/>
+      <c r="R126" s="331"/>
+      <c r="S126" s="331"/>
+      <c r="T126" s="148"/>
+      <c r="U126" s="148"/>
+      <c r="V126" s="148"/>
+      <c r="W126" s="148"/>
+      <c r="X126" s="33"/>
+      <c r="Y126" s="332"/>
+      <c r="Z126" s="332"/>
+      <c r="AA126" s="332"/>
+      <c r="AB126" s="332"/>
+      <c r="AC126" s="332"/>
+      <c r="AD126" s="332"/>
+      <c r="AE126" s="332"/>
+      <c r="AF126" s="332"/>
+      <c r="AG126" s="332"/>
+      <c r="AH126" s="332"/>
+      <c r="AI126" s="332"/>
+      <c r="AJ126" s="332"/>
+      <c r="AK126" s="332"/>
+      <c r="AL126" s="332"/>
+      <c r="AM126" s="332"/>
+      <c r="AN126" s="332"/>
+      <c r="AO126" s="332"/>
+      <c r="AP126" s="332"/>
+      <c r="AQ126" s="332"/>
+      <c r="AR126" s="332"/>
+    </row>
+    <row r="127" spans="1:44" ht="9" customHeight="1">
+      <c r="A127" s="333"/>
+      <c r="B127" s="334"/>
+      <c r="C127" s="334"/>
+      <c r="D127" s="334"/>
+      <c r="E127" s="334"/>
+      <c r="F127" s="334"/>
+      <c r="G127" s="334"/>
+      <c r="H127" s="334"/>
+      <c r="I127" s="334"/>
+      <c r="J127" s="334"/>
+      <c r="K127" s="334"/>
+      <c r="L127" s="334"/>
+      <c r="M127" s="334"/>
+      <c r="N127" s="334"/>
+      <c r="O127" s="334"/>
+      <c r="P127" s="334"/>
+      <c r="Q127" s="334"/>
+      <c r="R127" s="334"/>
+      <c r="S127" s="334"/>
+      <c r="T127" s="148"/>
+      <c r="U127" s="148"/>
+      <c r="V127" s="148"/>
+      <c r="W127" s="148"/>
+      <c r="Y127" s="332"/>
+      <c r="Z127" s="332"/>
+      <c r="AA127" s="332"/>
+      <c r="AB127" s="332"/>
+      <c r="AC127" s="332"/>
+      <c r="AD127" s="332"/>
+      <c r="AE127" s="332"/>
+      <c r="AF127" s="332"/>
+      <c r="AG127" s="332"/>
+      <c r="AH127" s="332"/>
+      <c r="AI127" s="332"/>
+      <c r="AJ127" s="332"/>
+      <c r="AK127" s="332"/>
+      <c r="AL127" s="332"/>
+      <c r="AM127" s="332"/>
+      <c r="AN127" s="332"/>
+      <c r="AO127" s="332"/>
+      <c r="AP127" s="332"/>
+      <c r="AQ127" s="332"/>
+      <c r="AR127" s="332"/>
+    </row>
+    <row r="128" spans="1:44" ht="9" customHeight="1">
+      <c r="A128" s="334"/>
+      <c r="B128" s="334"/>
+      <c r="C128" s="334"/>
+      <c r="D128" s="334"/>
+      <c r="E128" s="334"/>
+      <c r="F128" s="334"/>
+      <c r="G128" s="334"/>
+      <c r="H128" s="334"/>
+      <c r="I128" s="334"/>
+      <c r="J128" s="334"/>
+      <c r="K128" s="334"/>
+      <c r="L128" s="334"/>
+      <c r="M128" s="334"/>
+      <c r="N128" s="334"/>
+      <c r="O128" s="334"/>
+      <c r="P128" s="334"/>
+      <c r="Q128" s="334"/>
+      <c r="R128" s="334"/>
+      <c r="S128" s="334"/>
+      <c r="T128" s="148"/>
+      <c r="U128" s="148"/>
+      <c r="V128" s="148"/>
+      <c r="W128" s="148"/>
+      <c r="Y128" s="332"/>
+      <c r="Z128" s="332"/>
+      <c r="AA128" s="332"/>
+      <c r="AB128" s="332"/>
+      <c r="AC128" s="332"/>
+      <c r="AD128" s="332"/>
+      <c r="AE128" s="332"/>
+      <c r="AF128" s="332"/>
+      <c r="AG128" s="332"/>
+      <c r="AH128" s="332"/>
+      <c r="AI128" s="332"/>
+      <c r="AJ128" s="332"/>
+      <c r="AK128" s="332"/>
+      <c r="AL128" s="332"/>
+      <c r="AM128" s="332"/>
+      <c r="AN128" s="332"/>
+      <c r="AO128" s="332"/>
+      <c r="AP128" s="332"/>
+      <c r="AQ128" s="332"/>
+      <c r="AR128" s="332"/>
+    </row>
+    <row r="129" spans="1:44" ht="9" customHeight="1">
+      <c r="A129" s="334"/>
+      <c r="B129" s="334"/>
+      <c r="C129" s="334"/>
+      <c r="D129" s="334"/>
+      <c r="E129" s="334"/>
+      <c r="F129" s="334"/>
+      <c r="G129" s="334"/>
+      <c r="H129" s="334"/>
+      <c r="I129" s="334"/>
+      <c r="J129" s="334"/>
+      <c r="K129" s="334"/>
+      <c r="L129" s="334"/>
+      <c r="M129" s="334"/>
+      <c r="N129" s="334"/>
+      <c r="O129" s="334"/>
+      <c r="P129" s="334"/>
+      <c r="Q129" s="334"/>
+      <c r="R129" s="334"/>
+      <c r="S129" s="334"/>
+      <c r="T129" s="148"/>
+      <c r="U129" s="148"/>
+      <c r="V129" s="148"/>
+      <c r="W129" s="148"/>
+      <c r="X129" s="33"/>
+      <c r="Y129" s="332"/>
+      <c r="Z129" s="332"/>
+      <c r="AA129" s="332"/>
+      <c r="AB129" s="332"/>
+      <c r="AC129" s="332"/>
+      <c r="AD129" s="332"/>
+      <c r="AE129" s="332"/>
+      <c r="AF129" s="332"/>
+      <c r="AG129" s="332"/>
+      <c r="AH129" s="332"/>
+      <c r="AI129" s="332"/>
+      <c r="AJ129" s="332"/>
+      <c r="AK129" s="332"/>
+      <c r="AL129" s="332"/>
+      <c r="AM129" s="332"/>
+      <c r="AN129" s="332"/>
+      <c r="AO129" s="332"/>
+      <c r="AP129" s="332"/>
+      <c r="AQ129" s="332"/>
+      <c r="AR129" s="332"/>
+    </row>
+    <row r="130" spans="1:44" ht="9" customHeight="1">
+      <c r="A130" s="334"/>
+      <c r="B130" s="334"/>
+      <c r="C130" s="334"/>
+      <c r="D130" s="334"/>
+      <c r="E130" s="334"/>
+      <c r="F130" s="334"/>
+      <c r="G130" s="334"/>
+      <c r="H130" s="334"/>
+      <c r="I130" s="334"/>
+      <c r="J130" s="334"/>
+      <c r="K130" s="334"/>
+      <c r="L130" s="334"/>
+      <c r="M130" s="334"/>
+      <c r="N130" s="334"/>
+      <c r="O130" s="334"/>
+      <c r="P130" s="334"/>
+      <c r="Q130" s="334"/>
+      <c r="R130" s="334"/>
+      <c r="S130" s="334"/>
+      <c r="T130" s="148"/>
+      <c r="U130" s="148"/>
+      <c r="V130" s="148"/>
+      <c r="W130" s="148"/>
+      <c r="Y130" s="332"/>
+      <c r="Z130" s="332"/>
+      <c r="AA130" s="332"/>
+      <c r="AB130" s="332"/>
+      <c r="AC130" s="332"/>
+      <c r="AD130" s="332"/>
+      <c r="AE130" s="332"/>
+      <c r="AF130" s="332"/>
+      <c r="AG130" s="332"/>
+      <c r="AH130" s="332"/>
+      <c r="AI130" s="332"/>
+      <c r="AJ130" s="332"/>
+      <c r="AK130" s="332"/>
+      <c r="AL130" s="332"/>
+      <c r="AM130" s="332"/>
+      <c r="AN130" s="332"/>
+      <c r="AO130" s="332"/>
+      <c r="AP130" s="332"/>
+      <c r="AQ130" s="332"/>
+      <c r="AR130" s="332"/>
+    </row>
+    <row r="131" spans="1:44" ht="9" customHeight="1">
+      <c r="A131" s="334"/>
+      <c r="B131" s="334"/>
+      <c r="C131" s="334"/>
+      <c r="D131" s="334"/>
+      <c r="E131" s="334"/>
+      <c r="F131" s="334"/>
+      <c r="G131" s="334"/>
+      <c r="H131" s="334"/>
+      <c r="I131" s="334"/>
+      <c r="J131" s="334"/>
+      <c r="K131" s="334"/>
+      <c r="L131" s="334"/>
+      <c r="M131" s="334"/>
+      <c r="N131" s="334"/>
+      <c r="O131" s="334"/>
+      <c r="P131" s="334"/>
+      <c r="Q131" s="334"/>
+      <c r="R131" s="334"/>
+      <c r="S131" s="334"/>
+      <c r="T131" s="148"/>
+      <c r="U131" s="148"/>
+      <c r="V131" s="148"/>
+      <c r="W131" s="148"/>
+      <c r="Y131" s="332"/>
+      <c r="Z131" s="332"/>
+      <c r="AA131" s="332"/>
+      <c r="AB131" s="332"/>
+      <c r="AC131" s="332"/>
+      <c r="AD131" s="332"/>
+      <c r="AE131" s="332"/>
+      <c r="AF131" s="332"/>
+      <c r="AG131" s="332"/>
+      <c r="AH131" s="332"/>
+      <c r="AI131" s="332"/>
+      <c r="AJ131" s="332"/>
+      <c r="AK131" s="332"/>
+      <c r="AL131" s="332"/>
+      <c r="AM131" s="332"/>
+      <c r="AN131" s="332"/>
+      <c r="AO131" s="332"/>
+      <c r="AP131" s="332"/>
+      <c r="AQ131" s="332"/>
+      <c r="AR131" s="332"/>
+    </row>
+    <row r="132" spans="1:44" ht="9" customHeight="1">
+      <c r="A132" s="334"/>
+      <c r="B132" s="334"/>
+      <c r="C132" s="334"/>
+      <c r="D132" s="334"/>
+      <c r="E132" s="334"/>
+      <c r="F132" s="334"/>
+      <c r="G132" s="334"/>
+      <c r="H132" s="334"/>
+      <c r="I132" s="334"/>
+      <c r="J132" s="334"/>
+      <c r="K132" s="334"/>
+      <c r="L132" s="334"/>
+      <c r="M132" s="334"/>
+      <c r="N132" s="334"/>
+      <c r="O132" s="334"/>
+      <c r="P132" s="334"/>
+      <c r="Q132" s="334"/>
+      <c r="R132" s="334"/>
+      <c r="S132" s="334"/>
+      <c r="T132" s="148"/>
+      <c r="U132" s="148"/>
+      <c r="V132" s="148"/>
+      <c r="W132" s="148"/>
+      <c r="Y132" s="33"/>
+      <c r="Z132" s="33"/>
+      <c r="AA132" s="33"/>
+      <c r="AB132" s="33"/>
+      <c r="AC132" s="33"/>
+      <c r="AD132" s="33"/>
+      <c r="AE132" s="33"/>
+      <c r="AF132" s="33"/>
+      <c r="AG132" s="33"/>
+      <c r="AH132" s="33"/>
+      <c r="AI132" s="33"/>
+      <c r="AJ132" s="33"/>
+      <c r="AK132" s="33"/>
+      <c r="AL132" s="33"/>
+      <c r="AM132" s="33"/>
+      <c r="AN132" s="33"/>
+      <c r="AO132" s="33"/>
+      <c r="AP132" s="33"/>
+      <c r="AQ132" s="33"/>
+      <c r="AR132" s="33"/>
+    </row>
+    <row r="133" spans="1:44" ht="9" customHeight="1">
+      <c r="N133" s="335"/>
+      <c r="O133" s="335"/>
+      <c r="P133" s="336"/>
+      <c r="Q133" s="336"/>
+      <c r="R133" s="336"/>
+      <c r="S133" s="336"/>
+      <c r="T133" s="336"/>
+      <c r="U133" s="336"/>
+      <c r="V133" s="336"/>
+      <c r="W133" s="336"/>
+      <c r="X133" s="336"/>
+      <c r="Y133" s="336"/>
+      <c r="Z133" s="336"/>
+      <c r="AA133" s="336"/>
+      <c r="AB133" s="336"/>
+      <c r="AC133" s="336"/>
+      <c r="AD133" s="336"/>
+      <c r="AE133" s="336"/>
+      <c r="AF133" s="336"/>
+      <c r="AG133" s="336"/>
+      <c r="AH133" s="336"/>
+      <c r="AI133" s="336"/>
+      <c r="AJ133" s="336"/>
+      <c r="AK133" s="336"/>
+      <c r="AL133" s="336"/>
+      <c r="AM133" s="336"/>
+      <c r="AN133" s="336"/>
+      <c r="AO133" s="336"/>
+      <c r="AP133" s="336"/>
+      <c r="AQ133" s="301"/>
+      <c r="AR133" s="301"/>
+    </row>
+    <row r="134" spans="1:44" ht="9" customHeight="1">
+      <c r="A134" s="337"/>
+      <c r="B134" s="337"/>
+      <c r="C134" s="5"/>
+      <c r="D134" s="5"/>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="337"/>
+      <c r="I134" s="337"/>
+      <c r="J134" s="5"/>
+      <c r="K134" s="5"/>
+      <c r="L134" s="5"/>
+      <c r="M134" s="5"/>
+      <c r="N134" s="335"/>
+      <c r="O134" s="335"/>
+      <c r="P134" s="336"/>
+      <c r="Q134" s="336"/>
+      <c r="R134" s="336"/>
+      <c r="S134" s="336"/>
+      <c r="T134" s="336"/>
+      <c r="U134" s="336"/>
+      <c r="V134" s="336"/>
+      <c r="W134" s="336"/>
+      <c r="X134" s="336"/>
+      <c r="Y134" s="336"/>
+      <c r="Z134" s="336"/>
+      <c r="AA134" s="336"/>
+      <c r="AB134" s="336"/>
+      <c r="AC134" s="336"/>
+      <c r="AD134" s="336"/>
+      <c r="AE134" s="336"/>
+      <c r="AF134" s="336"/>
+      <c r="AG134" s="336"/>
+      <c r="AH134" s="336"/>
+      <c r="AI134" s="336"/>
+      <c r="AJ134" s="336"/>
+      <c r="AK134" s="336"/>
+      <c r="AL134" s="336"/>
+      <c r="AM134" s="336"/>
+      <c r="AN134" s="336"/>
+      <c r="AO134" s="336"/>
+      <c r="AP134" s="336"/>
+      <c r="AQ134" s="301"/>
+      <c r="AR134" s="301"/>
+    </row>
+    <row r="135" spans="1:44" ht="9" customHeight="1">
+      <c r="A135" s="337"/>
+      <c r="B135" s="337"/>
+      <c r="C135" s="5"/>
+      <c r="D135" s="5"/>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+      <c r="G135" s="5"/>
+      <c r="H135" s="337"/>
+      <c r="I135" s="337"/>
+      <c r="J135" s="5"/>
+      <c r="K135" s="5"/>
+      <c r="L135" s="5"/>
+      <c r="M135" s="5"/>
+      <c r="N135" s="335"/>
+      <c r="O135" s="335"/>
+      <c r="P135" s="336"/>
+      <c r="Q135" s="336"/>
+      <c r="R135" s="336"/>
+      <c r="S135" s="336"/>
+      <c r="T135" s="336"/>
+      <c r="U135" s="336"/>
+      <c r="V135" s="336"/>
+      <c r="W135" s="336"/>
+      <c r="X135" s="336"/>
+      <c r="Y135" s="336"/>
+      <c r="Z135" s="336"/>
+      <c r="AA135" s="336"/>
+      <c r="AB135" s="336"/>
+      <c r="AC135" s="336"/>
+      <c r="AD135" s="336"/>
+      <c r="AE135" s="336"/>
+      <c r="AF135" s="336"/>
+      <c r="AG135" s="336"/>
+      <c r="AH135" s="336"/>
+      <c r="AI135" s="336"/>
+      <c r="AJ135" s="336"/>
+      <c r="AK135" s="336"/>
+      <c r="AL135" s="336"/>
+      <c r="AM135" s="336"/>
+      <c r="AN135" s="336"/>
+      <c r="AO135" s="336"/>
+      <c r="AP135" s="336"/>
+      <c r="AQ135" s="336"/>
+      <c r="AR135" s="336"/>
+    </row>
+    <row r="136" spans="1:44" ht="9" customHeight="1">
+      <c r="A136" s="337"/>
+      <c r="B136" s="337"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="5"/>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="337"/>
+      <c r="I136" s="337"/>
+      <c r="J136" s="5"/>
+      <c r="K136" s="5"/>
+      <c r="L136" s="5"/>
+      <c r="M136" s="5"/>
+      <c r="N136" s="335"/>
+      <c r="O136" s="335"/>
+      <c r="P136" s="336"/>
+      <c r="Q136" s="336"/>
+      <c r="R136" s="336"/>
+      <c r="S136" s="336"/>
+      <c r="T136" s="336"/>
+      <c r="U136" s="336"/>
+      <c r="V136" s="336"/>
+      <c r="W136" s="336"/>
+      <c r="X136" s="336"/>
+      <c r="Y136" s="336"/>
+      <c r="Z136" s="336"/>
+      <c r="AA136" s="336"/>
+      <c r="AB136" s="336"/>
+      <c r="AC136" s="336"/>
+      <c r="AD136" s="336"/>
+      <c r="AE136" s="336"/>
+      <c r="AF136" s="336"/>
+      <c r="AG136" s="336"/>
+      <c r="AH136" s="336"/>
+      <c r="AI136" s="336"/>
+      <c r="AJ136" s="336"/>
+      <c r="AK136" s="336"/>
+      <c r="AL136" s="336"/>
+      <c r="AM136" s="336"/>
+      <c r="AN136" s="336"/>
+      <c r="AO136" s="336"/>
+      <c r="AP136" s="336"/>
+      <c r="AQ136" s="336"/>
+      <c r="AR136" s="336"/>
+    </row>
+    <row r="137" spans="1:44" ht="9" customHeight="1">
+      <c r="A137" s="337"/>
+      <c r="B137" s="337"/>
+      <c r="C137" s="5"/>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+      <c r="G137" s="5"/>
+      <c r="H137" s="337"/>
+      <c r="I137" s="337"/>
+      <c r="J137" s="5"/>
+      <c r="K137" s="5"/>
+      <c r="L137" s="5"/>
+      <c r="M137" s="5"/>
+      <c r="N137" s="335"/>
+      <c r="O137" s="335"/>
+      <c r="P137" s="336"/>
+      <c r="Q137" s="336"/>
+      <c r="R137" s="336"/>
+      <c r="S137" s="336"/>
+      <c r="T137" s="336"/>
+      <c r="U137" s="336"/>
+      <c r="V137" s="336"/>
+      <c r="W137" s="336"/>
+      <c r="X137" s="336"/>
+      <c r="Y137" s="336"/>
+      <c r="Z137" s="336"/>
+      <c r="AA137" s="336"/>
+      <c r="AB137" s="336"/>
+      <c r="AC137" s="336"/>
+      <c r="AD137" s="336"/>
+      <c r="AE137" s="336"/>
+      <c r="AF137" s="336"/>
+      <c r="AG137" s="336"/>
+      <c r="AH137" s="336"/>
+      <c r="AI137" s="336"/>
+      <c r="AJ137" s="336"/>
+      <c r="AK137" s="336"/>
+      <c r="AL137" s="336"/>
+      <c r="AM137" s="336"/>
+      <c r="AN137" s="301"/>
+      <c r="AO137" s="301"/>
+      <c r="AP137" s="301"/>
+      <c r="AQ137" s="338"/>
+      <c r="AR137" s="338"/>
+    </row>
+    <row r="138" spans="1:44" ht="9" customHeight="1">
+      <c r="A138" s="337"/>
+      <c r="B138" s="337"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="5"/>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="5"/>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="5"/>
+      <c r="L138" s="5"/>
+      <c r="M138" s="5"/>
+      <c r="N138" s="335"/>
+      <c r="O138" s="335"/>
+      <c r="P138" s="336"/>
+      <c r="Q138" s="336"/>
+      <c r="R138" s="336"/>
+      <c r="S138" s="336"/>
+      <c r="T138" s="336"/>
+      <c r="U138" s="336"/>
+      <c r="V138" s="336"/>
+      <c r="W138" s="336"/>
+      <c r="X138" s="336"/>
+      <c r="Y138" s="336"/>
+      <c r="Z138" s="336"/>
+      <c r="AA138" s="336"/>
+      <c r="AB138" s="336"/>
+      <c r="AC138" s="336"/>
+      <c r="AD138" s="336"/>
+      <c r="AE138" s="336"/>
+      <c r="AF138" s="336"/>
+      <c r="AG138" s="336"/>
+      <c r="AH138" s="336"/>
+      <c r="AI138" s="336"/>
+      <c r="AJ138" s="336"/>
+      <c r="AK138" s="336"/>
+      <c r="AL138" s="336"/>
+      <c r="AM138" s="336"/>
+      <c r="AN138" s="301"/>
+      <c r="AO138" s="301"/>
+      <c r="AP138" s="301"/>
+      <c r="AQ138" s="338"/>
+      <c r="AR138" s="338"/>
+    </row>
+    <row r="139" spans="1:44" ht="9" customHeight="1">
+      <c r="A139" s="148"/>
+      <c r="B139" s="148"/>
+      <c r="C139" s="148"/>
+      <c r="D139" s="148"/>
+      <c r="E139" s="148"/>
+      <c r="F139" s="148"/>
+      <c r="G139" s="148"/>
+      <c r="N139" s="339"/>
+      <c r="O139" s="339"/>
+      <c r="P139" s="339"/>
+      <c r="Q139" s="301"/>
+      <c r="R139" s="301"/>
+      <c r="S139" s="301"/>
+      <c r="T139" s="301"/>
+      <c r="U139" s="301"/>
+      <c r="V139" s="301"/>
+      <c r="W139" s="301"/>
+      <c r="X139" s="301"/>
+      <c r="Y139" s="301"/>
+      <c r="Z139" s="301"/>
+      <c r="AA139" s="301"/>
+      <c r="AB139" s="301"/>
+    </row>
+    <row r="140" spans="1:44" ht="9" customHeight="1">
+      <c r="A140" s="148"/>
+      <c r="B140" s="148"/>
+      <c r="C140" s="148"/>
+      <c r="D140" s="148"/>
+      <c r="E140" s="148"/>
+      <c r="F140" s="148"/>
+      <c r="G140" s="148"/>
+      <c r="I140" s="148"/>
+      <c r="J140" s="148"/>
+      <c r="K140" s="148"/>
+      <c r="L140" s="148"/>
+      <c r="M140" s="148"/>
+      <c r="N140" s="148"/>
+      <c r="O140" s="148"/>
+      <c r="P140" s="148"/>
+      <c r="Q140" s="148"/>
+      <c r="R140" s="148"/>
+      <c r="S140" s="148"/>
+      <c r="T140" s="301"/>
+      <c r="U140" s="301"/>
+      <c r="V140" s="301"/>
+      <c r="W140" s="301"/>
+      <c r="X140" s="301"/>
+      <c r="Y140" s="301"/>
+      <c r="Z140" s="301"/>
+      <c r="AA140" s="301"/>
+      <c r="AB140" s="301"/>
+      <c r="AC140" s="148"/>
+      <c r="AD140" s="148"/>
+      <c r="AJ140" s="148"/>
+      <c r="AK140" s="148"/>
+    </row>
+    <row r="141" spans="1:44" ht="9" customHeight="1">
+      <c r="A141" s="148"/>
+      <c r="B141" s="148"/>
+      <c r="C141" s="148"/>
+      <c r="D141" s="148"/>
+      <c r="E141" s="148"/>
+      <c r="F141" s="148"/>
+      <c r="G141" s="148"/>
+      <c r="I141" s="148"/>
+      <c r="J141" s="148"/>
+      <c r="K141" s="148"/>
+      <c r="L141" s="148"/>
+      <c r="M141" s="148"/>
+      <c r="N141" s="148"/>
+      <c r="O141" s="148"/>
+      <c r="P141" s="148"/>
+      <c r="Q141" s="148"/>
+      <c r="R141" s="148"/>
+      <c r="S141" s="148"/>
+      <c r="AC141" s="148"/>
+      <c r="AD141" s="148"/>
+      <c r="AJ141" s="148"/>
+      <c r="AK141" s="148"/>
+    </row>
+  </sheetData>
+  <mergeCells count="184">
+    <mergeCell ref="A139:G141"/>
+    <mergeCell ref="I140:S141"/>
+    <mergeCell ref="AC140:AD141"/>
+    <mergeCell ref="AJ140:AK141"/>
+    <mergeCell ref="Y129:AR131"/>
+    <mergeCell ref="N133:O138"/>
+    <mergeCell ref="P133:AP134"/>
+    <mergeCell ref="A134:B138"/>
+    <mergeCell ref="C134:G138"/>
+    <mergeCell ref="H134:I138"/>
+    <mergeCell ref="J134:M138"/>
+    <mergeCell ref="P135:AR136"/>
+    <mergeCell ref="P137:AM138"/>
+    <mergeCell ref="AQ137:AR138"/>
+    <mergeCell ref="AL121:AR122"/>
+    <mergeCell ref="D124:M126"/>
+    <mergeCell ref="N124:S126"/>
+    <mergeCell ref="T124:W126"/>
+    <mergeCell ref="X124:AF125"/>
+    <mergeCell ref="AG124:AK125"/>
+    <mergeCell ref="AL124:AR125"/>
+    <mergeCell ref="Y126:AR128"/>
+    <mergeCell ref="A127:S132"/>
+    <mergeCell ref="T127:W132"/>
+    <mergeCell ref="A121:C126"/>
+    <mergeCell ref="D121:M123"/>
+    <mergeCell ref="N121:S123"/>
+    <mergeCell ref="T121:W123"/>
+    <mergeCell ref="X121:AD122"/>
+    <mergeCell ref="AE121:AK122"/>
+    <mergeCell ref="D118:M120"/>
+    <mergeCell ref="N118:S120"/>
+    <mergeCell ref="T118:W120"/>
+    <mergeCell ref="X118:AD119"/>
+    <mergeCell ref="AE118:AK119"/>
+    <mergeCell ref="AL118:AR119"/>
+    <mergeCell ref="D115:M117"/>
+    <mergeCell ref="N115:S117"/>
+    <mergeCell ref="T115:W117"/>
+    <mergeCell ref="X115:AD116"/>
+    <mergeCell ref="AE115:AK116"/>
+    <mergeCell ref="AL115:AR116"/>
+    <mergeCell ref="D112:M114"/>
+    <mergeCell ref="N112:S114"/>
+    <mergeCell ref="T112:W114"/>
+    <mergeCell ref="X112:AD113"/>
+    <mergeCell ref="AE112:AK113"/>
+    <mergeCell ref="AL112:AR113"/>
+    <mergeCell ref="D109:M111"/>
+    <mergeCell ref="N109:S111"/>
+    <mergeCell ref="T109:W111"/>
+    <mergeCell ref="X109:AD110"/>
+    <mergeCell ref="AE109:AK110"/>
+    <mergeCell ref="AL109:AR110"/>
+    <mergeCell ref="AJ98:AR100"/>
+    <mergeCell ref="X101:AR105"/>
+    <mergeCell ref="D102:M105"/>
+    <mergeCell ref="N102:S105"/>
+    <mergeCell ref="T102:W105"/>
+    <mergeCell ref="A106:C120"/>
+    <mergeCell ref="D106:M108"/>
+    <mergeCell ref="N106:S108"/>
+    <mergeCell ref="T106:W108"/>
+    <mergeCell ref="X106:AR107"/>
+    <mergeCell ref="A98:C105"/>
+    <mergeCell ref="D98:M101"/>
+    <mergeCell ref="N98:S101"/>
+    <mergeCell ref="T98:W101"/>
+    <mergeCell ref="X98:AF100"/>
+    <mergeCell ref="AG98:AI100"/>
+    <mergeCell ref="A83:G85"/>
+    <mergeCell ref="H83:X85"/>
+    <mergeCell ref="Z84:AA85"/>
+    <mergeCell ref="AD84:AE85"/>
+    <mergeCell ref="AJ84:AK85"/>
+    <mergeCell ref="A94:W95"/>
+    <mergeCell ref="X94:AR97"/>
+    <mergeCell ref="A96:M97"/>
+    <mergeCell ref="N96:S97"/>
+    <mergeCell ref="T96:W97"/>
+    <mergeCell ref="N77:O82"/>
+    <mergeCell ref="P77:AP78"/>
+    <mergeCell ref="A78:B82"/>
+    <mergeCell ref="C78:G82"/>
+    <mergeCell ref="H78:I82"/>
+    <mergeCell ref="J78:M82"/>
+    <mergeCell ref="P79:AR80"/>
+    <mergeCell ref="P81:AM82"/>
+    <mergeCell ref="AQ81:AR82"/>
+    <mergeCell ref="N68:V70"/>
+    <mergeCell ref="W68:Z70"/>
+    <mergeCell ref="AW69:CK71"/>
+    <mergeCell ref="A71:V76"/>
+    <mergeCell ref="W71:Z76"/>
+    <mergeCell ref="AB71:AQ75"/>
+    <mergeCell ref="AW72:CL75"/>
+    <mergeCell ref="AB62:AH64"/>
+    <mergeCell ref="AK62:AQ64"/>
+    <mergeCell ref="AW64:CL67"/>
+    <mergeCell ref="A65:C70"/>
+    <mergeCell ref="D65:M67"/>
+    <mergeCell ref="N65:V67"/>
+    <mergeCell ref="W65:Z67"/>
+    <mergeCell ref="AB66:AH68"/>
+    <mergeCell ref="AK66:AQ68"/>
+    <mergeCell ref="D68:M70"/>
+    <mergeCell ref="AW57:CC59"/>
+    <mergeCell ref="AB58:AH60"/>
+    <mergeCell ref="AK58:AQ60"/>
+    <mergeCell ref="D59:M61"/>
+    <mergeCell ref="N59:V61"/>
+    <mergeCell ref="W59:Z61"/>
+    <mergeCell ref="AW60:CL63"/>
+    <mergeCell ref="D62:M64"/>
+    <mergeCell ref="N62:V64"/>
+    <mergeCell ref="W62:Z64"/>
+    <mergeCell ref="W53:Z55"/>
+    <mergeCell ref="AB54:AH56"/>
+    <mergeCell ref="AK54:AQ56"/>
+    <mergeCell ref="D56:M58"/>
+    <mergeCell ref="N56:V58"/>
+    <mergeCell ref="W56:Z58"/>
+    <mergeCell ref="AJ46:AR49"/>
+    <mergeCell ref="AW48:BO50"/>
+    <mergeCell ref="A50:C64"/>
+    <mergeCell ref="D50:M52"/>
+    <mergeCell ref="N50:V52"/>
+    <mergeCell ref="W50:Z52"/>
+    <mergeCell ref="AA50:AR52"/>
+    <mergeCell ref="AW51:CL53"/>
+    <mergeCell ref="D53:M55"/>
+    <mergeCell ref="N53:V55"/>
+    <mergeCell ref="A42:C49"/>
+    <mergeCell ref="D42:M45"/>
+    <mergeCell ref="N42:V45"/>
+    <mergeCell ref="W42:Z45"/>
+    <mergeCell ref="AA42:AI45"/>
+    <mergeCell ref="AJ42:AR45"/>
+    <mergeCell ref="D46:M49"/>
+    <mergeCell ref="N46:V49"/>
+    <mergeCell ref="W46:Z49"/>
+    <mergeCell ref="AA46:AI49"/>
+    <mergeCell ref="AW34:CL37"/>
+    <mergeCell ref="A38:Z39"/>
+    <mergeCell ref="AA38:AR41"/>
+    <mergeCell ref="AW39:CL41"/>
+    <mergeCell ref="A40:M41"/>
+    <mergeCell ref="N40:V41"/>
+    <mergeCell ref="W40:Z41"/>
+    <mergeCell ref="AW26:BO28"/>
+    <mergeCell ref="G30:K32"/>
+    <mergeCell ref="L30:N32"/>
+    <mergeCell ref="O30:V32"/>
+    <mergeCell ref="W30:AA32"/>
+    <mergeCell ref="AW30:CL32"/>
+    <mergeCell ref="AE16:AQ18"/>
+    <mergeCell ref="E19:F35"/>
+    <mergeCell ref="G19:AR20"/>
+    <mergeCell ref="G21:AK23"/>
+    <mergeCell ref="AL21:AR22"/>
+    <mergeCell ref="G24:AK25"/>
+    <mergeCell ref="AN25:AP27"/>
+    <mergeCell ref="G26:AK29"/>
+    <mergeCell ref="G33:AR35"/>
+    <mergeCell ref="AW9:BE10"/>
+    <mergeCell ref="I10:AE13"/>
+    <mergeCell ref="AF11:AH13"/>
+    <mergeCell ref="AI11:AR13"/>
+    <mergeCell ref="AW12:CL23"/>
+    <mergeCell ref="D14:E16"/>
+    <mergeCell ref="F14:N16"/>
+    <mergeCell ref="P14:Q16"/>
+    <mergeCell ref="R14:AA16"/>
+    <mergeCell ref="AE14:AQ15"/>
+    <mergeCell ref="A1:AR2"/>
+    <mergeCell ref="A3:H4"/>
+    <mergeCell ref="Z3:AR4"/>
+    <mergeCell ref="AW3:CL7"/>
+    <mergeCell ref="A5:H13"/>
+    <mergeCell ref="I5:AR7"/>
+    <mergeCell ref="I8:AE9"/>
+    <mergeCell ref="AF8:AH10"/>
+    <mergeCell ref="AI8:AJ10"/>
+    <mergeCell ref="AK8:AR10"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF8D4391-F779-4D5D-AB0F-8E987A3FF73F}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A5:EQ145"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" topLeftCell="A39" zoomScale="85" zoomScaleNormal="110" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection activeCell="A69" sqref="A69:V80"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="9" customHeight="1"/>
+  <cols>
+    <col min="1" max="44" width="1.625" style="2" customWidth="1"/>
+    <col min="45" max="47" width="1.375" style="2" customWidth="1"/>
+    <col min="48" max="91" width="1.625" style="2" customWidth="1"/>
+    <col min="92" max="92" width="0.875" style="2" customWidth="1"/>
+    <col min="93" max="300" width="1.625" style="2"/>
+    <col min="301" max="303" width="1.375" style="2" customWidth="1"/>
+    <col min="304" max="347" width="1.625" style="2"/>
+    <col min="348" max="348" width="0.875" style="2" customWidth="1"/>
+    <col min="349" max="556" width="1.625" style="2"/>
+    <col min="557" max="559" width="1.375" style="2" customWidth="1"/>
+    <col min="560" max="603" width="1.625" style="2"/>
+    <col min="604" max="604" width="0.875" style="2" customWidth="1"/>
+    <col min="605" max="812" width="1.625" style="2"/>
+    <col min="813" max="815" width="1.375" style="2" customWidth="1"/>
+    <col min="816" max="859" width="1.625" style="2"/>
+    <col min="860" max="860" width="0.875" style="2" customWidth="1"/>
+    <col min="861" max="1068" width="1.625" style="2"/>
+    <col min="1069" max="1071" width="1.375" style="2" customWidth="1"/>
+    <col min="1072" max="1115" width="1.625" style="2"/>
+    <col min="1116" max="1116" width="0.875" style="2" customWidth="1"/>
+    <col min="1117" max="1324" width="1.625" style="2"/>
+    <col min="1325" max="1327" width="1.375" style="2" customWidth="1"/>
+    <col min="1328" max="1371" width="1.625" style="2"/>
+    <col min="1372" max="1372" width="0.875" style="2" customWidth="1"/>
+    <col min="1373" max="1580" width="1.625" style="2"/>
+    <col min="1581" max="1583" width="1.375" style="2" customWidth="1"/>
+    <col min="1584" max="1627" width="1.625" style="2"/>
+    <col min="1628" max="1628" width="0.875" style="2" customWidth="1"/>
+    <col min="1629" max="1836" width="1.625" style="2"/>
+    <col min="1837" max="1839" width="1.375" style="2" customWidth="1"/>
+    <col min="1840" max="1883" width="1.625" style="2"/>
+    <col min="1884" max="1884" width="0.875" style="2" customWidth="1"/>
+    <col min="1885" max="2092" width="1.625" style="2"/>
+    <col min="2093" max="2095" width="1.375" style="2" customWidth="1"/>
+    <col min="2096" max="2139" width="1.625" style="2"/>
+    <col min="2140" max="2140" width="0.875" style="2" customWidth="1"/>
+    <col min="2141" max="2348" width="1.625" style="2"/>
+    <col min="2349" max="2351" width="1.375" style="2" customWidth="1"/>
+    <col min="2352" max="2395" width="1.625" style="2"/>
+    <col min="2396" max="2396" width="0.875" style="2" customWidth="1"/>
+    <col min="2397" max="2604" width="1.625" style="2"/>
+    <col min="2605" max="2607" width="1.375" style="2" customWidth="1"/>
+    <col min="2608" max="2651" width="1.625" style="2"/>
+    <col min="2652" max="2652" width="0.875" style="2" customWidth="1"/>
+    <col min="2653" max="2860" width="1.625" style="2"/>
+    <col min="2861" max="2863" width="1.375" style="2" customWidth="1"/>
+    <col min="2864" max="2907" width="1.625" style="2"/>
+    <col min="2908" max="2908" width="0.875" style="2" customWidth="1"/>
+    <col min="2909" max="3116" width="1.625" style="2"/>
+    <col min="3117" max="3119" width="1.375" style="2" customWidth="1"/>
+    <col min="3120" max="3163" width="1.625" style="2"/>
+    <col min="3164" max="3164" width="0.875" style="2" customWidth="1"/>
+    <col min="3165" max="3372" width="1.625" style="2"/>
+    <col min="3373" max="3375" width="1.375" style="2" customWidth="1"/>
+    <col min="3376" max="3419" width="1.625" style="2"/>
+    <col min="3420" max="3420" width="0.875" style="2" customWidth="1"/>
+    <col min="3421" max="3628" width="1.625" style="2"/>
+    <col min="3629" max="3631" width="1.375" style="2" customWidth="1"/>
+    <col min="3632" max="3675" width="1.625" style="2"/>
+    <col min="3676" max="3676" width="0.875" style="2" customWidth="1"/>
+    <col min="3677" max="3884" width="1.625" style="2"/>
+    <col min="3885" max="3887" width="1.375" style="2" customWidth="1"/>
+    <col min="3888" max="3931" width="1.625" style="2"/>
+    <col min="3932" max="3932" width="0.875" style="2" customWidth="1"/>
+    <col min="3933" max="4140" width="1.625" style="2"/>
+    <col min="4141" max="4143" width="1.375" style="2" customWidth="1"/>
+    <col min="4144" max="4187" width="1.625" style="2"/>
+    <col min="4188" max="4188" width="0.875" style="2" customWidth="1"/>
+    <col min="4189" max="4396" width="1.625" style="2"/>
+    <col min="4397" max="4399" width="1.375" style="2" customWidth="1"/>
+    <col min="4400" max="4443" width="1.625" style="2"/>
+    <col min="4444" max="4444" width="0.875" style="2" customWidth="1"/>
+    <col min="4445" max="4652" width="1.625" style="2"/>
+    <col min="4653" max="4655" width="1.375" style="2" customWidth="1"/>
+    <col min="4656" max="4699" width="1.625" style="2"/>
+    <col min="4700" max="4700" width="0.875" style="2" customWidth="1"/>
+    <col min="4701" max="4908" width="1.625" style="2"/>
+    <col min="4909" max="4911" width="1.375" style="2" customWidth="1"/>
+    <col min="4912" max="4955" width="1.625" style="2"/>
+    <col min="4956" max="4956" width="0.875" style="2" customWidth="1"/>
+    <col min="4957" max="5164" width="1.625" style="2"/>
+    <col min="5165" max="5167" width="1.375" style="2" customWidth="1"/>
+    <col min="5168" max="5211" width="1.625" style="2"/>
+    <col min="5212" max="5212" width="0.875" style="2" customWidth="1"/>
+    <col min="5213" max="5420" width="1.625" style="2"/>
+    <col min="5421" max="5423" width="1.375" style="2" customWidth="1"/>
+    <col min="5424" max="5467" width="1.625" style="2"/>
+    <col min="5468" max="5468" width="0.875" style="2" customWidth="1"/>
+    <col min="5469" max="5676" width="1.625" style="2"/>
+    <col min="5677" max="5679" width="1.375" style="2" customWidth="1"/>
+    <col min="5680" max="5723" width="1.625" style="2"/>
+    <col min="5724" max="5724" width="0.875" style="2" customWidth="1"/>
+    <col min="5725" max="5932" width="1.625" style="2"/>
+    <col min="5933" max="5935" width="1.375" style="2" customWidth="1"/>
+    <col min="5936" max="5979" width="1.625" style="2"/>
+    <col min="5980" max="5980" width="0.875" style="2" customWidth="1"/>
+    <col min="5981" max="6188" width="1.625" style="2"/>
+    <col min="6189" max="6191" width="1.375" style="2" customWidth="1"/>
+    <col min="6192" max="6235" width="1.625" style="2"/>
+    <col min="6236" max="6236" width="0.875" style="2" customWidth="1"/>
+    <col min="6237" max="6444" width="1.625" style="2"/>
+    <col min="6445" max="6447" width="1.375" style="2" customWidth="1"/>
+    <col min="6448" max="6491" width="1.625" style="2"/>
+    <col min="6492" max="6492" width="0.875" style="2" customWidth="1"/>
+    <col min="6493" max="6700" width="1.625" style="2"/>
+    <col min="6701" max="6703" width="1.375" style="2" customWidth="1"/>
+    <col min="6704" max="6747" width="1.625" style="2"/>
+    <col min="6748" max="6748" width="0.875" style="2" customWidth="1"/>
+    <col min="6749" max="6956" width="1.625" style="2"/>
+    <col min="6957" max="6959" width="1.375" style="2" customWidth="1"/>
+    <col min="6960" max="7003" width="1.625" style="2"/>
+    <col min="7004" max="7004" width="0.875" style="2" customWidth="1"/>
+    <col min="7005" max="7212" width="1.625" style="2"/>
+    <col min="7213" max="7215" width="1.375" style="2" customWidth="1"/>
+    <col min="7216" max="7259" width="1.625" style="2"/>
+    <col min="7260" max="7260" width="0.875" style="2" customWidth="1"/>
+    <col min="7261" max="7468" width="1.625" style="2"/>
+    <col min="7469" max="7471" width="1.375" style="2" customWidth="1"/>
+    <col min="7472" max="7515" width="1.625" style="2"/>
+    <col min="7516" max="7516" width="0.875" style="2" customWidth="1"/>
+    <col min="7517" max="7724" width="1.625" style="2"/>
+    <col min="7725" max="7727" width="1.375" style="2" customWidth="1"/>
+    <col min="7728" max="7771" width="1.625" style="2"/>
+    <col min="7772" max="7772" width="0.875" style="2" customWidth="1"/>
+    <col min="7773" max="7980" width="1.625" style="2"/>
+    <col min="7981" max="7983" width="1.375" style="2" customWidth="1"/>
+    <col min="7984" max="8027" width="1.625" style="2"/>
+    <col min="8028" max="8028" width="0.875" style="2" customWidth="1"/>
+    <col min="8029" max="8236" width="1.625" style="2"/>
+    <col min="8237" max="8239" width="1.375" style="2" customWidth="1"/>
+    <col min="8240" max="8283" width="1.625" style="2"/>
+    <col min="8284" max="8284" width="0.875" style="2" customWidth="1"/>
+    <col min="8285" max="8492" width="1.625" style="2"/>
+    <col min="8493" max="8495" width="1.375" style="2" customWidth="1"/>
+    <col min="8496" max="8539" width="1.625" style="2"/>
+    <col min="8540" max="8540" width="0.875" style="2" customWidth="1"/>
+    <col min="8541" max="8748" width="1.625" style="2"/>
+    <col min="8749" max="8751" width="1.375" style="2" customWidth="1"/>
+    <col min="8752" max="8795" width="1.625" style="2"/>
+    <col min="8796" max="8796" width="0.875" style="2" customWidth="1"/>
+    <col min="8797" max="9004" width="1.625" style="2"/>
+    <col min="9005" max="9007" width="1.375" style="2" customWidth="1"/>
+    <col min="9008" max="9051" width="1.625" style="2"/>
+    <col min="9052" max="9052" width="0.875" style="2" customWidth="1"/>
+    <col min="9053" max="9260" width="1.625" style="2"/>
+    <col min="9261" max="9263" width="1.375" style="2" customWidth="1"/>
+    <col min="9264" max="9307" width="1.625" style="2"/>
+    <col min="9308" max="9308" width="0.875" style="2" customWidth="1"/>
+    <col min="9309" max="9516" width="1.625" style="2"/>
+    <col min="9517" max="9519" width="1.375" style="2" customWidth="1"/>
+    <col min="9520" max="9563" width="1.625" style="2"/>
+    <col min="9564" max="9564" width="0.875" style="2" customWidth="1"/>
+    <col min="9565" max="9772" width="1.625" style="2"/>
+    <col min="9773" max="9775" width="1.375" style="2" customWidth="1"/>
+    <col min="9776" max="9819" width="1.625" style="2"/>
+    <col min="9820" max="9820" width="0.875" style="2" customWidth="1"/>
+    <col min="9821" max="10028" width="1.625" style="2"/>
+    <col min="10029" max="10031" width="1.375" style="2" customWidth="1"/>
+    <col min="10032" max="10075" width="1.625" style="2"/>
+    <col min="10076" max="10076" width="0.875" style="2" customWidth="1"/>
+    <col min="10077" max="10284" width="1.625" style="2"/>
+    <col min="10285" max="10287" width="1.375" style="2" customWidth="1"/>
+    <col min="10288" max="10331" width="1.625" style="2"/>
+    <col min="10332" max="10332" width="0.875" style="2" customWidth="1"/>
+    <col min="10333" max="10540" width="1.625" style="2"/>
+    <col min="10541" max="10543" width="1.375" style="2" customWidth="1"/>
+    <col min="10544" max="10587" width="1.625" style="2"/>
+    <col min="10588" max="10588" width="0.875" style="2" customWidth="1"/>
+    <col min="10589" max="10796" width="1.625" style="2"/>
+    <col min="10797" max="10799" width="1.375" style="2" customWidth="1"/>
+    <col min="10800" max="10843" width="1.625" style="2"/>
+    <col min="10844" max="10844" width="0.875" style="2" customWidth="1"/>
+    <col min="10845" max="11052" width="1.625" style="2"/>
+    <col min="11053" max="11055" width="1.375" style="2" customWidth="1"/>
+    <col min="11056" max="11099" width="1.625" style="2"/>
+    <col min="11100" max="11100" width="0.875" style="2" customWidth="1"/>
+    <col min="11101" max="11308" width="1.625" style="2"/>
+    <col min="11309" max="11311" width="1.375" style="2" customWidth="1"/>
+    <col min="11312" max="11355" width="1.625" style="2"/>
+    <col min="11356" max="11356" width="0.875" style="2" customWidth="1"/>
+    <col min="11357" max="11564" width="1.625" style="2"/>
+    <col min="11565" max="11567" width="1.375" style="2" customWidth="1"/>
+    <col min="11568" max="11611" width="1.625" style="2"/>
+    <col min="11612" max="11612" width="0.875" style="2" customWidth="1"/>
+    <col min="11613" max="11820" width="1.625" style="2"/>
+    <col min="11821" max="11823" width="1.375" style="2" customWidth="1"/>
+    <col min="11824" max="11867" width="1.625" style="2"/>
+    <col min="11868" max="11868" width="0.875" style="2" customWidth="1"/>
+    <col min="11869" max="12076" width="1.625" style="2"/>
+    <col min="12077" max="12079" width="1.375" style="2" customWidth="1"/>
+    <col min="12080" max="12123" width="1.625" style="2"/>
+    <col min="12124" max="12124" width="0.875" style="2" customWidth="1"/>
+    <col min="12125" max="12332" width="1.625" style="2"/>
+    <col min="12333" max="12335" width="1.375" style="2" customWidth="1"/>
+    <col min="12336" max="12379" width="1.625" style="2"/>
+    <col min="12380" max="12380" width="0.875" style="2" customWidth="1"/>
+    <col min="12381" max="12588" width="1.625" style="2"/>
+    <col min="12589" max="12591" width="1.375" style="2" customWidth="1"/>
+    <col min="12592" max="12635" width="1.625" style="2"/>
+    <col min="12636" max="12636" width="0.875" style="2" customWidth="1"/>
+    <col min="12637" max="12844" width="1.625" style="2"/>
+    <col min="12845" max="12847" width="1.375" style="2" customWidth="1"/>
+    <col min="12848" max="12891" width="1.625" style="2"/>
+    <col min="12892" max="12892" width="0.875" style="2" customWidth="1"/>
+    <col min="12893" max="13100" width="1.625" style="2"/>
+    <col min="13101" max="13103" width="1.375" style="2" customWidth="1"/>
+    <col min="13104" max="13147" width="1.625" style="2"/>
+    <col min="13148" max="13148" width="0.875" style="2" customWidth="1"/>
+    <col min="13149" max="13356" width="1.625" style="2"/>
+    <col min="13357" max="13359" width="1.375" style="2" customWidth="1"/>
+    <col min="13360" max="13403" width="1.625" style="2"/>
+    <col min="13404" max="13404" width="0.875" style="2" customWidth="1"/>
+    <col min="13405" max="13612" width="1.625" style="2"/>
+    <col min="13613" max="13615" width="1.375" style="2" customWidth="1"/>
+    <col min="13616" max="13659" width="1.625" style="2"/>
+    <col min="13660" max="13660" width="0.875" style="2" customWidth="1"/>
+    <col min="13661" max="13868" width="1.625" style="2"/>
+    <col min="13869" max="13871" width="1.375" style="2" customWidth="1"/>
+    <col min="13872" max="13915" width="1.625" style="2"/>
+    <col min="13916" max="13916" width="0.875" style="2" customWidth="1"/>
+    <col min="13917" max="14124" width="1.625" style="2"/>
+    <col min="14125" max="14127" width="1.375" style="2" customWidth="1"/>
+    <col min="14128" max="14171" width="1.625" style="2"/>
+    <col min="14172" max="14172" width="0.875" style="2" customWidth="1"/>
+    <col min="14173" max="14380" width="1.625" style="2"/>
+    <col min="14381" max="14383" width="1.375" style="2" customWidth="1"/>
+    <col min="14384" max="14427" width="1.625" style="2"/>
+    <col min="14428" max="14428" width="0.875" style="2" customWidth="1"/>
+    <col min="14429" max="14636" width="1.625" style="2"/>
+    <col min="14637" max="14639" width="1.375" style="2" customWidth="1"/>
+    <col min="14640" max="14683" width="1.625" style="2"/>
+    <col min="14684" max="14684" width="0.875" style="2" customWidth="1"/>
+    <col min="14685" max="14892" width="1.625" style="2"/>
+    <col min="14893" max="14895" width="1.375" style="2" customWidth="1"/>
+    <col min="14896" max="14939" width="1.625" style="2"/>
+    <col min="14940" max="14940" width="0.875" style="2" customWidth="1"/>
+    <col min="14941" max="15148" width="1.625" style="2"/>
+    <col min="15149" max="15151" width="1.375" style="2" customWidth="1"/>
+    <col min="15152" max="15195" width="1.625" style="2"/>
+    <col min="15196" max="15196" width="0.875" style="2" customWidth="1"/>
+    <col min="15197" max="15404" width="1.625" style="2"/>
+    <col min="15405" max="15407" width="1.375" style="2" customWidth="1"/>
+    <col min="15408" max="15451" width="1.625" style="2"/>
+    <col min="15452" max="15452" width="0.875" style="2" customWidth="1"/>
+    <col min="15453" max="15660" width="1.625" style="2"/>
+    <col min="15661" max="15663" width="1.375" style="2" customWidth="1"/>
+    <col min="15664" max="15707" width="1.625" style="2"/>
+    <col min="15708" max="15708" width="0.875" style="2" customWidth="1"/>
+    <col min="15709" max="15916" width="1.625" style="2"/>
+    <col min="15917" max="15919" width="1.375" style="2" customWidth="1"/>
+    <col min="15920" max="15963" width="1.625" style="2"/>
+    <col min="15964" max="15964" width="0.875" style="2" customWidth="1"/>
+    <col min="15965" max="16172" width="1.625" style="2"/>
+    <col min="16173" max="16175" width="1.375" style="2" customWidth="1"/>
+    <col min="16176" max="16219" width="1.625" style="2"/>
+    <col min="16220" max="16220" width="0.875" style="2" customWidth="1"/>
+    <col min="16221" max="16384" width="1.625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:139" ht="9" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="1"/>
+      <c r="AE5" s="1"/>
+      <c r="AF5" s="1"/>
+      <c r="AG5" s="1"/>
+      <c r="AH5" s="1"/>
+      <c r="AI5" s="1"/>
+      <c r="AJ5" s="1"/>
+      <c r="AK5" s="1"/>
+      <c r="AL5" s="1"/>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1"/>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1"/>
+      <c r="AR5" s="1"/>
+      <c r="AV5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1"/>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1"/>
+      <c r="BI5" s="1"/>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1"/>
+      <c r="BN5" s="1"/>
+      <c r="BO5" s="1"/>
+      <c r="BP5" s="1"/>
+      <c r="BQ5" s="1"/>
+      <c r="BR5" s="1"/>
+      <c r="BS5" s="1"/>
+      <c r="BT5" s="1"/>
+      <c r="BU5" s="1"/>
+      <c r="BV5" s="1"/>
+      <c r="BW5" s="1"/>
+      <c r="BX5" s="1"/>
+      <c r="BY5" s="1"/>
+      <c r="BZ5" s="1"/>
+      <c r="CA5" s="1"/>
+      <c r="CB5" s="1"/>
+      <c r="CC5" s="1"/>
+      <c r="CD5" s="1"/>
+      <c r="CE5" s="1"/>
+      <c r="CF5" s="1"/>
+      <c r="CG5" s="1"/>
+      <c r="CH5" s="1"/>
+      <c r="CI5" s="1"/>
+      <c r="CJ5" s="1"/>
+      <c r="CK5" s="1"/>
+      <c r="CL5" s="1"/>
+      <c r="CM5" s="1"/>
+      <c r="CN5" s="4"/>
+    </row>
+    <row r="6" spans="1:139" ht="9" customHeight="1">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1"/>
+      <c r="AC6" s="1"/>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="1"/>
+      <c r="AF6" s="1"/>
+      <c r="AG6" s="1"/>
+      <c r="AH6" s="1"/>
+      <c r="AI6" s="1"/>
+      <c r="AJ6" s="1"/>
+      <c r="AK6" s="1"/>
+      <c r="AL6" s="1"/>
+      <c r="AM6" s="1"/>
+      <c r="AN6" s="1"/>
+      <c r="AO6" s="1"/>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1"/>
+      <c r="AR6" s="1"/>
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1"/>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1"/>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1"/>
+      <c r="BD6" s="1"/>
+      <c r="BE6" s="1"/>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1"/>
+      <c r="BH6" s="1"/>
+      <c r="BI6" s="1"/>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1"/>
+      <c r="BL6" s="1"/>
+      <c r="BM6" s="1"/>
+      <c r="BN6" s="1"/>
+      <c r="BO6" s="1"/>
+      <c r="BP6" s="1"/>
+      <c r="BQ6" s="1"/>
+      <c r="BR6" s="1"/>
+      <c r="BS6" s="1"/>
+      <c r="BT6" s="1"/>
+      <c r="BU6" s="1"/>
+      <c r="BV6" s="1"/>
+      <c r="BW6" s="1"/>
+      <c r="BX6" s="1"/>
+      <c r="BY6" s="1"/>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="1"/>
+      <c r="CB6" s="1"/>
+      <c r="CC6" s="1"/>
+      <c r="CD6" s="1"/>
+      <c r="CE6" s="1"/>
+      <c r="CF6" s="1"/>
+      <c r="CG6" s="1"/>
+      <c r="CH6" s="1"/>
+      <c r="CI6" s="1"/>
+      <c r="CJ6" s="1"/>
+      <c r="CK6" s="1"/>
+      <c r="CL6" s="1"/>
+      <c r="CM6" s="1"/>
+      <c r="CN6" s="4"/>
+      <c r="CR6" s="4"/>
+      <c r="CS6" s="4"/>
+      <c r="CT6" s="4"/>
+      <c r="CU6" s="4"/>
+      <c r="CV6" s="4"/>
+      <c r="CW6" s="4"/>
+      <c r="CX6" s="4"/>
+      <c r="CY6" s="4"/>
+      <c r="CZ6" s="4"/>
+      <c r="DA6" s="4"/>
+      <c r="DB6" s="4"/>
+      <c r="DC6" s="4"/>
+      <c r="DD6" s="4"/>
+      <c r="DE6" s="4"/>
+      <c r="DF6" s="4"/>
+      <c r="DG6" s="4"/>
+      <c r="DH6" s="4"/>
+      <c r="DI6" s="4"/>
+      <c r="DJ6" s="4"/>
+      <c r="DK6" s="4"/>
+      <c r="DL6" s="4"/>
+      <c r="DM6" s="4"/>
+      <c r="DN6" s="4"/>
+      <c r="DO6" s="4"/>
+      <c r="DP6" s="4"/>
+      <c r="DQ6" s="4"/>
+      <c r="DR6" s="4"/>
+      <c r="DS6" s="4"/>
+      <c r="DT6" s="4"/>
+      <c r="DU6" s="4"/>
+      <c r="DV6" s="4"/>
+      <c r="DW6" s="4"/>
+      <c r="DX6" s="4"/>
+      <c r="DY6" s="4"/>
+      <c r="DZ6" s="4"/>
+      <c r="EA6" s="4"/>
+      <c r="EB6" s="4"/>
+      <c r="EC6" s="4"/>
+      <c r="ED6" s="4"/>
+      <c r="EE6" s="4"/>
+      <c r="EF6" s="4"/>
+      <c r="EG6" s="4"/>
+      <c r="EH6" s="4"/>
+      <c r="EI6" s="4"/>
+    </row>
+    <row r="7" spans="1:139" ht="6.75" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="Z7" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="6"/>
+      <c r="AL7" s="6"/>
+      <c r="AM7" s="6"/>
+      <c r="AN7" s="6"/>
+      <c r="AO7" s="6"/>
+      <c r="AP7" s="6"/>
+      <c r="AQ7" s="6"/>
+      <c r="AR7" s="6"/>
+      <c r="AV7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BU7" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV7" s="6"/>
+      <c r="BW7" s="6"/>
+      <c r="BX7" s="6"/>
+      <c r="BY7" s="6"/>
+      <c r="BZ7" s="6"/>
+      <c r="CA7" s="6"/>
+      <c r="CB7" s="6"/>
+      <c r="CC7" s="6"/>
+      <c r="CD7" s="6"/>
+      <c r="CE7" s="6"/>
+      <c r="CF7" s="6"/>
+      <c r="CG7" s="6"/>
+      <c r="CH7" s="6"/>
+      <c r="CI7" s="6"/>
+      <c r="CJ7" s="6"/>
+      <c r="CK7" s="6"/>
+      <c r="CL7" s="6"/>
+      <c r="CM7" s="6"/>
+      <c r="CN7" s="9"/>
+      <c r="CR7" s="4"/>
+      <c r="CS7" s="4"/>
+      <c r="CT7" s="4"/>
+      <c r="CU7" s="4"/>
+      <c r="CV7" s="4"/>
+      <c r="CW7" s="4"/>
+      <c r="CX7" s="4"/>
+      <c r="CY7" s="4"/>
+      <c r="CZ7" s="4"/>
+      <c r="DA7" s="4"/>
+      <c r="DB7" s="4"/>
+      <c r="DC7" s="4"/>
+      <c r="DD7" s="4"/>
+      <c r="DE7" s="4"/>
+      <c r="DF7" s="4"/>
+      <c r="DG7" s="4"/>
+      <c r="DH7" s="4"/>
+      <c r="DI7" s="4"/>
+      <c r="DJ7" s="4"/>
+      <c r="DK7" s="4"/>
+      <c r="DL7" s="4"/>
+      <c r="DM7" s="4"/>
+      <c r="DN7" s="4"/>
+      <c r="DO7" s="4"/>
+      <c r="DP7" s="4"/>
+      <c r="DQ7" s="4"/>
+      <c r="DR7" s="4"/>
+      <c r="DS7" s="4"/>
+      <c r="DT7" s="4"/>
+      <c r="DU7" s="4"/>
+      <c r="DV7" s="4"/>
+      <c r="DW7" s="4"/>
+      <c r="DX7" s="4"/>
+      <c r="DY7" s="4"/>
+      <c r="DZ7" s="4"/>
+      <c r="EA7" s="4"/>
+      <c r="EB7" s="4"/>
+      <c r="EC7" s="4"/>
+      <c r="ED7" s="4"/>
+      <c r="EE7" s="4"/>
+      <c r="EF7" s="4"/>
+      <c r="EG7" s="4"/>
+      <c r="EH7" s="4"/>
+      <c r="EI7" s="4"/>
+    </row>
+    <row r="8" spans="1:139" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="6"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6"/>
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6"/>
+      <c r="AQ8" s="6"/>
+      <c r="AR8" s="6"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BU8" s="6"/>
+      <c r="BV8" s="6"/>
+      <c r="BW8" s="6"/>
+      <c r="BX8" s="6"/>
+      <c r="BY8" s="6"/>
+      <c r="BZ8" s="6"/>
+      <c r="CA8" s="6"/>
+      <c r="CB8" s="6"/>
+      <c r="CC8" s="6"/>
+      <c r="CD8" s="6"/>
+      <c r="CE8" s="6"/>
+      <c r="CF8" s="6"/>
+      <c r="CG8" s="6"/>
+      <c r="CH8" s="6"/>
+      <c r="CI8" s="6"/>
+      <c r="CJ8" s="6"/>
+      <c r="CK8" s="6"/>
+      <c r="CL8" s="6"/>
+      <c r="CM8" s="6"/>
+      <c r="CN8" s="9"/>
+      <c r="DT8" s="10"/>
+      <c r="DU8" s="10"/>
+      <c r="DV8" s="10"/>
+      <c r="DW8" s="10"/>
+      <c r="DX8" s="10"/>
+      <c r="DY8" s="10"/>
+      <c r="DZ8" s="10"/>
+      <c r="EA8" s="10"/>
+      <c r="EB8" s="10"/>
+      <c r="EC8" s="10"/>
+      <c r="ED8" s="10"/>
+      <c r="EE8" s="10"/>
+      <c r="EF8" s="10"/>
+      <c r="EG8" s="10"/>
+      <c r="EH8" s="10"/>
+      <c r="EI8" s="10"/>
+    </row>
+    <row r="9" spans="1:139" ht="9" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="13"/>
+      <c r="U9" s="13"/>
+      <c r="V9" s="13"/>
+      <c r="W9" s="13"/>
+      <c r="X9" s="13"/>
+      <c r="Y9" s="13"/>
+      <c r="Z9" s="13"/>
+      <c r="AA9" s="13"/>
+      <c r="AB9" s="13"/>
+      <c r="AC9" s="13"/>
+      <c r="AD9" s="13"/>
+      <c r="AE9" s="13"/>
+      <c r="AF9" s="13"/>
+      <c r="AG9" s="13"/>
+      <c r="AH9" s="13"/>
+      <c r="AI9" s="13"/>
+      <c r="AJ9" s="13"/>
+      <c r="AK9" s="13"/>
+      <c r="AL9" s="13"/>
+      <c r="AM9" s="13"/>
+      <c r="AN9" s="13"/>
+      <c r="AO9" s="13"/>
+      <c r="AP9" s="13"/>
+      <c r="AQ9" s="13"/>
+      <c r="AR9" s="14"/>
+      <c r="AV9" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AW9" s="12"/>
+      <c r="AX9" s="12"/>
+      <c r="AY9" s="12"/>
+      <c r="AZ9" s="12"/>
+      <c r="BA9" s="12"/>
+      <c r="BB9" s="12"/>
+      <c r="BC9" s="12"/>
+      <c r="BD9" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="BE9" s="13"/>
+      <c r="BF9" s="13"/>
+      <c r="BG9" s="13"/>
+      <c r="BH9" s="13"/>
+      <c r="BI9" s="13"/>
+      <c r="BJ9" s="13"/>
+      <c r="BK9" s="13"/>
+      <c r="BL9" s="13"/>
+      <c r="BM9" s="13"/>
+      <c r="BN9" s="13"/>
+      <c r="BO9" s="13"/>
+      <c r="BP9" s="13"/>
+      <c r="BQ9" s="13"/>
+      <c r="BR9" s="13"/>
+      <c r="BS9" s="13"/>
+      <c r="BT9" s="13"/>
+      <c r="BU9" s="13"/>
+      <c r="BV9" s="13"/>
+      <c r="BW9" s="13"/>
+      <c r="BX9" s="13"/>
+      <c r="BY9" s="13"/>
+      <c r="BZ9" s="13"/>
+      <c r="CA9" s="13"/>
+      <c r="CB9" s="13"/>
+      <c r="CC9" s="13"/>
+      <c r="CD9" s="13"/>
+      <c r="CE9" s="13"/>
+      <c r="CF9" s="13"/>
+      <c r="CG9" s="13"/>
+      <c r="CH9" s="13"/>
+      <c r="CI9" s="13"/>
+      <c r="CJ9" s="13"/>
+      <c r="CK9" s="13"/>
+      <c r="CL9" s="13"/>
+      <c r="CM9" s="14"/>
+      <c r="DT9" s="10"/>
+      <c r="DU9" s="10"/>
+      <c r="DV9" s="10"/>
+      <c r="DW9" s="10"/>
+      <c r="DX9" s="10"/>
+      <c r="DY9" s="10"/>
+      <c r="DZ9" s="10"/>
+      <c r="EA9" s="10"/>
+      <c r="EB9" s="10"/>
+      <c r="EC9" s="10"/>
+      <c r="ED9" s="10"/>
+      <c r="EE9" s="10"/>
+      <c r="EF9" s="10"/>
+      <c r="EG9" s="10"/>
+      <c r="EH9" s="10"/>
+      <c r="EI9" s="10"/>
+    </row>
+    <row r="10" spans="1:139" ht="9" customHeight="1">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="19"/>
+      <c r="S10" s="19"/>
+      <c r="T10" s="19"/>
+      <c r="U10" s="19"/>
+      <c r="V10" s="19"/>
+      <c r="W10" s="19"/>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="19"/>
+      <c r="Z10" s="19"/>
+      <c r="AA10" s="19"/>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="19"/>
+      <c r="AD10" s="19"/>
+      <c r="AE10" s="19"/>
+      <c r="AF10" s="19"/>
+      <c r="AG10" s="19"/>
+      <c r="AH10" s="19"/>
+      <c r="AI10" s="19"/>
+      <c r="AJ10" s="19"/>
+      <c r="AK10" s="19"/>
+      <c r="AL10" s="19"/>
+      <c r="AM10" s="19"/>
+      <c r="AN10" s="19"/>
+      <c r="AO10" s="19"/>
+      <c r="AP10" s="19"/>
+      <c r="AQ10" s="19"/>
+      <c r="AR10" s="20"/>
+      <c r="AV10" s="17"/>
+      <c r="AW10" s="18"/>
+      <c r="AX10" s="18"/>
+      <c r="AY10" s="18"/>
+      <c r="AZ10" s="18"/>
+      <c r="BA10" s="18"/>
+      <c r="BB10" s="18"/>
+      <c r="BC10" s="18"/>
+      <c r="BD10" s="19"/>
+      <c r="BE10" s="19"/>
+      <c r="BF10" s="19"/>
+      <c r="BG10" s="19"/>
+      <c r="BH10" s="19"/>
+      <c r="BI10" s="19"/>
+      <c r="BJ10" s="19"/>
+      <c r="BK10" s="19"/>
+      <c r="BL10" s="19"/>
+      <c r="BM10" s="19"/>
+      <c r="BN10" s="19"/>
+      <c r="BO10" s="19"/>
+      <c r="BP10" s="19"/>
+      <c r="BQ10" s="19"/>
+      <c r="BR10" s="19"/>
+      <c r="BS10" s="19"/>
+      <c r="BT10" s="19"/>
+      <c r="BU10" s="19"/>
+      <c r="BV10" s="19"/>
+      <c r="BW10" s="19"/>
+      <c r="BX10" s="19"/>
+      <c r="BY10" s="19"/>
+      <c r="BZ10" s="19"/>
+      <c r="CA10" s="19"/>
+      <c r="CB10" s="19"/>
+      <c r="CC10" s="19"/>
+      <c r="CD10" s="19"/>
+      <c r="CE10" s="19"/>
+      <c r="CF10" s="19"/>
+      <c r="CG10" s="19"/>
+      <c r="CH10" s="19"/>
+      <c r="CI10" s="19"/>
+      <c r="CJ10" s="19"/>
+      <c r="CK10" s="19"/>
+      <c r="CL10" s="19"/>
+      <c r="CM10" s="20"/>
+      <c r="CR10" s="21"/>
+      <c r="CS10" s="21"/>
+      <c r="CT10" s="21"/>
+      <c r="CU10" s="21"/>
+      <c r="CV10" s="21"/>
+      <c r="CW10" s="21"/>
+      <c r="CX10" s="21"/>
+      <c r="CY10" s="21"/>
+      <c r="CZ10" s="21"/>
+      <c r="DA10" s="21"/>
+      <c r="DB10" s="82"/>
+      <c r="DC10" s="82"/>
+      <c r="DD10" s="82"/>
+      <c r="DE10" s="82"/>
+      <c r="DF10" s="82"/>
+      <c r="DG10" s="82"/>
+      <c r="DH10" s="82"/>
+      <c r="DI10" s="82"/>
+      <c r="DJ10" s="82"/>
+      <c r="DK10" s="82"/>
+      <c r="DL10" s="82"/>
+      <c r="DM10" s="82"/>
+      <c r="DN10" s="82"/>
+      <c r="DO10" s="82"/>
+      <c r="DP10" s="82"/>
+      <c r="DQ10" s="82"/>
+      <c r="DR10" s="82"/>
+      <c r="DS10" s="82"/>
+      <c r="DT10" s="82"/>
+      <c r="DU10" s="82"/>
+      <c r="DV10" s="82"/>
+      <c r="DW10" s="82"/>
+      <c r="DX10" s="82"/>
+      <c r="DY10" s="82"/>
+      <c r="DZ10" s="82"/>
+      <c r="EA10" s="82"/>
+      <c r="EB10" s="82"/>
+      <c r="EC10" s="82"/>
+      <c r="ED10" s="82"/>
+      <c r="EE10" s="82"/>
+      <c r="EF10" s="82"/>
+      <c r="EG10" s="82"/>
+      <c r="EH10" s="82"/>
+    </row>
+    <row r="11" spans="1:139" ht="9" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="22"/>
+      <c r="P11" s="22"/>
+      <c r="Q11" s="22"/>
+      <c r="R11" s="22"/>
+      <c r="S11" s="22"/>
+      <c r="T11" s="22"/>
+      <c r="U11" s="22"/>
+      <c r="V11" s="22"/>
+      <c r="W11" s="22"/>
+      <c r="X11" s="22"/>
+      <c r="Y11" s="22"/>
+      <c r="Z11" s="22"/>
+      <c r="AA11" s="22"/>
+      <c r="AB11" s="22"/>
+      <c r="AC11" s="22"/>
+      <c r="AD11" s="22"/>
+      <c r="AE11" s="22"/>
+      <c r="AF11" s="22"/>
+      <c r="AG11" s="22"/>
+      <c r="AH11" s="22"/>
+      <c r="AI11" s="22"/>
+      <c r="AJ11" s="22"/>
+      <c r="AK11" s="22"/>
+      <c r="AL11" s="22"/>
+      <c r="AM11" s="22"/>
+      <c r="AN11" s="22"/>
+      <c r="AO11" s="22"/>
+      <c r="AP11" s="22"/>
+      <c r="AQ11" s="22"/>
+      <c r="AR11" s="23"/>
+      <c r="AV11" s="17"/>
+      <c r="AW11" s="18"/>
+      <c r="AX11" s="18"/>
+      <c r="AY11" s="18"/>
+      <c r="AZ11" s="18"/>
+      <c r="BA11" s="18"/>
+      <c r="BB11" s="18"/>
+      <c r="BC11" s="18"/>
+      <c r="BD11" s="22"/>
+      <c r="BE11" s="22"/>
+      <c r="BF11" s="22"/>
+      <c r="BG11" s="22"/>
+      <c r="BH11" s="22"/>
+      <c r="BI11" s="22"/>
+      <c r="BJ11" s="22"/>
+      <c r="BK11" s="22"/>
+      <c r="BL11" s="22"/>
+      <c r="BM11" s="22"/>
+      <c r="BN11" s="22"/>
+      <c r="BO11" s="22"/>
+      <c r="BP11" s="22"/>
+      <c r="BQ11" s="22"/>
+      <c r="BR11" s="22"/>
+      <c r="BS11" s="22"/>
+      <c r="BT11" s="22"/>
+      <c r="BU11" s="22"/>
+      <c r="BV11" s="22"/>
+      <c r="BW11" s="22"/>
+      <c r="BX11" s="22"/>
+      <c r="BY11" s="22"/>
+      <c r="BZ11" s="22"/>
+      <c r="CA11" s="22"/>
+      <c r="CB11" s="22"/>
+      <c r="CC11" s="22"/>
+      <c r="CD11" s="22"/>
+      <c r="CE11" s="22"/>
+      <c r="CF11" s="22"/>
+      <c r="CG11" s="22"/>
+      <c r="CH11" s="22"/>
+      <c r="CI11" s="22"/>
+      <c r="CJ11" s="22"/>
+      <c r="CK11" s="22"/>
+      <c r="CL11" s="22"/>
+      <c r="CM11" s="23"/>
+      <c r="CR11" s="21"/>
+      <c r="CS11" s="21"/>
+      <c r="CT11" s="21"/>
+      <c r="CU11" s="21"/>
+      <c r="CV11" s="21"/>
+      <c r="CW11" s="21"/>
+      <c r="CX11" s="21"/>
+      <c r="CY11" s="21"/>
+      <c r="CZ11" s="21"/>
+      <c r="DA11" s="21"/>
+      <c r="DB11" s="82"/>
+      <c r="DC11" s="82"/>
+      <c r="DD11" s="82"/>
+      <c r="DE11" s="82"/>
+      <c r="DF11" s="82"/>
+      <c r="DG11" s="82"/>
+      <c r="DH11" s="82"/>
+      <c r="DI11" s="82"/>
+      <c r="DJ11" s="82"/>
+      <c r="DK11" s="82"/>
+      <c r="DL11" s="82"/>
+      <c r="DM11" s="82"/>
+      <c r="DN11" s="82"/>
+      <c r="DO11" s="82"/>
+      <c r="DP11" s="82"/>
+      <c r="DQ11" s="82"/>
+      <c r="DR11" s="82"/>
+      <c r="DS11" s="82"/>
+      <c r="DT11" s="82"/>
+      <c r="DU11" s="82"/>
+      <c r="DV11" s="82"/>
+      <c r="DW11" s="82"/>
+      <c r="DX11" s="82"/>
+      <c r="DY11" s="82"/>
+      <c r="DZ11" s="82"/>
+      <c r="EA11" s="82"/>
+      <c r="EB11" s="82"/>
+      <c r="EC11" s="82"/>
+      <c r="ED11" s="82"/>
+      <c r="EE11" s="82"/>
+      <c r="EF11" s="82"/>
+      <c r="EG11" s="82"/>
+      <c r="EH11" s="82"/>
+    </row>
+    <row r="12" spans="1:139" ht="9" customHeight="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="24"/>
+      <c r="R12" s="24"/>
+      <c r="S12" s="24"/>
+      <c r="T12" s="24"/>
+      <c r="U12" s="24"/>
+      <c r="V12" s="24"/>
+      <c r="W12" s="24"/>
+      <c r="X12" s="24"/>
+      <c r="Y12" s="24"/>
+      <c r="Z12" s="24"/>
+      <c r="AA12" s="24"/>
+      <c r="AB12" s="24"/>
+      <c r="AC12" s="24"/>
+      <c r="AD12" s="24"/>
+      <c r="AE12" s="24"/>
+      <c r="AF12" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="26"/>
+      <c r="AH12" s="27"/>
+      <c r="AI12" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="340" t="s">
+        <v>82</v>
+      </c>
+      <c r="AL12" s="31"/>
+      <c r="AM12" s="31"/>
+      <c r="AN12" s="31"/>
+      <c r="AO12" s="31"/>
+      <c r="AP12" s="31"/>
+      <c r="AQ12" s="31"/>
+      <c r="AR12" s="32"/>
+      <c r="AV12" s="17"/>
+      <c r="AW12" s="18"/>
+      <c r="AX12" s="18"/>
+      <c r="AY12" s="18"/>
+      <c r="AZ12" s="18"/>
+      <c r="BA12" s="18"/>
+      <c r="BB12" s="18"/>
+      <c r="BC12" s="18"/>
+      <c r="BD12" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE12" s="24"/>
+      <c r="BF12" s="24"/>
+      <c r="BG12" s="24"/>
+      <c r="BH12" s="24"/>
+      <c r="BI12" s="24"/>
+      <c r="BJ12" s="24"/>
+      <c r="BK12" s="24"/>
+      <c r="BL12" s="24"/>
+      <c r="BM12" s="24"/>
+      <c r="BN12" s="24"/>
+      <c r="BO12" s="24"/>
+      <c r="BP12" s="24"/>
+      <c r="BQ12" s="24"/>
+      <c r="BR12" s="24"/>
+      <c r="BS12" s="24"/>
+      <c r="BT12" s="24"/>
+      <c r="BU12" s="24"/>
+      <c r="BV12" s="24"/>
+      <c r="BW12" s="24"/>
+      <c r="BX12" s="24"/>
+      <c r="BY12" s="24"/>
+      <c r="BZ12" s="24"/>
+      <c r="CA12" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB12" s="26"/>
+      <c r="CC12" s="27"/>
+      <c r="CD12" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="340" t="s">
+        <v>82</v>
+      </c>
+      <c r="CG12" s="31"/>
+      <c r="CH12" s="31"/>
+      <c r="CI12" s="31"/>
+      <c r="CJ12" s="31"/>
+      <c r="CK12" s="31"/>
+      <c r="CL12" s="31"/>
+      <c r="CM12" s="32"/>
+      <c r="CN12" s="33"/>
+      <c r="CR12" s="21"/>
+      <c r="CS12" s="21"/>
+      <c r="CT12" s="21"/>
+      <c r="CU12" s="21"/>
+      <c r="CV12" s="21"/>
+      <c r="CW12" s="21"/>
+      <c r="CX12" s="21"/>
+      <c r="CY12" s="21"/>
+      <c r="CZ12" s="21"/>
+      <c r="DA12" s="21"/>
+      <c r="DB12" s="82"/>
+      <c r="DC12" s="82"/>
+      <c r="DD12" s="82"/>
+      <c r="DE12" s="82"/>
+      <c r="DF12" s="82"/>
+      <c r="DG12" s="82"/>
+      <c r="DH12" s="82"/>
+      <c r="DI12" s="82"/>
+      <c r="DJ12" s="82"/>
+      <c r="DK12" s="82"/>
+      <c r="DL12" s="82"/>
+      <c r="DM12" s="82"/>
+      <c r="DN12" s="82"/>
+      <c r="DO12" s="82"/>
+      <c r="DP12" s="82"/>
+      <c r="DQ12" s="82"/>
+      <c r="DR12" s="82"/>
+      <c r="DS12" s="82"/>
+      <c r="DT12" s="82"/>
+      <c r="DU12" s="82"/>
+      <c r="DV12" s="82"/>
+      <c r="DW12" s="82"/>
+      <c r="DX12" s="82"/>
+      <c r="DY12" s="82"/>
+      <c r="DZ12" s="82"/>
+      <c r="EA12" s="82"/>
+      <c r="EB12" s="82"/>
+      <c r="EC12" s="82"/>
+      <c r="ED12" s="82"/>
+      <c r="EE12" s="82"/>
+      <c r="EF12" s="82"/>
+      <c r="EG12" s="82"/>
+      <c r="EH12" s="82"/>
+    </row>
+    <row r="13" spans="1:139" ht="9" customHeight="1">
+      <c r="A13" s="17"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="34"/>
+      <c r="N13" s="34"/>
+      <c r="O13" s="34"/>
+      <c r="P13" s="34"/>
+      <c r="Q13" s="34"/>
+      <c r="R13" s="34"/>
+      <c r="S13" s="34"/>
+      <c r="T13" s="34"/>
+      <c r="U13" s="34"/>
+      <c r="V13" s="34"/>
+      <c r="W13" s="34"/>
+      <c r="X13" s="34"/>
+      <c r="Y13" s="34"/>
+      <c r="Z13" s="34"/>
+      <c r="AA13" s="34"/>
+      <c r="AB13" s="34"/>
+      <c r="AC13" s="34"/>
+      <c r="AD13" s="34"/>
+      <c r="AE13" s="34"/>
+      <c r="AF13" s="35"/>
+      <c r="AG13" s="36"/>
+      <c r="AH13" s="37"/>
+      <c r="AI13" s="38"/>
+      <c r="AJ13" s="39"/>
+      <c r="AK13" s="40"/>
+      <c r="AL13" s="41"/>
+      <c r="AM13" s="41"/>
+      <c r="AN13" s="41"/>
+      <c r="AO13" s="41"/>
+      <c r="AP13" s="41"/>
+      <c r="AQ13" s="41"/>
+      <c r="AR13" s="42"/>
+      <c r="AV13" s="17"/>
+      <c r="AW13" s="18"/>
+      <c r="AX13" s="18"/>
+      <c r="AY13" s="18"/>
+      <c r="AZ13" s="18"/>
+      <c r="BA13" s="18"/>
+      <c r="BB13" s="18"/>
+      <c r="BC13" s="18"/>
+      <c r="BD13" s="34"/>
+      <c r="BE13" s="34"/>
+      <c r="BF13" s="34"/>
+      <c r="BG13" s="34"/>
+      <c r="BH13" s="34"/>
+      <c r="BI13" s="34"/>
+      <c r="BJ13" s="34"/>
+      <c r="BK13" s="34"/>
+      <c r="BL13" s="34"/>
+      <c r="BM13" s="34"/>
+      <c r="BN13" s="34"/>
+      <c r="BO13" s="34"/>
+      <c r="BP13" s="34"/>
+      <c r="BQ13" s="34"/>
+      <c r="BR13" s="34"/>
+      <c r="BS13" s="34"/>
+      <c r="BT13" s="34"/>
+      <c r="BU13" s="34"/>
+      <c r="BV13" s="34"/>
+      <c r="BW13" s="34"/>
+      <c r="BX13" s="34"/>
+      <c r="BY13" s="34"/>
+      <c r="BZ13" s="34"/>
+      <c r="CA13" s="35"/>
+      <c r="CB13" s="36"/>
+      <c r="CC13" s="37"/>
+      <c r="CD13" s="38"/>
+      <c r="CE13" s="39"/>
+      <c r="CF13" s="40"/>
+      <c r="CG13" s="41"/>
+      <c r="CH13" s="41"/>
+      <c r="CI13" s="41"/>
+      <c r="CJ13" s="41"/>
+      <c r="CK13" s="41"/>
+      <c r="CL13" s="41"/>
+      <c r="CM13" s="42"/>
+      <c r="CN13" s="33"/>
+      <c r="CR13" s="21"/>
+      <c r="CS13" s="21"/>
+      <c r="CT13" s="21"/>
+      <c r="CU13" s="21"/>
+      <c r="CV13" s="21"/>
+      <c r="CW13" s="21"/>
+      <c r="CX13" s="21"/>
+      <c r="CY13" s="21"/>
+      <c r="CZ13" s="21"/>
+      <c r="DA13" s="21"/>
+      <c r="DB13" s="82"/>
+      <c r="DC13" s="82"/>
+      <c r="DD13" s="82"/>
+      <c r="DE13" s="82"/>
+      <c r="DF13" s="82"/>
+      <c r="DG13" s="82"/>
+      <c r="DH13" s="82"/>
+      <c r="DI13" s="82"/>
+      <c r="DJ13" s="82"/>
+      <c r="DK13" s="82"/>
+      <c r="DL13" s="82"/>
+      <c r="DM13" s="82"/>
+      <c r="DN13" s="82"/>
+      <c r="DO13" s="82"/>
+      <c r="DP13" s="82"/>
+      <c r="DQ13" s="82"/>
+      <c r="DR13" s="82"/>
+      <c r="DS13" s="82"/>
+      <c r="DT13" s="82"/>
+      <c r="DU13" s="82"/>
+      <c r="DV13" s="82"/>
+      <c r="DW13" s="82"/>
+      <c r="DX13" s="82"/>
+      <c r="DY13" s="82"/>
+      <c r="DZ13" s="82"/>
+      <c r="EA13" s="82"/>
+      <c r="EB13" s="82"/>
+      <c r="EC13" s="82"/>
+      <c r="ED13" s="82"/>
+      <c r="EE13" s="82"/>
+      <c r="EF13" s="82"/>
+      <c r="EG13" s="82"/>
+      <c r="EH13" s="82"/>
+    </row>
+    <row r="14" spans="1:139" ht="9" customHeight="1">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14" s="46"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="46"/>
+      <c r="N14" s="46"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+      <c r="U14" s="46"/>
+      <c r="V14" s="46"/>
+      <c r="W14" s="46"/>
+      <c r="X14" s="46"/>
+      <c r="Y14" s="46"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="48"/>
+      <c r="AH14" s="49"/>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="51"/>
+      <c r="AK14" s="52"/>
+      <c r="AL14" s="53"/>
+      <c r="AM14" s="53"/>
+      <c r="AN14" s="53"/>
+      <c r="AO14" s="53"/>
+      <c r="AP14" s="53"/>
+      <c r="AQ14" s="53"/>
+      <c r="AR14" s="54"/>
+      <c r="AV14" s="17"/>
+      <c r="AW14" s="18"/>
+      <c r="AX14" s="18"/>
+      <c r="AY14" s="18"/>
+      <c r="AZ14" s="18"/>
+      <c r="BA14" s="18"/>
+      <c r="BB14" s="18"/>
+      <c r="BC14" s="18"/>
+      <c r="BD14" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE14" s="46"/>
+      <c r="BF14" s="46"/>
+      <c r="BG14" s="46"/>
+      <c r="BH14" s="46"/>
+      <c r="BI14" s="46"/>
+      <c r="BJ14" s="46"/>
+      <c r="BK14" s="46"/>
+      <c r="BL14" s="46"/>
+      <c r="BM14" s="46"/>
+      <c r="BN14" s="46"/>
+      <c r="BO14" s="46"/>
+      <c r="BP14" s="46"/>
+      <c r="BQ14" s="46"/>
+      <c r="BR14" s="46"/>
+      <c r="BS14" s="46"/>
+      <c r="BT14" s="46"/>
+      <c r="BU14" s="46"/>
+      <c r="BV14" s="46"/>
+      <c r="BW14" s="46"/>
+      <c r="BX14" s="46"/>
+      <c r="BY14" s="46"/>
+      <c r="BZ14" s="46"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="48"/>
+      <c r="CC14" s="49"/>
+      <c r="CD14" s="50"/>
+      <c r="CE14" s="51"/>
+      <c r="CF14" s="52"/>
+      <c r="CG14" s="53"/>
+      <c r="CH14" s="53"/>
+      <c r="CI14" s="53"/>
+      <c r="CJ14" s="53"/>
+      <c r="CK14" s="53"/>
+      <c r="CL14" s="53"/>
+      <c r="CM14" s="54"/>
+      <c r="CN14" s="33"/>
+      <c r="CR14" s="21"/>
+      <c r="CS14" s="21"/>
+      <c r="CT14" s="21"/>
+      <c r="CU14" s="21"/>
+      <c r="CV14" s="21"/>
+      <c r="CW14" s="21"/>
+      <c r="CX14" s="21"/>
+      <c r="CY14" s="21"/>
+      <c r="CZ14" s="21"/>
+      <c r="DA14" s="21"/>
+      <c r="DB14" s="341"/>
+      <c r="DC14" s="341"/>
+      <c r="DD14" s="341"/>
+      <c r="DE14" s="341"/>
+      <c r="DF14" s="341"/>
+      <c r="DG14" s="341"/>
+      <c r="DH14" s="341"/>
+      <c r="DI14" s="341"/>
+      <c r="DJ14" s="341"/>
+      <c r="DK14" s="341"/>
+      <c r="DL14" s="341"/>
+      <c r="DM14" s="341"/>
+      <c r="DN14" s="341"/>
+      <c r="DO14" s="341"/>
+      <c r="DP14" s="341"/>
+      <c r="DQ14" s="341"/>
+      <c r="DR14" s="341"/>
+      <c r="DS14" s="341"/>
+      <c r="DT14" s="341"/>
+      <c r="DU14" s="341"/>
+      <c r="DV14" s="341"/>
+      <c r="DZ14" s="302"/>
+      <c r="EA14" s="302"/>
+      <c r="EB14" s="302"/>
+      <c r="EC14" s="302"/>
+      <c r="ED14" s="302"/>
+      <c r="EE14" s="302"/>
+      <c r="EF14" s="302"/>
+      <c r="EG14" s="302"/>
+      <c r="EH14" s="302"/>
+    </row>
+    <row r="15" spans="1:139" ht="9" customHeight="1">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="46"/>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+      <c r="U15" s="46"/>
+      <c r="V15" s="46"/>
+      <c r="W15" s="46"/>
+      <c r="X15" s="46"/>
+      <c r="Y15" s="46"/>
+      <c r="Z15" s="46"/>
+      <c r="AA15" s="46"/>
+      <c r="AB15" s="46"/>
+      <c r="AC15" s="46"/>
+      <c r="AD15" s="46"/>
+      <c r="AE15" s="46"/>
+      <c r="AF15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="26"/>
+      <c r="AH15" s="27"/>
+      <c r="AI15" s="342" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ15" s="67"/>
+      <c r="AK15" s="67"/>
+      <c r="AL15" s="67"/>
+      <c r="AM15" s="67"/>
+      <c r="AN15" s="67"/>
+      <c r="AO15" s="67"/>
+      <c r="AP15" s="67"/>
+      <c r="AQ15" s="67"/>
+      <c r="AR15" s="68"/>
+      <c r="AV15" s="17"/>
+      <c r="AW15" s="18"/>
+      <c r="AX15" s="18"/>
+      <c r="AY15" s="18"/>
+      <c r="AZ15" s="18"/>
+      <c r="BA15" s="18"/>
+      <c r="BB15" s="18"/>
+      <c r="BC15" s="18"/>
+      <c r="BD15" s="46"/>
+      <c r="BE15" s="46"/>
+      <c r="BF15" s="46"/>
+      <c r="BG15" s="46"/>
+      <c r="BH15" s="46"/>
+      <c r="BI15" s="46"/>
+      <c r="BJ15" s="46"/>
+      <c r="BK15" s="46"/>
+      <c r="BL15" s="46"/>
+      <c r="BM15" s="46"/>
+      <c r="BN15" s="46"/>
+      <c r="BO15" s="46"/>
+      <c r="BP15" s="46"/>
+      <c r="BQ15" s="46"/>
+      <c r="BR15" s="46"/>
+      <c r="BS15" s="46"/>
+      <c r="BT15" s="46"/>
+      <c r="BU15" s="46"/>
+      <c r="BV15" s="46"/>
+      <c r="BW15" s="46"/>
+      <c r="BX15" s="46"/>
+      <c r="BY15" s="46"/>
+      <c r="BZ15" s="46"/>
+      <c r="CA15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB15" s="26"/>
+      <c r="CC15" s="27"/>
+      <c r="CD15" s="342" t="s">
+        <v>85</v>
+      </c>
+      <c r="CE15" s="67"/>
+      <c r="CF15" s="67"/>
+      <c r="CG15" s="67"/>
+      <c r="CH15" s="67"/>
+      <c r="CI15" s="67"/>
+      <c r="CJ15" s="67"/>
+      <c r="CK15" s="67"/>
+      <c r="CL15" s="67"/>
+      <c r="CM15" s="68"/>
+      <c r="CN15" s="33"/>
+      <c r="CR15" s="21"/>
+      <c r="CS15" s="21"/>
+      <c r="CT15" s="21"/>
+      <c r="CU15" s="21"/>
+      <c r="CV15" s="21"/>
+      <c r="CW15" s="21"/>
+      <c r="CX15" s="21"/>
+      <c r="CY15" s="21"/>
+      <c r="CZ15" s="21"/>
+      <c r="DA15" s="21"/>
+      <c r="DB15" s="341"/>
+      <c r="DC15" s="341"/>
+      <c r="DD15" s="341"/>
+      <c r="DE15" s="341"/>
+      <c r="DF15" s="341"/>
+      <c r="DG15" s="341"/>
+      <c r="DH15" s="341"/>
+      <c r="DI15" s="341"/>
+      <c r="DJ15" s="341"/>
+      <c r="DK15" s="341"/>
+      <c r="DL15" s="341"/>
+      <c r="DM15" s="341"/>
+      <c r="DN15" s="341"/>
+      <c r="DO15" s="341"/>
+      <c r="DP15" s="341"/>
+      <c r="DQ15" s="341"/>
+      <c r="DR15" s="341"/>
+      <c r="DS15" s="341"/>
+      <c r="DT15" s="341"/>
+      <c r="DU15" s="341"/>
+      <c r="DV15" s="341"/>
+      <c r="DZ15" s="302"/>
+      <c r="EA15" s="302"/>
+      <c r="EB15" s="302"/>
+      <c r="EC15" s="302"/>
+      <c r="ED15" s="302"/>
+      <c r="EE15" s="302"/>
+      <c r="EF15" s="302"/>
+      <c r="EG15" s="302"/>
+      <c r="EH15" s="302"/>
+    </row>
+    <row r="16" spans="1:139" ht="9" customHeight="1">
+      <c r="A16" s="17"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+      <c r="U16" s="46"/>
+      <c r="V16" s="46"/>
+      <c r="W16" s="46"/>
+      <c r="X16" s="46"/>
+      <c r="Y16" s="46"/>
+      <c r="Z16" s="46"/>
+      <c r="AA16" s="46"/>
+      <c r="AB16" s="46"/>
+      <c r="AC16" s="46"/>
+      <c r="AD16" s="46"/>
+      <c r="AE16" s="46"/>
+      <c r="AF16" s="35"/>
+      <c r="AG16" s="36"/>
+      <c r="AH16" s="37"/>
+      <c r="AI16" s="69"/>
+      <c r="AJ16" s="70"/>
+      <c r="AK16" s="70"/>
+      <c r="AL16" s="70"/>
+      <c r="AM16" s="70"/>
+      <c r="AN16" s="70"/>
+      <c r="AO16" s="70"/>
+      <c r="AP16" s="70"/>
+      <c r="AQ16" s="70"/>
+      <c r="AR16" s="71"/>
+      <c r="AV16" s="17"/>
+      <c r="AW16" s="18"/>
+      <c r="AX16" s="18"/>
+      <c r="AY16" s="18"/>
+      <c r="AZ16" s="18"/>
+      <c r="BA16" s="18"/>
+      <c r="BB16" s="18"/>
+      <c r="BC16" s="18"/>
+      <c r="BD16" s="46"/>
+      <c r="BE16" s="46"/>
+      <c r="BF16" s="46"/>
+      <c r="BG16" s="46"/>
+      <c r="BH16" s="46"/>
+      <c r="BI16" s="46"/>
+      <c r="BJ16" s="46"/>
+      <c r="BK16" s="46"/>
+      <c r="BL16" s="46"/>
+      <c r="BM16" s="46"/>
+      <c r="BN16" s="46"/>
+      <c r="BO16" s="46"/>
+      <c r="BP16" s="46"/>
+      <c r="BQ16" s="46"/>
+      <c r="BR16" s="46"/>
+      <c r="BS16" s="46"/>
+      <c r="BT16" s="46"/>
+      <c r="BU16" s="46"/>
+      <c r="BV16" s="46"/>
+      <c r="BW16" s="46"/>
+      <c r="BX16" s="46"/>
+      <c r="BY16" s="46"/>
+      <c r="BZ16" s="46"/>
+      <c r="CA16" s="35"/>
+      <c r="CB16" s="36"/>
+      <c r="CC16" s="37"/>
+      <c r="CD16" s="69"/>
+      <c r="CE16" s="70"/>
+      <c r="CF16" s="70"/>
+      <c r="CG16" s="70"/>
+      <c r="CH16" s="70"/>
+      <c r="CI16" s="70"/>
+      <c r="CJ16" s="70"/>
+      <c r="CK16" s="70"/>
+      <c r="CL16" s="70"/>
+      <c r="CM16" s="71"/>
+      <c r="CN16" s="33"/>
+      <c r="CR16" s="21"/>
+      <c r="CS16" s="21"/>
+      <c r="CT16" s="21"/>
+      <c r="CU16" s="21"/>
+      <c r="CV16" s="21"/>
+      <c r="CW16" s="21"/>
+      <c r="CX16" s="21"/>
+      <c r="CY16" s="21"/>
+      <c r="CZ16" s="21"/>
+      <c r="DA16" s="21"/>
+      <c r="DB16" s="82"/>
+      <c r="DC16" s="82"/>
+      <c r="DD16" s="82"/>
+      <c r="DE16" s="82"/>
+      <c r="DF16" s="82"/>
+      <c r="DG16" s="82"/>
+      <c r="DH16" s="82"/>
+      <c r="DI16" s="82"/>
+      <c r="DJ16" s="82"/>
+      <c r="DK16" s="82"/>
+      <c r="DL16" s="82"/>
+      <c r="DM16" s="82"/>
+      <c r="DN16" s="82"/>
+      <c r="DO16" s="82"/>
+      <c r="DP16" s="82"/>
+      <c r="DQ16" s="82"/>
+      <c r="DR16" s="82"/>
+      <c r="DS16" s="82"/>
+      <c r="DT16" s="82"/>
+      <c r="DU16" s="82"/>
+      <c r="DV16" s="82"/>
+      <c r="DZ16" s="302"/>
+      <c r="EA16" s="302"/>
+      <c r="EB16" s="302"/>
+      <c r="EC16" s="302"/>
+      <c r="ED16" s="302"/>
+      <c r="EE16" s="302"/>
+      <c r="EF16" s="302"/>
+      <c r="EG16" s="302"/>
+      <c r="EH16" s="302"/>
+    </row>
+    <row r="17" spans="1:147" ht="9" customHeight="1" thickBot="1">
+      <c r="A17" s="73"/>
+      <c r="B17" s="74"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="75"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="75"/>
+      <c r="O17" s="75"/>
+      <c r="P17" s="75"/>
+      <c r="Q17" s="75"/>
+      <c r="R17" s="75"/>
+      <c r="S17" s="75"/>
+      <c r="T17" s="75"/>
+      <c r="U17" s="75"/>
+      <c r="V17" s="75"/>
+      <c r="W17" s="75"/>
+      <c r="X17" s="75"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="75"/>
+      <c r="AA17" s="75"/>
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="75"/>
+      <c r="AD17" s="75"/>
+      <c r="AE17" s="75"/>
+      <c r="AF17" s="76"/>
+      <c r="AG17" s="77"/>
+      <c r="AH17" s="78"/>
+      <c r="AI17" s="79"/>
+      <c r="AJ17" s="80"/>
+      <c r="AK17" s="80"/>
+      <c r="AL17" s="80"/>
+      <c r="AM17" s="80"/>
+      <c r="AN17" s="80"/>
+      <c r="AO17" s="80"/>
+      <c r="AP17" s="80"/>
+      <c r="AQ17" s="80"/>
+      <c r="AR17" s="81"/>
+      <c r="AV17" s="73"/>
+      <c r="AW17" s="74"/>
+      <c r="AX17" s="74"/>
+      <c r="AY17" s="74"/>
+      <c r="AZ17" s="74"/>
+      <c r="BA17" s="74"/>
+      <c r="BB17" s="74"/>
+      <c r="BC17" s="74"/>
+      <c r="BD17" s="75"/>
+      <c r="BE17" s="75"/>
+      <c r="BF17" s="75"/>
+      <c r="BG17" s="75"/>
+      <c r="BH17" s="75"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="75"/>
+      <c r="BK17" s="75"/>
+      <c r="BL17" s="75"/>
+      <c r="BM17" s="75"/>
+      <c r="BN17" s="75"/>
+      <c r="BO17" s="75"/>
+      <c r="BP17" s="75"/>
+      <c r="BQ17" s="75"/>
+      <c r="BR17" s="75"/>
+      <c r="BS17" s="75"/>
+      <c r="BT17" s="75"/>
+      <c r="BU17" s="75"/>
+      <c r="BV17" s="75"/>
+      <c r="BW17" s="75"/>
+      <c r="BX17" s="75"/>
+      <c r="BY17" s="75"/>
+      <c r="BZ17" s="75"/>
+      <c r="CA17" s="76"/>
+      <c r="CB17" s="77"/>
+      <c r="CC17" s="78"/>
+      <c r="CD17" s="79"/>
+      <c r="CE17" s="80"/>
+      <c r="CF17" s="80"/>
+      <c r="CG17" s="80"/>
+      <c r="CH17" s="80"/>
+      <c r="CI17" s="80"/>
+      <c r="CJ17" s="80"/>
+      <c r="CK17" s="80"/>
+      <c r="CL17" s="80"/>
+      <c r="CM17" s="81"/>
+      <c r="CN17" s="33"/>
+      <c r="CR17" s="21"/>
+      <c r="CS17" s="21"/>
+      <c r="CT17" s="21"/>
+      <c r="CU17" s="21"/>
+      <c r="CV17" s="21"/>
+      <c r="CW17" s="21"/>
+      <c r="CX17" s="21"/>
+      <c r="CY17" s="21"/>
+      <c r="CZ17" s="21"/>
+      <c r="DA17" s="21"/>
+      <c r="DB17" s="82"/>
+      <c r="DC17" s="82"/>
+      <c r="DD17" s="82"/>
+      <c r="DE17" s="82"/>
+      <c r="DF17" s="82"/>
+      <c r="DG17" s="82"/>
+      <c r="DH17" s="82"/>
+      <c r="DI17" s="82"/>
+      <c r="DJ17" s="82"/>
+      <c r="DK17" s="82"/>
+      <c r="DL17" s="82"/>
+      <c r="DM17" s="82"/>
+      <c r="DN17" s="82"/>
+      <c r="DO17" s="82"/>
+      <c r="DP17" s="82"/>
+      <c r="DQ17" s="82"/>
+      <c r="DR17" s="82"/>
+      <c r="DS17" s="82"/>
+      <c r="DT17" s="82"/>
+      <c r="DU17" s="82"/>
+      <c r="DV17" s="82"/>
+    </row>
+    <row r="18" spans="1:147" ht="7.5" customHeight="1">
+      <c r="D18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="83"/>
+      <c r="F18" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q18" s="83"/>
+      <c r="R18" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="S18" s="86"/>
+      <c r="T18" s="86"/>
+      <c r="U18" s="86"/>
+      <c r="V18" s="86"/>
+      <c r="W18" s="86"/>
+      <c r="X18" s="86"/>
+      <c r="Y18" s="86"/>
+      <c r="Z18" s="86"/>
+      <c r="AA18" s="86"/>
+      <c r="AB18" s="87"/>
+      <c r="AC18" s="87"/>
+      <c r="AD18" s="87"/>
+      <c r="AE18" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF18" s="88"/>
+      <c r="AG18" s="88"/>
+      <c r="AH18" s="88"/>
+      <c r="AI18" s="88"/>
+      <c r="AJ18" s="88"/>
+      <c r="AK18" s="88"/>
+      <c r="AL18" s="88"/>
+      <c r="AM18" s="88"/>
+      <c r="AN18" s="88"/>
+      <c r="AO18" s="88"/>
+      <c r="AP18" s="88"/>
+      <c r="AQ18" s="88"/>
+      <c r="AR18" s="33"/>
+      <c r="AY18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ18" s="83"/>
+      <c r="BA18" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="BB18" s="84"/>
+      <c r="BC18" s="84"/>
+      <c r="BD18" s="84"/>
+      <c r="BE18" s="84"/>
+      <c r="BF18" s="84"/>
+      <c r="BG18" s="84"/>
+      <c r="BH18" s="84"/>
+      <c r="BI18" s="84"/>
+      <c r="BJ18" s="85"/>
+      <c r="BK18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="BL18" s="83"/>
+      <c r="BM18" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN18" s="86"/>
+      <c r="BO18" s="86"/>
+      <c r="BP18" s="86"/>
+      <c r="BQ18" s="86"/>
+      <c r="BR18" s="86"/>
+      <c r="BS18" s="86"/>
+      <c r="BT18" s="86"/>
+      <c r="BU18" s="86"/>
+      <c r="BV18" s="86"/>
+      <c r="BW18" s="87"/>
+      <c r="BX18" s="87"/>
+      <c r="BY18" s="87"/>
+      <c r="BZ18" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="CA18" s="88"/>
+      <c r="CB18" s="88"/>
+      <c r="CC18" s="88"/>
+      <c r="CD18" s="88"/>
+      <c r="CE18" s="88"/>
+      <c r="CF18" s="88"/>
+      <c r="CG18" s="88"/>
+      <c r="CH18" s="88"/>
+      <c r="CI18" s="88"/>
+      <c r="CJ18" s="88"/>
+      <c r="CK18" s="88"/>
+      <c r="CL18" s="88"/>
+      <c r="CM18" s="33"/>
+      <c r="CN18" s="33"/>
+      <c r="CR18" s="21"/>
+      <c r="CS18" s="21"/>
+      <c r="CT18" s="21"/>
+      <c r="CU18" s="21"/>
+      <c r="CV18" s="21"/>
+      <c r="CW18" s="21"/>
+      <c r="CX18" s="21"/>
+      <c r="CY18" s="21"/>
+      <c r="CZ18" s="21"/>
+      <c r="DA18" s="21"/>
+      <c r="DB18" s="82"/>
+      <c r="DC18" s="82"/>
+      <c r="DD18" s="82"/>
+      <c r="DE18" s="82"/>
+      <c r="DF18" s="82"/>
+      <c r="DG18" s="82"/>
+      <c r="DH18" s="82"/>
+      <c r="DI18" s="82"/>
+      <c r="DJ18" s="82"/>
+      <c r="DK18" s="82"/>
+      <c r="DL18" s="82"/>
+      <c r="DM18" s="82"/>
+      <c r="DN18" s="82"/>
+      <c r="DO18" s="82"/>
+      <c r="DP18" s="82"/>
+      <c r="DQ18" s="82"/>
+      <c r="DR18" s="82"/>
+      <c r="DS18" s="82"/>
+      <c r="DT18" s="82"/>
+      <c r="DU18" s="82"/>
+      <c r="DV18" s="82"/>
+    </row>
+    <row r="19" spans="1:147" ht="7.5" customHeight="1">
+      <c r="D19" s="83"/>
+      <c r="E19" s="83"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="84"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="89"/>
+      <c r="S19" s="89"/>
+      <c r="T19" s="89"/>
+      <c r="U19" s="89"/>
+      <c r="V19" s="89"/>
+      <c r="W19" s="89"/>
+      <c r="X19" s="89"/>
+      <c r="Y19" s="89"/>
+      <c r="Z19" s="89"/>
+      <c r="AA19" s="89"/>
+      <c r="AB19" s="87"/>
+      <c r="AC19" s="87"/>
+      <c r="AD19" s="87"/>
+      <c r="AE19" s="90"/>
+      <c r="AF19" s="90"/>
+      <c r="AG19" s="90"/>
+      <c r="AH19" s="90"/>
+      <c r="AI19" s="90"/>
+      <c r="AJ19" s="90"/>
+      <c r="AK19" s="90"/>
+      <c r="AL19" s="90"/>
+      <c r="AM19" s="90"/>
+      <c r="AN19" s="90"/>
+      <c r="AO19" s="90"/>
+      <c r="AP19" s="90"/>
+      <c r="AQ19" s="90"/>
+      <c r="AR19" s="33"/>
+      <c r="AY19" s="83"/>
+      <c r="AZ19" s="83"/>
+      <c r="BA19" s="84"/>
+      <c r="BB19" s="84"/>
+      <c r="BC19" s="84"/>
+      <c r="BD19" s="84"/>
+      <c r="BE19" s="84"/>
+      <c r="BF19" s="84"/>
+      <c r="BG19" s="84"/>
+      <c r="BH19" s="84"/>
+      <c r="BI19" s="84"/>
+      <c r="BJ19" s="85"/>
+      <c r="BK19" s="83"/>
+      <c r="BL19" s="83"/>
+      <c r="BM19" s="89"/>
+      <c r="BN19" s="89"/>
+      <c r="BO19" s="89"/>
+      <c r="BP19" s="89"/>
+      <c r="BQ19" s="89"/>
+      <c r="BR19" s="89"/>
+      <c r="BS19" s="89"/>
+      <c r="BT19" s="89"/>
+      <c r="BU19" s="89"/>
+      <c r="BV19" s="89"/>
+      <c r="BW19" s="87"/>
+      <c r="BX19" s="87"/>
+      <c r="BY19" s="87"/>
+      <c r="BZ19" s="90"/>
+      <c r="CA19" s="90"/>
+      <c r="CB19" s="90"/>
+      <c r="CC19" s="90"/>
+      <c r="CD19" s="90"/>
+      <c r="CE19" s="90"/>
+      <c r="CF19" s="90"/>
+      <c r="CG19" s="90"/>
+      <c r="CH19" s="90"/>
+      <c r="CI19" s="90"/>
+      <c r="CJ19" s="90"/>
+      <c r="CK19" s="90"/>
+      <c r="CL19" s="90"/>
+      <c r="CM19" s="33"/>
+      <c r="CN19" s="33"/>
+      <c r="CR19" s="21"/>
+      <c r="CS19" s="21"/>
+      <c r="CT19" s="21"/>
+      <c r="CU19" s="21"/>
+      <c r="CV19" s="21"/>
+      <c r="CW19" s="21"/>
+      <c r="CX19" s="21"/>
+      <c r="CY19" s="21"/>
+      <c r="CZ19" s="21"/>
+      <c r="DA19" s="21"/>
+      <c r="DB19" s="82"/>
+      <c r="DC19" s="82"/>
+      <c r="DD19" s="82"/>
+      <c r="DE19" s="82"/>
+      <c r="DF19" s="82"/>
+      <c r="DG19" s="82"/>
+      <c r="DH19" s="82"/>
+      <c r="DI19" s="82"/>
+      <c r="DJ19" s="82"/>
+      <c r="DK19" s="82"/>
+      <c r="DL19" s="82"/>
+      <c r="DM19" s="82"/>
+      <c r="DN19" s="82"/>
+      <c r="DO19" s="82"/>
+      <c r="DP19" s="82"/>
+      <c r="DQ19" s="82"/>
+      <c r="DR19" s="82"/>
+      <c r="DS19" s="82"/>
+      <c r="DT19" s="82"/>
+      <c r="DU19" s="82"/>
+      <c r="DV19" s="82"/>
+    </row>
+    <row r="20" spans="1:147" ht="9" customHeight="1">
+      <c r="D20" s="83"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="84"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="84"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="84"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="83"/>
+      <c r="Q20" s="83"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="89"/>
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="87"/>
+      <c r="AC20" s="87"/>
+      <c r="AD20" s="87"/>
+      <c r="AE20" s="91"/>
+      <c r="AF20" s="91"/>
+      <c r="AG20" s="91"/>
+      <c r="AH20" s="91"/>
+      <c r="AI20" s="91"/>
+      <c r="AJ20" s="91"/>
+      <c r="AK20" s="91"/>
+      <c r="AL20" s="91"/>
+      <c r="AM20" s="91"/>
+      <c r="AN20" s="91"/>
+      <c r="AO20" s="91"/>
+      <c r="AP20" s="91"/>
+      <c r="AQ20" s="91"/>
+      <c r="AY20" s="83"/>
+      <c r="AZ20" s="83"/>
+      <c r="BA20" s="84"/>
+      <c r="BB20" s="84"/>
+      <c r="BC20" s="84"/>
+      <c r="BD20" s="84"/>
+      <c r="BE20" s="84"/>
+      <c r="BF20" s="84"/>
+      <c r="BG20" s="84"/>
+      <c r="BH20" s="84"/>
+      <c r="BI20" s="84"/>
+      <c r="BJ20" s="85"/>
+      <c r="BK20" s="83"/>
+      <c r="BL20" s="83"/>
+      <c r="BM20" s="89"/>
+      <c r="BN20" s="89"/>
+      <c r="BO20" s="89"/>
+      <c r="BP20" s="89"/>
+      <c r="BQ20" s="89"/>
+      <c r="BR20" s="89"/>
+      <c r="BS20" s="89"/>
+      <c r="BT20" s="89"/>
+      <c r="BU20" s="89"/>
+      <c r="BV20" s="89"/>
+      <c r="BW20" s="87"/>
+      <c r="BX20" s="87"/>
+      <c r="BY20" s="87"/>
+      <c r="BZ20" s="91"/>
+      <c r="CA20" s="91"/>
+      <c r="CB20" s="91"/>
+      <c r="CC20" s="91"/>
+      <c r="CD20" s="91"/>
+      <c r="CE20" s="91"/>
+      <c r="CF20" s="91"/>
+      <c r="CG20" s="91"/>
+      <c r="CH20" s="91"/>
+      <c r="CI20" s="91"/>
+      <c r="CJ20" s="91"/>
+      <c r="CK20" s="91"/>
+      <c r="CL20" s="91"/>
+      <c r="CR20" s="21"/>
+      <c r="CS20" s="21"/>
+      <c r="CT20" s="21"/>
+      <c r="CU20" s="21"/>
+      <c r="CV20" s="21"/>
+      <c r="CW20" s="21"/>
+      <c r="CX20" s="21"/>
+      <c r="CY20" s="21"/>
+      <c r="CZ20" s="21"/>
+      <c r="DA20" s="21"/>
+      <c r="DB20" s="82"/>
+      <c r="DC20" s="82"/>
+      <c r="DD20" s="82"/>
+      <c r="DE20" s="82"/>
+      <c r="DF20" s="82"/>
+      <c r="DG20" s="82"/>
+      <c r="DH20" s="82"/>
+      <c r="DI20" s="82"/>
+      <c r="DJ20" s="82"/>
+      <c r="DK20" s="82"/>
+      <c r="DL20" s="82"/>
+      <c r="DM20" s="82"/>
+      <c r="DN20" s="82"/>
+      <c r="DO20" s="82"/>
+      <c r="DP20" s="82"/>
+      <c r="DQ20" s="82"/>
+      <c r="DR20" s="82"/>
+      <c r="DS20" s="82"/>
+      <c r="DT20" s="82"/>
+      <c r="DU20" s="82"/>
+      <c r="DV20" s="82"/>
+    </row>
+    <row r="21" spans="1:147" ht="5.25" customHeight="1">
+      <c r="AE21" s="91"/>
+      <c r="AF21" s="91"/>
+      <c r="AG21" s="91"/>
+      <c r="AH21" s="91"/>
+      <c r="AI21" s="91"/>
+      <c r="AJ21" s="91"/>
+      <c r="AK21" s="91"/>
+      <c r="AL21" s="91"/>
+      <c r="AM21" s="91"/>
+      <c r="AN21" s="91"/>
+      <c r="AO21" s="91"/>
+      <c r="AP21" s="91"/>
+      <c r="AQ21" s="91"/>
+      <c r="BZ21" s="91"/>
+      <c r="CA21" s="91"/>
+      <c r="CB21" s="91"/>
+      <c r="CC21" s="91"/>
+      <c r="CD21" s="91"/>
+      <c r="CE21" s="91"/>
+      <c r="CF21" s="91"/>
+      <c r="CG21" s="91"/>
+      <c r="CH21" s="91"/>
+      <c r="CI21" s="91"/>
+      <c r="CJ21" s="91"/>
+      <c r="CK21" s="91"/>
+      <c r="CL21" s="91"/>
+      <c r="CR21" s="21"/>
+      <c r="CS21" s="21"/>
+      <c r="CT21" s="21"/>
+      <c r="CU21" s="21"/>
+      <c r="CV21" s="21"/>
+      <c r="CW21" s="21"/>
+      <c r="CX21" s="21"/>
+      <c r="CY21" s="21"/>
+      <c r="CZ21" s="21"/>
+      <c r="DA21" s="21"/>
+      <c r="DB21" s="82"/>
+      <c r="DC21" s="82"/>
+      <c r="DD21" s="82"/>
+      <c r="DE21" s="82"/>
+      <c r="DF21" s="82"/>
+      <c r="DG21" s="82"/>
+      <c r="DH21" s="82"/>
+      <c r="DI21" s="82"/>
+      <c r="DJ21" s="82"/>
+      <c r="DK21" s="82"/>
+      <c r="DL21" s="82"/>
+      <c r="DM21" s="82"/>
+      <c r="DN21" s="82"/>
+      <c r="DO21" s="82"/>
+      <c r="DP21" s="82"/>
+      <c r="DQ21" s="82"/>
+      <c r="DR21" s="82"/>
+      <c r="DS21" s="82"/>
+      <c r="DT21" s="82"/>
+      <c r="DU21" s="82"/>
+      <c r="DV21" s="82"/>
+      <c r="DW21" s="82"/>
+      <c r="DX21" s="82"/>
+      <c r="DY21" s="82"/>
+      <c r="DZ21" s="82"/>
+      <c r="EA21" s="82"/>
+      <c r="EB21" s="82"/>
+      <c r="EC21" s="82"/>
+      <c r="ED21" s="82"/>
+      <c r="EE21" s="82"/>
+      <c r="EF21" s="82"/>
+      <c r="EG21" s="82"/>
+      <c r="EH21" s="82"/>
+    </row>
+    <row r="22" spans="1:147" ht="3.75" customHeight="1" thickBot="1">
+      <c r="AE22" s="96"/>
+      <c r="AF22" s="96"/>
+      <c r="AG22" s="96"/>
+      <c r="AH22" s="96"/>
+      <c r="AI22" s="96"/>
+      <c r="AJ22" s="96"/>
+      <c r="AK22" s="96"/>
+      <c r="AL22" s="96"/>
+      <c r="AM22" s="96"/>
+      <c r="AN22" s="96"/>
+      <c r="AO22" s="96"/>
+      <c r="AP22" s="96"/>
+      <c r="AQ22" s="96"/>
+      <c r="BZ22" s="96"/>
+      <c r="CA22" s="96"/>
+      <c r="CB22" s="96"/>
+      <c r="CC22" s="96"/>
+      <c r="CD22" s="96"/>
+      <c r="CE22" s="96"/>
+      <c r="CF22" s="96"/>
+      <c r="CG22" s="96"/>
+      <c r="CH22" s="96"/>
+      <c r="CI22" s="96"/>
+      <c r="CJ22" s="96"/>
+      <c r="CK22" s="96"/>
+      <c r="CL22" s="96"/>
+      <c r="CR22" s="21"/>
+      <c r="CS22" s="21"/>
+      <c r="CT22" s="21"/>
+      <c r="CU22" s="21"/>
+      <c r="CV22" s="21"/>
+      <c r="CW22" s="21"/>
+      <c r="CX22" s="21"/>
+      <c r="CY22" s="21"/>
+      <c r="CZ22" s="21"/>
+      <c r="DA22" s="21"/>
+      <c r="DB22" s="82"/>
+      <c r="DC22" s="82"/>
+      <c r="DD22" s="82"/>
+      <c r="DE22" s="82"/>
+      <c r="DF22" s="82"/>
+      <c r="DG22" s="82"/>
+      <c r="DH22" s="82"/>
+      <c r="DI22" s="82"/>
+      <c r="DJ22" s="82"/>
+      <c r="DK22" s="82"/>
+      <c r="DL22" s="82"/>
+      <c r="DM22" s="82"/>
+      <c r="DN22" s="82"/>
+      <c r="DO22" s="82"/>
+      <c r="DP22" s="82"/>
+      <c r="DQ22" s="82"/>
+      <c r="DR22" s="82"/>
+      <c r="DS22" s="82"/>
+      <c r="DT22" s="82"/>
+      <c r="DU22" s="82"/>
+      <c r="DV22" s="82"/>
+      <c r="DW22" s="82"/>
+      <c r="DX22" s="82"/>
+      <c r="DY22" s="82"/>
+      <c r="DZ22" s="82"/>
+      <c r="EA22" s="82"/>
+      <c r="EB22" s="82"/>
+      <c r="EC22" s="82"/>
+      <c r="ED22" s="82"/>
+      <c r="EE22" s="82"/>
+      <c r="EF22" s="82"/>
+      <c r="EG22" s="82"/>
+      <c r="EH22" s="82"/>
+    </row>
+    <row r="23" spans="1:147" ht="9" customHeight="1">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="98"/>
+      <c r="G23" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="99"/>
+      <c r="I23" s="99"/>
+      <c r="J23" s="99"/>
+      <c r="K23" s="99"/>
+      <c r="L23" s="99"/>
+      <c r="M23" s="99"/>
+      <c r="N23" s="99"/>
+      <c r="O23" s="99"/>
+      <c r="P23" s="99"/>
+      <c r="Q23" s="99"/>
+      <c r="R23" s="99"/>
+      <c r="S23" s="99"/>
+      <c r="T23" s="99"/>
+      <c r="U23" s="99"/>
+      <c r="V23" s="99"/>
+      <c r="W23" s="99"/>
+      <c r="X23" s="99"/>
+      <c r="Y23" s="99"/>
+      <c r="Z23" s="99"/>
+      <c r="AA23" s="99"/>
+      <c r="AB23" s="99"/>
+      <c r="AC23" s="99"/>
+      <c r="AD23" s="99"/>
+      <c r="AE23" s="99"/>
+      <c r="AF23" s="99"/>
+      <c r="AG23" s="99"/>
+      <c r="AH23" s="99"/>
+      <c r="AI23" s="99"/>
+      <c r="AJ23" s="99"/>
+      <c r="AK23" s="99"/>
+      <c r="AL23" s="99"/>
+      <c r="AM23" s="99"/>
+      <c r="AN23" s="99"/>
+      <c r="AO23" s="99"/>
+      <c r="AP23" s="99"/>
+      <c r="AQ23" s="99"/>
+      <c r="AR23" s="100"/>
+      <c r="AV23" s="15"/>
+      <c r="AW23" s="15"/>
+      <c r="AX23" s="15"/>
+      <c r="AY23" s="15"/>
+      <c r="AZ23" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA23" s="98"/>
+      <c r="BB23" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC23" s="99"/>
+      <c r="BD23" s="99"/>
+      <c r="BE23" s="99"/>
+      <c r="BF23" s="99"/>
+      <c r="BG23" s="99"/>
+      <c r="BH23" s="99"/>
+      <c r="BI23" s="99"/>
+      <c r="BJ23" s="99"/>
+      <c r="BK23" s="99"/>
+      <c r="BL23" s="99"/>
+      <c r="BM23" s="99"/>
+      <c r="BN23" s="99"/>
+      <c r="BO23" s="99"/>
+      <c r="BP23" s="99"/>
+      <c r="BQ23" s="99"/>
+      <c r="BR23" s="99"/>
+      <c r="BS23" s="99"/>
+      <c r="BT23" s="99"/>
+      <c r="BU23" s="99"/>
+      <c r="BV23" s="99"/>
+      <c r="BW23" s="99"/>
+      <c r="BX23" s="99"/>
+      <c r="BY23" s="99"/>
+      <c r="BZ23" s="99"/>
+      <c r="CA23" s="99"/>
+      <c r="CB23" s="99"/>
+      <c r="CC23" s="99"/>
+      <c r="CD23" s="99"/>
+      <c r="CE23" s="99"/>
+      <c r="CF23" s="99"/>
+      <c r="CG23" s="99"/>
+      <c r="CH23" s="99"/>
+      <c r="CI23" s="99"/>
+      <c r="CJ23" s="99"/>
+      <c r="CK23" s="99"/>
+      <c r="CL23" s="99"/>
+      <c r="CM23" s="100"/>
+      <c r="CN23" s="33"/>
+      <c r="CR23" s="21"/>
+      <c r="CS23" s="21"/>
+      <c r="CT23" s="21"/>
+      <c r="CU23" s="21"/>
+      <c r="CV23" s="21"/>
+      <c r="CW23" s="21"/>
+      <c r="CX23" s="21"/>
+      <c r="CY23" s="21"/>
+      <c r="CZ23" s="21"/>
+      <c r="DA23" s="21"/>
+      <c r="DB23" s="82"/>
+      <c r="DC23" s="82"/>
+      <c r="DD23" s="82"/>
+      <c r="DE23" s="82"/>
+      <c r="DF23" s="82"/>
+      <c r="DG23" s="82"/>
+      <c r="DH23" s="82"/>
+      <c r="DI23" s="82"/>
+      <c r="DJ23" s="82"/>
+      <c r="DK23" s="82"/>
+      <c r="DL23" s="82"/>
+      <c r="DM23" s="82"/>
+      <c r="DN23" s="82"/>
+      <c r="DO23" s="82"/>
+      <c r="DP23" s="82"/>
+      <c r="DQ23" s="82"/>
+      <c r="DR23" s="82"/>
+      <c r="DS23" s="82"/>
+      <c r="DT23" s="82"/>
+      <c r="DU23" s="82"/>
+      <c r="DV23" s="82"/>
+      <c r="DW23" s="82"/>
+      <c r="DX23" s="82"/>
+      <c r="DY23" s="82"/>
+      <c r="DZ23" s="82"/>
+      <c r="EA23" s="82"/>
+      <c r="EB23" s="82"/>
+      <c r="EC23" s="82"/>
+      <c r="ED23" s="82"/>
+      <c r="EE23" s="82"/>
+      <c r="EF23" s="82"/>
+      <c r="EG23" s="82"/>
+      <c r="EH23" s="82"/>
+    </row>
+    <row r="24" spans="1:147" ht="9" customHeight="1">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="102"/>
+      <c r="F24" s="103"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="104"/>
+      <c r="I24" s="104"/>
+      <c r="J24" s="104"/>
+      <c r="K24" s="104"/>
+      <c r="L24" s="104"/>
+      <c r="M24" s="104"/>
+      <c r="N24" s="104"/>
+      <c r="O24" s="104"/>
+      <c r="P24" s="104"/>
+      <c r="Q24" s="104"/>
+      <c r="R24" s="104"/>
+      <c r="S24" s="104"/>
+      <c r="T24" s="104"/>
+      <c r="U24" s="104"/>
+      <c r="V24" s="104"/>
+      <c r="W24" s="104"/>
+      <c r="X24" s="104"/>
+      <c r="Y24" s="104"/>
+      <c r="Z24" s="104"/>
+      <c r="AA24" s="104"/>
+      <c r="AB24" s="104"/>
+      <c r="AC24" s="104"/>
+      <c r="AD24" s="104"/>
+      <c r="AE24" s="104"/>
+      <c r="AF24" s="104"/>
+      <c r="AG24" s="104"/>
+      <c r="AH24" s="104"/>
+      <c r="AI24" s="104"/>
+      <c r="AJ24" s="104"/>
+      <c r="AK24" s="104"/>
+      <c r="AL24" s="104"/>
+      <c r="AM24" s="104"/>
+      <c r="AN24" s="104"/>
+      <c r="AO24" s="104"/>
+      <c r="AP24" s="104"/>
+      <c r="AQ24" s="104"/>
+      <c r="AR24" s="105"/>
+      <c r="AV24" s="15"/>
+      <c r="AW24" s="15"/>
+      <c r="AX24" s="15"/>
+      <c r="AY24" s="15"/>
+      <c r="AZ24" s="102"/>
+      <c r="BA24" s="103"/>
+      <c r="BB24" s="104"/>
+      <c r="BC24" s="104"/>
+      <c r="BD24" s="104"/>
+      <c r="BE24" s="104"/>
+      <c r="BF24" s="104"/>
+      <c r="BG24" s="104"/>
+      <c r="BH24" s="104"/>
+      <c r="BI24" s="104"/>
+      <c r="BJ24" s="104"/>
+      <c r="BK24" s="104"/>
+      <c r="BL24" s="104"/>
+      <c r="BM24" s="104"/>
+      <c r="BN24" s="104"/>
+      <c r="BO24" s="104"/>
+      <c r="BP24" s="104"/>
+      <c r="BQ24" s="104"/>
+      <c r="BR24" s="104"/>
+      <c r="BS24" s="104"/>
+      <c r="BT24" s="104"/>
+      <c r="BU24" s="104"/>
+      <c r="BV24" s="104"/>
+      <c r="BW24" s="104"/>
+      <c r="BX24" s="104"/>
+      <c r="BY24" s="104"/>
+      <c r="BZ24" s="104"/>
+      <c r="CA24" s="104"/>
+      <c r="CB24" s="104"/>
+      <c r="CC24" s="104"/>
+      <c r="CD24" s="104"/>
+      <c r="CE24" s="104"/>
+      <c r="CF24" s="104"/>
+      <c r="CG24" s="104"/>
+      <c r="CH24" s="104"/>
+      <c r="CI24" s="104"/>
+      <c r="CJ24" s="104"/>
+      <c r="CK24" s="104"/>
+      <c r="CL24" s="104"/>
+      <c r="CM24" s="105"/>
+      <c r="CN24" s="33"/>
+      <c r="CR24" s="21"/>
+      <c r="CS24" s="21"/>
+      <c r="CT24" s="21"/>
+      <c r="CU24" s="21"/>
+      <c r="CV24" s="21"/>
+      <c r="CW24" s="21"/>
+      <c r="CX24" s="21"/>
+      <c r="CY24" s="21"/>
+      <c r="CZ24" s="21"/>
+      <c r="DA24" s="21"/>
+      <c r="DB24" s="82"/>
+      <c r="DC24" s="82"/>
+      <c r="DD24" s="82"/>
+      <c r="DE24" s="82"/>
+      <c r="DF24" s="82"/>
+      <c r="DG24" s="82"/>
+      <c r="DH24" s="82"/>
+      <c r="DI24" s="82"/>
+      <c r="DJ24" s="82"/>
+      <c r="DK24" s="82"/>
+      <c r="DL24" s="82"/>
+      <c r="DM24" s="82"/>
+      <c r="DN24" s="82"/>
+      <c r="DO24" s="82"/>
+      <c r="DP24" s="82"/>
+      <c r="DQ24" s="82"/>
+      <c r="DR24" s="82"/>
+      <c r="DS24" s="82"/>
+      <c r="DT24" s="82"/>
+      <c r="DU24" s="82"/>
+      <c r="DV24" s="82"/>
+      <c r="DW24" s="82"/>
+      <c r="DX24" s="82"/>
+      <c r="DY24" s="82"/>
+      <c r="DZ24" s="82"/>
+      <c r="EA24" s="82"/>
+      <c r="EB24" s="82"/>
+      <c r="EC24" s="82"/>
+      <c r="ED24" s="82"/>
+      <c r="EE24" s="82"/>
+      <c r="EF24" s="82"/>
+      <c r="EG24" s="82"/>
+      <c r="EH24" s="82"/>
+    </row>
+    <row r="25" spans="1:147" ht="9" customHeight="1">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="103"/>
+      <c r="G25" s="107" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="107"/>
+      <c r="I25" s="107"/>
+      <c r="J25" s="107"/>
+      <c r="K25" s="107"/>
+      <c r="L25" s="107"/>
+      <c r="M25" s="107"/>
+      <c r="N25" s="107"/>
+      <c r="O25" s="107"/>
+      <c r="P25" s="107"/>
+      <c r="Q25" s="107"/>
+      <c r="R25" s="107"/>
+      <c r="S25" s="107"/>
+      <c r="T25" s="107"/>
+      <c r="U25" s="107"/>
+      <c r="V25" s="107"/>
+      <c r="W25" s="107"/>
+      <c r="X25" s="107"/>
+      <c r="Y25" s="107"/>
+      <c r="Z25" s="107"/>
+      <c r="AA25" s="107"/>
+      <c r="AB25" s="107"/>
+      <c r="AC25" s="107"/>
+      <c r="AD25" s="107"/>
+      <c r="AE25" s="107"/>
+      <c r="AF25" s="107"/>
+      <c r="AG25" s="107"/>
+      <c r="AH25" s="107"/>
+      <c r="AI25" s="107"/>
+      <c r="AJ25" s="107"/>
+      <c r="AK25" s="107"/>
+      <c r="AL25" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="AM25" s="109"/>
+      <c r="AN25" s="109"/>
+      <c r="AO25" s="109"/>
+      <c r="AP25" s="109"/>
+      <c r="AQ25" s="109"/>
+      <c r="AR25" s="110"/>
+      <c r="AU25" s="106"/>
+      <c r="AV25" s="15"/>
+      <c r="AW25" s="15"/>
+      <c r="AX25" s="15"/>
+      <c r="AY25" s="15"/>
+      <c r="AZ25" s="102"/>
+      <c r="BA25" s="103"/>
+      <c r="BB25" s="107" t="s">
+        <v>86</v>
+      </c>
+      <c r="BC25" s="107"/>
+      <c r="BD25" s="107"/>
+      <c r="BE25" s="107"/>
+      <c r="BF25" s="107"/>
+      <c r="BG25" s="107"/>
+      <c r="BH25" s="107"/>
+      <c r="BI25" s="107"/>
+      <c r="BJ25" s="107"/>
+      <c r="BK25" s="107"/>
+      <c r="BL25" s="107"/>
+      <c r="BM25" s="107"/>
+      <c r="BN25" s="107"/>
+      <c r="BO25" s="107"/>
+      <c r="BP25" s="107"/>
+      <c r="BQ25" s="107"/>
+      <c r="BR25" s="107"/>
+      <c r="BS25" s="107"/>
+      <c r="BT25" s="107"/>
+      <c r="BU25" s="107"/>
+      <c r="BV25" s="107"/>
+      <c r="BW25" s="107"/>
+      <c r="BX25" s="107"/>
+      <c r="BY25" s="107"/>
+      <c r="BZ25" s="107"/>
+      <c r="CA25" s="107"/>
+      <c r="CB25" s="107"/>
+      <c r="CC25" s="107"/>
+      <c r="CD25" s="107"/>
+      <c r="CE25" s="107"/>
+      <c r="CF25" s="107"/>
+      <c r="CG25" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH25" s="109"/>
+      <c r="CI25" s="109"/>
+      <c r="CJ25" s="109"/>
+      <c r="CK25" s="109"/>
+      <c r="CL25" s="109"/>
+      <c r="CM25" s="110"/>
+      <c r="CN25" s="33"/>
+      <c r="CR25" s="21"/>
+      <c r="CS25" s="21"/>
+      <c r="CT25" s="21"/>
+      <c r="CU25" s="21"/>
+      <c r="CV25" s="21"/>
+      <c r="CW25" s="21"/>
+      <c r="CX25" s="21"/>
+      <c r="CY25" s="21"/>
+      <c r="CZ25" s="21"/>
+      <c r="DA25" s="21"/>
+      <c r="DB25" s="341"/>
+      <c r="DC25" s="343"/>
+      <c r="DD25" s="343"/>
+      <c r="DE25" s="343"/>
+      <c r="DF25" s="343"/>
+      <c r="DG25" s="343"/>
+      <c r="DH25" s="343"/>
+      <c r="DI25" s="343"/>
+      <c r="DJ25" s="343"/>
+      <c r="DK25" s="343"/>
+      <c r="DL25" s="343"/>
+      <c r="DM25" s="343"/>
+      <c r="DN25" s="343"/>
+      <c r="DO25" s="343"/>
+      <c r="DP25" s="343"/>
+      <c r="DQ25" s="343"/>
+      <c r="DR25" s="343"/>
+      <c r="DS25" s="343"/>
+      <c r="DT25" s="343"/>
+      <c r="DU25" s="343"/>
+      <c r="DV25" s="343"/>
+      <c r="DZ25" s="302"/>
+      <c r="EA25" s="302"/>
+      <c r="EB25" s="302"/>
+      <c r="EC25" s="302"/>
+      <c r="ED25" s="302"/>
+      <c r="EE25" s="302"/>
+      <c r="EF25" s="302"/>
+      <c r="EG25" s="302"/>
+      <c r="EH25" s="302"/>
+    </row>
+    <row r="26" spans="1:147" ht="9" customHeight="1">
+      <c r="A26" s="15"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="102"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19"/>
+      <c r="S26" s="19"/>
+      <c r="T26" s="19"/>
+      <c r="U26" s="19"/>
+      <c r="V26" s="19"/>
+      <c r="W26" s="19"/>
+      <c r="X26" s="19"/>
+      <c r="Y26" s="19"/>
+      <c r="Z26" s="19"/>
+      <c r="AA26" s="19"/>
+      <c r="AB26" s="19"/>
+      <c r="AC26" s="19"/>
+      <c r="AD26" s="19"/>
+      <c r="AE26" s="19"/>
+      <c r="AF26" s="19"/>
+      <c r="AG26" s="19"/>
+      <c r="AH26" s="19"/>
+      <c r="AI26" s="19"/>
+      <c r="AJ26" s="19"/>
+      <c r="AK26" s="19"/>
+      <c r="AL26" s="111"/>
+      <c r="AM26" s="112"/>
+      <c r="AN26" s="112"/>
+      <c r="AO26" s="112"/>
+      <c r="AP26" s="112"/>
+      <c r="AQ26" s="112"/>
+      <c r="AR26" s="113"/>
+      <c r="AU26" s="114"/>
+      <c r="AV26" s="15"/>
+      <c r="AW26" s="15"/>
+      <c r="AX26" s="15"/>
+      <c r="AY26" s="15"/>
+      <c r="AZ26" s="102"/>
+      <c r="BA26" s="103"/>
+      <c r="BB26" s="19"/>
+      <c r="BC26" s="19"/>
+      <c r="BD26" s="19"/>
+      <c r="BE26" s="19"/>
+      <c r="BF26" s="19"/>
+      <c r="BG26" s="19"/>
+      <c r="BH26" s="19"/>
+      <c r="BI26" s="19"/>
+      <c r="BJ26" s="19"/>
+      <c r="BK26" s="19"/>
+      <c r="BL26" s="19"/>
+      <c r="BM26" s="19"/>
+      <c r="BN26" s="19"/>
+      <c r="BO26" s="19"/>
+      <c r="BP26" s="19"/>
+      <c r="BQ26" s="19"/>
+      <c r="BR26" s="19"/>
+      <c r="BS26" s="19"/>
+      <c r="BT26" s="19"/>
+      <c r="BU26" s="19"/>
+      <c r="BV26" s="19"/>
+      <c r="BW26" s="19"/>
+      <c r="BX26" s="19"/>
+      <c r="BY26" s="19"/>
+      <c r="BZ26" s="19"/>
+      <c r="CA26" s="19"/>
+      <c r="CB26" s="19"/>
+      <c r="CC26" s="19"/>
+      <c r="CD26" s="19"/>
+      <c r="CE26" s="19"/>
+      <c r="CF26" s="19"/>
+      <c r="CG26" s="111"/>
+      <c r="CH26" s="112"/>
+      <c r="CI26" s="112"/>
+      <c r="CJ26" s="112"/>
+      <c r="CK26" s="112"/>
+      <c r="CL26" s="112"/>
+      <c r="CM26" s="113"/>
+      <c r="CN26" s="33"/>
+      <c r="CR26" s="21"/>
+      <c r="CS26" s="21"/>
+      <c r="CT26" s="21"/>
+      <c r="CU26" s="21"/>
+      <c r="CV26" s="21"/>
+      <c r="CW26" s="21"/>
+      <c r="CX26" s="21"/>
+      <c r="CY26" s="21"/>
+      <c r="CZ26" s="21"/>
+      <c r="DA26" s="21"/>
+      <c r="DB26" s="341"/>
+      <c r="DC26" s="343"/>
+      <c r="DD26" s="343"/>
+      <c r="DE26" s="343"/>
+      <c r="DF26" s="343"/>
+      <c r="DG26" s="343"/>
+      <c r="DH26" s="343"/>
+      <c r="DI26" s="343"/>
+      <c r="DJ26" s="343"/>
+      <c r="DK26" s="343"/>
+      <c r="DL26" s="343"/>
+      <c r="DM26" s="343"/>
+      <c r="DN26" s="343"/>
+      <c r="DO26" s="343"/>
+      <c r="DP26" s="343"/>
+      <c r="DQ26" s="343"/>
+      <c r="DR26" s="343"/>
+      <c r="DS26" s="343"/>
+      <c r="DT26" s="343"/>
+      <c r="DU26" s="343"/>
+      <c r="DV26" s="343"/>
+      <c r="DZ26" s="302"/>
+      <c r="EA26" s="302"/>
+      <c r="EB26" s="302"/>
+      <c r="EC26" s="302"/>
+      <c r="ED26" s="302"/>
+      <c r="EE26" s="302"/>
+      <c r="EF26" s="302"/>
+      <c r="EG26" s="302"/>
+      <c r="EH26" s="302"/>
+    </row>
+    <row r="27" spans="1:147" ht="12.75" customHeight="1">
+      <c r="A27" s="15"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="103"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+      <c r="X27" s="22"/>
+      <c r="Y27" s="22"/>
+      <c r="Z27" s="22"/>
+      <c r="AA27" s="22"/>
+      <c r="AB27" s="22"/>
+      <c r="AC27" s="22"/>
+      <c r="AD27" s="22"/>
+      <c r="AE27" s="22"/>
+      <c r="AF27" s="22"/>
+      <c r="AG27" s="22"/>
+      <c r="AH27" s="22"/>
+      <c r="AI27" s="22"/>
+      <c r="AJ27" s="22"/>
+      <c r="AK27" s="22"/>
+      <c r="AL27" s="115"/>
+      <c r="AR27" s="116"/>
+      <c r="AV27" s="15"/>
+      <c r="AW27" s="15"/>
+      <c r="AX27" s="15"/>
+      <c r="AY27" s="15"/>
+      <c r="AZ27" s="102"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="22"/>
+      <c r="BC27" s="22"/>
+      <c r="BD27" s="22"/>
+      <c r="BE27" s="22"/>
+      <c r="BF27" s="22"/>
+      <c r="BG27" s="22"/>
+      <c r="BH27" s="22"/>
+      <c r="BI27" s="22"/>
+      <c r="BJ27" s="22"/>
+      <c r="BK27" s="22"/>
+      <c r="BL27" s="22"/>
+      <c r="BM27" s="22"/>
+      <c r="BN27" s="22"/>
+      <c r="BO27" s="22"/>
+      <c r="BP27" s="22"/>
+      <c r="BQ27" s="22"/>
+      <c r="BR27" s="22"/>
+      <c r="BS27" s="22"/>
+      <c r="BT27" s="22"/>
+      <c r="BU27" s="22"/>
+      <c r="BV27" s="22"/>
+      <c r="BW27" s="22"/>
+      <c r="BX27" s="22"/>
+      <c r="BY27" s="22"/>
+      <c r="BZ27" s="22"/>
+      <c r="CA27" s="22"/>
+      <c r="CB27" s="22"/>
+      <c r="CC27" s="22"/>
+      <c r="CD27" s="22"/>
+      <c r="CE27" s="22"/>
+      <c r="CF27" s="22"/>
+      <c r="CG27" s="115"/>
+      <c r="CM27" s="116"/>
+      <c r="CN27" s="33"/>
+      <c r="CR27" s="21"/>
+      <c r="CS27" s="21"/>
+      <c r="CT27" s="21"/>
+      <c r="CU27" s="21"/>
+      <c r="CV27" s="21"/>
+      <c r="CW27" s="21"/>
+      <c r="CX27" s="21"/>
+      <c r="CY27" s="21"/>
+      <c r="CZ27" s="21"/>
+      <c r="DA27" s="21"/>
+      <c r="DB27" s="82"/>
+      <c r="DC27" s="82"/>
+      <c r="DD27" s="82"/>
+      <c r="DE27" s="82"/>
+      <c r="DF27" s="82"/>
+      <c r="DG27" s="82"/>
+      <c r="DH27" s="82"/>
+      <c r="DI27" s="82"/>
+      <c r="DJ27" s="82"/>
+      <c r="DK27" s="82"/>
+      <c r="DL27" s="82"/>
+      <c r="DM27" s="82"/>
+      <c r="DN27" s="82"/>
+      <c r="DO27" s="82"/>
+      <c r="DP27" s="82"/>
+      <c r="DQ27" s="82"/>
+      <c r="DR27" s="82"/>
+      <c r="DS27" s="82"/>
+      <c r="DT27" s="82"/>
+      <c r="DU27" s="82"/>
+      <c r="DV27" s="82"/>
+      <c r="DW27" s="41"/>
+      <c r="DX27" s="41"/>
+      <c r="DY27" s="41"/>
+      <c r="DZ27" s="41"/>
+      <c r="EA27" s="41"/>
+      <c r="EB27" s="41"/>
+      <c r="EC27" s="41"/>
+      <c r="ED27" s="41"/>
+      <c r="EE27" s="41"/>
+      <c r="EF27" s="41"/>
+      <c r="EG27" s="41"/>
+      <c r="EH27" s="41"/>
+      <c r="EI27" s="41"/>
+      <c r="EJ27" s="41"/>
+      <c r="EK27" s="41"/>
+      <c r="EL27" s="41"/>
+      <c r="EM27" s="41"/>
+      <c r="EN27" s="41"/>
+      <c r="EO27" s="41"/>
+      <c r="EP27" s="41"/>
+      <c r="EQ27" s="41"/>
+    </row>
+    <row r="28" spans="1:147" ht="9" customHeight="1">
+      <c r="A28" s="15"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="24"/>
+      <c r="T28" s="24"/>
+      <c r="U28" s="24"/>
+      <c r="V28" s="24"/>
+      <c r="W28" s="24"/>
+      <c r="X28" s="24"/>
+      <c r="Y28" s="24"/>
+      <c r="Z28" s="24"/>
+      <c r="AA28" s="24"/>
+      <c r="AB28" s="24"/>
+      <c r="AC28" s="24"/>
+      <c r="AD28" s="24"/>
+      <c r="AE28" s="24"/>
+      <c r="AF28" s="24"/>
+      <c r="AG28" s="24"/>
+      <c r="AH28" s="24"/>
+      <c r="AI28" s="24"/>
+      <c r="AJ28" s="24"/>
+      <c r="AK28" s="117"/>
+      <c r="AL28" s="115"/>
+      <c r="AR28" s="116"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+      <c r="AY28" s="15"/>
+      <c r="AZ28" s="102"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC28" s="24"/>
+      <c r="BD28" s="24"/>
+      <c r="BE28" s="24"/>
+      <c r="BF28" s="24"/>
+      <c r="BG28" s="24"/>
+      <c r="BH28" s="24"/>
+      <c r="BI28" s="24"/>
+      <c r="BJ28" s="24"/>
+      <c r="BK28" s="24"/>
+      <c r="BL28" s="24"/>
+      <c r="BM28" s="24"/>
+      <c r="BN28" s="24"/>
+      <c r="BO28" s="24"/>
+      <c r="BP28" s="24"/>
+      <c r="BQ28" s="24"/>
+      <c r="BR28" s="24"/>
+      <c r="BS28" s="24"/>
+      <c r="BT28" s="24"/>
+      <c r="BU28" s="24"/>
+      <c r="BV28" s="24"/>
+      <c r="BW28" s="24"/>
+      <c r="BX28" s="24"/>
+      <c r="BY28" s="24"/>
+      <c r="BZ28" s="24"/>
+      <c r="CA28" s="24"/>
+      <c r="CB28" s="24"/>
+      <c r="CC28" s="24"/>
+      <c r="CD28" s="24"/>
+      <c r="CE28" s="24"/>
+      <c r="CF28" s="117"/>
+      <c r="CG28" s="115"/>
+      <c r="CM28" s="116"/>
+      <c r="CN28" s="33"/>
+      <c r="CR28" s="21"/>
+      <c r="CS28" s="21"/>
+      <c r="CT28" s="21"/>
+      <c r="CU28" s="21"/>
+      <c r="CV28" s="21"/>
+      <c r="CW28" s="21"/>
+      <c r="CX28" s="21"/>
+      <c r="CY28" s="21"/>
+      <c r="CZ28" s="21"/>
+      <c r="DA28" s="21"/>
+      <c r="DB28" s="82"/>
+      <c r="DC28" s="82"/>
+      <c r="DD28" s="82"/>
+      <c r="DE28" s="82"/>
+      <c r="DF28" s="82"/>
+      <c r="DG28" s="82"/>
+      <c r="DH28" s="82"/>
+      <c r="DI28" s="82"/>
+      <c r="DJ28" s="82"/>
+      <c r="DK28" s="82"/>
+      <c r="DL28" s="82"/>
+      <c r="DM28" s="82"/>
+      <c r="DN28" s="82"/>
+      <c r="DO28" s="82"/>
+      <c r="DP28" s="82"/>
+      <c r="DQ28" s="82"/>
+      <c r="DR28" s="82"/>
+      <c r="DS28" s="82"/>
+      <c r="DT28" s="82"/>
+      <c r="DU28" s="82"/>
+      <c r="DV28" s="82"/>
+      <c r="DW28" s="41"/>
+      <c r="DX28" s="41"/>
+      <c r="DY28" s="41"/>
+      <c r="DZ28" s="41"/>
+      <c r="EA28" s="41"/>
+      <c r="EB28" s="41"/>
+      <c r="EC28" s="41"/>
+      <c r="ED28" s="41"/>
+      <c r="EE28" s="41"/>
+      <c r="EF28" s="41"/>
+      <c r="EG28" s="41"/>
+      <c r="EH28" s="41"/>
+      <c r="EI28" s="41"/>
+      <c r="EJ28" s="41"/>
+      <c r="EK28" s="41"/>
+      <c r="EL28" s="41"/>
+      <c r="EM28" s="41"/>
+      <c r="EN28" s="41"/>
+      <c r="EO28" s="41"/>
+      <c r="EP28" s="41"/>
+      <c r="EQ28" s="41"/>
+    </row>
+    <row r="29" spans="1:147" ht="7.5" customHeight="1">
+      <c r="E29" s="102"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="34"/>
+      <c r="L29" s="34"/>
+      <c r="M29" s="34"/>
+      <c r="N29" s="34"/>
+      <c r="O29" s="34"/>
+      <c r="P29" s="34"/>
+      <c r="Q29" s="34"/>
+      <c r="R29" s="34"/>
+      <c r="S29" s="34"/>
+      <c r="T29" s="34"/>
+      <c r="U29" s="34"/>
+      <c r="V29" s="34"/>
+      <c r="W29" s="34"/>
+      <c r="X29" s="34"/>
+      <c r="Y29" s="34"/>
+      <c r="Z29" s="34"/>
+      <c r="AA29" s="34"/>
+      <c r="AB29" s="34"/>
+      <c r="AC29" s="34"/>
+      <c r="AD29" s="34"/>
+      <c r="AE29" s="34"/>
+      <c r="AF29" s="34"/>
+      <c r="AG29" s="34"/>
+      <c r="AH29" s="34"/>
+      <c r="AI29" s="34"/>
+      <c r="AJ29" s="34"/>
+      <c r="AK29" s="120"/>
+      <c r="AL29" s="115"/>
+      <c r="AN29" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="AO29" s="121"/>
+      <c r="AP29" s="121"/>
+      <c r="AR29" s="116"/>
+      <c r="AZ29" s="102"/>
+      <c r="BA29" s="103"/>
+      <c r="BB29" s="34"/>
+      <c r="BC29" s="34"/>
+      <c r="BD29" s="34"/>
+      <c r="BE29" s="34"/>
+      <c r="BF29" s="34"/>
+      <c r="BG29" s="34"/>
+      <c r="BH29" s="34"/>
+      <c r="BI29" s="34"/>
+      <c r="BJ29" s="34"/>
+      <c r="BK29" s="34"/>
+      <c r="BL29" s="34"/>
+      <c r="BM29" s="34"/>
+      <c r="BN29" s="34"/>
+      <c r="BO29" s="34"/>
+      <c r="BP29" s="34"/>
+      <c r="BQ29" s="34"/>
+      <c r="BR29" s="34"/>
+      <c r="BS29" s="34"/>
       <c r="BT29" s="34"/>
       <c r="BU29" s="34"/>
       <c r="BV29" s="34"/>
-      <c r="BW29" s="12"/>
-[...9 lines deleted...]
-      <c r="CN29" s="10"/>
+      <c r="BW29" s="34"/>
+      <c r="BX29" s="34"/>
+      <c r="BY29" s="34"/>
+      <c r="BZ29" s="34"/>
+      <c r="CA29" s="34"/>
+      <c r="CB29" s="34"/>
+      <c r="CC29" s="34"/>
+      <c r="CD29" s="34"/>
+      <c r="CE29" s="34"/>
+      <c r="CF29" s="120"/>
+      <c r="CG29" s="115"/>
+      <c r="CI29" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ29" s="121"/>
+      <c r="CK29" s="121"/>
+      <c r="CM29" s="116"/>
+      <c r="CN29" s="122"/>
+      <c r="CR29" s="21"/>
+      <c r="CS29" s="21"/>
+      <c r="CT29" s="21"/>
+      <c r="CU29" s="21"/>
+      <c r="CV29" s="21"/>
+      <c r="CW29" s="21"/>
+      <c r="CX29" s="21"/>
+      <c r="CY29" s="21"/>
+      <c r="CZ29" s="21"/>
+      <c r="DA29" s="21"/>
+      <c r="DB29" s="82"/>
+      <c r="DC29" s="82"/>
+      <c r="DD29" s="82"/>
+      <c r="DE29" s="82"/>
+      <c r="DF29" s="82"/>
+      <c r="DG29" s="82"/>
+      <c r="DH29" s="82"/>
+      <c r="DI29" s="82"/>
+      <c r="DJ29" s="82"/>
+      <c r="DK29" s="82"/>
+      <c r="DL29" s="82"/>
+      <c r="DM29" s="82"/>
+      <c r="DN29" s="82"/>
+      <c r="DO29" s="82"/>
+      <c r="DP29" s="82"/>
+      <c r="DQ29" s="82"/>
+      <c r="DR29" s="82"/>
+      <c r="DS29" s="82"/>
+      <c r="DT29" s="82"/>
+      <c r="DU29" s="82"/>
+      <c r="DV29" s="82"/>
+      <c r="DW29" s="41"/>
+      <c r="DX29" s="41"/>
+      <c r="DY29" s="41"/>
+      <c r="DZ29" s="41"/>
+      <c r="EA29" s="41"/>
+      <c r="EB29" s="41"/>
+      <c r="EC29" s="41"/>
+      <c r="ED29" s="41"/>
+      <c r="EE29" s="41"/>
+      <c r="EF29" s="41"/>
+      <c r="EG29" s="41"/>
+      <c r="EH29" s="41"/>
+      <c r="EI29" s="41"/>
+      <c r="EJ29" s="41"/>
+      <c r="EK29" s="41"/>
+      <c r="EL29" s="41"/>
+      <c r="EM29" s="41"/>
+      <c r="EN29" s="41"/>
+      <c r="EO29" s="41"/>
+      <c r="EP29" s="41"/>
+      <c r="EQ29" s="41"/>
     </row>
-    <row r="30" spans="1:147" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="G30" s="210" t="s">
+    <row r="30" spans="1:147" ht="7.5" customHeight="1">
+      <c r="E30" s="102"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+      <c r="U30" s="46"/>
+      <c r="V30" s="46"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="46"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="46"/>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="46"/>
+      <c r="AC30" s="46"/>
+      <c r="AD30" s="46"/>
+      <c r="AE30" s="46"/>
+      <c r="AF30" s="46"/>
+      <c r="AG30" s="46"/>
+      <c r="AH30" s="46"/>
+      <c r="AI30" s="46"/>
+      <c r="AJ30" s="46"/>
+      <c r="AK30" s="124"/>
+      <c r="AL30" s="115"/>
+      <c r="AN30" s="121"/>
+      <c r="AO30" s="121"/>
+      <c r="AP30" s="121"/>
+      <c r="AR30" s="116"/>
+      <c r="AZ30" s="102"/>
+      <c r="BA30" s="103"/>
+      <c r="BB30" s="46" t="s">
+        <v>88</v>
+      </c>
+      <c r="BC30" s="46"/>
+      <c r="BD30" s="46"/>
+      <c r="BE30" s="46"/>
+      <c r="BF30" s="46"/>
+      <c r="BG30" s="46"/>
+      <c r="BH30" s="46"/>
+      <c r="BI30" s="46"/>
+      <c r="BJ30" s="46"/>
+      <c r="BK30" s="46"/>
+      <c r="BL30" s="46"/>
+      <c r="BM30" s="46"/>
+      <c r="BN30" s="46"/>
+      <c r="BO30" s="46"/>
+      <c r="BP30" s="46"/>
+      <c r="BQ30" s="46"/>
+      <c r="BR30" s="46"/>
+      <c r="BS30" s="46"/>
+      <c r="BT30" s="46"/>
+      <c r="BU30" s="46"/>
+      <c r="BV30" s="46"/>
+      <c r="BW30" s="46"/>
+      <c r="BX30" s="46"/>
+      <c r="BY30" s="46"/>
+      <c r="BZ30" s="46"/>
+      <c r="CA30" s="46"/>
+      <c r="CB30" s="46"/>
+      <c r="CC30" s="46"/>
+      <c r="CD30" s="46"/>
+      <c r="CE30" s="46"/>
+      <c r="CF30" s="124"/>
+      <c r="CG30" s="115"/>
+      <c r="CI30" s="121"/>
+      <c r="CJ30" s="121"/>
+      <c r="CK30" s="121"/>
+      <c r="CM30" s="116"/>
+      <c r="CN30" s="122"/>
+      <c r="CR30" s="122"/>
+      <c r="CS30" s="122"/>
+      <c r="CT30" s="122"/>
+      <c r="CU30" s="122"/>
+      <c r="CV30" s="122"/>
+      <c r="CW30" s="122"/>
+      <c r="CX30" s="122"/>
+      <c r="CY30" s="122"/>
+      <c r="CZ30" s="122"/>
+      <c r="DA30" s="122"/>
+      <c r="DB30" s="122"/>
+      <c r="DC30" s="122"/>
+      <c r="DD30" s="122"/>
+      <c r="DE30" s="122"/>
+      <c r="DF30" s="122"/>
+      <c r="DG30" s="122"/>
+      <c r="DH30" s="122"/>
+      <c r="DI30" s="122"/>
+      <c r="DJ30" s="122"/>
+      <c r="DK30" s="122"/>
+      <c r="DL30" s="122"/>
+      <c r="DM30" s="122"/>
+      <c r="DN30" s="122"/>
+      <c r="DO30" s="122"/>
+      <c r="DP30" s="122"/>
+      <c r="DQ30" s="122"/>
+      <c r="DR30" s="122"/>
+      <c r="DS30" s="122"/>
+      <c r="DT30" s="122"/>
+      <c r="DU30" s="122"/>
+      <c r="DV30" s="122"/>
+      <c r="DW30" s="41"/>
+      <c r="DX30" s="41"/>
+      <c r="DY30" s="41"/>
+      <c r="DZ30" s="41"/>
+      <c r="EA30" s="41"/>
+      <c r="EB30" s="41"/>
+      <c r="EC30" s="41"/>
+      <c r="ED30" s="41"/>
+      <c r="EE30" s="41"/>
+      <c r="EF30" s="41"/>
+      <c r="EG30" s="41"/>
+      <c r="EH30" s="41"/>
+      <c r="EI30" s="41"/>
+      <c r="EJ30" s="41"/>
+      <c r="EK30" s="41"/>
+      <c r="EL30" s="41"/>
+      <c r="EM30" s="41"/>
+      <c r="EN30" s="41"/>
+      <c r="EO30" s="41"/>
+      <c r="EP30" s="41"/>
+      <c r="EQ30" s="41"/>
+    </row>
+    <row r="31" spans="1:147" ht="6" customHeight="1">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="46"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="46"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="46"/>
+      <c r="M31" s="46"/>
+      <c r="N31" s="46"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+      <c r="U31" s="46"/>
+      <c r="V31" s="46"/>
+      <c r="W31" s="46"/>
+      <c r="X31" s="46"/>
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="46"/>
+      <c r="AA31" s="46"/>
+      <c r="AB31" s="46"/>
+      <c r="AC31" s="46"/>
+      <c r="AD31" s="46"/>
+      <c r="AE31" s="46"/>
+      <c r="AF31" s="46"/>
+      <c r="AG31" s="46"/>
+      <c r="AH31" s="46"/>
+      <c r="AI31" s="46"/>
+      <c r="AJ31" s="46"/>
+      <c r="AK31" s="124"/>
+      <c r="AL31" s="115"/>
+      <c r="AN31" s="121"/>
+      <c r="AO31" s="121"/>
+      <c r="AP31" s="121"/>
+      <c r="AR31" s="116"/>
+      <c r="AV31" s="8"/>
+      <c r="AW31" s="8"/>
+      <c r="AX31" s="8"/>
+      <c r="AY31" s="8"/>
+      <c r="AZ31" s="102"/>
+      <c r="BA31" s="103"/>
+      <c r="BB31" s="46"/>
+      <c r="BC31" s="46"/>
+      <c r="BD31" s="46"/>
+      <c r="BE31" s="46"/>
+      <c r="BF31" s="46"/>
+      <c r="BG31" s="46"/>
+      <c r="BH31" s="46"/>
+      <c r="BI31" s="46"/>
+      <c r="BJ31" s="46"/>
+      <c r="BK31" s="46"/>
+      <c r="BL31" s="46"/>
+      <c r="BM31" s="46"/>
+      <c r="BN31" s="46"/>
+      <c r="BO31" s="46"/>
+      <c r="BP31" s="46"/>
+      <c r="BQ31" s="46"/>
+      <c r="BR31" s="46"/>
+      <c r="BS31" s="46"/>
+      <c r="BT31" s="46"/>
+      <c r="BU31" s="46"/>
+      <c r="BV31" s="46"/>
+      <c r="BW31" s="46"/>
+      <c r="BX31" s="46"/>
+      <c r="BY31" s="46"/>
+      <c r="BZ31" s="46"/>
+      <c r="CA31" s="46"/>
+      <c r="CB31" s="46"/>
+      <c r="CC31" s="46"/>
+      <c r="CD31" s="46"/>
+      <c r="CE31" s="46"/>
+      <c r="CF31" s="124"/>
+      <c r="CG31" s="115"/>
+      <c r="CI31" s="121"/>
+      <c r="CJ31" s="121"/>
+      <c r="CK31" s="121"/>
+      <c r="CM31" s="116"/>
+    </row>
+    <row r="32" spans="1:147" ht="12" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="102"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="46"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="46"/>
+      <c r="M32" s="46"/>
+      <c r="N32" s="46"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="46"/>
+      <c r="Q32" s="46"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+      <c r="U32" s="46"/>
+      <c r="V32" s="46"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="46"/>
+      <c r="Y32" s="46"/>
+      <c r="Z32" s="46"/>
+      <c r="AA32" s="46"/>
+      <c r="AB32" s="46"/>
+      <c r="AC32" s="46"/>
+      <c r="AD32" s="46"/>
+      <c r="AE32" s="46"/>
+      <c r="AF32" s="46"/>
+      <c r="AG32" s="46"/>
+      <c r="AH32" s="46"/>
+      <c r="AI32" s="46"/>
+      <c r="AJ32" s="46"/>
+      <c r="AK32" s="124"/>
+      <c r="AL32" s="115"/>
+      <c r="AR32" s="116"/>
+      <c r="AV32" s="8"/>
+      <c r="AW32" s="8"/>
+      <c r="AX32" s="8"/>
+      <c r="AY32" s="8"/>
+      <c r="AZ32" s="102"/>
+      <c r="BA32" s="103"/>
+      <c r="BB32" s="46"/>
+      <c r="BC32" s="46"/>
+      <c r="BD32" s="46"/>
+      <c r="BE32" s="46"/>
+      <c r="BF32" s="46"/>
+      <c r="BG32" s="46"/>
+      <c r="BH32" s="46"/>
+      <c r="BI32" s="46"/>
+      <c r="BJ32" s="46"/>
+      <c r="BK32" s="46"/>
+      <c r="BL32" s="46"/>
+      <c r="BM32" s="46"/>
+      <c r="BN32" s="46"/>
+      <c r="BO32" s="46"/>
+      <c r="BP32" s="46"/>
+      <c r="BQ32" s="46"/>
+      <c r="BR32" s="46"/>
+      <c r="BS32" s="46"/>
+      <c r="BT32" s="46"/>
+      <c r="BU32" s="46"/>
+      <c r="BV32" s="46"/>
+      <c r="BW32" s="46"/>
+      <c r="BX32" s="46"/>
+      <c r="BY32" s="46"/>
+      <c r="BZ32" s="46"/>
+      <c r="CA32" s="46"/>
+      <c r="CB32" s="46"/>
+      <c r="CC32" s="46"/>
+      <c r="CD32" s="46"/>
+      <c r="CE32" s="46"/>
+      <c r="CF32" s="124"/>
+      <c r="CG32" s="115"/>
+      <c r="CM32" s="116"/>
+      <c r="CN32" s="33"/>
+    </row>
+    <row r="33" spans="1:93" ht="6" customHeight="1">
+      <c r="A33" s="126"/>
+      <c r="B33" s="126"/>
+      <c r="C33" s="126"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="103"/>
+      <c r="G33" s="127"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="127"/>
+      <c r="J33" s="127"/>
+      <c r="K33" s="127"/>
+      <c r="L33" s="127"/>
+      <c r="M33" s="127"/>
+      <c r="N33" s="127"/>
+      <c r="O33" s="127"/>
+      <c r="P33" s="127"/>
+      <c r="Q33" s="127"/>
+      <c r="R33" s="127"/>
+      <c r="S33" s="127"/>
+      <c r="T33" s="127"/>
+      <c r="U33" s="127"/>
+      <c r="V33" s="127"/>
+      <c r="W33" s="127"/>
+      <c r="X33" s="127"/>
+      <c r="Y33" s="127"/>
+      <c r="Z33" s="127"/>
+      <c r="AA33" s="127"/>
+      <c r="AB33" s="127"/>
+      <c r="AC33" s="127"/>
+      <c r="AD33" s="127"/>
+      <c r="AE33" s="127"/>
+      <c r="AF33" s="127"/>
+      <c r="AG33" s="127"/>
+      <c r="AH33" s="127"/>
+      <c r="AI33" s="127"/>
+      <c r="AJ33" s="127"/>
+      <c r="AK33" s="128"/>
+      <c r="AL33" s="129"/>
+      <c r="AM33" s="130"/>
+      <c r="AN33" s="130"/>
+      <c r="AO33" s="130"/>
+      <c r="AP33" s="130"/>
+      <c r="AQ33" s="130"/>
+      <c r="AR33" s="131"/>
+      <c r="AV33" s="126"/>
+      <c r="AW33" s="126"/>
+      <c r="AX33" s="126"/>
+      <c r="AZ33" s="102"/>
+      <c r="BA33" s="103"/>
+      <c r="BB33" s="127"/>
+      <c r="BC33" s="127"/>
+      <c r="BD33" s="127"/>
+      <c r="BE33" s="127"/>
+      <c r="BF33" s="127"/>
+      <c r="BG33" s="127"/>
+      <c r="BH33" s="127"/>
+      <c r="BI33" s="127"/>
+      <c r="BJ33" s="127"/>
+      <c r="BK33" s="127"/>
+      <c r="BL33" s="127"/>
+      <c r="BM33" s="127"/>
+      <c r="BN33" s="127"/>
+      <c r="BO33" s="127"/>
+      <c r="BP33" s="127"/>
+      <c r="BQ33" s="127"/>
+      <c r="BR33" s="127"/>
+      <c r="BS33" s="127"/>
+      <c r="BT33" s="127"/>
+      <c r="BU33" s="127"/>
+      <c r="BV33" s="127"/>
+      <c r="BW33" s="127"/>
+      <c r="BX33" s="127"/>
+      <c r="BY33" s="127"/>
+      <c r="BZ33" s="127"/>
+      <c r="CA33" s="127"/>
+      <c r="CB33" s="127"/>
+      <c r="CC33" s="127"/>
+      <c r="CD33" s="127"/>
+      <c r="CE33" s="127"/>
+      <c r="CF33" s="128"/>
+      <c r="CG33" s="129"/>
+      <c r="CH33" s="130"/>
+      <c r="CI33" s="130"/>
+      <c r="CJ33" s="130"/>
+      <c r="CK33" s="130"/>
+      <c r="CL33" s="130"/>
+      <c r="CM33" s="131"/>
+      <c r="CN33" s="33"/>
+    </row>
+    <row r="34" spans="1:93" ht="6" customHeight="1">
+      <c r="A34" s="126"/>
+      <c r="B34" s="126"/>
+      <c r="C34" s="126"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="132" t="s">
         <v>24</v>
       </c>
-      <c r="H30" s="211"/>
-[...6 lines deleted...]
-      <c r="O30" s="223" t="s">
+      <c r="H34" s="133"/>
+      <c r="I34" s="133"/>
+      <c r="J34" s="133"/>
+      <c r="K34" s="134"/>
+      <c r="L34" s="135"/>
+      <c r="M34" s="136"/>
+      <c r="N34" s="136"/>
+      <c r="O34" s="137" t="s">
         <v>25</v>
       </c>
-      <c r="P30" s="125"/>
-[...6 lines deleted...]
-      <c r="W30" s="226" t="s">
+      <c r="P34" s="138"/>
+      <c r="Q34" s="138"/>
+      <c r="R34" s="138"/>
+      <c r="S34" s="138"/>
+      <c r="T34" s="138"/>
+      <c r="U34" s="138"/>
+      <c r="V34" s="139"/>
+      <c r="W34" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="X30" s="211"/>
-[...15 lines deleted...]
-        <v>27</v>
+      <c r="X34" s="133"/>
+      <c r="Y34" s="133"/>
+      <c r="Z34" s="133"/>
+      <c r="AA34" s="134"/>
+      <c r="AB34" s="141"/>
+      <c r="AC34" s="141"/>
+      <c r="AD34" s="141"/>
+      <c r="AE34" s="141"/>
+      <c r="AF34" s="141"/>
+      <c r="AG34" s="141"/>
+      <c r="AH34" s="141"/>
+      <c r="AI34" s="141"/>
+      <c r="AJ34" s="141"/>
+      <c r="AK34" s="141"/>
+      <c r="AR34" s="116"/>
+      <c r="AV34" s="126"/>
+      <c r="AW34" s="126"/>
+      <c r="AX34" s="126"/>
+      <c r="AZ34" s="102"/>
+      <c r="BA34" s="103"/>
+      <c r="BB34" s="132" t="s">
+        <v>24</v>
       </c>
-      <c r="AX30" s="230"/>
-[...40 lines deleted...]
-      <c r="CN30" s="10"/>
+      <c r="BC34" s="133"/>
+      <c r="BD34" s="133"/>
+      <c r="BE34" s="133"/>
+      <c r="BF34" s="134"/>
+      <c r="BG34" s="135"/>
+      <c r="BH34" s="136"/>
+      <c r="BI34" s="136"/>
+      <c r="BJ34" s="340" t="s">
+        <v>82</v>
+      </c>
+      <c r="BK34" s="31"/>
+      <c r="BL34" s="31"/>
+      <c r="BM34" s="31"/>
+      <c r="BN34" s="31"/>
+      <c r="BO34" s="31"/>
+      <c r="BP34" s="31"/>
+      <c r="BQ34" s="32"/>
+      <c r="BR34" s="140" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS34" s="133"/>
+      <c r="BT34" s="133"/>
+      <c r="BU34" s="133"/>
+      <c r="BV34" s="134"/>
+      <c r="BW34" s="344" t="s">
+        <v>89</v>
+      </c>
+      <c r="BX34" s="345"/>
+      <c r="BY34" s="345"/>
+      <c r="BZ34" s="345"/>
+      <c r="CA34" s="345"/>
+      <c r="CB34" s="345"/>
+      <c r="CC34" s="345"/>
+      <c r="CD34" s="345"/>
+      <c r="CE34" s="345"/>
+      <c r="CF34" s="345"/>
+      <c r="CG34" s="345"/>
+      <c r="CH34" s="345"/>
+      <c r="CM34" s="116"/>
+      <c r="CN34" s="33"/>
     </row>
-    <row r="31" spans="1:147" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...126 lines deleted...]
-      <c r="EK31" s="43"/>
+    <row r="35" spans="1:93" ht="9" customHeight="1">
+      <c r="E35" s="102"/>
+      <c r="F35" s="103"/>
+      <c r="G35" s="143"/>
+      <c r="H35" s="143"/>
+      <c r="I35" s="143"/>
+      <c r="J35" s="143"/>
+      <c r="K35" s="144"/>
+      <c r="L35" s="145"/>
+      <c r="M35" s="146"/>
+      <c r="N35" s="146"/>
+      <c r="O35" s="147"/>
+      <c r="P35" s="148"/>
+      <c r="Q35" s="148"/>
+      <c r="R35" s="148"/>
+      <c r="S35" s="148"/>
+      <c r="T35" s="148"/>
+      <c r="U35" s="148"/>
+      <c r="V35" s="149"/>
+      <c r="W35" s="150"/>
+      <c r="X35" s="143"/>
+      <c r="Y35" s="143"/>
+      <c r="Z35" s="143"/>
+      <c r="AA35" s="144"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="33"/>
+      <c r="AF35" s="33"/>
+      <c r="AG35" s="33"/>
+      <c r="AH35" s="33"/>
+      <c r="AI35" s="33"/>
+      <c r="AJ35" s="33"/>
+      <c r="AK35" s="33"/>
+      <c r="AL35" s="33"/>
+      <c r="AM35" s="33"/>
+      <c r="AN35" s="33"/>
+      <c r="AO35" s="33"/>
+      <c r="AP35" s="33"/>
+      <c r="AQ35" s="33"/>
+      <c r="AR35" s="151"/>
+      <c r="AZ35" s="102"/>
+      <c r="BA35" s="103"/>
+      <c r="BB35" s="143"/>
+      <c r="BC35" s="143"/>
+      <c r="BD35" s="143"/>
+      <c r="BE35" s="143"/>
+      <c r="BF35" s="144"/>
+      <c r="BG35" s="145"/>
+      <c r="BH35" s="146"/>
+      <c r="BI35" s="146"/>
+      <c r="BJ35" s="40"/>
+      <c r="BK35" s="41"/>
+      <c r="BL35" s="41"/>
+      <c r="BM35" s="41"/>
+      <c r="BN35" s="41"/>
+      <c r="BO35" s="41"/>
+      <c r="BP35" s="41"/>
+      <c r="BQ35" s="42"/>
+      <c r="BR35" s="150"/>
+      <c r="BS35" s="143"/>
+      <c r="BT35" s="143"/>
+      <c r="BU35" s="143"/>
+      <c r="BV35" s="144"/>
+      <c r="BW35" s="346"/>
+      <c r="BX35" s="347"/>
+      <c r="BY35" s="347"/>
+      <c r="BZ35" s="347"/>
+      <c r="CA35" s="347"/>
+      <c r="CB35" s="347"/>
+      <c r="CC35" s="347"/>
+      <c r="CD35" s="347"/>
+      <c r="CE35" s="347"/>
+      <c r="CF35" s="347"/>
+      <c r="CG35" s="347"/>
+      <c r="CH35" s="347"/>
+      <c r="CI35" s="33"/>
+      <c r="CJ35" s="33"/>
+      <c r="CK35" s="33"/>
+      <c r="CL35" s="33"/>
+      <c r="CM35" s="151"/>
+      <c r="CN35" s="33"/>
     </row>
-    <row r="32" spans="1:147" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-[...127 lines deleted...]
-      <c r="EK32" s="43"/>
+    <row r="36" spans="1:93" ht="6" customHeight="1">
+      <c r="E36" s="102"/>
+      <c r="F36" s="103"/>
+      <c r="G36" s="153"/>
+      <c r="H36" s="153"/>
+      <c r="I36" s="153"/>
+      <c r="J36" s="153"/>
+      <c r="K36" s="154"/>
+      <c r="L36" s="155"/>
+      <c r="M36" s="156"/>
+      <c r="N36" s="156"/>
+      <c r="O36" s="157"/>
+      <c r="P36" s="158"/>
+      <c r="Q36" s="158"/>
+      <c r="R36" s="158"/>
+      <c r="S36" s="158"/>
+      <c r="T36" s="158"/>
+      <c r="U36" s="158"/>
+      <c r="V36" s="159"/>
+      <c r="W36" s="160"/>
+      <c r="X36" s="153"/>
+      <c r="Y36" s="153"/>
+      <c r="Z36" s="153"/>
+      <c r="AA36" s="154"/>
+      <c r="AB36" s="161"/>
+      <c r="AC36" s="161"/>
+      <c r="AD36" s="161"/>
+      <c r="AE36" s="161"/>
+      <c r="AF36" s="161"/>
+      <c r="AG36" s="161"/>
+      <c r="AH36" s="161"/>
+      <c r="AI36" s="161"/>
+      <c r="AJ36" s="161"/>
+      <c r="AK36" s="161"/>
+      <c r="AL36" s="161"/>
+      <c r="AM36" s="161"/>
+      <c r="AN36" s="161"/>
+      <c r="AO36" s="161"/>
+      <c r="AP36" s="161"/>
+      <c r="AQ36" s="161"/>
+      <c r="AR36" s="162"/>
+      <c r="AZ36" s="102"/>
+      <c r="BA36" s="103"/>
+      <c r="BB36" s="153"/>
+      <c r="BC36" s="153"/>
+      <c r="BD36" s="153"/>
+      <c r="BE36" s="153"/>
+      <c r="BF36" s="154"/>
+      <c r="BG36" s="155"/>
+      <c r="BH36" s="156"/>
+      <c r="BI36" s="156"/>
+      <c r="BJ36" s="52"/>
+      <c r="BK36" s="53"/>
+      <c r="BL36" s="53"/>
+      <c r="BM36" s="53"/>
+      <c r="BN36" s="53"/>
+      <c r="BO36" s="53"/>
+      <c r="BP36" s="53"/>
+      <c r="BQ36" s="54"/>
+      <c r="BR36" s="160"/>
+      <c r="BS36" s="153"/>
+      <c r="BT36" s="153"/>
+      <c r="BU36" s="153"/>
+      <c r="BV36" s="154"/>
+      <c r="BW36" s="348"/>
+      <c r="BX36" s="349"/>
+      <c r="BY36" s="349"/>
+      <c r="BZ36" s="349"/>
+      <c r="CA36" s="349"/>
+      <c r="CB36" s="349"/>
+      <c r="CC36" s="349"/>
+      <c r="CD36" s="349"/>
+      <c r="CE36" s="349"/>
+      <c r="CF36" s="349"/>
+      <c r="CG36" s="349"/>
+      <c r="CH36" s="349"/>
+      <c r="CI36" s="161"/>
+      <c r="CJ36" s="161"/>
+      <c r="CK36" s="161"/>
+      <c r="CL36" s="161"/>
+      <c r="CM36" s="162"/>
+      <c r="CN36" s="33"/>
+      <c r="CO36" s="33"/>
     </row>
-    <row r="33" spans="1:141" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-[...84 lines deleted...]
-      <c r="EK33" s="43"/>
+    <row r="37" spans="1:93" ht="6.75" customHeight="1">
+      <c r="E37" s="102"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="163"/>
+      <c r="H37" s="163"/>
+      <c r="I37" s="163"/>
+      <c r="J37" s="163"/>
+      <c r="K37" s="163"/>
+      <c r="L37" s="163"/>
+      <c r="M37" s="163"/>
+      <c r="N37" s="163"/>
+      <c r="O37" s="163"/>
+      <c r="P37" s="163"/>
+      <c r="Q37" s="163"/>
+      <c r="R37" s="163"/>
+      <c r="S37" s="163"/>
+      <c r="T37" s="163"/>
+      <c r="U37" s="163"/>
+      <c r="V37" s="163"/>
+      <c r="W37" s="163"/>
+      <c r="X37" s="163"/>
+      <c r="Y37" s="163"/>
+      <c r="Z37" s="163"/>
+      <c r="AA37" s="163"/>
+      <c r="AB37" s="163"/>
+      <c r="AC37" s="163"/>
+      <c r="AD37" s="163"/>
+      <c r="AE37" s="163"/>
+      <c r="AF37" s="163"/>
+      <c r="AG37" s="163"/>
+      <c r="AH37" s="163"/>
+      <c r="AI37" s="163"/>
+      <c r="AJ37" s="163"/>
+      <c r="AK37" s="163"/>
+      <c r="AL37" s="163"/>
+      <c r="AM37" s="163"/>
+      <c r="AN37" s="163"/>
+      <c r="AO37" s="163"/>
+      <c r="AP37" s="163"/>
+      <c r="AQ37" s="163"/>
+      <c r="AR37" s="164"/>
+      <c r="AZ37" s="102"/>
+      <c r="BA37" s="103"/>
+      <c r="BB37" s="163"/>
+      <c r="BC37" s="163"/>
+      <c r="BD37" s="163"/>
+      <c r="BE37" s="163"/>
+      <c r="BF37" s="163"/>
+      <c r="BG37" s="163"/>
+      <c r="BH37" s="163"/>
+      <c r="BI37" s="163"/>
+      <c r="BJ37" s="163"/>
+      <c r="BK37" s="163"/>
+      <c r="BL37" s="163"/>
+      <c r="BM37" s="163"/>
+      <c r="BN37" s="163"/>
+      <c r="BO37" s="163"/>
+      <c r="BP37" s="163"/>
+      <c r="BQ37" s="163"/>
+      <c r="BR37" s="163"/>
+      <c r="BS37" s="163"/>
+      <c r="BT37" s="163"/>
+      <c r="BU37" s="163"/>
+      <c r="BV37" s="163"/>
+      <c r="BW37" s="163"/>
+      <c r="BX37" s="163"/>
+      <c r="BY37" s="163"/>
+      <c r="BZ37" s="163"/>
+      <c r="CA37" s="163"/>
+      <c r="CB37" s="163"/>
+      <c r="CC37" s="163"/>
+      <c r="CD37" s="163"/>
+      <c r="CE37" s="163"/>
+      <c r="CF37" s="163"/>
+      <c r="CG37" s="163"/>
+      <c r="CH37" s="163"/>
+      <c r="CI37" s="163"/>
+      <c r="CJ37" s="163"/>
+      <c r="CK37" s="163"/>
+      <c r="CL37" s="163"/>
+      <c r="CM37" s="164"/>
+      <c r="CN37" s="33"/>
     </row>
-    <row r="34" spans="1:141" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-[...128 lines deleted...]
-      <c r="EK34" s="46"/>
+    <row r="38" spans="1:93" ht="6.75" customHeight="1">
+      <c r="E38" s="102"/>
+      <c r="F38" s="103"/>
+      <c r="G38" s="166"/>
+      <c r="H38" s="166"/>
+      <c r="I38" s="166"/>
+      <c r="J38" s="166"/>
+      <c r="K38" s="166"/>
+      <c r="L38" s="166"/>
+      <c r="M38" s="166"/>
+      <c r="N38" s="166"/>
+      <c r="O38" s="166"/>
+      <c r="P38" s="166"/>
+      <c r="Q38" s="166"/>
+      <c r="R38" s="166"/>
+      <c r="S38" s="166"/>
+      <c r="T38" s="166"/>
+      <c r="U38" s="166"/>
+      <c r="V38" s="166"/>
+      <c r="W38" s="166"/>
+      <c r="X38" s="166"/>
+      <c r="Y38" s="166"/>
+      <c r="Z38" s="166"/>
+      <c r="AA38" s="166"/>
+      <c r="AB38" s="166"/>
+      <c r="AC38" s="166"/>
+      <c r="AD38" s="166"/>
+      <c r="AE38" s="166"/>
+      <c r="AF38" s="166"/>
+      <c r="AG38" s="166"/>
+      <c r="AH38" s="166"/>
+      <c r="AI38" s="166"/>
+      <c r="AJ38" s="166"/>
+      <c r="AK38" s="166"/>
+      <c r="AL38" s="166"/>
+      <c r="AM38" s="166"/>
+      <c r="AN38" s="166"/>
+      <c r="AO38" s="166"/>
+      <c r="AP38" s="166"/>
+      <c r="AQ38" s="166"/>
+      <c r="AR38" s="167"/>
+      <c r="AZ38" s="102"/>
+      <c r="BA38" s="103"/>
+      <c r="BB38" s="166"/>
+      <c r="BC38" s="166"/>
+      <c r="BD38" s="166"/>
+      <c r="BE38" s="166"/>
+      <c r="BF38" s="166"/>
+      <c r="BG38" s="166"/>
+      <c r="BH38" s="166"/>
+      <c r="BI38" s="166"/>
+      <c r="BJ38" s="166"/>
+      <c r="BK38" s="166"/>
+      <c r="BL38" s="166"/>
+      <c r="BM38" s="166"/>
+      <c r="BN38" s="166"/>
+      <c r="BO38" s="166"/>
+      <c r="BP38" s="166"/>
+      <c r="BQ38" s="166"/>
+      <c r="BR38" s="166"/>
+      <c r="BS38" s="166"/>
+      <c r="BT38" s="166"/>
+      <c r="BU38" s="166"/>
+      <c r="BV38" s="166"/>
+      <c r="BW38" s="166"/>
+      <c r="BX38" s="166"/>
+      <c r="BY38" s="166"/>
+      <c r="BZ38" s="166"/>
+      <c r="CA38" s="166"/>
+      <c r="CB38" s="166"/>
+      <c r="CC38" s="166"/>
+      <c r="CD38" s="166"/>
+      <c r="CE38" s="166"/>
+      <c r="CF38" s="166"/>
+      <c r="CG38" s="166"/>
+      <c r="CH38" s="166"/>
+      <c r="CI38" s="166"/>
+      <c r="CJ38" s="166"/>
+      <c r="CK38" s="166"/>
+      <c r="CL38" s="166"/>
+      <c r="CM38" s="167"/>
+      <c r="CN38" s="33"/>
     </row>
-    <row r="35" spans="1:141" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...469 lines deleted...]
-      <c r="AA39" s="200"/>
+    <row r="39" spans="1:93" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="171"/>
+      <c r="F39" s="172"/>
+      <c r="G39" s="173"/>
+      <c r="H39" s="173"/>
+      <c r="I39" s="173"/>
+      <c r="J39" s="173"/>
+      <c r="K39" s="173"/>
+      <c r="L39" s="173"/>
+      <c r="M39" s="173"/>
+      <c r="N39" s="173"/>
+      <c r="O39" s="173"/>
+      <c r="P39" s="173"/>
+      <c r="Q39" s="173"/>
+      <c r="R39" s="173"/>
+      <c r="S39" s="173"/>
+      <c r="T39" s="173"/>
+      <c r="U39" s="173"/>
+      <c r="V39" s="173"/>
+      <c r="W39" s="173"/>
+      <c r="X39" s="173"/>
+      <c r="Y39" s="173"/>
+      <c r="Z39" s="173"/>
+      <c r="AA39" s="173"/>
       <c r="AB39" s="173"/>
       <c r="AC39" s="173"/>
       <c r="AD39" s="173"/>
       <c r="AE39" s="173"/>
       <c r="AF39" s="173"/>
       <c r="AG39" s="173"/>
       <c r="AH39" s="173"/>
       <c r="AI39" s="173"/>
       <c r="AJ39" s="173"/>
       <c r="AK39" s="173"/>
       <c r="AL39" s="173"/>
       <c r="AM39" s="173"/>
       <c r="AN39" s="173"/>
       <c r="AO39" s="173"/>
       <c r="AP39" s="173"/>
       <c r="AQ39" s="173"/>
       <c r="AR39" s="174"/>
-      <c r="AV39" s="43"/>
-[...1 lines deleted...]
-        <v>31</v>
+      <c r="AV39" s="8"/>
+      <c r="AW39" s="8"/>
+      <c r="AX39" s="8"/>
+      <c r="AY39" s="8"/>
+      <c r="AZ39" s="171"/>
+      <c r="BA39" s="172"/>
+      <c r="BB39" s="173"/>
+      <c r="BC39" s="173"/>
+      <c r="BD39" s="173"/>
+      <c r="BE39" s="173"/>
+      <c r="BF39" s="173"/>
+      <c r="BG39" s="173"/>
+      <c r="BH39" s="173"/>
+      <c r="BI39" s="173"/>
+      <c r="BJ39" s="173"/>
+      <c r="BK39" s="173"/>
+      <c r="BL39" s="173"/>
+      <c r="BM39" s="173"/>
+      <c r="BN39" s="173"/>
+      <c r="BO39" s="173"/>
+      <c r="BP39" s="173"/>
+      <c r="BQ39" s="173"/>
+      <c r="BR39" s="173"/>
+      <c r="BS39" s="173"/>
+      <c r="BT39" s="173"/>
+      <c r="BU39" s="173"/>
+      <c r="BV39" s="173"/>
+      <c r="BW39" s="173"/>
+      <c r="BX39" s="173"/>
+      <c r="BY39" s="173"/>
+      <c r="BZ39" s="173"/>
+      <c r="CA39" s="173"/>
+      <c r="CB39" s="173"/>
+      <c r="CC39" s="173"/>
+      <c r="CD39" s="173"/>
+      <c r="CE39" s="173"/>
+      <c r="CF39" s="173"/>
+      <c r="CG39" s="173"/>
+      <c r="CH39" s="173"/>
+      <c r="CI39" s="173"/>
+      <c r="CJ39" s="173"/>
+      <c r="CK39" s="173"/>
+      <c r="CL39" s="173"/>
+      <c r="CM39" s="174"/>
+      <c r="CN39" s="33"/>
+    </row>
+    <row r="40" spans="1:93" ht="6.75" customHeight="1">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8"/>
+      <c r="P40" s="8"/>
+      <c r="Q40" s="8"/>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="8"/>
+      <c r="U40" s="8"/>
+      <c r="V40" s="8"/>
+      <c r="W40" s="8"/>
+      <c r="X40" s="8"/>
+      <c r="Y40" s="8"/>
+      <c r="Z40" s="8"/>
+      <c r="AA40" s="8"/>
+      <c r="AB40" s="8"/>
+      <c r="AC40" s="8"/>
+      <c r="AD40" s="8"/>
+      <c r="AE40" s="8"/>
+      <c r="AF40" s="8"/>
+      <c r="AG40" s="8"/>
+      <c r="AH40" s="8"/>
+      <c r="AI40" s="8"/>
+      <c r="AJ40" s="8"/>
+      <c r="AK40" s="8"/>
+      <c r="AL40" s="8"/>
+      <c r="AM40" s="8"/>
+      <c r="AN40" s="8"/>
+      <c r="AO40" s="8"/>
+      <c r="AP40" s="8"/>
+      <c r="AQ40" s="8"/>
+      <c r="AR40" s="8"/>
+      <c r="AV40" s="8"/>
+      <c r="AW40" s="8"/>
+      <c r="AX40" s="8"/>
+      <c r="AY40" s="8"/>
+      <c r="AZ40" s="8"/>
+      <c r="BA40" s="8"/>
+      <c r="BB40" s="8"/>
+      <c r="BC40" s="8"/>
+      <c r="BD40" s="8"/>
+      <c r="BE40" s="8"/>
+      <c r="BF40" s="8"/>
+      <c r="BG40" s="8"/>
+      <c r="BH40" s="8"/>
+      <c r="BI40" s="8"/>
+      <c r="BJ40" s="8"/>
+      <c r="BK40" s="8"/>
+      <c r="BL40" s="8"/>
+      <c r="BM40" s="8"/>
+      <c r="BN40" s="8"/>
+      <c r="BO40" s="8"/>
+      <c r="BP40" s="8"/>
+      <c r="BQ40" s="8"/>
+      <c r="BR40" s="8"/>
+      <c r="BS40" s="8"/>
+      <c r="BT40" s="8"/>
+      <c r="BU40" s="8"/>
+      <c r="BV40" s="8"/>
+      <c r="BW40" s="8"/>
+      <c r="BX40" s="8"/>
+      <c r="BY40" s="8"/>
+      <c r="BZ40" s="8"/>
+      <c r="CA40" s="8"/>
+      <c r="CB40" s="8"/>
+      <c r="CC40" s="8"/>
+      <c r="CD40" s="8"/>
+      <c r="CE40" s="8"/>
+      <c r="CF40" s="8"/>
+      <c r="CG40" s="8"/>
+      <c r="CH40" s="8"/>
+      <c r="CI40" s="8"/>
+      <c r="CJ40" s="8"/>
+      <c r="CK40" s="8"/>
+      <c r="CL40" s="8"/>
+      <c r="CM40" s="8"/>
+      <c r="CN40" s="33"/>
+    </row>
+    <row r="41" spans="1:93" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A41" s="126"/>
+      <c r="B41" s="126"/>
+      <c r="C41" s="126"/>
+      <c r="G41" s="165"/>
+      <c r="H41" s="165"/>
+      <c r="I41" s="165"/>
+      <c r="J41" s="165"/>
+      <c r="K41" s="165"/>
+      <c r="L41" s="165"/>
+      <c r="M41" s="165"/>
+      <c r="N41" s="165"/>
+      <c r="O41" s="165"/>
+      <c r="P41" s="165"/>
+      <c r="Q41" s="165"/>
+      <c r="R41" s="165"/>
+      <c r="S41" s="165"/>
+      <c r="T41" s="165"/>
+      <c r="U41" s="165"/>
+      <c r="V41" s="165"/>
+      <c r="W41" s="165"/>
+      <c r="X41" s="165"/>
+      <c r="Y41" s="165"/>
+      <c r="Z41" s="165"/>
+      <c r="AA41" s="165"/>
+      <c r="AB41" s="165"/>
+      <c r="AC41" s="165"/>
+      <c r="AD41" s="165"/>
+      <c r="AE41" s="165"/>
+      <c r="AF41" s="165"/>
+      <c r="AG41" s="165"/>
+      <c r="AH41" s="165"/>
+      <c r="AI41" s="165"/>
+      <c r="AJ41" s="165"/>
+      <c r="AK41" s="165"/>
+      <c r="AL41" s="165"/>
+      <c r="AM41" s="165"/>
+      <c r="AN41" s="165"/>
+      <c r="AO41" s="165"/>
+      <c r="AP41" s="165"/>
+      <c r="AQ41" s="165"/>
+      <c r="AR41" s="165"/>
+      <c r="AV41" s="126"/>
+      <c r="AW41" s="126"/>
+      <c r="AX41" s="126"/>
+      <c r="BB41" s="165"/>
+      <c r="BC41" s="165"/>
+      <c r="BD41" s="165"/>
+      <c r="BE41" s="165"/>
+      <c r="BF41" s="165"/>
+      <c r="BG41" s="165"/>
+      <c r="BH41" s="165"/>
+      <c r="BI41" s="165"/>
+      <c r="BJ41" s="165"/>
+      <c r="BK41" s="165"/>
+      <c r="BL41" s="165"/>
+      <c r="BM41" s="165"/>
+      <c r="BN41" s="165"/>
+      <c r="BO41" s="165"/>
+      <c r="BP41" s="165"/>
+      <c r="BQ41" s="165"/>
+      <c r="BR41" s="165"/>
+      <c r="BS41" s="165"/>
+      <c r="BT41" s="165"/>
+      <c r="BU41" s="165"/>
+      <c r="BV41" s="165"/>
+      <c r="BW41" s="165"/>
+      <c r="BX41" s="165"/>
+      <c r="BY41" s="165"/>
+      <c r="BZ41" s="165"/>
+      <c r="CA41" s="165"/>
+      <c r="CB41" s="165"/>
+      <c r="CC41" s="165"/>
+      <c r="CD41" s="165"/>
+      <c r="CE41" s="165"/>
+      <c r="CF41" s="165"/>
+      <c r="CG41" s="165"/>
+      <c r="CH41" s="165"/>
+      <c r="CI41" s="165"/>
+      <c r="CJ41" s="165"/>
+      <c r="CK41" s="165"/>
+      <c r="CL41" s="165"/>
+      <c r="CM41" s="165"/>
+      <c r="CN41" s="33"/>
+    </row>
+    <row r="42" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A42" s="176" t="s">
+        <v>29</v>
       </c>
-      <c r="AX39" s="201"/>
-[...77 lines deleted...]
-      <c r="EK39" s="23"/>
+      <c r="B42" s="176"/>
+      <c r="C42" s="176"/>
+      <c r="D42" s="176"/>
+      <c r="E42" s="176"/>
+      <c r="F42" s="176"/>
+      <c r="G42" s="176"/>
+      <c r="H42" s="176"/>
+      <c r="I42" s="176"/>
+      <c r="J42" s="176"/>
+      <c r="K42" s="176"/>
+      <c r="L42" s="176"/>
+      <c r="M42" s="176"/>
+      <c r="N42" s="176"/>
+      <c r="O42" s="176"/>
+      <c r="P42" s="176"/>
+      <c r="Q42" s="176"/>
+      <c r="R42" s="176"/>
+      <c r="S42" s="176"/>
+      <c r="T42" s="176"/>
+      <c r="U42" s="176"/>
+      <c r="V42" s="176"/>
+      <c r="W42" s="176"/>
+      <c r="X42" s="176"/>
+      <c r="Y42" s="176"/>
+      <c r="Z42" s="177"/>
+      <c r="AA42" s="178" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB42" s="179"/>
+      <c r="AC42" s="179"/>
+      <c r="AD42" s="179"/>
+      <c r="AE42" s="179"/>
+      <c r="AF42" s="179"/>
+      <c r="AG42" s="179"/>
+      <c r="AH42" s="179"/>
+      <c r="AI42" s="179"/>
+      <c r="AJ42" s="179"/>
+      <c r="AK42" s="179"/>
+      <c r="AL42" s="179"/>
+      <c r="AM42" s="179"/>
+      <c r="AN42" s="179"/>
+      <c r="AO42" s="179"/>
+      <c r="AP42" s="179"/>
+      <c r="AQ42" s="179"/>
+      <c r="AR42" s="180"/>
+      <c r="AV42" s="176" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW42" s="176"/>
+      <c r="AX42" s="176"/>
+      <c r="AY42" s="176"/>
+      <c r="AZ42" s="176"/>
+      <c r="BA42" s="176"/>
+      <c r="BB42" s="176"/>
+      <c r="BC42" s="176"/>
+      <c r="BD42" s="176"/>
+      <c r="BE42" s="176"/>
+      <c r="BF42" s="176"/>
+      <c r="BG42" s="176"/>
+      <c r="BH42" s="176"/>
+      <c r="BI42" s="176"/>
+      <c r="BJ42" s="176"/>
+      <c r="BK42" s="176"/>
+      <c r="BL42" s="176"/>
+      <c r="BM42" s="176"/>
+      <c r="BN42" s="176"/>
+      <c r="BO42" s="176"/>
+      <c r="BP42" s="176"/>
+      <c r="BQ42" s="176"/>
+      <c r="BR42" s="176"/>
+      <c r="BS42" s="176"/>
+      <c r="BT42" s="176"/>
+      <c r="BU42" s="177"/>
+      <c r="BV42" s="178" t="s">
+        <v>30</v>
+      </c>
+      <c r="BW42" s="179"/>
+      <c r="BX42" s="179"/>
+      <c r="BY42" s="179"/>
+      <c r="BZ42" s="179"/>
+      <c r="CA42" s="179"/>
+      <c r="CB42" s="179"/>
+      <c r="CC42" s="179"/>
+      <c r="CD42" s="179"/>
+      <c r="CE42" s="179"/>
+      <c r="CF42" s="179"/>
+      <c r="CG42" s="179"/>
+      <c r="CH42" s="179"/>
+      <c r="CI42" s="179"/>
+      <c r="CJ42" s="179"/>
+      <c r="CK42" s="179"/>
+      <c r="CL42" s="179"/>
+      <c r="CM42" s="180"/>
+      <c r="CN42" s="33"/>
     </row>
-    <row r="40" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="202" t="s">
+    <row r="43" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A43" s="176"/>
+      <c r="B43" s="176"/>
+      <c r="C43" s="176"/>
+      <c r="D43" s="176"/>
+      <c r="E43" s="176"/>
+      <c r="F43" s="176"/>
+      <c r="G43" s="176"/>
+      <c r="H43" s="176"/>
+      <c r="I43" s="176"/>
+      <c r="J43" s="176"/>
+      <c r="K43" s="176"/>
+      <c r="L43" s="176"/>
+      <c r="M43" s="176"/>
+      <c r="N43" s="176"/>
+      <c r="O43" s="176"/>
+      <c r="P43" s="176"/>
+      <c r="Q43" s="176"/>
+      <c r="R43" s="176"/>
+      <c r="S43" s="176"/>
+      <c r="T43" s="176"/>
+      <c r="U43" s="176"/>
+      <c r="V43" s="176"/>
+      <c r="W43" s="176"/>
+      <c r="X43" s="176"/>
+      <c r="Y43" s="176"/>
+      <c r="Z43" s="177"/>
+      <c r="AA43" s="182"/>
+      <c r="AB43" s="183"/>
+      <c r="AC43" s="183"/>
+      <c r="AD43" s="183"/>
+      <c r="AE43" s="183"/>
+      <c r="AF43" s="183"/>
+      <c r="AG43" s="183"/>
+      <c r="AH43" s="183"/>
+      <c r="AI43" s="183"/>
+      <c r="AJ43" s="183"/>
+      <c r="AK43" s="183"/>
+      <c r="AL43" s="183"/>
+      <c r="AM43" s="183"/>
+      <c r="AN43" s="183"/>
+      <c r="AO43" s="183"/>
+      <c r="AP43" s="183"/>
+      <c r="AQ43" s="183"/>
+      <c r="AR43" s="184"/>
+      <c r="AV43" s="176"/>
+      <c r="AW43" s="176"/>
+      <c r="AX43" s="176"/>
+      <c r="AY43" s="176"/>
+      <c r="AZ43" s="176"/>
+      <c r="BA43" s="176"/>
+      <c r="BB43" s="176"/>
+      <c r="BC43" s="176"/>
+      <c r="BD43" s="176"/>
+      <c r="BE43" s="176"/>
+      <c r="BF43" s="176"/>
+      <c r="BG43" s="176"/>
+      <c r="BH43" s="176"/>
+      <c r="BI43" s="176"/>
+      <c r="BJ43" s="176"/>
+      <c r="BK43" s="176"/>
+      <c r="BL43" s="176"/>
+      <c r="BM43" s="176"/>
+      <c r="BN43" s="176"/>
+      <c r="BO43" s="176"/>
+      <c r="BP43" s="176"/>
+      <c r="BQ43" s="176"/>
+      <c r="BR43" s="176"/>
+      <c r="BS43" s="176"/>
+      <c r="BT43" s="176"/>
+      <c r="BU43" s="177"/>
+      <c r="BV43" s="182"/>
+      <c r="BW43" s="183"/>
+      <c r="BX43" s="183"/>
+      <c r="BY43" s="183"/>
+      <c r="BZ43" s="183"/>
+      <c r="CA43" s="183"/>
+      <c r="CB43" s="183"/>
+      <c r="CC43" s="183"/>
+      <c r="CD43" s="183"/>
+      <c r="CE43" s="183"/>
+      <c r="CF43" s="183"/>
+      <c r="CG43" s="183"/>
+      <c r="CH43" s="183"/>
+      <c r="CI43" s="183"/>
+      <c r="CJ43" s="183"/>
+      <c r="CK43" s="183"/>
+      <c r="CL43" s="183"/>
+      <c r="CM43" s="184"/>
+      <c r="CN43" s="33"/>
+    </row>
+    <row r="44" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A44" s="186" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="202"/>
-[...11 lines deleted...]
-      <c r="N40" s="203" t="s">
+      <c r="B44" s="186"/>
+      <c r="C44" s="186"/>
+      <c r="D44" s="186"/>
+      <c r="E44" s="186"/>
+      <c r="F44" s="186"/>
+      <c r="G44" s="186"/>
+      <c r="H44" s="186"/>
+      <c r="I44" s="186"/>
+      <c r="J44" s="186"/>
+      <c r="K44" s="186"/>
+      <c r="L44" s="186"/>
+      <c r="M44" s="186"/>
+      <c r="N44" s="187" t="s">
         <v>33</v>
       </c>
-      <c r="O40" s="203"/>
-[...7 lines deleted...]
-      <c r="W40" s="204" t="s">
+      <c r="O44" s="187"/>
+      <c r="P44" s="187"/>
+      <c r="Q44" s="187"/>
+      <c r="R44" s="187"/>
+      <c r="S44" s="187"/>
+      <c r="T44" s="187"/>
+      <c r="U44" s="187"/>
+      <c r="V44" s="187"/>
+      <c r="W44" s="188" t="s">
         <v>34</v>
       </c>
-      <c r="X40" s="205"/>
-[...100 lines deleted...]
-      <c r="EK40" s="23"/>
+      <c r="X44" s="189"/>
+      <c r="Y44" s="189"/>
+      <c r="Z44" s="189"/>
+      <c r="AA44" s="182"/>
+      <c r="AB44" s="183"/>
+      <c r="AC44" s="183"/>
+      <c r="AD44" s="183"/>
+      <c r="AE44" s="183"/>
+      <c r="AF44" s="183"/>
+      <c r="AG44" s="183"/>
+      <c r="AH44" s="183"/>
+      <c r="AI44" s="183"/>
+      <c r="AJ44" s="183"/>
+      <c r="AK44" s="183"/>
+      <c r="AL44" s="183"/>
+      <c r="AM44" s="183"/>
+      <c r="AN44" s="183"/>
+      <c r="AO44" s="183"/>
+      <c r="AP44" s="183"/>
+      <c r="AQ44" s="183"/>
+      <c r="AR44" s="184"/>
+      <c r="AV44" s="186" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW44" s="186"/>
+      <c r="AX44" s="186"/>
+      <c r="AY44" s="186"/>
+      <c r="AZ44" s="186"/>
+      <c r="BA44" s="186"/>
+      <c r="BB44" s="186"/>
+      <c r="BC44" s="186"/>
+      <c r="BD44" s="186"/>
+      <c r="BE44" s="186"/>
+      <c r="BF44" s="186"/>
+      <c r="BG44" s="186"/>
+      <c r="BH44" s="186"/>
+      <c r="BI44" s="187" t="s">
+        <v>33</v>
+      </c>
+      <c r="BJ44" s="187"/>
+      <c r="BK44" s="187"/>
+      <c r="BL44" s="187"/>
+      <c r="BM44" s="187"/>
+      <c r="BN44" s="187"/>
+      <c r="BO44" s="187"/>
+      <c r="BP44" s="187"/>
+      <c r="BQ44" s="187"/>
+      <c r="BR44" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="BS44" s="189"/>
+      <c r="BT44" s="189"/>
+      <c r="BU44" s="189"/>
+      <c r="BV44" s="182"/>
+      <c r="BW44" s="183"/>
+      <c r="BX44" s="183"/>
+      <c r="BY44" s="183"/>
+      <c r="BZ44" s="183"/>
+      <c r="CA44" s="183"/>
+      <c r="CB44" s="183"/>
+      <c r="CC44" s="183"/>
+      <c r="CD44" s="183"/>
+      <c r="CE44" s="183"/>
+      <c r="CF44" s="183"/>
+      <c r="CG44" s="183"/>
+      <c r="CH44" s="183"/>
+      <c r="CI44" s="183"/>
+      <c r="CJ44" s="183"/>
+      <c r="CK44" s="183"/>
+      <c r="CL44" s="183"/>
+      <c r="CM44" s="184"/>
+      <c r="CN44" s="33"/>
     </row>
-    <row r="41" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...124 lines deleted...]
-      <c r="EK41" s="43"/>
+    <row r="45" spans="1:93" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A45" s="192"/>
+      <c r="B45" s="192"/>
+      <c r="C45" s="192"/>
+      <c r="D45" s="192"/>
+      <c r="E45" s="192"/>
+      <c r="F45" s="192"/>
+      <c r="G45" s="192"/>
+      <c r="H45" s="192"/>
+      <c r="I45" s="192"/>
+      <c r="J45" s="192"/>
+      <c r="K45" s="192"/>
+      <c r="L45" s="192"/>
+      <c r="M45" s="192"/>
+      <c r="N45" s="193"/>
+      <c r="O45" s="193"/>
+      <c r="P45" s="193"/>
+      <c r="Q45" s="193"/>
+      <c r="R45" s="193"/>
+      <c r="S45" s="193"/>
+      <c r="T45" s="193"/>
+      <c r="U45" s="193"/>
+      <c r="V45" s="193"/>
+      <c r="W45" s="194"/>
+      <c r="X45" s="195"/>
+      <c r="Y45" s="195"/>
+      <c r="Z45" s="195"/>
+      <c r="AA45" s="196"/>
+      <c r="AB45" s="197"/>
+      <c r="AC45" s="197"/>
+      <c r="AD45" s="197"/>
+      <c r="AE45" s="197"/>
+      <c r="AF45" s="197"/>
+      <c r="AG45" s="197"/>
+      <c r="AH45" s="197"/>
+      <c r="AI45" s="197"/>
+      <c r="AJ45" s="197"/>
+      <c r="AK45" s="197"/>
+      <c r="AL45" s="197"/>
+      <c r="AM45" s="197"/>
+      <c r="AN45" s="197"/>
+      <c r="AO45" s="197"/>
+      <c r="AP45" s="197"/>
+      <c r="AQ45" s="197"/>
+      <c r="AR45" s="198"/>
+      <c r="AV45" s="192"/>
+      <c r="AW45" s="192"/>
+      <c r="AX45" s="192"/>
+      <c r="AY45" s="192"/>
+      <c r="AZ45" s="192"/>
+      <c r="BA45" s="192"/>
+      <c r="BB45" s="192"/>
+      <c r="BC45" s="192"/>
+      <c r="BD45" s="192"/>
+      <c r="BE45" s="192"/>
+      <c r="BF45" s="192"/>
+      <c r="BG45" s="192"/>
+      <c r="BH45" s="192"/>
+      <c r="BI45" s="193"/>
+      <c r="BJ45" s="193"/>
+      <c r="BK45" s="193"/>
+      <c r="BL45" s="193"/>
+      <c r="BM45" s="193"/>
+      <c r="BN45" s="193"/>
+      <c r="BO45" s="193"/>
+      <c r="BP45" s="193"/>
+      <c r="BQ45" s="193"/>
+      <c r="BR45" s="194"/>
+      <c r="BS45" s="195"/>
+      <c r="BT45" s="195"/>
+      <c r="BU45" s="195"/>
+      <c r="BV45" s="196"/>
+      <c r="BW45" s="197"/>
+      <c r="BX45" s="197"/>
+      <c r="BY45" s="197"/>
+      <c r="BZ45" s="197"/>
+      <c r="CA45" s="197"/>
+      <c r="CB45" s="197"/>
+      <c r="CC45" s="197"/>
+      <c r="CD45" s="197"/>
+      <c r="CE45" s="197"/>
+      <c r="CF45" s="197"/>
+      <c r="CG45" s="197"/>
+      <c r="CH45" s="197"/>
+      <c r="CI45" s="197"/>
+      <c r="CJ45" s="197"/>
+      <c r="CK45" s="197"/>
+      <c r="CL45" s="197"/>
+      <c r="CM45" s="198"/>
+      <c r="CN45" s="33"/>
     </row>
-    <row r="42" spans="1:141" ht="6.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="187" t="s">
+    <row r="46" spans="1:93" ht="6.6" customHeight="1">
+      <c r="A46" s="199" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="188"/>
-[...1 lines deleted...]
-      <c r="D42" s="144" t="s">
+      <c r="B46" s="200"/>
+      <c r="C46" s="201"/>
+      <c r="D46" s="202" t="s">
         <v>36</v>
       </c>
-      <c r="E42" s="144"/>
-[...8 lines deleted...]
-      <c r="N42" s="196" t="s">
+      <c r="E46" s="202"/>
+      <c r="F46" s="202"/>
+      <c r="G46" s="202"/>
+      <c r="H46" s="202"/>
+      <c r="I46" s="202"/>
+      <c r="J46" s="202"/>
+      <c r="K46" s="202"/>
+      <c r="L46" s="202"/>
+      <c r="M46" s="202"/>
+      <c r="N46" s="203" t="s">
         <v>37</v>
       </c>
-      <c r="O42" s="196"/>
-[...11 lines deleted...]
-      <c r="AA42" s="197" t="s">
+      <c r="O46" s="203"/>
+      <c r="P46" s="203"/>
+      <c r="Q46" s="203"/>
+      <c r="R46" s="203"/>
+      <c r="S46" s="203"/>
+      <c r="T46" s="203"/>
+      <c r="U46" s="203"/>
+      <c r="V46" s="203"/>
+      <c r="W46" s="350" t="s">
+        <v>90</v>
+      </c>
+      <c r="X46" s="351"/>
+      <c r="Y46" s="351"/>
+      <c r="Z46" s="352"/>
+      <c r="AA46" s="207" t="s">
         <v>38</v>
       </c>
-      <c r="AB42" s="103"/>
-[...6 lines deleted...]
-      <c r="AI42" s="198" t="s">
+      <c r="AB46" s="208"/>
+      <c r="AC46" s="208"/>
+      <c r="AD46" s="208"/>
+      <c r="AE46" s="208"/>
+      <c r="AF46" s="208"/>
+      <c r="AG46" s="208"/>
+      <c r="AH46" s="208"/>
+      <c r="AI46" s="208"/>
+      <c r="AJ46" s="353" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK46" s="353"/>
+      <c r="AL46" s="353"/>
+      <c r="AM46" s="353"/>
+      <c r="AN46" s="353"/>
+      <c r="AO46" s="353"/>
+      <c r="AP46" s="353"/>
+      <c r="AQ46" s="353"/>
+      <c r="AR46" s="354"/>
+      <c r="AV46" s="199" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW46" s="200"/>
+      <c r="AX46" s="201"/>
+      <c r="AY46" s="202" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ46" s="202"/>
+      <c r="BA46" s="202"/>
+      <c r="BB46" s="202"/>
+      <c r="BC46" s="202"/>
+      <c r="BD46" s="202"/>
+      <c r="BE46" s="202"/>
+      <c r="BF46" s="202"/>
+      <c r="BG46" s="202"/>
+      <c r="BH46" s="202"/>
+      <c r="BI46" s="203" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ46" s="203"/>
+      <c r="BK46" s="203"/>
+      <c r="BL46" s="203"/>
+      <c r="BM46" s="203"/>
+      <c r="BN46" s="203"/>
+      <c r="BO46" s="203"/>
+      <c r="BP46" s="203"/>
+      <c r="BQ46" s="203"/>
+      <c r="BR46" s="204"/>
+      <c r="BS46" s="205"/>
+      <c r="BT46" s="205"/>
+      <c r="BU46" s="206"/>
+      <c r="BV46" s="207" t="s">
+        <v>38</v>
+      </c>
+      <c r="BW46" s="208"/>
+      <c r="BX46" s="208"/>
+      <c r="BY46" s="208"/>
+      <c r="BZ46" s="208"/>
+      <c r="CA46" s="208"/>
+      <c r="CB46" s="208"/>
+      <c r="CC46" s="208"/>
+      <c r="CD46" s="208"/>
+      <c r="CE46" s="209"/>
+      <c r="CF46" s="209"/>
+      <c r="CG46" s="209"/>
+      <c r="CH46" s="209"/>
+      <c r="CI46" s="209"/>
+      <c r="CJ46" s="209"/>
+      <c r="CK46" s="209"/>
+      <c r="CL46" s="209"/>
+      <c r="CM46" s="210"/>
+      <c r="CN46" s="33"/>
+    </row>
+    <row r="47" spans="1:93" ht="6.6" customHeight="1">
+      <c r="A47" s="212"/>
+      <c r="B47" s="213"/>
+      <c r="C47" s="214"/>
+      <c r="D47" s="215"/>
+      <c r="E47" s="215"/>
+      <c r="F47" s="215"/>
+      <c r="G47" s="215"/>
+      <c r="H47" s="215"/>
+      <c r="I47" s="215"/>
+      <c r="J47" s="215"/>
+      <c r="K47" s="215"/>
+      <c r="L47" s="215"/>
+      <c r="M47" s="215"/>
+      <c r="N47" s="216"/>
+      <c r="O47" s="216"/>
+      <c r="P47" s="216"/>
+      <c r="Q47" s="216"/>
+      <c r="R47" s="216"/>
+      <c r="S47" s="216"/>
+      <c r="T47" s="216"/>
+      <c r="U47" s="216"/>
+      <c r="V47" s="216"/>
+      <c r="W47" s="355"/>
+      <c r="X47" s="347"/>
+      <c r="Y47" s="347"/>
+      <c r="Z47" s="356"/>
+      <c r="AA47" s="219"/>
+      <c r="AB47" s="220"/>
+      <c r="AC47" s="220"/>
+      <c r="AD47" s="220"/>
+      <c r="AE47" s="220"/>
+      <c r="AF47" s="220"/>
+      <c r="AG47" s="220"/>
+      <c r="AH47" s="220"/>
+      <c r="AI47" s="220"/>
+      <c r="AJ47" s="357"/>
+      <c r="AK47" s="357"/>
+      <c r="AL47" s="357"/>
+      <c r="AM47" s="357"/>
+      <c r="AN47" s="357"/>
+      <c r="AO47" s="357"/>
+      <c r="AP47" s="357"/>
+      <c r="AQ47" s="357"/>
+      <c r="AR47" s="358"/>
+      <c r="AV47" s="212"/>
+      <c r="AW47" s="213"/>
+      <c r="AX47" s="214"/>
+      <c r="AY47" s="215"/>
+      <c r="AZ47" s="215"/>
+      <c r="BA47" s="215"/>
+      <c r="BB47" s="215"/>
+      <c r="BC47" s="215"/>
+      <c r="BD47" s="215"/>
+      <c r="BE47" s="215"/>
+      <c r="BF47" s="215"/>
+      <c r="BG47" s="215"/>
+      <c r="BH47" s="215"/>
+      <c r="BI47" s="216"/>
+      <c r="BJ47" s="216"/>
+      <c r="BK47" s="216"/>
+      <c r="BL47" s="216"/>
+      <c r="BM47" s="216"/>
+      <c r="BN47" s="216"/>
+      <c r="BO47" s="216"/>
+      <c r="BP47" s="216"/>
+      <c r="BQ47" s="216"/>
+      <c r="BR47" s="217"/>
+      <c r="BS47" s="5"/>
+      <c r="BT47" s="5"/>
+      <c r="BU47" s="218"/>
+      <c r="BV47" s="219"/>
+      <c r="BW47" s="220"/>
+      <c r="BX47" s="220"/>
+      <c r="BY47" s="220"/>
+      <c r="BZ47" s="220"/>
+      <c r="CA47" s="220"/>
+      <c r="CB47" s="220"/>
+      <c r="CC47" s="220"/>
+      <c r="CD47" s="220"/>
+      <c r="CE47" s="221"/>
+      <c r="CF47" s="221"/>
+      <c r="CG47" s="221"/>
+      <c r="CH47" s="221"/>
+      <c r="CI47" s="221"/>
+      <c r="CJ47" s="221"/>
+      <c r="CK47" s="221"/>
+      <c r="CL47" s="221"/>
+      <c r="CM47" s="222"/>
+      <c r="CN47" s="33"/>
+    </row>
+    <row r="48" spans="1:93" ht="6.6" customHeight="1">
+      <c r="A48" s="212"/>
+      <c r="B48" s="213"/>
+      <c r="C48" s="214"/>
+      <c r="D48" s="215"/>
+      <c r="E48" s="215"/>
+      <c r="F48" s="215"/>
+      <c r="G48" s="215"/>
+      <c r="H48" s="215"/>
+      <c r="I48" s="215"/>
+      <c r="J48" s="215"/>
+      <c r="K48" s="215"/>
+      <c r="L48" s="215"/>
+      <c r="M48" s="215"/>
+      <c r="N48" s="216"/>
+      <c r="O48" s="216"/>
+      <c r="P48" s="216"/>
+      <c r="Q48" s="216"/>
+      <c r="R48" s="216"/>
+      <c r="S48" s="216"/>
+      <c r="T48" s="216"/>
+      <c r="U48" s="216"/>
+      <c r="V48" s="216"/>
+      <c r="W48" s="355"/>
+      <c r="X48" s="347"/>
+      <c r="Y48" s="347"/>
+      <c r="Z48" s="356"/>
+      <c r="AA48" s="219"/>
+      <c r="AB48" s="220"/>
+      <c r="AC48" s="220"/>
+      <c r="AD48" s="220"/>
+      <c r="AE48" s="220"/>
+      <c r="AF48" s="220"/>
+      <c r="AG48" s="220"/>
+      <c r="AH48" s="220"/>
+      <c r="AI48" s="220"/>
+      <c r="AJ48" s="357"/>
+      <c r="AK48" s="357"/>
+      <c r="AL48" s="357"/>
+      <c r="AM48" s="357"/>
+      <c r="AN48" s="357"/>
+      <c r="AO48" s="357"/>
+      <c r="AP48" s="357"/>
+      <c r="AQ48" s="357"/>
+      <c r="AR48" s="358"/>
+      <c r="AV48" s="212"/>
+      <c r="AW48" s="213"/>
+      <c r="AX48" s="214"/>
+      <c r="AY48" s="215"/>
+      <c r="AZ48" s="215"/>
+      <c r="BA48" s="215"/>
+      <c r="BB48" s="215"/>
+      <c r="BC48" s="215"/>
+      <c r="BD48" s="215"/>
+      <c r="BE48" s="215"/>
+      <c r="BF48" s="215"/>
+      <c r="BG48" s="215"/>
+      <c r="BH48" s="215"/>
+      <c r="BI48" s="216"/>
+      <c r="BJ48" s="216"/>
+      <c r="BK48" s="216"/>
+      <c r="BL48" s="216"/>
+      <c r="BM48" s="216"/>
+      <c r="BN48" s="216"/>
+      <c r="BO48" s="216"/>
+      <c r="BP48" s="216"/>
+      <c r="BQ48" s="216"/>
+      <c r="BR48" s="217"/>
+      <c r="BS48" s="5"/>
+      <c r="BT48" s="5"/>
+      <c r="BU48" s="218"/>
+      <c r="BV48" s="219"/>
+      <c r="BW48" s="220"/>
+      <c r="BX48" s="220"/>
+      <c r="BY48" s="220"/>
+      <c r="BZ48" s="220"/>
+      <c r="CA48" s="220"/>
+      <c r="CB48" s="220"/>
+      <c r="CC48" s="220"/>
+      <c r="CD48" s="220"/>
+      <c r="CE48" s="221"/>
+      <c r="CF48" s="221"/>
+      <c r="CG48" s="221"/>
+      <c r="CH48" s="221"/>
+      <c r="CI48" s="221"/>
+      <c r="CJ48" s="221"/>
+      <c r="CK48" s="221"/>
+      <c r="CL48" s="221"/>
+      <c r="CM48" s="222"/>
+      <c r="CN48" s="33"/>
+    </row>
+    <row r="49" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A49" s="212"/>
+      <c r="B49" s="213"/>
+      <c r="C49" s="214"/>
+      <c r="D49" s="215"/>
+      <c r="E49" s="215"/>
+      <c r="F49" s="215"/>
+      <c r="G49" s="215"/>
+      <c r="H49" s="215"/>
+      <c r="I49" s="215"/>
+      <c r="J49" s="215"/>
+      <c r="K49" s="215"/>
+      <c r="L49" s="215"/>
+      <c r="M49" s="215"/>
+      <c r="N49" s="216"/>
+      <c r="O49" s="216"/>
+      <c r="P49" s="216"/>
+      <c r="Q49" s="216"/>
+      <c r="R49" s="216"/>
+      <c r="S49" s="216"/>
+      <c r="T49" s="216"/>
+      <c r="U49" s="216"/>
+      <c r="V49" s="216"/>
+      <c r="W49" s="359"/>
+      <c r="X49" s="349"/>
+      <c r="Y49" s="349"/>
+      <c r="Z49" s="360"/>
+      <c r="AA49" s="219"/>
+      <c r="AB49" s="220"/>
+      <c r="AC49" s="220"/>
+      <c r="AD49" s="220"/>
+      <c r="AE49" s="220"/>
+      <c r="AF49" s="220"/>
+      <c r="AG49" s="220"/>
+      <c r="AH49" s="220"/>
+      <c r="AI49" s="220"/>
+      <c r="AJ49" s="357"/>
+      <c r="AK49" s="357"/>
+      <c r="AL49" s="357"/>
+      <c r="AM49" s="357"/>
+      <c r="AN49" s="357"/>
+      <c r="AO49" s="357"/>
+      <c r="AP49" s="357"/>
+      <c r="AQ49" s="357"/>
+      <c r="AR49" s="358"/>
+      <c r="AV49" s="212"/>
+      <c r="AW49" s="213"/>
+      <c r="AX49" s="214"/>
+      <c r="AY49" s="215"/>
+      <c r="AZ49" s="215"/>
+      <c r="BA49" s="215"/>
+      <c r="BB49" s="215"/>
+      <c r="BC49" s="215"/>
+      <c r="BD49" s="215"/>
+      <c r="BE49" s="215"/>
+      <c r="BF49" s="215"/>
+      <c r="BG49" s="215"/>
+      <c r="BH49" s="215"/>
+      <c r="BI49" s="216"/>
+      <c r="BJ49" s="216"/>
+      <c r="BK49" s="216"/>
+      <c r="BL49" s="216"/>
+      <c r="BM49" s="216"/>
+      <c r="BN49" s="216"/>
+      <c r="BO49" s="216"/>
+      <c r="BP49" s="216"/>
+      <c r="BQ49" s="216"/>
+      <c r="BR49" s="226"/>
+      <c r="BS49" s="227"/>
+      <c r="BT49" s="227"/>
+      <c r="BU49" s="228"/>
+      <c r="BV49" s="219"/>
+      <c r="BW49" s="220"/>
+      <c r="BX49" s="220"/>
+      <c r="BY49" s="220"/>
+      <c r="BZ49" s="220"/>
+      <c r="CA49" s="220"/>
+      <c r="CB49" s="220"/>
+      <c r="CC49" s="220"/>
+      <c r="CD49" s="220"/>
+      <c r="CE49" s="221"/>
+      <c r="CF49" s="221"/>
+      <c r="CG49" s="221"/>
+      <c r="CH49" s="221"/>
+      <c r="CI49" s="221"/>
+      <c r="CJ49" s="221"/>
+      <c r="CK49" s="221"/>
+      <c r="CL49" s="221"/>
+      <c r="CM49" s="222"/>
+      <c r="CN49" s="33"/>
+    </row>
+    <row r="50" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A50" s="212"/>
+      <c r="B50" s="213"/>
+      <c r="C50" s="214"/>
+      <c r="D50" s="215" t="s">
         <v>39</v>
       </c>
-      <c r="AJ42" s="198"/>
-[...1 lines deleted...]
-        <v>40</v>
+      <c r="E50" s="215"/>
+      <c r="F50" s="215"/>
+      <c r="G50" s="215"/>
+      <c r="H50" s="215"/>
+      <c r="I50" s="215"/>
+      <c r="J50" s="215"/>
+      <c r="K50" s="215"/>
+      <c r="L50" s="215"/>
+      <c r="M50" s="215"/>
+      <c r="N50" s="229" t="s">
+        <v>37</v>
       </c>
-      <c r="AL42" s="154"/>
-[...92 lines deleted...]
-      <c r="EK42" s="43"/>
+      <c r="O50" s="229"/>
+      <c r="P50" s="229"/>
+      <c r="Q50" s="229"/>
+      <c r="R50" s="229"/>
+      <c r="S50" s="229"/>
+      <c r="T50" s="229"/>
+      <c r="U50" s="229"/>
+      <c r="V50" s="229"/>
+      <c r="W50" s="230"/>
+      <c r="X50" s="231"/>
+      <c r="Y50" s="231"/>
+      <c r="Z50" s="232"/>
+      <c r="AA50" s="361" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB50" s="353"/>
+      <c r="AC50" s="353"/>
+      <c r="AD50" s="353"/>
+      <c r="AE50" s="353"/>
+      <c r="AF50" s="353"/>
+      <c r="AG50" s="353"/>
+      <c r="AH50" s="353"/>
+      <c r="AI50" s="353"/>
+      <c r="AJ50" s="221"/>
+      <c r="AK50" s="221"/>
+      <c r="AL50" s="221"/>
+      <c r="AM50" s="221"/>
+      <c r="AN50" s="221"/>
+      <c r="AO50" s="221"/>
+      <c r="AP50" s="221"/>
+      <c r="AQ50" s="221"/>
+      <c r="AR50" s="222"/>
+      <c r="AV50" s="212"/>
+      <c r="AW50" s="213"/>
+      <c r="AX50" s="214"/>
+      <c r="AY50" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="AZ50" s="215"/>
+      <c r="BA50" s="215"/>
+      <c r="BB50" s="215"/>
+      <c r="BC50" s="215"/>
+      <c r="BD50" s="215"/>
+      <c r="BE50" s="215"/>
+      <c r="BF50" s="215"/>
+      <c r="BG50" s="215"/>
+      <c r="BH50" s="215"/>
+      <c r="BI50" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ50" s="229"/>
+      <c r="BK50" s="229"/>
+      <c r="BL50" s="229"/>
+      <c r="BM50" s="229"/>
+      <c r="BN50" s="229"/>
+      <c r="BO50" s="229"/>
+      <c r="BP50" s="229"/>
+      <c r="BQ50" s="229"/>
+      <c r="BR50" s="230"/>
+      <c r="BS50" s="231"/>
+      <c r="BT50" s="231"/>
+      <c r="BU50" s="232"/>
+      <c r="BV50" s="233"/>
+      <c r="BW50" s="221"/>
+      <c r="BX50" s="221"/>
+      <c r="BY50" s="221"/>
+      <c r="BZ50" s="221"/>
+      <c r="CA50" s="221"/>
+      <c r="CB50" s="221"/>
+      <c r="CC50" s="221"/>
+      <c r="CD50" s="221"/>
+      <c r="CE50" s="221"/>
+      <c r="CF50" s="221"/>
+      <c r="CG50" s="221"/>
+      <c r="CH50" s="221"/>
+      <c r="CI50" s="221"/>
+      <c r="CJ50" s="221"/>
+      <c r="CK50" s="221"/>
+      <c r="CL50" s="221"/>
+      <c r="CM50" s="222"/>
+      <c r="CN50" s="33"/>
     </row>
-    <row r="43" spans="1:141" ht="6.6" customHeight="1" x14ac:dyDescent="0.15">
-[...132 lines deleted...]
-      <c r="EK43" s="43"/>
+    <row r="51" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A51" s="212"/>
+      <c r="B51" s="213"/>
+      <c r="C51" s="214"/>
+      <c r="D51" s="215"/>
+      <c r="E51" s="215"/>
+      <c r="F51" s="215"/>
+      <c r="G51" s="215"/>
+      <c r="H51" s="215"/>
+      <c r="I51" s="215"/>
+      <c r="J51" s="215"/>
+      <c r="K51" s="215"/>
+      <c r="L51" s="215"/>
+      <c r="M51" s="215"/>
+      <c r="N51" s="229"/>
+      <c r="O51" s="229"/>
+      <c r="P51" s="229"/>
+      <c r="Q51" s="229"/>
+      <c r="R51" s="229"/>
+      <c r="S51" s="229"/>
+      <c r="T51" s="229"/>
+      <c r="U51" s="229"/>
+      <c r="V51" s="229"/>
+      <c r="W51" s="217"/>
+      <c r="X51" s="5"/>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="218"/>
+      <c r="AA51" s="362"/>
+      <c r="AB51" s="357"/>
+      <c r="AC51" s="357"/>
+      <c r="AD51" s="357"/>
+      <c r="AE51" s="357"/>
+      <c r="AF51" s="357"/>
+      <c r="AG51" s="357"/>
+      <c r="AH51" s="357"/>
+      <c r="AI51" s="357"/>
+      <c r="AJ51" s="221"/>
+      <c r="AK51" s="221"/>
+      <c r="AL51" s="221"/>
+      <c r="AM51" s="221"/>
+      <c r="AN51" s="221"/>
+      <c r="AO51" s="221"/>
+      <c r="AP51" s="221"/>
+      <c r="AQ51" s="221"/>
+      <c r="AR51" s="222"/>
+      <c r="AV51" s="212"/>
+      <c r="AW51" s="213"/>
+      <c r="AX51" s="214"/>
+      <c r="AY51" s="215"/>
+      <c r="AZ51" s="215"/>
+      <c r="BA51" s="215"/>
+      <c r="BB51" s="215"/>
+      <c r="BC51" s="215"/>
+      <c r="BD51" s="215"/>
+      <c r="BE51" s="215"/>
+      <c r="BF51" s="215"/>
+      <c r="BG51" s="215"/>
+      <c r="BH51" s="215"/>
+      <c r="BI51" s="229"/>
+      <c r="BJ51" s="229"/>
+      <c r="BK51" s="229"/>
+      <c r="BL51" s="229"/>
+      <c r="BM51" s="229"/>
+      <c r="BN51" s="229"/>
+      <c r="BO51" s="229"/>
+      <c r="BP51" s="229"/>
+      <c r="BQ51" s="229"/>
+      <c r="BR51" s="217"/>
+      <c r="BS51" s="5"/>
+      <c r="BT51" s="5"/>
+      <c r="BU51" s="218"/>
+      <c r="BV51" s="233"/>
+      <c r="BW51" s="221"/>
+      <c r="BX51" s="221"/>
+      <c r="BY51" s="221"/>
+      <c r="BZ51" s="221"/>
+      <c r="CA51" s="221"/>
+      <c r="CB51" s="221"/>
+      <c r="CC51" s="221"/>
+      <c r="CD51" s="221"/>
+      <c r="CE51" s="221"/>
+      <c r="CF51" s="221"/>
+      <c r="CG51" s="221"/>
+      <c r="CH51" s="221"/>
+      <c r="CI51" s="221"/>
+      <c r="CJ51" s="221"/>
+      <c r="CK51" s="221"/>
+      <c r="CL51" s="221"/>
+      <c r="CM51" s="222"/>
+      <c r="CN51" s="33"/>
     </row>
-    <row r="44" spans="1:141" ht="6.6" customHeight="1" x14ac:dyDescent="0.15">
-[...120 lines deleted...]
-      <c r="EK44" s="52"/>
+    <row r="52" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A52" s="212"/>
+      <c r="B52" s="213"/>
+      <c r="C52" s="214"/>
+      <c r="D52" s="215"/>
+      <c r="E52" s="215"/>
+      <c r="F52" s="215"/>
+      <c r="G52" s="215"/>
+      <c r="H52" s="215"/>
+      <c r="I52" s="215"/>
+      <c r="J52" s="215"/>
+      <c r="K52" s="215"/>
+      <c r="L52" s="215"/>
+      <c r="M52" s="215"/>
+      <c r="N52" s="229"/>
+      <c r="O52" s="229"/>
+      <c r="P52" s="229"/>
+      <c r="Q52" s="229"/>
+      <c r="R52" s="229"/>
+      <c r="S52" s="229"/>
+      <c r="T52" s="229"/>
+      <c r="U52" s="229"/>
+      <c r="V52" s="229"/>
+      <c r="W52" s="217"/>
+      <c r="X52" s="5"/>
+      <c r="Y52" s="5"/>
+      <c r="Z52" s="218"/>
+      <c r="AA52" s="362"/>
+      <c r="AB52" s="357"/>
+      <c r="AC52" s="357"/>
+      <c r="AD52" s="357"/>
+      <c r="AE52" s="357"/>
+      <c r="AF52" s="357"/>
+      <c r="AG52" s="357"/>
+      <c r="AH52" s="357"/>
+      <c r="AI52" s="357"/>
+      <c r="AJ52" s="221"/>
+      <c r="AK52" s="221"/>
+      <c r="AL52" s="221"/>
+      <c r="AM52" s="221"/>
+      <c r="AN52" s="221"/>
+      <c r="AO52" s="221"/>
+      <c r="AP52" s="221"/>
+      <c r="AQ52" s="221"/>
+      <c r="AR52" s="222"/>
+      <c r="AV52" s="212"/>
+      <c r="AW52" s="213"/>
+      <c r="AX52" s="214"/>
+      <c r="AY52" s="215"/>
+      <c r="AZ52" s="215"/>
+      <c r="BA52" s="215"/>
+      <c r="BB52" s="215"/>
+      <c r="BC52" s="215"/>
+      <c r="BD52" s="215"/>
+      <c r="BE52" s="215"/>
+      <c r="BF52" s="215"/>
+      <c r="BG52" s="215"/>
+      <c r="BH52" s="215"/>
+      <c r="BI52" s="229"/>
+      <c r="BJ52" s="229"/>
+      <c r="BK52" s="229"/>
+      <c r="BL52" s="229"/>
+      <c r="BM52" s="229"/>
+      <c r="BN52" s="229"/>
+      <c r="BO52" s="229"/>
+      <c r="BP52" s="229"/>
+      <c r="BQ52" s="229"/>
+      <c r="BR52" s="217"/>
+      <c r="BS52" s="5"/>
+      <c r="BT52" s="5"/>
+      <c r="BU52" s="218"/>
+      <c r="BV52" s="233"/>
+      <c r="BW52" s="221"/>
+      <c r="BX52" s="221"/>
+      <c r="BY52" s="221"/>
+      <c r="BZ52" s="221"/>
+      <c r="CA52" s="221"/>
+      <c r="CB52" s="221"/>
+      <c r="CC52" s="221"/>
+      <c r="CD52" s="221"/>
+      <c r="CE52" s="221"/>
+      <c r="CF52" s="221"/>
+      <c r="CG52" s="221"/>
+      <c r="CH52" s="221"/>
+      <c r="CI52" s="221"/>
+      <c r="CJ52" s="221"/>
+      <c r="CK52" s="221"/>
+      <c r="CL52" s="221"/>
+      <c r="CM52" s="222"/>
     </row>
-    <row r="45" spans="1:141" ht="6.6" customHeight="1" x14ac:dyDescent="0.15">
-[...26 lines deleted...]
-      <c r="AA45" s="181" t="s">
+    <row r="53" spans="1:110" ht="6.6" customHeight="1" thickBot="1">
+      <c r="A53" s="235"/>
+      <c r="B53" s="236"/>
+      <c r="C53" s="237"/>
+      <c r="D53" s="238"/>
+      <c r="E53" s="238"/>
+      <c r="F53" s="238"/>
+      <c r="G53" s="238"/>
+      <c r="H53" s="238"/>
+      <c r="I53" s="238"/>
+      <c r="J53" s="238"/>
+      <c r="K53" s="238"/>
+      <c r="L53" s="238"/>
+      <c r="M53" s="238"/>
+      <c r="N53" s="239"/>
+      <c r="O53" s="239"/>
+      <c r="P53" s="239"/>
+      <c r="Q53" s="239"/>
+      <c r="R53" s="239"/>
+      <c r="S53" s="239"/>
+      <c r="T53" s="239"/>
+      <c r="U53" s="239"/>
+      <c r="V53" s="239"/>
+      <c r="W53" s="240"/>
+      <c r="X53" s="241"/>
+      <c r="Y53" s="241"/>
+      <c r="Z53" s="242"/>
+      <c r="AA53" s="363"/>
+      <c r="AB53" s="364"/>
+      <c r="AC53" s="364"/>
+      <c r="AD53" s="364"/>
+      <c r="AE53" s="364"/>
+      <c r="AF53" s="364"/>
+      <c r="AG53" s="364"/>
+      <c r="AH53" s="364"/>
+      <c r="AI53" s="364"/>
+      <c r="AJ53" s="244"/>
+      <c r="AK53" s="244"/>
+      <c r="AL53" s="244"/>
+      <c r="AM53" s="244"/>
+      <c r="AN53" s="244"/>
+      <c r="AO53" s="244"/>
+      <c r="AP53" s="244"/>
+      <c r="AQ53" s="244"/>
+      <c r="AR53" s="245"/>
+      <c r="AV53" s="235"/>
+      <c r="AW53" s="236"/>
+      <c r="AX53" s="237"/>
+      <c r="AY53" s="238"/>
+      <c r="AZ53" s="238"/>
+      <c r="BA53" s="238"/>
+      <c r="BB53" s="238"/>
+      <c r="BC53" s="238"/>
+      <c r="BD53" s="238"/>
+      <c r="BE53" s="238"/>
+      <c r="BF53" s="238"/>
+      <c r="BG53" s="238"/>
+      <c r="BH53" s="238"/>
+      <c r="BI53" s="239"/>
+      <c r="BJ53" s="239"/>
+      <c r="BK53" s="239"/>
+      <c r="BL53" s="239"/>
+      <c r="BM53" s="239"/>
+      <c r="BN53" s="239"/>
+      <c r="BO53" s="239"/>
+      <c r="BP53" s="239"/>
+      <c r="BQ53" s="239"/>
+      <c r="BR53" s="240"/>
+      <c r="BS53" s="241"/>
+      <c r="BT53" s="241"/>
+      <c r="BU53" s="242"/>
+      <c r="BV53" s="243"/>
+      <c r="BW53" s="244"/>
+      <c r="BX53" s="244"/>
+      <c r="BY53" s="244"/>
+      <c r="BZ53" s="244"/>
+      <c r="CA53" s="244"/>
+      <c r="CB53" s="244"/>
+      <c r="CC53" s="244"/>
+      <c r="CD53" s="244"/>
+      <c r="CE53" s="244"/>
+      <c r="CF53" s="244"/>
+      <c r="CG53" s="244"/>
+      <c r="CH53" s="244"/>
+      <c r="CI53" s="244"/>
+      <c r="CJ53" s="244"/>
+      <c r="CK53" s="244"/>
+      <c r="CL53" s="244"/>
+      <c r="CM53" s="245"/>
+      <c r="CN53" s="33"/>
+    </row>
+    <row r="54" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A54" s="247" t="s">
         <v>41</v>
       </c>
-      <c r="AB45" s="182"/>
-[...94 lines deleted...]
-      <c r="D46" s="144" t="s">
+      <c r="B54" s="248"/>
+      <c r="C54" s="249"/>
+      <c r="D54" s="250" t="s">
         <v>42</v>
       </c>
-      <c r="E46" s="144"/>
-[...8 lines deleted...]
-      <c r="N46" s="145" t="s">
+      <c r="E54" s="250"/>
+      <c r="F54" s="250"/>
+      <c r="G54" s="250"/>
+      <c r="H54" s="250"/>
+      <c r="I54" s="250"/>
+      <c r="J54" s="250"/>
+      <c r="K54" s="250"/>
+      <c r="L54" s="250"/>
+      <c r="M54" s="250"/>
+      <c r="N54" s="251" t="s">
         <v>37</v>
       </c>
-      <c r="O46" s="145"/>
-[...464 lines deleted...]
-      <c r="A50" s="160" t="s">
+      <c r="O54" s="251"/>
+      <c r="P54" s="251"/>
+      <c r="Q54" s="251"/>
+      <c r="R54" s="251"/>
+      <c r="S54" s="251"/>
+      <c r="T54" s="251"/>
+      <c r="U54" s="251"/>
+      <c r="V54" s="251"/>
+      <c r="W54" s="217"/>
+      <c r="X54" s="5"/>
+      <c r="Y54" s="5"/>
+      <c r="Z54" s="218"/>
+      <c r="AA54" s="252" t="s">
         <v>43</v>
       </c>
-      <c r="B50" s="161"/>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="AB54" s="253"/>
+      <c r="AC54" s="253"/>
+      <c r="AD54" s="253"/>
+      <c r="AE54" s="253"/>
+      <c r="AF54" s="253"/>
+      <c r="AG54" s="253"/>
+      <c r="AH54" s="253"/>
+      <c r="AI54" s="253"/>
+      <c r="AJ54" s="253"/>
+      <c r="AK54" s="253"/>
+      <c r="AL54" s="253"/>
+      <c r="AM54" s="253"/>
+      <c r="AN54" s="253"/>
+      <c r="AO54" s="253"/>
+      <c r="AP54" s="253"/>
+      <c r="AQ54" s="253"/>
+      <c r="AR54" s="254"/>
+      <c r="AV54" s="365" t="s">
+        <v>41</v>
       </c>
-      <c r="E50" s="144"/>
-[...8 lines deleted...]
-      <c r="N50" s="145" t="s">
+      <c r="AW54" s="366"/>
+      <c r="AX54" s="367"/>
+      <c r="AY54" s="215" t="s">
+        <v>42</v>
+      </c>
+      <c r="AZ54" s="215"/>
+      <c r="BA54" s="215"/>
+      <c r="BB54" s="215"/>
+      <c r="BC54" s="215"/>
+      <c r="BD54" s="215"/>
+      <c r="BE54" s="215"/>
+      <c r="BF54" s="215"/>
+      <c r="BG54" s="215"/>
+      <c r="BH54" s="215"/>
+      <c r="BI54" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="O50" s="145"/>
-[...11 lines deleted...]
-      <c r="AA50" s="169" t="s">
+      <c r="BJ54" s="229"/>
+      <c r="BK54" s="229"/>
+      <c r="BL54" s="229"/>
+      <c r="BM54" s="229"/>
+      <c r="BN54" s="229"/>
+      <c r="BO54" s="229"/>
+      <c r="BP54" s="229"/>
+      <c r="BQ54" s="229"/>
+      <c r="BR54" s="368"/>
+      <c r="BS54" s="345"/>
+      <c r="BT54" s="345"/>
+      <c r="BU54" s="369"/>
+      <c r="BV54" s="370" t="s">
+        <v>43</v>
+      </c>
+      <c r="BW54" s="371"/>
+      <c r="BX54" s="371"/>
+      <c r="BY54" s="371"/>
+      <c r="BZ54" s="371"/>
+      <c r="CA54" s="371"/>
+      <c r="CB54" s="371"/>
+      <c r="CC54" s="371"/>
+      <c r="CD54" s="371"/>
+      <c r="CE54" s="371"/>
+      <c r="CF54" s="371"/>
+      <c r="CG54" s="371"/>
+      <c r="CH54" s="371"/>
+      <c r="CI54" s="371"/>
+      <c r="CJ54" s="371"/>
+      <c r="CK54" s="371"/>
+      <c r="CL54" s="371"/>
+      <c r="CM54" s="372"/>
+      <c r="CN54" s="33"/>
+    </row>
+    <row r="55" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A55" s="247"/>
+      <c r="B55" s="248"/>
+      <c r="C55" s="249"/>
+      <c r="D55" s="215"/>
+      <c r="E55" s="215"/>
+      <c r="F55" s="215"/>
+      <c r="G55" s="215"/>
+      <c r="H55" s="215"/>
+      <c r="I55" s="215"/>
+      <c r="J55" s="215"/>
+      <c r="K55" s="215"/>
+      <c r="L55" s="215"/>
+      <c r="M55" s="215"/>
+      <c r="N55" s="229"/>
+      <c r="O55" s="229"/>
+      <c r="P55" s="229"/>
+      <c r="Q55" s="229"/>
+      <c r="R55" s="229"/>
+      <c r="S55" s="229"/>
+      <c r="T55" s="229"/>
+      <c r="U55" s="229"/>
+      <c r="V55" s="229"/>
+      <c r="W55" s="217"/>
+      <c r="X55" s="5"/>
+      <c r="Y55" s="5"/>
+      <c r="Z55" s="218"/>
+      <c r="AA55" s="255"/>
+      <c r="AB55" s="253"/>
+      <c r="AC55" s="253"/>
+      <c r="AD55" s="253"/>
+      <c r="AE55" s="253"/>
+      <c r="AF55" s="253"/>
+      <c r="AG55" s="253"/>
+      <c r="AH55" s="253"/>
+      <c r="AI55" s="253"/>
+      <c r="AJ55" s="253"/>
+      <c r="AK55" s="253"/>
+      <c r="AL55" s="253"/>
+      <c r="AM55" s="253"/>
+      <c r="AN55" s="253"/>
+      <c r="AO55" s="253"/>
+      <c r="AP55" s="253"/>
+      <c r="AQ55" s="253"/>
+      <c r="AR55" s="254"/>
+      <c r="AV55" s="247"/>
+      <c r="AW55" s="248"/>
+      <c r="AX55" s="249"/>
+      <c r="AY55" s="215"/>
+      <c r="AZ55" s="215"/>
+      <c r="BA55" s="215"/>
+      <c r="BB55" s="215"/>
+      <c r="BC55" s="215"/>
+      <c r="BD55" s="215"/>
+      <c r="BE55" s="215"/>
+      <c r="BF55" s="215"/>
+      <c r="BG55" s="215"/>
+      <c r="BH55" s="215"/>
+      <c r="BI55" s="229"/>
+      <c r="BJ55" s="229"/>
+      <c r="BK55" s="229"/>
+      <c r="BL55" s="229"/>
+      <c r="BM55" s="229"/>
+      <c r="BN55" s="229"/>
+      <c r="BO55" s="229"/>
+      <c r="BP55" s="229"/>
+      <c r="BQ55" s="229"/>
+      <c r="BR55" s="355"/>
+      <c r="BS55" s="347"/>
+      <c r="BT55" s="347"/>
+      <c r="BU55" s="356"/>
+      <c r="BV55" s="255"/>
+      <c r="BW55" s="253"/>
+      <c r="BX55" s="253"/>
+      <c r="BY55" s="253"/>
+      <c r="BZ55" s="253"/>
+      <c r="CA55" s="253"/>
+      <c r="CB55" s="253"/>
+      <c r="CC55" s="253"/>
+      <c r="CD55" s="253"/>
+      <c r="CE55" s="253"/>
+      <c r="CF55" s="253"/>
+      <c r="CG55" s="253"/>
+      <c r="CH55" s="253"/>
+      <c r="CI55" s="253"/>
+      <c r="CJ55" s="253"/>
+      <c r="CK55" s="253"/>
+      <c r="CL55" s="253"/>
+      <c r="CM55" s="254"/>
+      <c r="CN55" s="33"/>
+    </row>
+    <row r="56" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A56" s="247"/>
+      <c r="B56" s="248"/>
+      <c r="C56" s="249"/>
+      <c r="D56" s="215"/>
+      <c r="E56" s="215"/>
+      <c r="F56" s="215"/>
+      <c r="G56" s="215"/>
+      <c r="H56" s="215"/>
+      <c r="I56" s="215"/>
+      <c r="J56" s="215"/>
+      <c r="K56" s="215"/>
+      <c r="L56" s="215"/>
+      <c r="M56" s="215"/>
+      <c r="N56" s="229"/>
+      <c r="O56" s="229"/>
+      <c r="P56" s="229"/>
+      <c r="Q56" s="229"/>
+      <c r="R56" s="229"/>
+      <c r="S56" s="229"/>
+      <c r="T56" s="229"/>
+      <c r="U56" s="229"/>
+      <c r="V56" s="229"/>
+      <c r="W56" s="226"/>
+      <c r="X56" s="227"/>
+      <c r="Y56" s="227"/>
+      <c r="Z56" s="228"/>
+      <c r="AA56" s="256"/>
+      <c r="AB56" s="257"/>
+      <c r="AC56" s="257"/>
+      <c r="AD56" s="257"/>
+      <c r="AE56" s="257"/>
+      <c r="AF56" s="257"/>
+      <c r="AG56" s="257"/>
+      <c r="AH56" s="257"/>
+      <c r="AI56" s="257"/>
+      <c r="AJ56" s="257"/>
+      <c r="AK56" s="257"/>
+      <c r="AL56" s="257"/>
+      <c r="AM56" s="257"/>
+      <c r="AN56" s="257"/>
+      <c r="AO56" s="257"/>
+      <c r="AP56" s="257"/>
+      <c r="AQ56" s="257"/>
+      <c r="AR56" s="258"/>
+      <c r="AV56" s="247"/>
+      <c r="AW56" s="248"/>
+      <c r="AX56" s="249"/>
+      <c r="AY56" s="215"/>
+      <c r="AZ56" s="215"/>
+      <c r="BA56" s="215"/>
+      <c r="BB56" s="215"/>
+      <c r="BC56" s="215"/>
+      <c r="BD56" s="215"/>
+      <c r="BE56" s="215"/>
+      <c r="BF56" s="215"/>
+      <c r="BG56" s="215"/>
+      <c r="BH56" s="215"/>
+      <c r="BI56" s="229"/>
+      <c r="BJ56" s="229"/>
+      <c r="BK56" s="229"/>
+      <c r="BL56" s="229"/>
+      <c r="BM56" s="229"/>
+      <c r="BN56" s="229"/>
+      <c r="BO56" s="229"/>
+      <c r="BP56" s="229"/>
+      <c r="BQ56" s="229"/>
+      <c r="BR56" s="359"/>
+      <c r="BS56" s="349"/>
+      <c r="BT56" s="349"/>
+      <c r="BU56" s="360"/>
+      <c r="BV56" s="256"/>
+      <c r="BW56" s="257"/>
+      <c r="BX56" s="257"/>
+      <c r="BY56" s="257"/>
+      <c r="BZ56" s="257"/>
+      <c r="CA56" s="257"/>
+      <c r="CB56" s="257"/>
+      <c r="CC56" s="257"/>
+      <c r="CD56" s="257"/>
+      <c r="CE56" s="257"/>
+      <c r="CF56" s="257"/>
+      <c r="CG56" s="257"/>
+      <c r="CH56" s="257"/>
+      <c r="CI56" s="257"/>
+      <c r="CJ56" s="257"/>
+      <c r="CK56" s="257"/>
+      <c r="CL56" s="257"/>
+      <c r="CM56" s="258"/>
+      <c r="CN56" s="33"/>
+    </row>
+    <row r="57" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A57" s="247"/>
+      <c r="B57" s="248"/>
+      <c r="C57" s="249"/>
+      <c r="D57" s="215" t="s">
         <v>45</v>
       </c>
-      <c r="AB50" s="170"/>
-[...102 lines deleted...]
-      <c r="EK50" s="23"/>
+      <c r="E57" s="215"/>
+      <c r="F57" s="215"/>
+      <c r="G57" s="215"/>
+      <c r="H57" s="215"/>
+      <c r="I57" s="215"/>
+      <c r="J57" s="215"/>
+      <c r="K57" s="215"/>
+      <c r="L57" s="215"/>
+      <c r="M57" s="215"/>
+      <c r="N57" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O57" s="229"/>
+      <c r="P57" s="229"/>
+      <c r="Q57" s="229"/>
+      <c r="R57" s="229"/>
+      <c r="S57" s="229"/>
+      <c r="T57" s="229"/>
+      <c r="U57" s="229"/>
+      <c r="V57" s="229"/>
+      <c r="W57" s="230"/>
+      <c r="X57" s="231"/>
+      <c r="Y57" s="231"/>
+      <c r="Z57" s="232"/>
+      <c r="AA57" s="260"/>
+      <c r="AB57" s="8"/>
+      <c r="AC57" s="8"/>
+      <c r="AR57" s="261"/>
+      <c r="AV57" s="247"/>
+      <c r="AW57" s="248"/>
+      <c r="AX57" s="249"/>
+      <c r="AY57" s="215" t="s">
+        <v>45</v>
+      </c>
+      <c r="AZ57" s="215"/>
+      <c r="BA57" s="215"/>
+      <c r="BB57" s="215"/>
+      <c r="BC57" s="215"/>
+      <c r="BD57" s="215"/>
+      <c r="BE57" s="215"/>
+      <c r="BF57" s="215"/>
+      <c r="BG57" s="215"/>
+      <c r="BH57" s="215"/>
+      <c r="BI57" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ57" s="229"/>
+      <c r="BK57" s="229"/>
+      <c r="BL57" s="229"/>
+      <c r="BM57" s="229"/>
+      <c r="BN57" s="229"/>
+      <c r="BO57" s="229"/>
+      <c r="BP57" s="229"/>
+      <c r="BQ57" s="229"/>
+      <c r="BR57" s="230"/>
+      <c r="BS57" s="231"/>
+      <c r="BT57" s="231"/>
+      <c r="BU57" s="232"/>
+      <c r="BV57" s="260"/>
+      <c r="BW57" s="8"/>
+      <c r="BX57" s="8"/>
+      <c r="CM57" s="261"/>
+      <c r="CN57" s="33"/>
     </row>
-    <row r="51" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...45 lines deleted...]
-      <c r="AW51" s="178" t="s">
+    <row r="58" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A58" s="247"/>
+      <c r="B58" s="248"/>
+      <c r="C58" s="249"/>
+      <c r="D58" s="215"/>
+      <c r="E58" s="215"/>
+      <c r="F58" s="215"/>
+      <c r="G58" s="215"/>
+      <c r="H58" s="215"/>
+      <c r="I58" s="215"/>
+      <c r="J58" s="215"/>
+      <c r="K58" s="215"/>
+      <c r="L58" s="215"/>
+      <c r="M58" s="215"/>
+      <c r="N58" s="229"/>
+      <c r="O58" s="229"/>
+      <c r="P58" s="229"/>
+      <c r="Q58" s="229"/>
+      <c r="R58" s="229"/>
+      <c r="S58" s="229"/>
+      <c r="T58" s="229"/>
+      <c r="U58" s="229"/>
+      <c r="V58" s="229"/>
+      <c r="W58" s="217"/>
+      <c r="X58" s="5"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="218"/>
+      <c r="AA58" s="260"/>
+      <c r="AB58" s="263" t="s">
         <v>46</v>
       </c>
-      <c r="AX51" s="178"/>
-[...209 lines deleted...]
-      <c r="D53" s="144" t="s">
+      <c r="AC58" s="263"/>
+      <c r="AD58" s="263"/>
+      <c r="AE58" s="263"/>
+      <c r="AF58" s="263"/>
+      <c r="AG58" s="263"/>
+      <c r="AH58" s="263"/>
+      <c r="AI58" s="224"/>
+      <c r="AJ58" s="211"/>
+      <c r="AK58" s="264" t="s">
         <v>47</v>
       </c>
-      <c r="E53" s="144"/>
-[...8 lines deleted...]
-      <c r="N53" s="145" t="s">
+      <c r="AL58" s="264"/>
+      <c r="AM58" s="264"/>
+      <c r="AN58" s="264"/>
+      <c r="AO58" s="264"/>
+      <c r="AP58" s="264"/>
+      <c r="AQ58" s="264"/>
+      <c r="AR58" s="261"/>
+      <c r="AV58" s="247"/>
+      <c r="AW58" s="248"/>
+      <c r="AX58" s="249"/>
+      <c r="AY58" s="215"/>
+      <c r="AZ58" s="215"/>
+      <c r="BA58" s="215"/>
+      <c r="BB58" s="215"/>
+      <c r="BC58" s="215"/>
+      <c r="BD58" s="215"/>
+      <c r="BE58" s="215"/>
+      <c r="BF58" s="215"/>
+      <c r="BG58" s="215"/>
+      <c r="BH58" s="215"/>
+      <c r="BI58" s="229"/>
+      <c r="BJ58" s="229"/>
+      <c r="BK58" s="229"/>
+      <c r="BL58" s="229"/>
+      <c r="BM58" s="229"/>
+      <c r="BN58" s="229"/>
+      <c r="BO58" s="229"/>
+      <c r="BP58" s="229"/>
+      <c r="BQ58" s="229"/>
+      <c r="BR58" s="217"/>
+      <c r="BS58" s="5"/>
+      <c r="BT58" s="5"/>
+      <c r="BU58" s="218"/>
+      <c r="BV58" s="260"/>
+      <c r="BW58" s="263" t="s">
+        <v>46</v>
+      </c>
+      <c r="BX58" s="263"/>
+      <c r="BY58" s="263"/>
+      <c r="BZ58" s="263"/>
+      <c r="CA58" s="263"/>
+      <c r="CB58" s="263"/>
+      <c r="CC58" s="263"/>
+      <c r="CD58" s="224"/>
+      <c r="CE58" s="211"/>
+      <c r="CF58" s="264" t="s">
+        <v>47</v>
+      </c>
+      <c r="CG58" s="264"/>
+      <c r="CH58" s="264"/>
+      <c r="CI58" s="264"/>
+      <c r="CJ58" s="264"/>
+      <c r="CK58" s="264"/>
+      <c r="CL58" s="264"/>
+      <c r="CM58" s="261"/>
+      <c r="CN58" s="33"/>
+      <c r="CT58" s="211"/>
+      <c r="CU58" s="211"/>
+      <c r="CV58" s="211"/>
+      <c r="CW58" s="211"/>
+      <c r="CX58" s="211"/>
+      <c r="CY58" s="211"/>
+      <c r="CZ58" s="211"/>
+    </row>
+    <row r="59" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A59" s="247"/>
+      <c r="B59" s="248"/>
+      <c r="C59" s="249"/>
+      <c r="D59" s="215"/>
+      <c r="E59" s="215"/>
+      <c r="F59" s="215"/>
+      <c r="G59" s="215"/>
+      <c r="H59" s="215"/>
+      <c r="I59" s="215"/>
+      <c r="J59" s="215"/>
+      <c r="K59" s="215"/>
+      <c r="L59" s="215"/>
+      <c r="M59" s="215"/>
+      <c r="N59" s="229"/>
+      <c r="O59" s="229"/>
+      <c r="P59" s="229"/>
+      <c r="Q59" s="229"/>
+      <c r="R59" s="229"/>
+      <c r="S59" s="229"/>
+      <c r="T59" s="229"/>
+      <c r="U59" s="229"/>
+      <c r="V59" s="229"/>
+      <c r="W59" s="226"/>
+      <c r="X59" s="227"/>
+      <c r="Y59" s="227"/>
+      <c r="Z59" s="228"/>
+      <c r="AA59" s="260"/>
+      <c r="AB59" s="263"/>
+      <c r="AC59" s="263"/>
+      <c r="AD59" s="263"/>
+      <c r="AE59" s="263"/>
+      <c r="AF59" s="263"/>
+      <c r="AG59" s="263"/>
+      <c r="AH59" s="263"/>
+      <c r="AI59" s="224"/>
+      <c r="AJ59" s="211"/>
+      <c r="AK59" s="264"/>
+      <c r="AL59" s="264"/>
+      <c r="AM59" s="264"/>
+      <c r="AN59" s="264"/>
+      <c r="AO59" s="264"/>
+      <c r="AP59" s="264"/>
+      <c r="AQ59" s="264"/>
+      <c r="AR59" s="261"/>
+      <c r="AV59" s="247"/>
+      <c r="AW59" s="248"/>
+      <c r="AX59" s="249"/>
+      <c r="AY59" s="215"/>
+      <c r="AZ59" s="215"/>
+      <c r="BA59" s="215"/>
+      <c r="BB59" s="215"/>
+      <c r="BC59" s="215"/>
+      <c r="BD59" s="215"/>
+      <c r="BE59" s="215"/>
+      <c r="BF59" s="215"/>
+      <c r="BG59" s="215"/>
+      <c r="BH59" s="215"/>
+      <c r="BI59" s="229"/>
+      <c r="BJ59" s="229"/>
+      <c r="BK59" s="229"/>
+      <c r="BL59" s="229"/>
+      <c r="BM59" s="229"/>
+      <c r="BN59" s="229"/>
+      <c r="BO59" s="229"/>
+      <c r="BP59" s="229"/>
+      <c r="BQ59" s="229"/>
+      <c r="BR59" s="226"/>
+      <c r="BS59" s="227"/>
+      <c r="BT59" s="227"/>
+      <c r="BU59" s="228"/>
+      <c r="BV59" s="260"/>
+      <c r="BW59" s="263"/>
+      <c r="BX59" s="263"/>
+      <c r="BY59" s="263"/>
+      <c r="BZ59" s="263"/>
+      <c r="CA59" s="263"/>
+      <c r="CB59" s="263"/>
+      <c r="CC59" s="263"/>
+      <c r="CD59" s="224"/>
+      <c r="CE59" s="211"/>
+      <c r="CF59" s="264"/>
+      <c r="CG59" s="264"/>
+      <c r="CH59" s="264"/>
+      <c r="CI59" s="264"/>
+      <c r="CJ59" s="264"/>
+      <c r="CK59" s="264"/>
+      <c r="CL59" s="264"/>
+      <c r="CM59" s="261"/>
+      <c r="CN59" s="33"/>
+      <c r="CT59" s="211"/>
+      <c r="CU59" s="211"/>
+      <c r="CV59" s="211"/>
+      <c r="CW59" s="211"/>
+      <c r="CX59" s="211"/>
+      <c r="CY59" s="211"/>
+      <c r="CZ59" s="211"/>
+      <c r="DF59" s="373"/>
+    </row>
+    <row r="60" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A60" s="247"/>
+      <c r="B60" s="248"/>
+      <c r="C60" s="249"/>
+      <c r="D60" s="215" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" s="215"/>
+      <c r="F60" s="215"/>
+      <c r="G60" s="215"/>
+      <c r="H60" s="215"/>
+      <c r="I60" s="215"/>
+      <c r="J60" s="215"/>
+      <c r="K60" s="215"/>
+      <c r="L60" s="215"/>
+      <c r="M60" s="215"/>
+      <c r="N60" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="O53" s="145"/>
-[...124 lines deleted...]
-      <c r="AB54" s="154" t="s">
+      <c r="O60" s="229"/>
+      <c r="P60" s="229"/>
+      <c r="Q60" s="229"/>
+      <c r="R60" s="229"/>
+      <c r="S60" s="229"/>
+      <c r="T60" s="229"/>
+      <c r="U60" s="229"/>
+      <c r="V60" s="229"/>
+      <c r="W60" s="230"/>
+      <c r="X60" s="231"/>
+      <c r="Y60" s="231"/>
+      <c r="Z60" s="232"/>
+      <c r="AA60" s="260"/>
+      <c r="AB60" s="263"/>
+      <c r="AC60" s="263"/>
+      <c r="AD60" s="263"/>
+      <c r="AE60" s="263"/>
+      <c r="AF60" s="263"/>
+      <c r="AG60" s="263"/>
+      <c r="AH60" s="263"/>
+      <c r="AI60" s="224"/>
+      <c r="AJ60" s="211"/>
+      <c r="AK60" s="264"/>
+      <c r="AL60" s="264"/>
+      <c r="AM60" s="264"/>
+      <c r="AN60" s="264"/>
+      <c r="AO60" s="264"/>
+      <c r="AP60" s="264"/>
+      <c r="AQ60" s="264"/>
+      <c r="AR60" s="261"/>
+      <c r="AV60" s="247"/>
+      <c r="AW60" s="248"/>
+      <c r="AX60" s="249"/>
+      <c r="AY60" s="215" t="s">
         <v>48</v>
       </c>
-      <c r="AC54" s="154"/>
-[...8 lines deleted...]
-        <v>49</v>
+      <c r="AZ60" s="215"/>
+      <c r="BA60" s="215"/>
+      <c r="BB60" s="215"/>
+      <c r="BC60" s="215"/>
+      <c r="BD60" s="215"/>
+      <c r="BE60" s="215"/>
+      <c r="BF60" s="215"/>
+      <c r="BG60" s="215"/>
+      <c r="BH60" s="215"/>
+      <c r="BI60" s="229" t="s">
+        <v>37</v>
       </c>
-      <c r="AL54" s="103"/>
-[...86 lines deleted...]
-      <c r="EK54" s="61"/>
+      <c r="BJ60" s="229"/>
+      <c r="BK60" s="229"/>
+      <c r="BL60" s="229"/>
+      <c r="BM60" s="229"/>
+      <c r="BN60" s="229"/>
+      <c r="BO60" s="229"/>
+      <c r="BP60" s="229"/>
+      <c r="BQ60" s="229"/>
+      <c r="BR60" s="368"/>
+      <c r="BS60" s="345"/>
+      <c r="BT60" s="345"/>
+      <c r="BU60" s="369"/>
+      <c r="BV60" s="260"/>
+      <c r="BW60" s="263"/>
+      <c r="BX60" s="263"/>
+      <c r="BY60" s="263"/>
+      <c r="BZ60" s="263"/>
+      <c r="CA60" s="263"/>
+      <c r="CB60" s="263"/>
+      <c r="CC60" s="263"/>
+      <c r="CD60" s="224"/>
+      <c r="CE60" s="211"/>
+      <c r="CF60" s="264"/>
+      <c r="CG60" s="264"/>
+      <c r="CH60" s="264"/>
+      <c r="CI60" s="264"/>
+      <c r="CJ60" s="264"/>
+      <c r="CK60" s="264"/>
+      <c r="CL60" s="264"/>
+      <c r="CM60" s="261"/>
+      <c r="CN60" s="33"/>
+      <c r="CT60" s="211"/>
+      <c r="CU60" s="211"/>
+      <c r="CV60" s="211"/>
+      <c r="CW60" s="211"/>
+      <c r="CX60" s="211"/>
+      <c r="CY60" s="211"/>
+      <c r="CZ60" s="211"/>
     </row>
-    <row r="55" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...45 lines deleted...]
-      <c r="AW55" s="157" t="s">
+    <row r="61" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A61" s="247"/>
+      <c r="B61" s="248"/>
+      <c r="C61" s="249"/>
+      <c r="D61" s="215"/>
+      <c r="E61" s="215"/>
+      <c r="F61" s="215"/>
+      <c r="G61" s="215"/>
+      <c r="H61" s="215"/>
+      <c r="I61" s="215"/>
+      <c r="J61" s="215"/>
+      <c r="K61" s="215"/>
+      <c r="L61" s="215"/>
+      <c r="M61" s="215"/>
+      <c r="N61" s="229"/>
+      <c r="O61" s="229"/>
+      <c r="P61" s="229"/>
+      <c r="Q61" s="229"/>
+      <c r="R61" s="229"/>
+      <c r="S61" s="229"/>
+      <c r="T61" s="229"/>
+      <c r="U61" s="229"/>
+      <c r="V61" s="229"/>
+      <c r="W61" s="217"/>
+      <c r="X61" s="5"/>
+      <c r="Y61" s="5"/>
+      <c r="Z61" s="218"/>
+      <c r="AA61" s="260"/>
+      <c r="AB61" s="8"/>
+      <c r="AC61" s="8"/>
+      <c r="AR61" s="261"/>
+      <c r="AV61" s="247"/>
+      <c r="AW61" s="248"/>
+      <c r="AX61" s="249"/>
+      <c r="AY61" s="215"/>
+      <c r="AZ61" s="215"/>
+      <c r="BA61" s="215"/>
+      <c r="BB61" s="215"/>
+      <c r="BC61" s="215"/>
+      <c r="BD61" s="215"/>
+      <c r="BE61" s="215"/>
+      <c r="BF61" s="215"/>
+      <c r="BG61" s="215"/>
+      <c r="BH61" s="215"/>
+      <c r="BI61" s="229"/>
+      <c r="BJ61" s="229"/>
+      <c r="BK61" s="229"/>
+      <c r="BL61" s="229"/>
+      <c r="BM61" s="229"/>
+      <c r="BN61" s="229"/>
+      <c r="BO61" s="229"/>
+      <c r="BP61" s="229"/>
+      <c r="BQ61" s="229"/>
+      <c r="BR61" s="355"/>
+      <c r="BS61" s="347"/>
+      <c r="BT61" s="347"/>
+      <c r="BU61" s="356"/>
+      <c r="BV61" s="260"/>
+      <c r="BW61" s="8"/>
+      <c r="BX61" s="8"/>
+      <c r="CM61" s="261"/>
+      <c r="CN61" s="33"/>
+    </row>
+    <row r="62" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A62" s="247"/>
+      <c r="B62" s="248"/>
+      <c r="C62" s="249"/>
+      <c r="D62" s="215"/>
+      <c r="E62" s="215"/>
+      <c r="F62" s="215"/>
+      <c r="G62" s="215"/>
+      <c r="H62" s="215"/>
+      <c r="I62" s="215"/>
+      <c r="J62" s="215"/>
+      <c r="K62" s="215"/>
+      <c r="L62" s="215"/>
+      <c r="M62" s="215"/>
+      <c r="N62" s="229"/>
+      <c r="O62" s="229"/>
+      <c r="P62" s="229"/>
+      <c r="Q62" s="229"/>
+      <c r="R62" s="229"/>
+      <c r="S62" s="229"/>
+      <c r="T62" s="229"/>
+      <c r="U62" s="229"/>
+      <c r="V62" s="229"/>
+      <c r="W62" s="226"/>
+      <c r="X62" s="227"/>
+      <c r="Y62" s="227"/>
+      <c r="Z62" s="228"/>
+      <c r="AA62" s="260"/>
+      <c r="AB62" s="264" t="s">
         <v>50</v>
       </c>
-      <c r="AX55" s="157"/>
-[...90 lines deleted...]
-      <c r="D56" s="144" t="s">
+      <c r="AC62" s="264"/>
+      <c r="AD62" s="264"/>
+      <c r="AE62" s="264"/>
+      <c r="AF62" s="264"/>
+      <c r="AG62" s="264"/>
+      <c r="AH62" s="264"/>
+      <c r="AJ62" s="211"/>
+      <c r="AK62" s="263" t="s">
         <v>51</v>
       </c>
-      <c r="E56" s="144"/>
-[...8 lines deleted...]
-      <c r="N56" s="145" t="s">
+      <c r="AL62" s="263"/>
+      <c r="AM62" s="263"/>
+      <c r="AN62" s="263"/>
+      <c r="AO62" s="263"/>
+      <c r="AP62" s="263"/>
+      <c r="AQ62" s="263"/>
+      <c r="AR62" s="261"/>
+      <c r="AV62" s="247"/>
+      <c r="AW62" s="248"/>
+      <c r="AX62" s="249"/>
+      <c r="AY62" s="215"/>
+      <c r="AZ62" s="215"/>
+      <c r="BA62" s="215"/>
+      <c r="BB62" s="215"/>
+      <c r="BC62" s="215"/>
+      <c r="BD62" s="215"/>
+      <c r="BE62" s="215"/>
+      <c r="BF62" s="215"/>
+      <c r="BG62" s="215"/>
+      <c r="BH62" s="215"/>
+      <c r="BI62" s="229"/>
+      <c r="BJ62" s="229"/>
+      <c r="BK62" s="229"/>
+      <c r="BL62" s="229"/>
+      <c r="BM62" s="229"/>
+      <c r="BN62" s="229"/>
+      <c r="BO62" s="229"/>
+      <c r="BP62" s="229"/>
+      <c r="BQ62" s="229"/>
+      <c r="BR62" s="359"/>
+      <c r="BS62" s="349"/>
+      <c r="BT62" s="349"/>
+      <c r="BU62" s="360"/>
+      <c r="BV62" s="260"/>
+      <c r="BW62" s="264" t="s">
+        <v>50</v>
+      </c>
+      <c r="BX62" s="264"/>
+      <c r="BY62" s="264"/>
+      <c r="BZ62" s="264"/>
+      <c r="CA62" s="264"/>
+      <c r="CB62" s="264"/>
+      <c r="CC62" s="264"/>
+      <c r="CE62" s="211"/>
+      <c r="CF62" s="263" t="s">
+        <v>51</v>
+      </c>
+      <c r="CG62" s="263"/>
+      <c r="CH62" s="263"/>
+      <c r="CI62" s="263"/>
+      <c r="CJ62" s="263"/>
+      <c r="CK62" s="263"/>
+      <c r="CL62" s="263"/>
+      <c r="CM62" s="261"/>
+      <c r="CN62" s="33"/>
+      <c r="CT62" s="211"/>
+      <c r="CU62" s="211"/>
+      <c r="CV62" s="211"/>
+      <c r="CW62" s="211"/>
+      <c r="CX62" s="211"/>
+      <c r="CY62" s="211"/>
+      <c r="CZ62" s="211"/>
+    </row>
+    <row r="63" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A63" s="247"/>
+      <c r="B63" s="248"/>
+      <c r="C63" s="249"/>
+      <c r="D63" s="215" t="s">
+        <v>52</v>
+      </c>
+      <c r="E63" s="215"/>
+      <c r="F63" s="215"/>
+      <c r="G63" s="215"/>
+      <c r="H63" s="215"/>
+      <c r="I63" s="215"/>
+      <c r="J63" s="215"/>
+      <c r="K63" s="215"/>
+      <c r="L63" s="215"/>
+      <c r="M63" s="215"/>
+      <c r="N63" s="269"/>
+      <c r="O63" s="269"/>
+      <c r="P63" s="269"/>
+      <c r="Q63" s="269"/>
+      <c r="R63" s="269"/>
+      <c r="S63" s="269"/>
+      <c r="T63" s="269"/>
+      <c r="U63" s="269"/>
+      <c r="V63" s="269"/>
+      <c r="W63" s="230"/>
+      <c r="X63" s="231"/>
+      <c r="Y63" s="231"/>
+      <c r="Z63" s="232"/>
+      <c r="AA63" s="260"/>
+      <c r="AB63" s="264"/>
+      <c r="AC63" s="264"/>
+      <c r="AD63" s="264"/>
+      <c r="AE63" s="264"/>
+      <c r="AF63" s="264"/>
+      <c r="AG63" s="264"/>
+      <c r="AH63" s="264"/>
+      <c r="AJ63" s="211"/>
+      <c r="AK63" s="263"/>
+      <c r="AL63" s="263"/>
+      <c r="AM63" s="263"/>
+      <c r="AN63" s="263"/>
+      <c r="AO63" s="263"/>
+      <c r="AP63" s="263"/>
+      <c r="AQ63" s="263"/>
+      <c r="AR63" s="261"/>
+      <c r="AV63" s="247"/>
+      <c r="AW63" s="248"/>
+      <c r="AX63" s="249"/>
+      <c r="AY63" s="215" t="s">
+        <v>52</v>
+      </c>
+      <c r="AZ63" s="215"/>
+      <c r="BA63" s="215"/>
+      <c r="BB63" s="215"/>
+      <c r="BC63" s="215"/>
+      <c r="BD63" s="215"/>
+      <c r="BE63" s="215"/>
+      <c r="BF63" s="215"/>
+      <c r="BG63" s="215"/>
+      <c r="BH63" s="215"/>
+      <c r="BI63" s="269"/>
+      <c r="BJ63" s="269"/>
+      <c r="BK63" s="269"/>
+      <c r="BL63" s="269"/>
+      <c r="BM63" s="269"/>
+      <c r="BN63" s="269"/>
+      <c r="BO63" s="269"/>
+      <c r="BP63" s="269"/>
+      <c r="BQ63" s="269"/>
+      <c r="BR63" s="230"/>
+      <c r="BS63" s="231"/>
+      <c r="BT63" s="231"/>
+      <c r="BU63" s="232"/>
+      <c r="BV63" s="260"/>
+      <c r="BW63" s="264"/>
+      <c r="BX63" s="264"/>
+      <c r="BY63" s="264"/>
+      <c r="BZ63" s="264"/>
+      <c r="CA63" s="264"/>
+      <c r="CB63" s="264"/>
+      <c r="CC63" s="264"/>
+      <c r="CE63" s="211"/>
+      <c r="CF63" s="263"/>
+      <c r="CG63" s="263"/>
+      <c r="CH63" s="263"/>
+      <c r="CI63" s="263"/>
+      <c r="CJ63" s="263"/>
+      <c r="CK63" s="263"/>
+      <c r="CL63" s="263"/>
+      <c r="CM63" s="261"/>
+      <c r="CN63" s="33"/>
+      <c r="CT63" s="211"/>
+      <c r="CU63" s="211"/>
+      <c r="CV63" s="211"/>
+      <c r="CW63" s="211"/>
+      <c r="CX63" s="211"/>
+      <c r="CY63" s="211"/>
+      <c r="CZ63" s="211"/>
+    </row>
+    <row r="64" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A64" s="247"/>
+      <c r="B64" s="248"/>
+      <c r="C64" s="249"/>
+      <c r="D64" s="215"/>
+      <c r="E64" s="215"/>
+      <c r="F64" s="215"/>
+      <c r="G64" s="215"/>
+      <c r="H64" s="215"/>
+      <c r="I64" s="215"/>
+      <c r="J64" s="215"/>
+      <c r="K64" s="215"/>
+      <c r="L64" s="215"/>
+      <c r="M64" s="215"/>
+      <c r="N64" s="269"/>
+      <c r="O64" s="269"/>
+      <c r="P64" s="269"/>
+      <c r="Q64" s="269"/>
+      <c r="R64" s="269"/>
+      <c r="S64" s="269"/>
+      <c r="T64" s="269"/>
+      <c r="U64" s="269"/>
+      <c r="V64" s="269"/>
+      <c r="W64" s="217"/>
+      <c r="X64" s="5"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="218"/>
+      <c r="AA64" s="260"/>
+      <c r="AB64" s="264"/>
+      <c r="AC64" s="264"/>
+      <c r="AD64" s="264"/>
+      <c r="AE64" s="264"/>
+      <c r="AF64" s="264"/>
+      <c r="AG64" s="264"/>
+      <c r="AH64" s="264"/>
+      <c r="AJ64" s="211"/>
+      <c r="AK64" s="263"/>
+      <c r="AL64" s="263"/>
+      <c r="AM64" s="263"/>
+      <c r="AN64" s="263"/>
+      <c r="AO64" s="263"/>
+      <c r="AP64" s="263"/>
+      <c r="AQ64" s="263"/>
+      <c r="AR64" s="261"/>
+      <c r="AV64" s="247"/>
+      <c r="AW64" s="248"/>
+      <c r="AX64" s="249"/>
+      <c r="AY64" s="215"/>
+      <c r="AZ64" s="215"/>
+      <c r="BA64" s="215"/>
+      <c r="BB64" s="215"/>
+      <c r="BC64" s="215"/>
+      <c r="BD64" s="215"/>
+      <c r="BE64" s="215"/>
+      <c r="BF64" s="215"/>
+      <c r="BG64" s="215"/>
+      <c r="BH64" s="215"/>
+      <c r="BI64" s="269"/>
+      <c r="BJ64" s="269"/>
+      <c r="BK64" s="269"/>
+      <c r="BL64" s="269"/>
+      <c r="BM64" s="269"/>
+      <c r="BN64" s="269"/>
+      <c r="BO64" s="269"/>
+      <c r="BP64" s="269"/>
+      <c r="BQ64" s="269"/>
+      <c r="BR64" s="217"/>
+      <c r="BS64" s="5"/>
+      <c r="BT64" s="5"/>
+      <c r="BU64" s="218"/>
+      <c r="BV64" s="260"/>
+      <c r="BW64" s="264"/>
+      <c r="BX64" s="264"/>
+      <c r="BY64" s="264"/>
+      <c r="BZ64" s="264"/>
+      <c r="CA64" s="264"/>
+      <c r="CB64" s="264"/>
+      <c r="CC64" s="264"/>
+      <c r="CE64" s="211"/>
+      <c r="CF64" s="263"/>
+      <c r="CG64" s="263"/>
+      <c r="CH64" s="263"/>
+      <c r="CI64" s="263"/>
+      <c r="CJ64" s="263"/>
+      <c r="CK64" s="263"/>
+      <c r="CL64" s="263"/>
+      <c r="CM64" s="261"/>
+      <c r="CN64" s="33"/>
+      <c r="CT64" s="211"/>
+      <c r="CU64" s="211"/>
+      <c r="CV64" s="211"/>
+      <c r="CW64" s="211"/>
+      <c r="CX64" s="211"/>
+      <c r="CY64" s="211"/>
+      <c r="CZ64" s="211"/>
+    </row>
+    <row r="65" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A65" s="247"/>
+      <c r="B65" s="248"/>
+      <c r="C65" s="249"/>
+      <c r="D65" s="215"/>
+      <c r="E65" s="215"/>
+      <c r="F65" s="215"/>
+      <c r="G65" s="215"/>
+      <c r="H65" s="215"/>
+      <c r="I65" s="215"/>
+      <c r="J65" s="215"/>
+      <c r="K65" s="215"/>
+      <c r="L65" s="215"/>
+      <c r="M65" s="215"/>
+      <c r="N65" s="269"/>
+      <c r="O65" s="269"/>
+      <c r="P65" s="269"/>
+      <c r="Q65" s="269"/>
+      <c r="R65" s="269"/>
+      <c r="S65" s="269"/>
+      <c r="T65" s="269"/>
+      <c r="U65" s="269"/>
+      <c r="V65" s="269"/>
+      <c r="W65" s="226"/>
+      <c r="X65" s="227"/>
+      <c r="Y65" s="227"/>
+      <c r="Z65" s="228"/>
+      <c r="AA65" s="260"/>
+      <c r="AB65" s="8"/>
+      <c r="AC65" s="8"/>
+      <c r="AR65" s="261"/>
+      <c r="AV65" s="247"/>
+      <c r="AW65" s="248"/>
+      <c r="AX65" s="249"/>
+      <c r="AY65" s="215"/>
+      <c r="AZ65" s="215"/>
+      <c r="BA65" s="215"/>
+      <c r="BB65" s="215"/>
+      <c r="BC65" s="215"/>
+      <c r="BD65" s="215"/>
+      <c r="BE65" s="215"/>
+      <c r="BF65" s="215"/>
+      <c r="BG65" s="215"/>
+      <c r="BH65" s="215"/>
+      <c r="BI65" s="269"/>
+      <c r="BJ65" s="269"/>
+      <c r="BK65" s="269"/>
+      <c r="BL65" s="269"/>
+      <c r="BM65" s="269"/>
+      <c r="BN65" s="269"/>
+      <c r="BO65" s="269"/>
+      <c r="BP65" s="269"/>
+      <c r="BQ65" s="269"/>
+      <c r="BR65" s="226"/>
+      <c r="BS65" s="227"/>
+      <c r="BT65" s="227"/>
+      <c r="BU65" s="228"/>
+      <c r="BV65" s="260"/>
+      <c r="BW65" s="8"/>
+      <c r="BX65" s="8"/>
+      <c r="CM65" s="261"/>
+      <c r="CN65" s="33"/>
+    </row>
+    <row r="66" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A66" s="247"/>
+      <c r="B66" s="248"/>
+      <c r="C66" s="249"/>
+      <c r="D66" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" s="215"/>
+      <c r="F66" s="215"/>
+      <c r="G66" s="215"/>
+      <c r="H66" s="215"/>
+      <c r="I66" s="215"/>
+      <c r="J66" s="215"/>
+      <c r="K66" s="215"/>
+      <c r="L66" s="215"/>
+      <c r="M66" s="215"/>
+      <c r="N66" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="O56" s="145"/>
-[...265 lines deleted...]
-        <v>52</v>
+      <c r="O66" s="229"/>
+      <c r="P66" s="229"/>
+      <c r="Q66" s="229"/>
+      <c r="R66" s="229"/>
+      <c r="S66" s="229"/>
+      <c r="T66" s="229"/>
+      <c r="U66" s="229"/>
+      <c r="V66" s="229"/>
+      <c r="W66" s="230"/>
+      <c r="X66" s="231"/>
+      <c r="Y66" s="231"/>
+      <c r="Z66" s="232"/>
+      <c r="AA66" s="260"/>
+      <c r="AB66" s="264" t="s">
+        <v>55</v>
       </c>
-      <c r="AC58" s="103"/>
-[...7 lines deleted...]
-        <v>53</v>
+      <c r="AC66" s="264"/>
+      <c r="AD66" s="264"/>
+      <c r="AE66" s="264"/>
+      <c r="AF66" s="264"/>
+      <c r="AG66" s="264"/>
+      <c r="AH66" s="264"/>
+      <c r="AJ66" s="211"/>
+      <c r="AK66" s="264" t="s">
+        <v>56</v>
       </c>
-      <c r="AL58" s="154"/>
-[...99 lines deleted...]
-      <c r="D59" s="144" t="s">
+      <c r="AL66" s="264"/>
+      <c r="AM66" s="264"/>
+      <c r="AN66" s="264"/>
+      <c r="AO66" s="264"/>
+      <c r="AP66" s="264"/>
+      <c r="AQ66" s="264"/>
+      <c r="AR66" s="261"/>
+      <c r="AV66" s="247"/>
+      <c r="AW66" s="248"/>
+      <c r="AX66" s="249"/>
+      <c r="AY66" s="215" t="s">
         <v>54</v>
       </c>
-      <c r="E59" s="144"/>
-[...39 lines deleted...]
-      <c r="AW59" s="156" t="s">
+      <c r="AZ66" s="215"/>
+      <c r="BA66" s="215"/>
+      <c r="BB66" s="215"/>
+      <c r="BC66" s="215"/>
+      <c r="BD66" s="215"/>
+      <c r="BE66" s="215"/>
+      <c r="BF66" s="215"/>
+      <c r="BG66" s="215"/>
+      <c r="BH66" s="215"/>
+      <c r="BI66" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ66" s="229"/>
+      <c r="BK66" s="229"/>
+      <c r="BL66" s="229"/>
+      <c r="BM66" s="229"/>
+      <c r="BN66" s="229"/>
+      <c r="BO66" s="229"/>
+      <c r="BP66" s="229"/>
+      <c r="BQ66" s="229"/>
+      <c r="BR66" s="230"/>
+      <c r="BS66" s="231"/>
+      <c r="BT66" s="231"/>
+      <c r="BU66" s="232"/>
+      <c r="BV66" s="260"/>
+      <c r="BW66" s="264" t="s">
         <v>55</v>
       </c>
-      <c r="AX59" s="157"/>
-[...341 lines deleted...]
-      <c r="D62" s="144" t="s">
+      <c r="BX66" s="264"/>
+      <c r="BY66" s="264"/>
+      <c r="BZ66" s="264"/>
+      <c r="CA66" s="264"/>
+      <c r="CB66" s="264"/>
+      <c r="CC66" s="264"/>
+      <c r="CE66" s="211"/>
+      <c r="CF66" s="264" t="s">
         <v>56</v>
       </c>
-      <c r="E62" s="144"/>
-[...8 lines deleted...]
-      <c r="N62" s="145" t="s">
+      <c r="CG66" s="264"/>
+      <c r="CH66" s="264"/>
+      <c r="CI66" s="264"/>
+      <c r="CJ66" s="264"/>
+      <c r="CK66" s="264"/>
+      <c r="CL66" s="264"/>
+      <c r="CM66" s="261"/>
+      <c r="CN66" s="33"/>
+      <c r="CT66" s="211"/>
+      <c r="CU66" s="211"/>
+      <c r="CV66" s="211"/>
+      <c r="CW66" s="211"/>
+      <c r="CX66" s="211"/>
+      <c r="CY66" s="211"/>
+      <c r="CZ66" s="211"/>
+    </row>
+    <row r="67" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A67" s="247"/>
+      <c r="B67" s="248"/>
+      <c r="C67" s="249"/>
+      <c r="D67" s="215"/>
+      <c r="E67" s="215"/>
+      <c r="F67" s="215"/>
+      <c r="G67" s="215"/>
+      <c r="H67" s="215"/>
+      <c r="I67" s="215"/>
+      <c r="J67" s="215"/>
+      <c r="K67" s="215"/>
+      <c r="L67" s="215"/>
+      <c r="M67" s="215"/>
+      <c r="N67" s="229"/>
+      <c r="O67" s="229"/>
+      <c r="P67" s="229"/>
+      <c r="Q67" s="229"/>
+      <c r="R67" s="229"/>
+      <c r="S67" s="229"/>
+      <c r="T67" s="229"/>
+      <c r="U67" s="229"/>
+      <c r="V67" s="229"/>
+      <c r="W67" s="217"/>
+      <c r="X67" s="5"/>
+      <c r="Y67" s="5"/>
+      <c r="Z67" s="218"/>
+      <c r="AA67" s="260"/>
+      <c r="AB67" s="264"/>
+      <c r="AC67" s="264"/>
+      <c r="AD67" s="264"/>
+      <c r="AE67" s="264"/>
+      <c r="AF67" s="264"/>
+      <c r="AG67" s="264"/>
+      <c r="AH67" s="264"/>
+      <c r="AJ67" s="211"/>
+      <c r="AK67" s="264"/>
+      <c r="AL67" s="264"/>
+      <c r="AM67" s="264"/>
+      <c r="AN67" s="264"/>
+      <c r="AO67" s="264"/>
+      <c r="AP67" s="264"/>
+      <c r="AQ67" s="264"/>
+      <c r="AR67" s="261"/>
+      <c r="AV67" s="247"/>
+      <c r="AW67" s="248"/>
+      <c r="AX67" s="249"/>
+      <c r="AY67" s="215"/>
+      <c r="AZ67" s="215"/>
+      <c r="BA67" s="215"/>
+      <c r="BB67" s="215"/>
+      <c r="BC67" s="215"/>
+      <c r="BD67" s="215"/>
+      <c r="BE67" s="215"/>
+      <c r="BF67" s="215"/>
+      <c r="BG67" s="215"/>
+      <c r="BH67" s="215"/>
+      <c r="BI67" s="229"/>
+      <c r="BJ67" s="229"/>
+      <c r="BK67" s="229"/>
+      <c r="BL67" s="229"/>
+      <c r="BM67" s="229"/>
+      <c r="BN67" s="229"/>
+      <c r="BO67" s="229"/>
+      <c r="BP67" s="229"/>
+      <c r="BQ67" s="229"/>
+      <c r="BR67" s="217"/>
+      <c r="BS67" s="5"/>
+      <c r="BT67" s="5"/>
+      <c r="BU67" s="218"/>
+      <c r="BV67" s="260"/>
+      <c r="BW67" s="264"/>
+      <c r="BX67" s="264"/>
+      <c r="BY67" s="264"/>
+      <c r="BZ67" s="264"/>
+      <c r="CA67" s="264"/>
+      <c r="CB67" s="264"/>
+      <c r="CC67" s="264"/>
+      <c r="CE67" s="211"/>
+      <c r="CF67" s="264"/>
+      <c r="CG67" s="264"/>
+      <c r="CH67" s="264"/>
+      <c r="CI67" s="264"/>
+      <c r="CJ67" s="264"/>
+      <c r="CK67" s="264"/>
+      <c r="CL67" s="264"/>
+      <c r="CM67" s="261"/>
+      <c r="CN67" s="33"/>
+      <c r="CT67" s="211"/>
+      <c r="CU67" s="211"/>
+      <c r="CV67" s="211"/>
+      <c r="CW67" s="211"/>
+      <c r="CX67" s="211"/>
+      <c r="CY67" s="211"/>
+      <c r="CZ67" s="211"/>
+    </row>
+    <row r="68" spans="1:104" ht="9" customHeight="1">
+      <c r="A68" s="272"/>
+      <c r="B68" s="273"/>
+      <c r="C68" s="274"/>
+      <c r="D68" s="215"/>
+      <c r="E68" s="215"/>
+      <c r="F68" s="215"/>
+      <c r="G68" s="215"/>
+      <c r="H68" s="215"/>
+      <c r="I68" s="215"/>
+      <c r="J68" s="215"/>
+      <c r="K68" s="215"/>
+      <c r="L68" s="215"/>
+      <c r="M68" s="215"/>
+      <c r="N68" s="229"/>
+      <c r="O68" s="229"/>
+      <c r="P68" s="229"/>
+      <c r="Q68" s="229"/>
+      <c r="R68" s="229"/>
+      <c r="S68" s="229"/>
+      <c r="T68" s="229"/>
+      <c r="U68" s="229"/>
+      <c r="V68" s="229"/>
+      <c r="W68" s="226"/>
+      <c r="X68" s="227"/>
+      <c r="Y68" s="227"/>
+      <c r="Z68" s="228"/>
+      <c r="AA68" s="260"/>
+      <c r="AB68" s="264"/>
+      <c r="AC68" s="264"/>
+      <c r="AD68" s="264"/>
+      <c r="AE68" s="264"/>
+      <c r="AF68" s="264"/>
+      <c r="AG68" s="264"/>
+      <c r="AH68" s="264"/>
+      <c r="AJ68" s="211"/>
+      <c r="AK68" s="264"/>
+      <c r="AL68" s="264"/>
+      <c r="AM68" s="264"/>
+      <c r="AN68" s="264"/>
+      <c r="AO68" s="264"/>
+      <c r="AP68" s="264"/>
+      <c r="AQ68" s="264"/>
+      <c r="AR68" s="261"/>
+      <c r="AV68" s="272"/>
+      <c r="AW68" s="273"/>
+      <c r="AX68" s="274"/>
+      <c r="AY68" s="215"/>
+      <c r="AZ68" s="215"/>
+      <c r="BA68" s="215"/>
+      <c r="BB68" s="215"/>
+      <c r="BC68" s="215"/>
+      <c r="BD68" s="215"/>
+      <c r="BE68" s="215"/>
+      <c r="BF68" s="215"/>
+      <c r="BG68" s="215"/>
+      <c r="BH68" s="215"/>
+      <c r="BI68" s="229"/>
+      <c r="BJ68" s="229"/>
+      <c r="BK68" s="229"/>
+      <c r="BL68" s="229"/>
+      <c r="BM68" s="229"/>
+      <c r="BN68" s="229"/>
+      <c r="BO68" s="229"/>
+      <c r="BP68" s="229"/>
+      <c r="BQ68" s="229"/>
+      <c r="BR68" s="226"/>
+      <c r="BS68" s="227"/>
+      <c r="BT68" s="227"/>
+      <c r="BU68" s="228"/>
+      <c r="BV68" s="260"/>
+      <c r="BW68" s="264"/>
+      <c r="BX68" s="264"/>
+      <c r="BY68" s="264"/>
+      <c r="BZ68" s="264"/>
+      <c r="CA68" s="264"/>
+      <c r="CB68" s="264"/>
+      <c r="CC68" s="264"/>
+      <c r="CE68" s="211"/>
+      <c r="CF68" s="264"/>
+      <c r="CG68" s="264"/>
+      <c r="CH68" s="264"/>
+      <c r="CI68" s="264"/>
+      <c r="CJ68" s="264"/>
+      <c r="CK68" s="264"/>
+      <c r="CL68" s="264"/>
+      <c r="CM68" s="261"/>
+      <c r="CN68" s="277"/>
+      <c r="CO68" s="278"/>
+      <c r="CT68" s="211"/>
+      <c r="CU68" s="211"/>
+      <c r="CV68" s="211"/>
+      <c r="CW68" s="211"/>
+      <c r="CX68" s="211"/>
+      <c r="CY68" s="211"/>
+      <c r="CZ68" s="211"/>
+    </row>
+    <row r="69" spans="1:104" ht="6.6" customHeight="1">
+      <c r="A69" s="279" t="s">
+        <v>58</v>
+      </c>
+      <c r="B69" s="280"/>
+      <c r="C69" s="281"/>
+      <c r="D69" s="215" t="s">
+        <v>59</v>
+      </c>
+      <c r="E69" s="215"/>
+      <c r="F69" s="215"/>
+      <c r="G69" s="215"/>
+      <c r="H69" s="215"/>
+      <c r="I69" s="215"/>
+      <c r="J69" s="215"/>
+      <c r="K69" s="215"/>
+      <c r="L69" s="215"/>
+      <c r="M69" s="215"/>
+      <c r="N69" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="O62" s="145"/>
-[...22 lines deleted...]
-      <c r="AK62" s="103" t="s">
+      <c r="O69" s="229"/>
+      <c r="P69" s="229"/>
+      <c r="Q69" s="229"/>
+      <c r="R69" s="229"/>
+      <c r="S69" s="229"/>
+      <c r="T69" s="229"/>
+      <c r="U69" s="229"/>
+      <c r="V69" s="229"/>
+      <c r="W69" s="230"/>
+      <c r="X69" s="231"/>
+      <c r="Y69" s="231"/>
+      <c r="Z69" s="232"/>
+      <c r="AA69" s="260"/>
+      <c r="AB69" s="8"/>
+      <c r="AC69" s="8"/>
+      <c r="AR69" s="261"/>
+      <c r="AV69" s="279" t="s">
         <v>58</v>
       </c>
-      <c r="AL62" s="103"/>
-[...231 lines deleted...]
-      <c r="AW64" s="158" t="s">
+      <c r="AW69" s="280"/>
+      <c r="AX69" s="281"/>
+      <c r="AY69" s="215" t="s">
         <v>59</v>
       </c>
-      <c r="AX64" s="158"/>
-[...85 lines deleted...]
-      <c r="EK64" s="63"/>
+      <c r="AZ69" s="215"/>
+      <c r="BA69" s="215"/>
+      <c r="BB69" s="215"/>
+      <c r="BC69" s="215"/>
+      <c r="BD69" s="215"/>
+      <c r="BE69" s="215"/>
+      <c r="BF69" s="215"/>
+      <c r="BG69" s="215"/>
+      <c r="BH69" s="215"/>
+      <c r="BI69" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ69" s="229"/>
+      <c r="BK69" s="229"/>
+      <c r="BL69" s="229"/>
+      <c r="BM69" s="229"/>
+      <c r="BN69" s="229"/>
+      <c r="BO69" s="229"/>
+      <c r="BP69" s="229"/>
+      <c r="BQ69" s="229"/>
+      <c r="BR69" s="368"/>
+      <c r="BS69" s="345"/>
+      <c r="BT69" s="345"/>
+      <c r="BU69" s="369"/>
+      <c r="BV69" s="260"/>
+      <c r="BW69" s="8"/>
+      <c r="BX69" s="8"/>
+      <c r="CM69" s="261"/>
+      <c r="CN69" s="277"/>
+      <c r="CO69" s="278"/>
     </row>
-    <row r="65" spans="1:141" ht="6.6" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A65" s="138" t="s">
+    <row r="70" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A70" s="282"/>
+      <c r="B70" s="283"/>
+      <c r="C70" s="284"/>
+      <c r="D70" s="215"/>
+      <c r="E70" s="215"/>
+      <c r="F70" s="215"/>
+      <c r="G70" s="215"/>
+      <c r="H70" s="215"/>
+      <c r="I70" s="215"/>
+      <c r="J70" s="215"/>
+      <c r="K70" s="215"/>
+      <c r="L70" s="215"/>
+      <c r="M70" s="215"/>
+      <c r="N70" s="229"/>
+      <c r="O70" s="229"/>
+      <c r="P70" s="229"/>
+      <c r="Q70" s="229"/>
+      <c r="R70" s="229"/>
+      <c r="S70" s="229"/>
+      <c r="T70" s="229"/>
+      <c r="U70" s="229"/>
+      <c r="V70" s="229"/>
+      <c r="W70" s="217"/>
+      <c r="X70" s="5"/>
+      <c r="Y70" s="5"/>
+      <c r="Z70" s="218"/>
+      <c r="AA70" s="260"/>
+      <c r="AB70" s="263" t="s">
         <v>60</v>
       </c>
-      <c r="B65" s="139"/>
-[...1 lines deleted...]
-      <c r="D65" s="144" t="s">
+      <c r="AC70" s="263"/>
+      <c r="AD70" s="263"/>
+      <c r="AE70" s="263"/>
+      <c r="AF70" s="263"/>
+      <c r="AG70" s="263"/>
+      <c r="AH70" s="263"/>
+      <c r="AJ70" s="211"/>
+      <c r="AK70" s="263" t="s">
         <v>61</v>
       </c>
-      <c r="E65" s="144"/>
-[...9 lines deleted...]
-        <v>37</v>
+      <c r="AL70" s="263"/>
+      <c r="AM70" s="263"/>
+      <c r="AN70" s="263"/>
+      <c r="AO70" s="263"/>
+      <c r="AP70" s="263"/>
+      <c r="AQ70" s="263"/>
+      <c r="AR70" s="261"/>
+      <c r="AV70" s="282"/>
+      <c r="AW70" s="283"/>
+      <c r="AX70" s="284"/>
+      <c r="AY70" s="215"/>
+      <c r="AZ70" s="215"/>
+      <c r="BA70" s="215"/>
+      <c r="BB70" s="215"/>
+      <c r="BC70" s="215"/>
+      <c r="BD70" s="215"/>
+      <c r="BE70" s="215"/>
+      <c r="BF70" s="215"/>
+      <c r="BG70" s="215"/>
+      <c r="BH70" s="215"/>
+      <c r="BI70" s="229"/>
+      <c r="BJ70" s="229"/>
+      <c r="BK70" s="229"/>
+      <c r="BL70" s="229"/>
+      <c r="BM70" s="229"/>
+      <c r="BN70" s="229"/>
+      <c r="BO70" s="229"/>
+      <c r="BP70" s="229"/>
+      <c r="BQ70" s="229"/>
+      <c r="BR70" s="355"/>
+      <c r="BS70" s="347"/>
+      <c r="BT70" s="347"/>
+      <c r="BU70" s="356"/>
+      <c r="BV70" s="260"/>
+      <c r="BW70" s="263" t="s">
+        <v>60</v>
       </c>
-      <c r="O65" s="145"/>
-[...101 lines deleted...]
-      <c r="EK65" s="63"/>
+      <c r="BX70" s="263"/>
+      <c r="BY70" s="263"/>
+      <c r="BZ70" s="263"/>
+      <c r="CA70" s="263"/>
+      <c r="CB70" s="263"/>
+      <c r="CC70" s="263"/>
+      <c r="CE70" s="211"/>
+      <c r="CF70" s="263" t="s">
+        <v>61</v>
+      </c>
+      <c r="CG70" s="263"/>
+      <c r="CH70" s="263"/>
+      <c r="CI70" s="263"/>
+      <c r="CJ70" s="263"/>
+      <c r="CK70" s="263"/>
+      <c r="CL70" s="263"/>
+      <c r="CM70" s="261"/>
+      <c r="CN70" s="33"/>
+      <c r="CT70" s="211"/>
+      <c r="CU70" s="211"/>
+      <c r="CV70" s="211"/>
+      <c r="CW70" s="211"/>
+      <c r="CX70" s="211"/>
+      <c r="CY70" s="211"/>
+      <c r="CZ70" s="211"/>
     </row>
-    <row r="66" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...27 lines deleted...]
-      <c r="AB66" s="154" t="s">
+    <row r="71" spans="1:104" ht="11.25" customHeight="1">
+      <c r="A71" s="282"/>
+      <c r="B71" s="283"/>
+      <c r="C71" s="284"/>
+      <c r="D71" s="215"/>
+      <c r="E71" s="215"/>
+      <c r="F71" s="215"/>
+      <c r="G71" s="215"/>
+      <c r="H71" s="215"/>
+      <c r="I71" s="215"/>
+      <c r="J71" s="215"/>
+      <c r="K71" s="215"/>
+      <c r="L71" s="215"/>
+      <c r="M71" s="215"/>
+      <c r="N71" s="229"/>
+      <c r="O71" s="229"/>
+      <c r="P71" s="229"/>
+      <c r="Q71" s="229"/>
+      <c r="R71" s="229"/>
+      <c r="S71" s="229"/>
+      <c r="T71" s="229"/>
+      <c r="U71" s="229"/>
+      <c r="V71" s="229"/>
+      <c r="W71" s="226"/>
+      <c r="X71" s="227"/>
+      <c r="Y71" s="227"/>
+      <c r="Z71" s="228"/>
+      <c r="AA71" s="260"/>
+      <c r="AB71" s="263"/>
+      <c r="AC71" s="263"/>
+      <c r="AD71" s="263"/>
+      <c r="AE71" s="263"/>
+      <c r="AF71" s="263"/>
+      <c r="AG71" s="263"/>
+      <c r="AH71" s="263"/>
+      <c r="AJ71" s="211"/>
+      <c r="AK71" s="263"/>
+      <c r="AL71" s="263"/>
+      <c r="AM71" s="263"/>
+      <c r="AN71" s="263"/>
+      <c r="AO71" s="263"/>
+      <c r="AP71" s="263"/>
+      <c r="AQ71" s="263"/>
+      <c r="AR71" s="261"/>
+      <c r="AV71" s="282"/>
+      <c r="AW71" s="283"/>
+      <c r="AX71" s="284"/>
+      <c r="AY71" s="215"/>
+      <c r="AZ71" s="215"/>
+      <c r="BA71" s="215"/>
+      <c r="BB71" s="215"/>
+      <c r="BC71" s="215"/>
+      <c r="BD71" s="215"/>
+      <c r="BE71" s="215"/>
+      <c r="BF71" s="215"/>
+      <c r="BG71" s="215"/>
+      <c r="BH71" s="215"/>
+      <c r="BI71" s="229"/>
+      <c r="BJ71" s="229"/>
+      <c r="BK71" s="229"/>
+      <c r="BL71" s="229"/>
+      <c r="BM71" s="229"/>
+      <c r="BN71" s="229"/>
+      <c r="BO71" s="229"/>
+      <c r="BP71" s="229"/>
+      <c r="BQ71" s="229"/>
+      <c r="BR71" s="359"/>
+      <c r="BS71" s="349"/>
+      <c r="BT71" s="349"/>
+      <c r="BU71" s="360"/>
+      <c r="BV71" s="260"/>
+      <c r="BW71" s="263"/>
+      <c r="BX71" s="263"/>
+      <c r="BY71" s="263"/>
+      <c r="BZ71" s="263"/>
+      <c r="CA71" s="263"/>
+      <c r="CB71" s="263"/>
+      <c r="CC71" s="263"/>
+      <c r="CE71" s="211"/>
+      <c r="CF71" s="263"/>
+      <c r="CG71" s="263"/>
+      <c r="CH71" s="263"/>
+      <c r="CI71" s="263"/>
+      <c r="CJ71" s="263"/>
+      <c r="CK71" s="263"/>
+      <c r="CL71" s="263"/>
+      <c r="CM71" s="261"/>
+      <c r="CN71" s="33"/>
+      <c r="CT71" s="211"/>
+      <c r="CU71" s="211"/>
+      <c r="CV71" s="211"/>
+      <c r="CW71" s="211"/>
+      <c r="CX71" s="211"/>
+      <c r="CY71" s="211"/>
+      <c r="CZ71" s="211"/>
+    </row>
+    <row r="72" spans="1:104" ht="8.25" customHeight="1">
+      <c r="A72" s="282"/>
+      <c r="B72" s="283"/>
+      <c r="C72" s="284"/>
+      <c r="D72" s="215" t="s">
         <v>62</v>
       </c>
-      <c r="AC66" s="154"/>
-[...7 lines deleted...]
-        <v>63</v>
+      <c r="E72" s="215"/>
+      <c r="F72" s="215"/>
+      <c r="G72" s="215"/>
+      <c r="H72" s="215"/>
+      <c r="I72" s="215"/>
+      <c r="J72" s="215"/>
+      <c r="K72" s="215"/>
+      <c r="L72" s="215"/>
+      <c r="M72" s="215"/>
+      <c r="N72" s="285"/>
+      <c r="O72" s="285"/>
+      <c r="P72" s="285"/>
+      <c r="Q72" s="285"/>
+      <c r="R72" s="285"/>
+      <c r="S72" s="285"/>
+      <c r="T72" s="285"/>
+      <c r="U72" s="285"/>
+      <c r="V72" s="285"/>
+      <c r="W72" s="286"/>
+      <c r="X72" s="138"/>
+      <c r="Y72" s="138"/>
+      <c r="Z72" s="139"/>
+      <c r="AA72" s="260"/>
+      <c r="AB72" s="263"/>
+      <c r="AC72" s="263"/>
+      <c r="AD72" s="263"/>
+      <c r="AE72" s="263"/>
+      <c r="AF72" s="263"/>
+      <c r="AG72" s="263"/>
+      <c r="AH72" s="263"/>
+      <c r="AJ72" s="211"/>
+      <c r="AK72" s="263"/>
+      <c r="AL72" s="263"/>
+      <c r="AM72" s="263"/>
+      <c r="AN72" s="263"/>
+      <c r="AO72" s="263"/>
+      <c r="AP72" s="263"/>
+      <c r="AQ72" s="263"/>
+      <c r="AR72" s="261"/>
+      <c r="AV72" s="282"/>
+      <c r="AW72" s="283"/>
+      <c r="AX72" s="284"/>
+      <c r="AY72" s="215" t="s">
+        <v>62</v>
       </c>
-      <c r="AL66" s="154"/>
-[...93 lines deleted...]
-      <c r="EK66" s="61"/>
+      <c r="AZ72" s="215"/>
+      <c r="BA72" s="215"/>
+      <c r="BB72" s="215"/>
+      <c r="BC72" s="215"/>
+      <c r="BD72" s="215"/>
+      <c r="BE72" s="215"/>
+      <c r="BF72" s="215"/>
+      <c r="BG72" s="215"/>
+      <c r="BH72" s="215"/>
+      <c r="BI72" s="285"/>
+      <c r="BJ72" s="285"/>
+      <c r="BK72" s="285"/>
+      <c r="BL72" s="285"/>
+      <c r="BM72" s="285"/>
+      <c r="BN72" s="285"/>
+      <c r="BO72" s="285"/>
+      <c r="BP72" s="285"/>
+      <c r="BQ72" s="285"/>
+      <c r="BR72" s="368">
+        <v>1</v>
+      </c>
+      <c r="BS72" s="345"/>
+      <c r="BT72" s="345"/>
+      <c r="BU72" s="369"/>
+      <c r="BV72" s="260"/>
+      <c r="BW72" s="263"/>
+      <c r="BX72" s="263"/>
+      <c r="BY72" s="263"/>
+      <c r="BZ72" s="263"/>
+      <c r="CA72" s="263"/>
+      <c r="CB72" s="263"/>
+      <c r="CC72" s="263"/>
+      <c r="CE72" s="211"/>
+      <c r="CF72" s="263"/>
+      <c r="CG72" s="263"/>
+      <c r="CH72" s="263"/>
+      <c r="CI72" s="263"/>
+      <c r="CJ72" s="263"/>
+      <c r="CK72" s="263"/>
+      <c r="CL72" s="263"/>
+      <c r="CM72" s="261"/>
+      <c r="CN72" s="33"/>
+      <c r="CT72" s="211"/>
+      <c r="CU72" s="211"/>
+      <c r="CV72" s="211"/>
+      <c r="CW72" s="211"/>
+      <c r="CX72" s="211"/>
+      <c r="CY72" s="211"/>
+      <c r="CZ72" s="211"/>
     </row>
-    <row r="67" spans="1:141" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-[...130 lines deleted...]
-      <c r="EK67" s="61"/>
+    <row r="73" spans="1:104" ht="9.75" customHeight="1">
+      <c r="A73" s="282"/>
+      <c r="B73" s="283"/>
+      <c r="C73" s="284"/>
+      <c r="D73" s="215"/>
+      <c r="E73" s="215"/>
+      <c r="F73" s="215"/>
+      <c r="G73" s="215"/>
+      <c r="H73" s="215"/>
+      <c r="I73" s="215"/>
+      <c r="J73" s="215"/>
+      <c r="K73" s="215"/>
+      <c r="L73" s="215"/>
+      <c r="M73" s="215"/>
+      <c r="N73" s="285"/>
+      <c r="O73" s="285"/>
+      <c r="P73" s="285"/>
+      <c r="Q73" s="285"/>
+      <c r="R73" s="285"/>
+      <c r="S73" s="285"/>
+      <c r="T73" s="285"/>
+      <c r="U73" s="285"/>
+      <c r="V73" s="285"/>
+      <c r="W73" s="287"/>
+      <c r="X73" s="148"/>
+      <c r="Y73" s="148"/>
+      <c r="Z73" s="149"/>
+      <c r="AA73" s="260"/>
+      <c r="AB73" s="8"/>
+      <c r="AC73" s="8"/>
+      <c r="AR73" s="261"/>
+      <c r="AV73" s="282"/>
+      <c r="AW73" s="283"/>
+      <c r="AX73" s="284"/>
+      <c r="AY73" s="215"/>
+      <c r="AZ73" s="215"/>
+      <c r="BA73" s="215"/>
+      <c r="BB73" s="215"/>
+      <c r="BC73" s="215"/>
+      <c r="BD73" s="215"/>
+      <c r="BE73" s="215"/>
+      <c r="BF73" s="215"/>
+      <c r="BG73" s="215"/>
+      <c r="BH73" s="215"/>
+      <c r="BI73" s="285"/>
+      <c r="BJ73" s="285"/>
+      <c r="BK73" s="285"/>
+      <c r="BL73" s="285"/>
+      <c r="BM73" s="285"/>
+      <c r="BN73" s="285"/>
+      <c r="BO73" s="285"/>
+      <c r="BP73" s="285"/>
+      <c r="BQ73" s="285"/>
+      <c r="BR73" s="355"/>
+      <c r="BS73" s="347"/>
+      <c r="BT73" s="347"/>
+      <c r="BU73" s="356"/>
+      <c r="BV73" s="260"/>
+      <c r="BW73" s="8"/>
+      <c r="BX73" s="8"/>
+      <c r="CM73" s="261"/>
+      <c r="CN73" s="33"/>
+      <c r="CS73" s="374"/>
     </row>
-    <row r="68" spans="1:141" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="D68" s="144" t="s">
+    <row r="74" spans="1:104" ht="9.75" customHeight="1">
+      <c r="A74" s="282"/>
+      <c r="B74" s="283"/>
+      <c r="C74" s="284"/>
+      <c r="D74" s="215"/>
+      <c r="E74" s="215"/>
+      <c r="F74" s="215"/>
+      <c r="G74" s="215"/>
+      <c r="H74" s="215"/>
+      <c r="I74" s="215"/>
+      <c r="J74" s="215"/>
+      <c r="K74" s="215"/>
+      <c r="L74" s="215"/>
+      <c r="M74" s="215"/>
+      <c r="N74" s="285"/>
+      <c r="O74" s="285"/>
+      <c r="P74" s="285"/>
+      <c r="Q74" s="285"/>
+      <c r="R74" s="285"/>
+      <c r="S74" s="285"/>
+      <c r="T74" s="285"/>
+      <c r="U74" s="285"/>
+      <c r="V74" s="285"/>
+      <c r="W74" s="289"/>
+      <c r="X74" s="158"/>
+      <c r="Y74" s="158"/>
+      <c r="Z74" s="159"/>
+      <c r="AA74" s="260"/>
+      <c r="AB74" s="224"/>
+      <c r="AC74" s="224"/>
+      <c r="AD74" s="224"/>
+      <c r="AE74" s="224"/>
+      <c r="AF74" s="224"/>
+      <c r="AG74" s="224"/>
+      <c r="AH74" s="224"/>
+      <c r="AI74" s="224"/>
+      <c r="AJ74" s="224"/>
+      <c r="AK74" s="224"/>
+      <c r="AL74" s="224"/>
+      <c r="AM74" s="224"/>
+      <c r="AN74" s="224"/>
+      <c r="AO74" s="224"/>
+      <c r="AP74" s="224"/>
+      <c r="AQ74" s="224"/>
+      <c r="AR74" s="261"/>
+      <c r="AV74" s="282"/>
+      <c r="AW74" s="283"/>
+      <c r="AX74" s="284"/>
+      <c r="AY74" s="215"/>
+      <c r="AZ74" s="215"/>
+      <c r="BA74" s="215"/>
+      <c r="BB74" s="215"/>
+      <c r="BC74" s="215"/>
+      <c r="BD74" s="215"/>
+      <c r="BE74" s="215"/>
+      <c r="BF74" s="215"/>
+      <c r="BG74" s="215"/>
+      <c r="BH74" s="215"/>
+      <c r="BI74" s="285"/>
+      <c r="BJ74" s="285"/>
+      <c r="BK74" s="285"/>
+      <c r="BL74" s="285"/>
+      <c r="BM74" s="285"/>
+      <c r="BN74" s="285"/>
+      <c r="BO74" s="285"/>
+      <c r="BP74" s="285"/>
+      <c r="BQ74" s="285"/>
+      <c r="BR74" s="359"/>
+      <c r="BS74" s="349"/>
+      <c r="BT74" s="349"/>
+      <c r="BU74" s="360"/>
+      <c r="BV74" s="260"/>
+      <c r="BW74" s="224"/>
+      <c r="BX74" s="224"/>
+      <c r="BY74" s="224"/>
+      <c r="BZ74" s="224"/>
+      <c r="CA74" s="224"/>
+      <c r="CB74" s="224"/>
+      <c r="CC74" s="224"/>
+      <c r="CD74" s="224"/>
+      <c r="CE74" s="224"/>
+      <c r="CF74" s="224"/>
+      <c r="CG74" s="224"/>
+      <c r="CH74" s="224"/>
+      <c r="CI74" s="224"/>
+      <c r="CJ74" s="224"/>
+      <c r="CK74" s="224"/>
+      <c r="CL74" s="224"/>
+      <c r="CM74" s="261"/>
+      <c r="CN74" s="290"/>
+      <c r="CO74" s="290"/>
+    </row>
+    <row r="75" spans="1:104" ht="4.5" customHeight="1">
+      <c r="A75" s="291" t="s">
         <v>64</v>
       </c>
-      <c r="E68" s="144"/>
-[...39 lines deleted...]
-      <c r="AW68" s="122" t="s">
+      <c r="B75" s="291"/>
+      <c r="C75" s="291"/>
+      <c r="D75" s="291"/>
+      <c r="E75" s="291"/>
+      <c r="F75" s="291"/>
+      <c r="G75" s="291"/>
+      <c r="H75" s="291"/>
+      <c r="I75" s="291"/>
+      <c r="J75" s="291"/>
+      <c r="K75" s="291"/>
+      <c r="L75" s="291"/>
+      <c r="M75" s="291"/>
+      <c r="N75" s="291"/>
+      <c r="O75" s="291"/>
+      <c r="P75" s="291"/>
+      <c r="Q75" s="291"/>
+      <c r="R75" s="291"/>
+      <c r="S75" s="291"/>
+      <c r="T75" s="291"/>
+      <c r="U75" s="291"/>
+      <c r="V75" s="291"/>
+      <c r="W75" s="286"/>
+      <c r="X75" s="138"/>
+      <c r="Y75" s="138"/>
+      <c r="Z75" s="139"/>
+      <c r="AA75" s="260"/>
+      <c r="AB75" s="264" t="s">
         <v>65</v>
       </c>
-      <c r="AX68" s="122"/>
-[...84 lines deleted...]
-      <c r="EK68" s="61"/>
+      <c r="AC75" s="264"/>
+      <c r="AD75" s="264"/>
+      <c r="AE75" s="264"/>
+      <c r="AF75" s="264"/>
+      <c r="AG75" s="264"/>
+      <c r="AH75" s="264"/>
+      <c r="AI75" s="264"/>
+      <c r="AJ75" s="264"/>
+      <c r="AK75" s="264"/>
+      <c r="AL75" s="264"/>
+      <c r="AM75" s="264"/>
+      <c r="AN75" s="264"/>
+      <c r="AO75" s="264"/>
+      <c r="AP75" s="264"/>
+      <c r="AQ75" s="264"/>
+      <c r="AR75" s="261"/>
+      <c r="AV75" s="291" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW75" s="291"/>
+      <c r="AX75" s="291"/>
+      <c r="AY75" s="291"/>
+      <c r="AZ75" s="291"/>
+      <c r="BA75" s="291"/>
+      <c r="BB75" s="291"/>
+      <c r="BC75" s="291"/>
+      <c r="BD75" s="291"/>
+      <c r="BE75" s="291"/>
+      <c r="BF75" s="291"/>
+      <c r="BG75" s="291"/>
+      <c r="BH75" s="291"/>
+      <c r="BI75" s="291"/>
+      <c r="BJ75" s="291"/>
+      <c r="BK75" s="291"/>
+      <c r="BL75" s="291"/>
+      <c r="BM75" s="291"/>
+      <c r="BN75" s="291"/>
+      <c r="BO75" s="291"/>
+      <c r="BP75" s="291"/>
+      <c r="BQ75" s="291"/>
+      <c r="BR75" s="286"/>
+      <c r="BS75" s="138"/>
+      <c r="BT75" s="138"/>
+      <c r="BU75" s="139"/>
+      <c r="BV75" s="260"/>
+      <c r="BW75" s="264" t="s">
+        <v>65</v>
+      </c>
+      <c r="BX75" s="264"/>
+      <c r="BY75" s="264"/>
+      <c r="BZ75" s="264"/>
+      <c r="CA75" s="264"/>
+      <c r="CB75" s="264"/>
+      <c r="CC75" s="264"/>
+      <c r="CD75" s="264"/>
+      <c r="CE75" s="264"/>
+      <c r="CF75" s="264"/>
+      <c r="CG75" s="264"/>
+      <c r="CH75" s="264"/>
+      <c r="CI75" s="264"/>
+      <c r="CJ75" s="264"/>
+      <c r="CK75" s="264"/>
+      <c r="CL75" s="264"/>
+      <c r="CM75" s="261"/>
+      <c r="CN75" s="290"/>
+      <c r="CO75" s="290"/>
     </row>
-    <row r="69" spans="1:141" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-[...78 lines deleted...]
-      <c r="DW69" s="4"/>
+    <row r="76" spans="1:104" ht="8.25" customHeight="1">
+      <c r="A76" s="291"/>
+      <c r="B76" s="291"/>
+      <c r="C76" s="291"/>
+      <c r="D76" s="291"/>
+      <c r="E76" s="291"/>
+      <c r="F76" s="291"/>
+      <c r="G76" s="291"/>
+      <c r="H76" s="291"/>
+      <c r="I76" s="291"/>
+      <c r="J76" s="291"/>
+      <c r="K76" s="291"/>
+      <c r="L76" s="291"/>
+      <c r="M76" s="291"/>
+      <c r="N76" s="291"/>
+      <c r="O76" s="291"/>
+      <c r="P76" s="291"/>
+      <c r="Q76" s="291"/>
+      <c r="R76" s="291"/>
+      <c r="S76" s="291"/>
+      <c r="T76" s="291"/>
+      <c r="U76" s="291"/>
+      <c r="V76" s="291"/>
+      <c r="W76" s="287"/>
+      <c r="X76" s="148"/>
+      <c r="Y76" s="148"/>
+      <c r="Z76" s="149"/>
+      <c r="AA76" s="260"/>
+      <c r="AB76" s="264"/>
+      <c r="AC76" s="264"/>
+      <c r="AD76" s="264"/>
+      <c r="AE76" s="264"/>
+      <c r="AF76" s="264"/>
+      <c r="AG76" s="264"/>
+      <c r="AH76" s="264"/>
+      <c r="AI76" s="264"/>
+      <c r="AJ76" s="264"/>
+      <c r="AK76" s="264"/>
+      <c r="AL76" s="264"/>
+      <c r="AM76" s="264"/>
+      <c r="AN76" s="264"/>
+      <c r="AO76" s="264"/>
+      <c r="AP76" s="264"/>
+      <c r="AQ76" s="264"/>
+      <c r="AR76" s="261"/>
+      <c r="AV76" s="291"/>
+      <c r="AW76" s="291"/>
+      <c r="AX76" s="291"/>
+      <c r="AY76" s="291"/>
+      <c r="AZ76" s="291"/>
+      <c r="BA76" s="291"/>
+      <c r="BB76" s="291"/>
+      <c r="BC76" s="291"/>
+      <c r="BD76" s="291"/>
+      <c r="BE76" s="291"/>
+      <c r="BF76" s="291"/>
+      <c r="BG76" s="291"/>
+      <c r="BH76" s="291"/>
+      <c r="BI76" s="291"/>
+      <c r="BJ76" s="291"/>
+      <c r="BK76" s="291"/>
+      <c r="BL76" s="291"/>
+      <c r="BM76" s="291"/>
+      <c r="BN76" s="291"/>
+      <c r="BO76" s="291"/>
+      <c r="BP76" s="291"/>
+      <c r="BQ76" s="291"/>
+      <c r="BR76" s="287"/>
+      <c r="BS76" s="148"/>
+      <c r="BT76" s="148"/>
+      <c r="BU76" s="149"/>
+      <c r="BV76" s="260"/>
+      <c r="BW76" s="264"/>
+      <c r="BX76" s="264"/>
+      <c r="BY76" s="264"/>
+      <c r="BZ76" s="264"/>
+      <c r="CA76" s="264"/>
+      <c r="CB76" s="264"/>
+      <c r="CC76" s="264"/>
+      <c r="CD76" s="264"/>
+      <c r="CE76" s="264"/>
+      <c r="CF76" s="264"/>
+      <c r="CG76" s="264"/>
+      <c r="CH76" s="264"/>
+      <c r="CI76" s="264"/>
+      <c r="CJ76" s="264"/>
+      <c r="CK76" s="264"/>
+      <c r="CL76" s="264"/>
+      <c r="CM76" s="261"/>
     </row>
-    <row r="70" spans="1:141" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
-[...107 lines deleted...]
-      <c r="EK70" s="54"/>
+    <row r="77" spans="1:104" ht="4.5" customHeight="1">
+      <c r="A77" s="291"/>
+      <c r="B77" s="291"/>
+      <c r="C77" s="291"/>
+      <c r="D77" s="291"/>
+      <c r="E77" s="291"/>
+      <c r="F77" s="291"/>
+      <c r="G77" s="291"/>
+      <c r="H77" s="291"/>
+      <c r="I77" s="291"/>
+      <c r="J77" s="291"/>
+      <c r="K77" s="291"/>
+      <c r="L77" s="291"/>
+      <c r="M77" s="291"/>
+      <c r="N77" s="291"/>
+      <c r="O77" s="291"/>
+      <c r="P77" s="291"/>
+      <c r="Q77" s="291"/>
+      <c r="R77" s="291"/>
+      <c r="S77" s="291"/>
+      <c r="T77" s="291"/>
+      <c r="U77" s="291"/>
+      <c r="V77" s="291"/>
+      <c r="W77" s="287"/>
+      <c r="X77" s="148"/>
+      <c r="Y77" s="148"/>
+      <c r="Z77" s="149"/>
+      <c r="AA77" s="260"/>
+      <c r="AB77" s="264"/>
+      <c r="AC77" s="264"/>
+      <c r="AD77" s="264"/>
+      <c r="AE77" s="264"/>
+      <c r="AF77" s="264"/>
+      <c r="AG77" s="264"/>
+      <c r="AH77" s="264"/>
+      <c r="AI77" s="264"/>
+      <c r="AJ77" s="264"/>
+      <c r="AK77" s="264"/>
+      <c r="AL77" s="264"/>
+      <c r="AM77" s="264"/>
+      <c r="AN77" s="264"/>
+      <c r="AO77" s="264"/>
+      <c r="AP77" s="264"/>
+      <c r="AQ77" s="264"/>
+      <c r="AR77" s="261"/>
+      <c r="AV77" s="291"/>
+      <c r="AW77" s="291"/>
+      <c r="AX77" s="291"/>
+      <c r="AY77" s="291"/>
+      <c r="AZ77" s="291"/>
+      <c r="BA77" s="291"/>
+      <c r="BB77" s="291"/>
+      <c r="BC77" s="291"/>
+      <c r="BD77" s="291"/>
+      <c r="BE77" s="291"/>
+      <c r="BF77" s="291"/>
+      <c r="BG77" s="291"/>
+      <c r="BH77" s="291"/>
+      <c r="BI77" s="291"/>
+      <c r="BJ77" s="291"/>
+      <c r="BK77" s="291"/>
+      <c r="BL77" s="291"/>
+      <c r="BM77" s="291"/>
+      <c r="BN77" s="291"/>
+      <c r="BO77" s="291"/>
+      <c r="BP77" s="291"/>
+      <c r="BQ77" s="291"/>
+      <c r="BR77" s="287"/>
+      <c r="BS77" s="148"/>
+      <c r="BT77" s="148"/>
+      <c r="BU77" s="149"/>
+      <c r="BV77" s="260"/>
+      <c r="BW77" s="264"/>
+      <c r="BX77" s="264"/>
+      <c r="BY77" s="264"/>
+      <c r="BZ77" s="264"/>
+      <c r="CA77" s="264"/>
+      <c r="CB77" s="264"/>
+      <c r="CC77" s="264"/>
+      <c r="CD77" s="264"/>
+      <c r="CE77" s="264"/>
+      <c r="CF77" s="264"/>
+      <c r="CG77" s="264"/>
+      <c r="CH77" s="264"/>
+      <c r="CI77" s="264"/>
+      <c r="CJ77" s="264"/>
+      <c r="CK77" s="264"/>
+      <c r="CL77" s="264"/>
+      <c r="CM77" s="261"/>
     </row>
-    <row r="71" spans="1:141" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
-[...29 lines deleted...]
-      <c r="AB71" s="103" t="s">
+    <row r="78" spans="1:104" ht="2.25" customHeight="1">
+      <c r="A78" s="291"/>
+      <c r="B78" s="291"/>
+      <c r="C78" s="291"/>
+      <c r="D78" s="291"/>
+      <c r="E78" s="291"/>
+      <c r="F78" s="291"/>
+      <c r="G78" s="291"/>
+      <c r="H78" s="291"/>
+      <c r="I78" s="291"/>
+      <c r="J78" s="291"/>
+      <c r="K78" s="291"/>
+      <c r="L78" s="291"/>
+      <c r="M78" s="291"/>
+      <c r="N78" s="291"/>
+      <c r="O78" s="291"/>
+      <c r="P78" s="291"/>
+      <c r="Q78" s="291"/>
+      <c r="R78" s="291"/>
+      <c r="S78" s="291"/>
+      <c r="T78" s="291"/>
+      <c r="U78" s="291"/>
+      <c r="V78" s="291"/>
+      <c r="W78" s="287"/>
+      <c r="X78" s="148"/>
+      <c r="Y78" s="148"/>
+      <c r="Z78" s="149"/>
+      <c r="AA78" s="260"/>
+      <c r="AB78" s="264"/>
+      <c r="AC78" s="264"/>
+      <c r="AD78" s="264"/>
+      <c r="AE78" s="264"/>
+      <c r="AF78" s="264"/>
+      <c r="AG78" s="264"/>
+      <c r="AH78" s="264"/>
+      <c r="AI78" s="264"/>
+      <c r="AJ78" s="264"/>
+      <c r="AK78" s="264"/>
+      <c r="AL78" s="264"/>
+      <c r="AM78" s="264"/>
+      <c r="AN78" s="264"/>
+      <c r="AO78" s="264"/>
+      <c r="AP78" s="264"/>
+      <c r="AQ78" s="264"/>
+      <c r="AR78" s="261"/>
+      <c r="AV78" s="291"/>
+      <c r="AW78" s="291"/>
+      <c r="AX78" s="291"/>
+      <c r="AY78" s="291"/>
+      <c r="AZ78" s="291"/>
+      <c r="BA78" s="291"/>
+      <c r="BB78" s="291"/>
+      <c r="BC78" s="291"/>
+      <c r="BD78" s="291"/>
+      <c r="BE78" s="291"/>
+      <c r="BF78" s="291"/>
+      <c r="BG78" s="291"/>
+      <c r="BH78" s="291"/>
+      <c r="BI78" s="291"/>
+      <c r="BJ78" s="291"/>
+      <c r="BK78" s="291"/>
+      <c r="BL78" s="291"/>
+      <c r="BM78" s="291"/>
+      <c r="BN78" s="291"/>
+      <c r="BO78" s="291"/>
+      <c r="BP78" s="291"/>
+      <c r="BQ78" s="291"/>
+      <c r="BR78" s="287"/>
+      <c r="BS78" s="148"/>
+      <c r="BT78" s="148"/>
+      <c r="BU78" s="149"/>
+      <c r="BV78" s="260"/>
+      <c r="BW78" s="264"/>
+      <c r="BX78" s="264"/>
+      <c r="BY78" s="264"/>
+      <c r="BZ78" s="264"/>
+      <c r="CA78" s="264"/>
+      <c r="CB78" s="264"/>
+      <c r="CC78" s="264"/>
+      <c r="CD78" s="264"/>
+      <c r="CE78" s="264"/>
+      <c r="CF78" s="264"/>
+      <c r="CG78" s="264"/>
+      <c r="CH78" s="264"/>
+      <c r="CI78" s="264"/>
+      <c r="CJ78" s="264"/>
+      <c r="CK78" s="264"/>
+      <c r="CL78" s="264"/>
+      <c r="CM78" s="261"/>
+    </row>
+    <row r="79" spans="1:104" ht="9" customHeight="1">
+      <c r="A79" s="291"/>
+      <c r="B79" s="291"/>
+      <c r="C79" s="291"/>
+      <c r="D79" s="291"/>
+      <c r="E79" s="291"/>
+      <c r="F79" s="291"/>
+      <c r="G79" s="291"/>
+      <c r="H79" s="291"/>
+      <c r="I79" s="291"/>
+      <c r="J79" s="291"/>
+      <c r="K79" s="291"/>
+      <c r="L79" s="291"/>
+      <c r="M79" s="291"/>
+      <c r="N79" s="291"/>
+      <c r="O79" s="291"/>
+      <c r="P79" s="291"/>
+      <c r="Q79" s="291"/>
+      <c r="R79" s="291"/>
+      <c r="S79" s="291"/>
+      <c r="T79" s="291"/>
+      <c r="U79" s="291"/>
+      <c r="V79" s="291"/>
+      <c r="W79" s="287"/>
+      <c r="X79" s="148"/>
+      <c r="Y79" s="148"/>
+      <c r="Z79" s="149"/>
+      <c r="AA79" s="260"/>
+      <c r="AB79" s="264"/>
+      <c r="AC79" s="264"/>
+      <c r="AD79" s="264"/>
+      <c r="AE79" s="264"/>
+      <c r="AF79" s="264"/>
+      <c r="AG79" s="264"/>
+      <c r="AH79" s="264"/>
+      <c r="AI79" s="264"/>
+      <c r="AJ79" s="264"/>
+      <c r="AK79" s="264"/>
+      <c r="AL79" s="264"/>
+      <c r="AM79" s="264"/>
+      <c r="AN79" s="264"/>
+      <c r="AO79" s="264"/>
+      <c r="AP79" s="264"/>
+      <c r="AQ79" s="264"/>
+      <c r="AR79" s="261"/>
+      <c r="AV79" s="291"/>
+      <c r="AW79" s="291"/>
+      <c r="AX79" s="291"/>
+      <c r="AY79" s="291"/>
+      <c r="AZ79" s="291"/>
+      <c r="BA79" s="291"/>
+      <c r="BB79" s="291"/>
+      <c r="BC79" s="291"/>
+      <c r="BD79" s="291"/>
+      <c r="BE79" s="291"/>
+      <c r="BF79" s="291"/>
+      <c r="BG79" s="291"/>
+      <c r="BH79" s="291"/>
+      <c r="BI79" s="291"/>
+      <c r="BJ79" s="291"/>
+      <c r="BK79" s="291"/>
+      <c r="BL79" s="291"/>
+      <c r="BM79" s="291"/>
+      <c r="BN79" s="291"/>
+      <c r="BO79" s="291"/>
+      <c r="BP79" s="291"/>
+      <c r="BQ79" s="291"/>
+      <c r="BR79" s="287"/>
+      <c r="BS79" s="148"/>
+      <c r="BT79" s="148"/>
+      <c r="BU79" s="149"/>
+      <c r="BV79" s="260"/>
+      <c r="BW79" s="264"/>
+      <c r="BX79" s="264"/>
+      <c r="BY79" s="264"/>
+      <c r="BZ79" s="264"/>
+      <c r="CA79" s="264"/>
+      <c r="CB79" s="264"/>
+      <c r="CC79" s="264"/>
+      <c r="CD79" s="264"/>
+      <c r="CE79" s="264"/>
+      <c r="CF79" s="264"/>
+      <c r="CG79" s="264"/>
+      <c r="CH79" s="264"/>
+      <c r="CI79" s="264"/>
+      <c r="CJ79" s="264"/>
+      <c r="CK79" s="264"/>
+      <c r="CL79" s="264"/>
+      <c r="CM79" s="261"/>
+      <c r="CN79" s="33"/>
+      <c r="CO79" s="294"/>
+    </row>
+    <row r="80" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A80" s="291"/>
+      <c r="B80" s="291"/>
+      <c r="C80" s="291"/>
+      <c r="D80" s="291"/>
+      <c r="E80" s="291"/>
+      <c r="F80" s="291"/>
+      <c r="G80" s="291"/>
+      <c r="H80" s="291"/>
+      <c r="I80" s="291"/>
+      <c r="J80" s="291"/>
+      <c r="K80" s="291"/>
+      <c r="L80" s="291"/>
+      <c r="M80" s="291"/>
+      <c r="N80" s="291"/>
+      <c r="O80" s="291"/>
+      <c r="P80" s="291"/>
+      <c r="Q80" s="291"/>
+      <c r="R80" s="291"/>
+      <c r="S80" s="291"/>
+      <c r="T80" s="291"/>
+      <c r="U80" s="291"/>
+      <c r="V80" s="291"/>
+      <c r="W80" s="289"/>
+      <c r="X80" s="158"/>
+      <c r="Y80" s="158"/>
+      <c r="Z80" s="159"/>
+      <c r="AA80" s="295"/>
+      <c r="AB80" s="296"/>
+      <c r="AC80" s="296"/>
+      <c r="AD80" s="130"/>
+      <c r="AE80" s="130"/>
+      <c r="AF80" s="130"/>
+      <c r="AG80" s="130"/>
+      <c r="AH80" s="130"/>
+      <c r="AI80" s="130"/>
+      <c r="AJ80" s="130"/>
+      <c r="AK80" s="130"/>
+      <c r="AL80" s="130"/>
+      <c r="AM80" s="130"/>
+      <c r="AN80" s="130"/>
+      <c r="AO80" s="130"/>
+      <c r="AP80" s="130"/>
+      <c r="AQ80" s="130"/>
+      <c r="AR80" s="297"/>
+      <c r="AV80" s="291"/>
+      <c r="AW80" s="291"/>
+      <c r="AX80" s="291"/>
+      <c r="AY80" s="291"/>
+      <c r="AZ80" s="291"/>
+      <c r="BA80" s="291"/>
+      <c r="BB80" s="291"/>
+      <c r="BC80" s="291"/>
+      <c r="BD80" s="291"/>
+      <c r="BE80" s="291"/>
+      <c r="BF80" s="291"/>
+      <c r="BG80" s="291"/>
+      <c r="BH80" s="291"/>
+      <c r="BI80" s="291"/>
+      <c r="BJ80" s="291"/>
+      <c r="BK80" s="291"/>
+      <c r="BL80" s="291"/>
+      <c r="BM80" s="291"/>
+      <c r="BN80" s="291"/>
+      <c r="BO80" s="291"/>
+      <c r="BP80" s="291"/>
+      <c r="BQ80" s="291"/>
+      <c r="BR80" s="289"/>
+      <c r="BS80" s="158"/>
+      <c r="BT80" s="158"/>
+      <c r="BU80" s="159"/>
+      <c r="BV80" s="295"/>
+      <c r="BW80" s="296"/>
+      <c r="BX80" s="296"/>
+      <c r="BY80" s="130"/>
+      <c r="BZ80" s="130"/>
+      <c r="CA80" s="130"/>
+      <c r="CB80" s="130"/>
+      <c r="CC80" s="130"/>
+      <c r="CD80" s="130"/>
+      <c r="CE80" s="130"/>
+      <c r="CF80" s="130"/>
+      <c r="CG80" s="130"/>
+      <c r="CH80" s="130"/>
+      <c r="CI80" s="130"/>
+      <c r="CJ80" s="130"/>
+      <c r="CK80" s="130"/>
+      <c r="CL80" s="130"/>
+      <c r="CM80" s="297"/>
+      <c r="CN80" s="33"/>
+      <c r="CO80" s="294"/>
+    </row>
+    <row r="81" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A81" s="152"/>
+      <c r="B81" s="152"/>
+      <c r="C81" s="152"/>
+      <c r="D81" s="152"/>
+      <c r="E81" s="152"/>
+      <c r="F81" s="152"/>
+      <c r="G81" s="152"/>
+      <c r="H81" s="152"/>
+      <c r="I81" s="152"/>
+      <c r="J81" s="152"/>
+      <c r="K81" s="152"/>
+      <c r="L81" s="152"/>
+      <c r="M81" s="152"/>
+      <c r="N81" s="298" t="s">
         <v>67</v>
       </c>
-      <c r="AC71" s="103"/>
-[...504 lines deleted...]
-      <c r="N77" s="132" t="s">
+      <c r="O81" s="298"/>
+      <c r="P81" s="299" t="s">
         <v>68</v>
       </c>
-      <c r="O77" s="132"/>
-      <c r="P77" s="134" t="s">
+      <c r="Q81" s="299"/>
+      <c r="R81" s="299"/>
+      <c r="S81" s="299"/>
+      <c r="T81" s="299"/>
+      <c r="U81" s="299"/>
+      <c r="V81" s="299"/>
+      <c r="W81" s="299"/>
+      <c r="X81" s="299"/>
+      <c r="Y81" s="299"/>
+      <c r="Z81" s="299"/>
+      <c r="AA81" s="299"/>
+      <c r="AB81" s="299"/>
+      <c r="AC81" s="299"/>
+      <c r="AD81" s="299"/>
+      <c r="AE81" s="299"/>
+      <c r="AF81" s="299"/>
+      <c r="AG81" s="299"/>
+      <c r="AH81" s="299"/>
+      <c r="AI81" s="299"/>
+      <c r="AJ81" s="299"/>
+      <c r="AK81" s="299"/>
+      <c r="AL81" s="299"/>
+      <c r="AM81" s="299"/>
+      <c r="AN81" s="299"/>
+      <c r="AO81" s="299"/>
+      <c r="AP81" s="299"/>
+      <c r="AQ81" s="300"/>
+      <c r="AR81" s="300"/>
+      <c r="AV81" s="152"/>
+      <c r="AW81" s="152"/>
+      <c r="AX81" s="152"/>
+      <c r="AY81" s="152"/>
+      <c r="AZ81" s="152"/>
+      <c r="BA81" s="152"/>
+      <c r="BB81" s="152"/>
+      <c r="BC81" s="152"/>
+      <c r="BD81" s="152"/>
+      <c r="BE81" s="152"/>
+      <c r="BF81" s="152"/>
+      <c r="BG81" s="152"/>
+      <c r="BH81" s="152"/>
+      <c r="BI81" s="298" t="s">
+        <v>67</v>
+      </c>
+      <c r="BJ81" s="298"/>
+      <c r="BK81" s="299" t="s">
+        <v>68</v>
+      </c>
+      <c r="BL81" s="299"/>
+      <c r="BM81" s="299"/>
+      <c r="BN81" s="299"/>
+      <c r="BO81" s="299"/>
+      <c r="BP81" s="299"/>
+      <c r="BQ81" s="299"/>
+      <c r="BR81" s="299"/>
+      <c r="BS81" s="299"/>
+      <c r="BT81" s="299"/>
+      <c r="BU81" s="299"/>
+      <c r="BV81" s="299"/>
+      <c r="BW81" s="299"/>
+      <c r="BX81" s="299"/>
+      <c r="BY81" s="299"/>
+      <c r="BZ81" s="299"/>
+      <c r="CA81" s="299"/>
+      <c r="CB81" s="299"/>
+      <c r="CC81" s="299"/>
+      <c r="CD81" s="299"/>
+      <c r="CE81" s="299"/>
+      <c r="CF81" s="299"/>
+      <c r="CG81" s="299"/>
+      <c r="CH81" s="299"/>
+      <c r="CI81" s="299"/>
+      <c r="CJ81" s="299"/>
+      <c r="CK81" s="299"/>
+      <c r="CL81" s="300"/>
+      <c r="CM81" s="300"/>
+      <c r="CN81" s="33"/>
+      <c r="CO81" s="302"/>
+    </row>
+    <row r="82" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A82" s="303" t="s">
         <v>69</v>
       </c>
-      <c r="Q77" s="134"/>
-[...29 lines deleted...]
-      <c r="CO77" s="78"/>
+      <c r="B82" s="303"/>
+      <c r="C82" s="304"/>
+      <c r="D82" s="304"/>
+      <c r="E82" s="304"/>
+      <c r="F82" s="304"/>
+      <c r="G82" s="304"/>
+      <c r="H82" s="303" t="s">
+        <v>34</v>
+      </c>
+      <c r="I82" s="303"/>
+      <c r="J82" s="304"/>
+      <c r="K82" s="304"/>
+      <c r="L82" s="304"/>
+      <c r="M82" s="304"/>
+      <c r="N82" s="305"/>
+      <c r="O82" s="305"/>
+      <c r="P82" s="306"/>
+      <c r="Q82" s="306"/>
+      <c r="R82" s="306"/>
+      <c r="S82" s="306"/>
+      <c r="T82" s="306"/>
+      <c r="U82" s="306"/>
+      <c r="V82" s="306"/>
+      <c r="W82" s="306"/>
+      <c r="X82" s="306"/>
+      <c r="Y82" s="306"/>
+      <c r="Z82" s="306"/>
+      <c r="AA82" s="306"/>
+      <c r="AB82" s="306"/>
+      <c r="AC82" s="306"/>
+      <c r="AD82" s="306"/>
+      <c r="AE82" s="306"/>
+      <c r="AF82" s="306"/>
+      <c r="AG82" s="306"/>
+      <c r="AH82" s="306"/>
+      <c r="AI82" s="306"/>
+      <c r="AJ82" s="306"/>
+      <c r="AK82" s="306"/>
+      <c r="AL82" s="306"/>
+      <c r="AM82" s="306"/>
+      <c r="AN82" s="306"/>
+      <c r="AO82" s="306"/>
+      <c r="AP82" s="306"/>
+      <c r="AQ82" s="307"/>
+      <c r="AR82" s="307"/>
+      <c r="AV82" s="303" t="s">
+        <v>69</v>
+      </c>
+      <c r="AW82" s="303"/>
+      <c r="AX82" s="304"/>
+      <c r="AY82" s="304"/>
+      <c r="AZ82" s="304"/>
+      <c r="BA82" s="304"/>
+      <c r="BB82" s="304"/>
+      <c r="BC82" s="303" t="s">
+        <v>34</v>
+      </c>
+      <c r="BD82" s="303"/>
+      <c r="BE82" s="304"/>
+      <c r="BF82" s="304"/>
+      <c r="BG82" s="304"/>
+      <c r="BH82" s="304"/>
+      <c r="BI82" s="305"/>
+      <c r="BJ82" s="305"/>
+      <c r="BK82" s="306"/>
+      <c r="BL82" s="306"/>
+      <c r="BM82" s="306"/>
+      <c r="BN82" s="306"/>
+      <c r="BO82" s="306"/>
+      <c r="BP82" s="306"/>
+      <c r="BQ82" s="306"/>
+      <c r="BR82" s="306"/>
+      <c r="BS82" s="306"/>
+      <c r="BT82" s="306"/>
+      <c r="BU82" s="306"/>
+      <c r="BV82" s="306"/>
+      <c r="BW82" s="306"/>
+      <c r="BX82" s="306"/>
+      <c r="BY82" s="306"/>
+      <c r="BZ82" s="306"/>
+      <c r="CA82" s="306"/>
+      <c r="CB82" s="306"/>
+      <c r="CC82" s="306"/>
+      <c r="CD82" s="306"/>
+      <c r="CE82" s="306"/>
+      <c r="CF82" s="306"/>
+      <c r="CG82" s="306"/>
+      <c r="CH82" s="306"/>
+      <c r="CI82" s="306"/>
+      <c r="CJ82" s="306"/>
+      <c r="CK82" s="306"/>
+      <c r="CL82" s="307"/>
+      <c r="CM82" s="307"/>
     </row>
-    <row r="78" spans="1:141" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A78" s="135" t="s">
+    <row r="83" spans="1:93" ht="3.75" customHeight="1">
+      <c r="A83" s="303"/>
+      <c r="B83" s="303"/>
+      <c r="C83" s="304"/>
+      <c r="D83" s="304"/>
+      <c r="E83" s="304"/>
+      <c r="F83" s="304"/>
+      <c r="G83" s="304"/>
+      <c r="H83" s="303"/>
+      <c r="I83" s="303"/>
+      <c r="J83" s="304"/>
+      <c r="K83" s="304"/>
+      <c r="L83" s="304"/>
+      <c r="M83" s="304"/>
+      <c r="N83" s="305"/>
+      <c r="O83" s="305"/>
+      <c r="P83" s="306" t="s">
         <v>70</v>
       </c>
-      <c r="B78" s="135"/>
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="Q83" s="306"/>
+      <c r="R83" s="306"/>
+      <c r="S83" s="306"/>
+      <c r="T83" s="306"/>
+      <c r="U83" s="306"/>
+      <c r="V83" s="306"/>
+      <c r="W83" s="306"/>
+      <c r="X83" s="306"/>
+      <c r="Y83" s="306"/>
+      <c r="Z83" s="306"/>
+      <c r="AA83" s="306"/>
+      <c r="AB83" s="306"/>
+      <c r="AC83" s="306"/>
+      <c r="AD83" s="306"/>
+      <c r="AE83" s="306"/>
+      <c r="AF83" s="306"/>
+      <c r="AG83" s="306"/>
+      <c r="AH83" s="306"/>
+      <c r="AI83" s="306"/>
+      <c r="AJ83" s="306"/>
+      <c r="AK83" s="306"/>
+      <c r="AL83" s="306"/>
+      <c r="AM83" s="306"/>
+      <c r="AN83" s="306"/>
+      <c r="AO83" s="306"/>
+      <c r="AP83" s="306"/>
+      <c r="AQ83" s="306"/>
+      <c r="AR83" s="306"/>
+      <c r="AV83" s="303"/>
+      <c r="AW83" s="303"/>
+      <c r="AX83" s="304"/>
+      <c r="AY83" s="304"/>
+      <c r="AZ83" s="304"/>
+      <c r="BA83" s="304"/>
+      <c r="BB83" s="304"/>
+      <c r="BC83" s="303"/>
+      <c r="BD83" s="303"/>
+      <c r="BE83" s="304"/>
+      <c r="BF83" s="304"/>
+      <c r="BG83" s="304"/>
+      <c r="BH83" s="304"/>
+      <c r="BI83" s="305"/>
+      <c r="BJ83" s="305"/>
+      <c r="BK83" s="306" t="s">
+        <v>70</v>
       </c>
-      <c r="I78" s="135"/>
-[...69 lines deleted...]
-      <c r="CM78" s="77"/>
+      <c r="BL83" s="306"/>
+      <c r="BM83" s="306"/>
+      <c r="BN83" s="306"/>
+      <c r="BO83" s="306"/>
+      <c r="BP83" s="306"/>
+      <c r="BQ83" s="306"/>
+      <c r="BR83" s="306"/>
+      <c r="BS83" s="306"/>
+      <c r="BT83" s="306"/>
+      <c r="BU83" s="306"/>
+      <c r="BV83" s="306"/>
+      <c r="BW83" s="306"/>
+      <c r="BX83" s="306"/>
+      <c r="BY83" s="306"/>
+      <c r="BZ83" s="306"/>
+      <c r="CA83" s="306"/>
+      <c r="CB83" s="306"/>
+      <c r="CC83" s="306"/>
+      <c r="CD83" s="306"/>
+      <c r="CE83" s="306"/>
+      <c r="CF83" s="306"/>
+      <c r="CG83" s="306"/>
+      <c r="CH83" s="306"/>
+      <c r="CI83" s="306"/>
+      <c r="CJ83" s="306"/>
+      <c r="CK83" s="306"/>
+      <c r="CL83" s="306"/>
+      <c r="CM83" s="306"/>
     </row>
-    <row r="79" spans="1:141" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="P79" s="108" t="s">
+    <row r="84" spans="1:93" ht="12.75" customHeight="1">
+      <c r="A84" s="303"/>
+      <c r="B84" s="303"/>
+      <c r="C84" s="304"/>
+      <c r="D84" s="304"/>
+      <c r="E84" s="304"/>
+      <c r="F84" s="304"/>
+      <c r="G84" s="304"/>
+      <c r="H84" s="303"/>
+      <c r="I84" s="303"/>
+      <c r="J84" s="304"/>
+      <c r="K84" s="304"/>
+      <c r="L84" s="304"/>
+      <c r="M84" s="304"/>
+      <c r="N84" s="305"/>
+      <c r="O84" s="305"/>
+      <c r="P84" s="306"/>
+      <c r="Q84" s="306"/>
+      <c r="R84" s="306"/>
+      <c r="S84" s="306"/>
+      <c r="T84" s="306"/>
+      <c r="U84" s="306"/>
+      <c r="V84" s="306"/>
+      <c r="W84" s="306"/>
+      <c r="X84" s="306"/>
+      <c r="Y84" s="306"/>
+      <c r="Z84" s="306"/>
+      <c r="AA84" s="306"/>
+      <c r="AB84" s="306"/>
+      <c r="AC84" s="306"/>
+      <c r="AD84" s="306"/>
+      <c r="AE84" s="306"/>
+      <c r="AF84" s="306"/>
+      <c r="AG84" s="306"/>
+      <c r="AH84" s="306"/>
+      <c r="AI84" s="306"/>
+      <c r="AJ84" s="306"/>
+      <c r="AK84" s="306"/>
+      <c r="AL84" s="306"/>
+      <c r="AM84" s="306"/>
+      <c r="AN84" s="306"/>
+      <c r="AO84" s="306"/>
+      <c r="AP84" s="306"/>
+      <c r="AQ84" s="306"/>
+      <c r="AR84" s="306"/>
+      <c r="AV84" s="303"/>
+      <c r="AW84" s="303"/>
+      <c r="AX84" s="304"/>
+      <c r="AY84" s="304"/>
+      <c r="AZ84" s="304"/>
+      <c r="BA84" s="304"/>
+      <c r="BB84" s="304"/>
+      <c r="BC84" s="303"/>
+      <c r="BD84" s="303"/>
+      <c r="BE84" s="304"/>
+      <c r="BF84" s="304"/>
+      <c r="BG84" s="304"/>
+      <c r="BH84" s="304"/>
+      <c r="BI84" s="305"/>
+      <c r="BJ84" s="305"/>
+      <c r="BK84" s="306"/>
+      <c r="BL84" s="306"/>
+      <c r="BM84" s="306"/>
+      <c r="BN84" s="306"/>
+      <c r="BO84" s="306"/>
+      <c r="BP84" s="306"/>
+      <c r="BQ84" s="306"/>
+      <c r="BR84" s="306"/>
+      <c r="BS84" s="306"/>
+      <c r="BT84" s="306"/>
+      <c r="BU84" s="306"/>
+      <c r="BV84" s="306"/>
+      <c r="BW84" s="306"/>
+      <c r="BX84" s="306"/>
+      <c r="BY84" s="306"/>
+      <c r="BZ84" s="306"/>
+      <c r="CA84" s="306"/>
+      <c r="CB84" s="306"/>
+      <c r="CC84" s="306"/>
+      <c r="CD84" s="306"/>
+      <c r="CE84" s="306"/>
+      <c r="CF84" s="306"/>
+      <c r="CG84" s="306"/>
+      <c r="CH84" s="306"/>
+      <c r="CI84" s="306"/>
+      <c r="CJ84" s="306"/>
+      <c r="CK84" s="306"/>
+      <c r="CL84" s="306"/>
+      <c r="CM84" s="306"/>
+    </row>
+    <row r="85" spans="1:93" ht="9" customHeight="1">
+      <c r="A85" s="303"/>
+      <c r="B85" s="303"/>
+      <c r="C85" s="304"/>
+      <c r="D85" s="304"/>
+      <c r="E85" s="304"/>
+      <c r="F85" s="304"/>
+      <c r="G85" s="304"/>
+      <c r="H85" s="303"/>
+      <c r="I85" s="303"/>
+      <c r="J85" s="304"/>
+      <c r="K85" s="304"/>
+      <c r="L85" s="304"/>
+      <c r="M85" s="304"/>
+      <c r="N85" s="305"/>
+      <c r="O85" s="305"/>
+      <c r="P85" s="306" t="s">
         <v>71</v>
       </c>
-      <c r="Q79" s="108"/>
-[...160 lines deleted...]
-      <c r="P81" s="108" t="s">
+      <c r="Q85" s="306"/>
+      <c r="R85" s="306"/>
+      <c r="S85" s="306"/>
+      <c r="T85" s="306"/>
+      <c r="U85" s="306"/>
+      <c r="V85" s="306"/>
+      <c r="W85" s="306"/>
+      <c r="X85" s="306"/>
+      <c r="Y85" s="306"/>
+      <c r="Z85" s="306"/>
+      <c r="AA85" s="306"/>
+      <c r="AB85" s="306"/>
+      <c r="AC85" s="306"/>
+      <c r="AD85" s="306"/>
+      <c r="AE85" s="306"/>
+      <c r="AF85" s="306"/>
+      <c r="AG85" s="306"/>
+      <c r="AH85" s="306"/>
+      <c r="AI85" s="306"/>
+      <c r="AJ85" s="306"/>
+      <c r="AK85" s="306"/>
+      <c r="AL85" s="306"/>
+      <c r="AM85" s="306"/>
+      <c r="AN85" s="307"/>
+      <c r="AO85" s="307"/>
+      <c r="AP85" s="307"/>
+      <c r="AQ85" s="309" t="s">
         <v>72</v>
       </c>
-      <c r="Q81" s="108"/>
-[...25 lines deleted...]
-      <c r="AQ81" s="109" t="s">
+      <c r="AR85" s="309"/>
+      <c r="AV85" s="303"/>
+      <c r="AW85" s="303"/>
+      <c r="AX85" s="304"/>
+      <c r="AY85" s="304"/>
+      <c r="AZ85" s="304"/>
+      <c r="BA85" s="304"/>
+      <c r="BB85" s="304"/>
+      <c r="BC85" s="303"/>
+      <c r="BD85" s="303"/>
+      <c r="BE85" s="304"/>
+      <c r="BF85" s="304"/>
+      <c r="BG85" s="304"/>
+      <c r="BH85" s="304"/>
+      <c r="BI85" s="305"/>
+      <c r="BJ85" s="305"/>
+      <c r="BK85" s="306" t="s">
+        <v>71</v>
+      </c>
+      <c r="BL85" s="306"/>
+      <c r="BM85" s="306"/>
+      <c r="BN85" s="306"/>
+      <c r="BO85" s="306"/>
+      <c r="BP85" s="306"/>
+      <c r="BQ85" s="306"/>
+      <c r="BR85" s="306"/>
+      <c r="BS85" s="306"/>
+      <c r="BT85" s="306"/>
+      <c r="BU85" s="306"/>
+      <c r="BV85" s="306"/>
+      <c r="BW85" s="306"/>
+      <c r="BX85" s="306"/>
+      <c r="BY85" s="306"/>
+      <c r="BZ85" s="306"/>
+      <c r="CA85" s="306"/>
+      <c r="CB85" s="306"/>
+      <c r="CC85" s="306"/>
+      <c r="CD85" s="306"/>
+      <c r="CE85" s="306"/>
+      <c r="CF85" s="306"/>
+      <c r="CG85" s="306"/>
+      <c r="CH85" s="306"/>
+      <c r="CI85" s="307"/>
+      <c r="CJ85" s="307"/>
+      <c r="CK85" s="307"/>
+      <c r="CL85" s="309" t="s">
+        <v>72</v>
+      </c>
+      <c r="CM85" s="309"/>
+    </row>
+    <row r="86" spans="1:93" ht="9" customHeight="1">
+      <c r="A86" s="303"/>
+      <c r="B86" s="303"/>
+      <c r="C86" s="304"/>
+      <c r="D86" s="304"/>
+      <c r="E86" s="304"/>
+      <c r="F86" s="304"/>
+      <c r="G86" s="304"/>
+      <c r="H86" s="310"/>
+      <c r="I86" s="310"/>
+      <c r="J86" s="310"/>
+      <c r="K86" s="310"/>
+      <c r="L86" s="310"/>
+      <c r="M86" s="310"/>
+      <c r="N86" s="305"/>
+      <c r="O86" s="305"/>
+      <c r="P86" s="306"/>
+      <c r="Q86" s="306"/>
+      <c r="R86" s="306"/>
+      <c r="S86" s="306"/>
+      <c r="T86" s="306"/>
+      <c r="U86" s="306"/>
+      <c r="V86" s="306"/>
+      <c r="W86" s="306"/>
+      <c r="X86" s="306"/>
+      <c r="Y86" s="306"/>
+      <c r="Z86" s="306"/>
+      <c r="AA86" s="306"/>
+      <c r="AB86" s="306"/>
+      <c r="AC86" s="306"/>
+      <c r="AD86" s="306"/>
+      <c r="AE86" s="306"/>
+      <c r="AF86" s="306"/>
+      <c r="AG86" s="306"/>
+      <c r="AH86" s="306"/>
+      <c r="AI86" s="306"/>
+      <c r="AJ86" s="306"/>
+      <c r="AK86" s="306"/>
+      <c r="AL86" s="306"/>
+      <c r="AM86" s="306"/>
+      <c r="AN86" s="307"/>
+      <c r="AO86" s="307"/>
+      <c r="AP86" s="307"/>
+      <c r="AQ86" s="309"/>
+      <c r="AR86" s="309"/>
+      <c r="AV86" s="303"/>
+      <c r="AW86" s="303"/>
+      <c r="AX86" s="304"/>
+      <c r="AY86" s="304"/>
+      <c r="AZ86" s="304"/>
+      <c r="BA86" s="304"/>
+      <c r="BB86" s="304"/>
+      <c r="BC86" s="310"/>
+      <c r="BD86" s="310"/>
+      <c r="BE86" s="310"/>
+      <c r="BF86" s="310"/>
+      <c r="BG86" s="310"/>
+      <c r="BH86" s="310"/>
+      <c r="BI86" s="305"/>
+      <c r="BJ86" s="305"/>
+      <c r="BK86" s="306"/>
+      <c r="BL86" s="306"/>
+      <c r="BM86" s="306"/>
+      <c r="BN86" s="306"/>
+      <c r="BO86" s="306"/>
+      <c r="BP86" s="306"/>
+      <c r="BQ86" s="306"/>
+      <c r="BR86" s="306"/>
+      <c r="BS86" s="306"/>
+      <c r="BT86" s="306"/>
+      <c r="BU86" s="306"/>
+      <c r="BV86" s="306"/>
+      <c r="BW86" s="306"/>
+      <c r="BX86" s="306"/>
+      <c r="BY86" s="306"/>
+      <c r="BZ86" s="306"/>
+      <c r="CA86" s="306"/>
+      <c r="CB86" s="306"/>
+      <c r="CC86" s="306"/>
+      <c r="CD86" s="306"/>
+      <c r="CE86" s="306"/>
+      <c r="CF86" s="306"/>
+      <c r="CG86" s="306"/>
+      <c r="CH86" s="306"/>
+      <c r="CI86" s="307"/>
+      <c r="CJ86" s="307"/>
+      <c r="CK86" s="307"/>
+      <c r="CL86" s="309"/>
+      <c r="CM86" s="309"/>
+    </row>
+    <row r="87" spans="1:93" ht="9" customHeight="1">
+      <c r="A87" s="311" t="s">
         <v>73</v>
       </c>
-      <c r="AR81" s="109"/>
-[...116 lines deleted...]
-      <c r="A83" s="110" t="s">
+      <c r="B87" s="311"/>
+      <c r="C87" s="311"/>
+      <c r="D87" s="311"/>
+      <c r="E87" s="311"/>
+      <c r="F87" s="311"/>
+      <c r="G87" s="311"/>
+      <c r="H87" s="312" t="s">
         <v>74</v>
       </c>
-      <c r="B83" s="110"/>
-[...5 lines deleted...]
-      <c r="H83" s="112" t="s">
+      <c r="I87" s="313"/>
+      <c r="J87" s="313"/>
+      <c r="K87" s="313"/>
+      <c r="L87" s="313"/>
+      <c r="M87" s="313"/>
+      <c r="N87" s="313"/>
+      <c r="O87" s="313"/>
+      <c r="P87" s="313"/>
+      <c r="Q87" s="313"/>
+      <c r="R87" s="313"/>
+      <c r="S87" s="313"/>
+      <c r="T87" s="313"/>
+      <c r="U87" s="313"/>
+      <c r="V87" s="313"/>
+      <c r="W87" s="313"/>
+      <c r="X87" s="314"/>
+      <c r="Y87" s="307"/>
+      <c r="Z87" s="307"/>
+      <c r="AA87" s="307"/>
+      <c r="AB87" s="307"/>
+      <c r="AC87" s="152"/>
+      <c r="AD87" s="152"/>
+      <c r="AE87" s="152"/>
+      <c r="AF87" s="152"/>
+      <c r="AG87" s="152"/>
+      <c r="AH87" s="152"/>
+      <c r="AI87" s="152"/>
+      <c r="AJ87" s="152"/>
+      <c r="AK87" s="152"/>
+      <c r="AL87" s="152"/>
+      <c r="AM87" s="152"/>
+      <c r="AN87" s="152"/>
+      <c r="AO87" s="152"/>
+      <c r="AP87" s="152"/>
+      <c r="AQ87" s="152"/>
+      <c r="AR87" s="152"/>
+      <c r="AV87" s="311" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW87" s="311"/>
+      <c r="AX87" s="311"/>
+      <c r="AY87" s="311"/>
+      <c r="AZ87" s="311"/>
+      <c r="BA87" s="311"/>
+      <c r="BB87" s="311"/>
+      <c r="BC87" s="312" t="s">
+        <v>74</v>
+      </c>
+      <c r="BD87" s="313"/>
+      <c r="BE87" s="313"/>
+      <c r="BF87" s="313"/>
+      <c r="BG87" s="313"/>
+      <c r="BH87" s="313"/>
+      <c r="BI87" s="313"/>
+      <c r="BJ87" s="313"/>
+      <c r="BK87" s="313"/>
+      <c r="BL87" s="313"/>
+      <c r="BM87" s="313"/>
+      <c r="BN87" s="313"/>
+      <c r="BO87" s="313"/>
+      <c r="BP87" s="313"/>
+      <c r="BQ87" s="313"/>
+      <c r="BR87" s="313"/>
+      <c r="BS87" s="314"/>
+      <c r="BT87" s="307"/>
+      <c r="BU87" s="307"/>
+      <c r="BV87" s="307"/>
+      <c r="BW87" s="307"/>
+      <c r="BX87" s="152"/>
+      <c r="BY87" s="152"/>
+      <c r="BZ87" s="152"/>
+      <c r="CA87" s="152"/>
+      <c r="CB87" s="152"/>
+      <c r="CC87" s="152"/>
+      <c r="CD87" s="152"/>
+      <c r="CE87" s="152"/>
+      <c r="CF87" s="152"/>
+      <c r="CG87" s="152"/>
+      <c r="CH87" s="152"/>
+      <c r="CI87" s="152"/>
+      <c r="CJ87" s="152"/>
+      <c r="CK87" s="152"/>
+      <c r="CL87" s="152"/>
+      <c r="CM87" s="152"/>
+    </row>
+    <row r="88" spans="1:93" ht="9" customHeight="1">
+      <c r="A88" s="315"/>
+      <c r="B88" s="315"/>
+      <c r="C88" s="315"/>
+      <c r="D88" s="315"/>
+      <c r="E88" s="315"/>
+      <c r="F88" s="315"/>
+      <c r="G88" s="315"/>
+      <c r="H88" s="316"/>
+      <c r="I88" s="317"/>
+      <c r="J88" s="317"/>
+      <c r="K88" s="317"/>
+      <c r="L88" s="317"/>
+      <c r="M88" s="317"/>
+      <c r="N88" s="317"/>
+      <c r="O88" s="317"/>
+      <c r="P88" s="317"/>
+      <c r="Q88" s="317"/>
+      <c r="R88" s="317"/>
+      <c r="S88" s="317"/>
+      <c r="T88" s="317"/>
+      <c r="U88" s="317"/>
+      <c r="V88" s="317"/>
+      <c r="W88" s="317"/>
+      <c r="X88" s="318"/>
+      <c r="Y88" s="307"/>
+      <c r="Z88" s="317" t="s">
         <v>75</v>
       </c>
-      <c r="I83" s="113"/>
-[...83 lines deleted...]
-      <c r="Z84" s="116" t="s">
+      <c r="AA88" s="317"/>
+      <c r="AB88" s="307"/>
+      <c r="AC88" s="152"/>
+      <c r="AD88" s="319"/>
+      <c r="AE88" s="319"/>
+      <c r="AF88" s="152"/>
+      <c r="AG88" s="152"/>
+      <c r="AH88" s="152"/>
+      <c r="AI88" s="152"/>
+      <c r="AJ88" s="315" t="s">
         <v>76</v>
       </c>
-      <c r="AA84" s="116"/>
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="AK88" s="315"/>
+      <c r="AL88" s="152"/>
+      <c r="AM88" s="152"/>
+      <c r="AN88" s="152"/>
+      <c r="AO88" s="152"/>
+      <c r="AP88" s="152"/>
+      <c r="AQ88" s="152"/>
+      <c r="AR88" s="152"/>
+      <c r="AV88" s="315"/>
+      <c r="AW88" s="315"/>
+      <c r="AX88" s="315"/>
+      <c r="AY88" s="315"/>
+      <c r="AZ88" s="315"/>
+      <c r="BA88" s="315"/>
+      <c r="BB88" s="315"/>
+      <c r="BC88" s="316"/>
+      <c r="BD88" s="317"/>
+      <c r="BE88" s="317"/>
+      <c r="BF88" s="317"/>
+      <c r="BG88" s="317"/>
+      <c r="BH88" s="317"/>
+      <c r="BI88" s="317"/>
+      <c r="BJ88" s="317"/>
+      <c r="BK88" s="317"/>
+      <c r="BL88" s="317"/>
+      <c r="BM88" s="317"/>
+      <c r="BN88" s="317"/>
+      <c r="BO88" s="317"/>
+      <c r="BP88" s="317"/>
+      <c r="BQ88" s="317"/>
+      <c r="BR88" s="317"/>
+      <c r="BS88" s="318"/>
+      <c r="BT88" s="307"/>
+      <c r="BU88" s="317" t="s">
+        <v>75</v>
       </c>
-      <c r="AK84" s="111"/>
-[...29 lines deleted...]
-      <c r="BZ84" s="34"/>
+      <c r="BV88" s="317"/>
+      <c r="BW88" s="307"/>
+      <c r="BX88" s="152"/>
+      <c r="BY88" s="319"/>
+      <c r="BZ88" s="319"/>
+      <c r="CA88" s="152"/>
+      <c r="CB88" s="152"/>
+      <c r="CC88" s="152"/>
+      <c r="CD88" s="152"/>
+      <c r="CE88" s="315" t="s">
+        <v>76</v>
+      </c>
+      <c r="CF88" s="315"/>
+      <c r="CG88" s="152"/>
+      <c r="CH88" s="152"/>
+      <c r="CI88" s="152"/>
+      <c r="CJ88" s="152"/>
+      <c r="CK88" s="152"/>
+      <c r="CL88" s="152"/>
+      <c r="CM88" s="152"/>
     </row>
-    <row r="85" spans="1:91" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...65 lines deleted...]
-      <c r="BZ85" s="34"/>
+    <row r="89" spans="1:93" ht="9" customHeight="1">
+      <c r="A89" s="315"/>
+      <c r="B89" s="315"/>
+      <c r="C89" s="315"/>
+      <c r="D89" s="315"/>
+      <c r="E89" s="315"/>
+      <c r="F89" s="315"/>
+      <c r="G89" s="315"/>
+      <c r="H89" s="320"/>
+      <c r="I89" s="321"/>
+      <c r="J89" s="321"/>
+      <c r="K89" s="321"/>
+      <c r="L89" s="321"/>
+      <c r="M89" s="321"/>
+      <c r="N89" s="321"/>
+      <c r="O89" s="321"/>
+      <c r="P89" s="321"/>
+      <c r="Q89" s="321"/>
+      <c r="R89" s="321"/>
+      <c r="S89" s="321"/>
+      <c r="T89" s="321"/>
+      <c r="U89" s="321"/>
+      <c r="V89" s="321"/>
+      <c r="W89" s="321"/>
+      <c r="X89" s="322"/>
+      <c r="Y89" s="152"/>
+      <c r="Z89" s="317"/>
+      <c r="AA89" s="317"/>
+      <c r="AB89" s="152"/>
+      <c r="AC89" s="323"/>
+      <c r="AD89" s="319"/>
+      <c r="AE89" s="319"/>
+      <c r="AF89" s="152"/>
+      <c r="AG89" s="152"/>
+      <c r="AH89" s="152"/>
+      <c r="AI89" s="152"/>
+      <c r="AJ89" s="315"/>
+      <c r="AK89" s="315"/>
+      <c r="AL89" s="152"/>
+      <c r="AM89" s="152"/>
+      <c r="AN89" s="152"/>
+      <c r="AO89" s="152"/>
+      <c r="AP89" s="152"/>
+      <c r="AQ89" s="152"/>
+      <c r="AR89" s="152"/>
+      <c r="AV89" s="315"/>
+      <c r="AW89" s="315"/>
+      <c r="AX89" s="315"/>
+      <c r="AY89" s="315"/>
+      <c r="AZ89" s="315"/>
+      <c r="BA89" s="315"/>
+      <c r="BB89" s="315"/>
+      <c r="BC89" s="320"/>
+      <c r="BD89" s="321"/>
+      <c r="BE89" s="321"/>
+      <c r="BF89" s="321"/>
+      <c r="BG89" s="321"/>
+      <c r="BH89" s="321"/>
+      <c r="BI89" s="321"/>
+      <c r="BJ89" s="321"/>
+      <c r="BK89" s="321"/>
+      <c r="BL89" s="321"/>
+      <c r="BM89" s="321"/>
+      <c r="BN89" s="321"/>
+      <c r="BO89" s="321"/>
+      <c r="BP89" s="321"/>
+      <c r="BQ89" s="321"/>
+      <c r="BR89" s="321"/>
+      <c r="BS89" s="322"/>
+      <c r="BT89" s="152"/>
+      <c r="BU89" s="317"/>
+      <c r="BV89" s="317"/>
+      <c r="BW89" s="152"/>
+      <c r="BX89" s="323"/>
+      <c r="BY89" s="319"/>
+      <c r="BZ89" s="319"/>
+      <c r="CA89" s="152"/>
+      <c r="CB89" s="152"/>
+      <c r="CC89" s="152"/>
+      <c r="CD89" s="152"/>
+      <c r="CE89" s="315"/>
+      <c r="CF89" s="315"/>
+      <c r="CG89" s="152"/>
+      <c r="CH89" s="152"/>
+      <c r="CI89" s="152"/>
+      <c r="CJ89" s="152"/>
+      <c r="CK89" s="152"/>
+      <c r="CL89" s="152"/>
+      <c r="CM89" s="152"/>
     </row>
-    <row r="94" spans="1:91" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR94" s="106"/>
+    <row r="98" spans="1:44" ht="9" customHeight="1">
+      <c r="A98" s="148"/>
+      <c r="B98" s="148"/>
+      <c r="C98" s="148"/>
+      <c r="D98" s="148"/>
+      <c r="E98" s="148"/>
+      <c r="F98" s="148"/>
+      <c r="G98" s="148"/>
+      <c r="H98" s="148"/>
+      <c r="I98" s="148"/>
+      <c r="J98" s="148"/>
+      <c r="K98" s="148"/>
+      <c r="L98" s="148"/>
+      <c r="M98" s="148"/>
+      <c r="N98" s="148"/>
+      <c r="O98" s="148"/>
+      <c r="P98" s="148"/>
+      <c r="Q98" s="148"/>
+      <c r="R98" s="148"/>
+      <c r="S98" s="148"/>
+      <c r="T98" s="148"/>
+      <c r="U98" s="148"/>
+      <c r="V98" s="148"/>
+      <c r="W98" s="148"/>
+      <c r="X98" s="41"/>
+      <c r="Y98" s="41"/>
+      <c r="Z98" s="41"/>
+      <c r="AA98" s="41"/>
+      <c r="AB98" s="41"/>
+      <c r="AC98" s="41"/>
+      <c r="AD98" s="41"/>
+      <c r="AE98" s="41"/>
+      <c r="AF98" s="41"/>
+      <c r="AG98" s="41"/>
+      <c r="AH98" s="41"/>
+      <c r="AI98" s="41"/>
+      <c r="AJ98" s="41"/>
+      <c r="AK98" s="41"/>
+      <c r="AL98" s="41"/>
+      <c r="AM98" s="41"/>
+      <c r="AN98" s="41"/>
+      <c r="AO98" s="41"/>
+      <c r="AP98" s="41"/>
+      <c r="AQ98" s="41"/>
+      <c r="AR98" s="41"/>
     </row>
-    <row r="95" spans="1:91" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR95" s="106"/>
+    <row r="99" spans="1:44" ht="9" customHeight="1">
+      <c r="A99" s="148"/>
+      <c r="B99" s="148"/>
+      <c r="C99" s="148"/>
+      <c r="D99" s="148"/>
+      <c r="E99" s="148"/>
+      <c r="F99" s="148"/>
+      <c r="G99" s="148"/>
+      <c r="H99" s="148"/>
+      <c r="I99" s="148"/>
+      <c r="J99" s="148"/>
+      <c r="K99" s="148"/>
+      <c r="L99" s="148"/>
+      <c r="M99" s="148"/>
+      <c r="N99" s="148"/>
+      <c r="O99" s="148"/>
+      <c r="P99" s="148"/>
+      <c r="Q99" s="148"/>
+      <c r="R99" s="148"/>
+      <c r="S99" s="148"/>
+      <c r="T99" s="148"/>
+      <c r="U99" s="148"/>
+      <c r="V99" s="148"/>
+      <c r="W99" s="148"/>
+      <c r="X99" s="41"/>
+      <c r="Y99" s="41"/>
+      <c r="Z99" s="41"/>
+      <c r="AA99" s="41"/>
+      <c r="AB99" s="41"/>
+      <c r="AC99" s="41"/>
+      <c r="AD99" s="41"/>
+      <c r="AE99" s="41"/>
+      <c r="AF99" s="41"/>
+      <c r="AG99" s="41"/>
+      <c r="AH99" s="41"/>
+      <c r="AI99" s="41"/>
+      <c r="AJ99" s="41"/>
+      <c r="AK99" s="41"/>
+      <c r="AL99" s="41"/>
+      <c r="AM99" s="41"/>
+      <c r="AN99" s="41"/>
+      <c r="AO99" s="41"/>
+      <c r="AP99" s="41"/>
+      <c r="AQ99" s="41"/>
+      <c r="AR99" s="41"/>
     </row>
-    <row r="96" spans="1:91" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR96" s="106"/>
+    <row r="100" spans="1:44" ht="9" customHeight="1">
+      <c r="A100" s="41"/>
+      <c r="B100" s="41"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="41"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="41"/>
+      <c r="I100" s="41"/>
+      <c r="J100" s="41"/>
+      <c r="K100" s="41"/>
+      <c r="L100" s="41"/>
+      <c r="M100" s="41"/>
+      <c r="N100" s="41"/>
+      <c r="O100" s="324"/>
+      <c r="P100" s="324"/>
+      <c r="Q100" s="324"/>
+      <c r="R100" s="324"/>
+      <c r="S100" s="324"/>
+      <c r="T100" s="41"/>
+      <c r="U100" s="324"/>
+      <c r="V100" s="324"/>
+      <c r="W100" s="324"/>
+      <c r="X100" s="41"/>
+      <c r="Y100" s="41"/>
+      <c r="Z100" s="41"/>
+      <c r="AA100" s="41"/>
+      <c r="AB100" s="41"/>
+      <c r="AC100" s="41"/>
+      <c r="AD100" s="41"/>
+      <c r="AE100" s="41"/>
+      <c r="AF100" s="41"/>
+      <c r="AG100" s="41"/>
+      <c r="AH100" s="41"/>
+      <c r="AI100" s="41"/>
+      <c r="AJ100" s="41"/>
+      <c r="AK100" s="41"/>
+      <c r="AL100" s="41"/>
+      <c r="AM100" s="41"/>
+      <c r="AN100" s="41"/>
+      <c r="AO100" s="41"/>
+      <c r="AP100" s="41"/>
+      <c r="AQ100" s="41"/>
+      <c r="AR100" s="41"/>
     </row>
-    <row r="97" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR97" s="106"/>
+    <row r="101" spans="1:44" ht="9" customHeight="1">
+      <c r="A101" s="41"/>
+      <c r="B101" s="41"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="41"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="41"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="41"/>
+      <c r="I101" s="41"/>
+      <c r="J101" s="41"/>
+      <c r="K101" s="41"/>
+      <c r="L101" s="41"/>
+      <c r="M101" s="41"/>
+      <c r="N101" s="324"/>
+      <c r="O101" s="324"/>
+      <c r="P101" s="324"/>
+      <c r="Q101" s="324"/>
+      <c r="R101" s="324"/>
+      <c r="S101" s="324"/>
+      <c r="T101" s="324"/>
+      <c r="U101" s="324"/>
+      <c r="V101" s="324"/>
+      <c r="W101" s="324"/>
+      <c r="X101" s="41"/>
+      <c r="Y101" s="41"/>
+      <c r="Z101" s="41"/>
+      <c r="AA101" s="41"/>
+      <c r="AB101" s="41"/>
+      <c r="AC101" s="41"/>
+      <c r="AD101" s="41"/>
+      <c r="AE101" s="41"/>
+      <c r="AF101" s="41"/>
+      <c r="AG101" s="41"/>
+      <c r="AH101" s="41"/>
+      <c r="AI101" s="41"/>
+      <c r="AJ101" s="41"/>
+      <c r="AK101" s="41"/>
+      <c r="AL101" s="41"/>
+      <c r="AM101" s="41"/>
+      <c r="AN101" s="41"/>
+      <c r="AO101" s="41"/>
+      <c r="AP101" s="41"/>
+      <c r="AQ101" s="41"/>
+      <c r="AR101" s="41"/>
     </row>
-    <row r="98" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR98" s="103"/>
+    <row r="102" spans="1:44" ht="9" customHeight="1">
+      <c r="A102" s="325"/>
+      <c r="B102" s="325"/>
+      <c r="C102" s="325"/>
+      <c r="D102" s="326"/>
+      <c r="E102" s="326"/>
+      <c r="F102" s="326"/>
+      <c r="G102" s="326"/>
+      <c r="H102" s="326"/>
+      <c r="I102" s="326"/>
+      <c r="J102" s="326"/>
+      <c r="K102" s="326"/>
+      <c r="L102" s="326"/>
+      <c r="M102" s="326"/>
+      <c r="N102" s="5"/>
+      <c r="O102" s="5"/>
+      <c r="P102" s="5"/>
+      <c r="Q102" s="5"/>
+      <c r="R102" s="5"/>
+      <c r="S102" s="5"/>
+      <c r="T102" s="5"/>
+      <c r="U102" s="5"/>
+      <c r="V102" s="5"/>
+      <c r="W102" s="5"/>
+      <c r="X102" s="264"/>
+      <c r="Y102" s="264"/>
+      <c r="Z102" s="264"/>
+      <c r="AA102" s="264"/>
+      <c r="AB102" s="264"/>
+      <c r="AC102" s="264"/>
+      <c r="AD102" s="264"/>
+      <c r="AE102" s="264"/>
+      <c r="AF102" s="264"/>
+      <c r="AG102" s="70"/>
+      <c r="AH102" s="70"/>
+      <c r="AI102" s="70"/>
+      <c r="AJ102" s="264"/>
+      <c r="AK102" s="264"/>
+      <c r="AL102" s="264"/>
+      <c r="AM102" s="264"/>
+      <c r="AN102" s="264"/>
+      <c r="AO102" s="264"/>
+      <c r="AP102" s="264"/>
+      <c r="AQ102" s="264"/>
+      <c r="AR102" s="264"/>
     </row>
-    <row r="99" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR99" s="103"/>
+    <row r="103" spans="1:44" ht="9" customHeight="1">
+      <c r="A103" s="325"/>
+      <c r="B103" s="325"/>
+      <c r="C103" s="325"/>
+      <c r="D103" s="326"/>
+      <c r="E103" s="326"/>
+      <c r="F103" s="326"/>
+      <c r="G103" s="326"/>
+      <c r="H103" s="326"/>
+      <c r="I103" s="326"/>
+      <c r="J103" s="326"/>
+      <c r="K103" s="326"/>
+      <c r="L103" s="326"/>
+      <c r="M103" s="326"/>
+      <c r="N103" s="5"/>
+      <c r="O103" s="5"/>
+      <c r="P103" s="5"/>
+      <c r="Q103" s="5"/>
+      <c r="R103" s="5"/>
+      <c r="S103" s="5"/>
+      <c r="T103" s="5"/>
+      <c r="U103" s="5"/>
+      <c r="V103" s="5"/>
+      <c r="W103" s="5"/>
+      <c r="X103" s="264"/>
+      <c r="Y103" s="264"/>
+      <c r="Z103" s="264"/>
+      <c r="AA103" s="264"/>
+      <c r="AB103" s="264"/>
+      <c r="AC103" s="264"/>
+      <c r="AD103" s="264"/>
+      <c r="AE103" s="264"/>
+      <c r="AF103" s="264"/>
+      <c r="AG103" s="70"/>
+      <c r="AH103" s="70"/>
+      <c r="AI103" s="70"/>
+      <c r="AJ103" s="264"/>
+      <c r="AK103" s="264"/>
+      <c r="AL103" s="264"/>
+      <c r="AM103" s="264"/>
+      <c r="AN103" s="264"/>
+      <c r="AO103" s="264"/>
+      <c r="AP103" s="264"/>
+      <c r="AQ103" s="264"/>
+      <c r="AR103" s="264"/>
     </row>
-    <row r="100" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR100" s="103"/>
+    <row r="104" spans="1:44" ht="9" customHeight="1">
+      <c r="A104" s="325"/>
+      <c r="B104" s="325"/>
+      <c r="C104" s="325"/>
+      <c r="D104" s="326"/>
+      <c r="E104" s="326"/>
+      <c r="F104" s="326"/>
+      <c r="G104" s="326"/>
+      <c r="H104" s="326"/>
+      <c r="I104" s="326"/>
+      <c r="J104" s="326"/>
+      <c r="K104" s="326"/>
+      <c r="L104" s="326"/>
+      <c r="M104" s="326"/>
+      <c r="N104" s="5"/>
+      <c r="O104" s="5"/>
+      <c r="P104" s="5"/>
+      <c r="Q104" s="5"/>
+      <c r="R104" s="5"/>
+      <c r="S104" s="5"/>
+      <c r="T104" s="5"/>
+      <c r="U104" s="5"/>
+      <c r="V104" s="5"/>
+      <c r="W104" s="5"/>
+      <c r="X104" s="264"/>
+      <c r="Y104" s="264"/>
+      <c r="Z104" s="264"/>
+      <c r="AA104" s="264"/>
+      <c r="AB104" s="264"/>
+      <c r="AC104" s="264"/>
+      <c r="AD104" s="264"/>
+      <c r="AE104" s="264"/>
+      <c r="AF104" s="264"/>
+      <c r="AG104" s="70"/>
+      <c r="AH104" s="70"/>
+      <c r="AI104" s="70"/>
+      <c r="AJ104" s="264"/>
+      <c r="AK104" s="264"/>
+      <c r="AL104" s="264"/>
+      <c r="AM104" s="264"/>
+      <c r="AN104" s="264"/>
+      <c r="AO104" s="264"/>
+      <c r="AP104" s="264"/>
+      <c r="AQ104" s="264"/>
+      <c r="AR104" s="264"/>
     </row>
-    <row r="101" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR101" s="105"/>
+    <row r="105" spans="1:44" ht="9" customHeight="1">
+      <c r="A105" s="325"/>
+      <c r="B105" s="325"/>
+      <c r="C105" s="325"/>
+      <c r="D105" s="326"/>
+      <c r="E105" s="326"/>
+      <c r="F105" s="326"/>
+      <c r="G105" s="326"/>
+      <c r="H105" s="326"/>
+      <c r="I105" s="326"/>
+      <c r="J105" s="326"/>
+      <c r="K105" s="326"/>
+      <c r="L105" s="326"/>
+      <c r="M105" s="326"/>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="5"/>
+      <c r="Q105" s="5"/>
+      <c r="R105" s="5"/>
+      <c r="S105" s="5"/>
+      <c r="T105" s="5"/>
+      <c r="U105" s="5"/>
+      <c r="V105" s="5"/>
+      <c r="W105" s="5"/>
+      <c r="X105" s="327"/>
+      <c r="Y105" s="6"/>
+      <c r="Z105" s="6"/>
+      <c r="AA105" s="6"/>
+      <c r="AB105" s="6"/>
+      <c r="AC105" s="6"/>
+      <c r="AD105" s="6"/>
+      <c r="AE105" s="6"/>
+      <c r="AF105" s="6"/>
+      <c r="AG105" s="6"/>
+      <c r="AH105" s="6"/>
+      <c r="AI105" s="6"/>
+      <c r="AJ105" s="6"/>
+      <c r="AK105" s="6"/>
+      <c r="AL105" s="6"/>
+      <c r="AM105" s="6"/>
+      <c r="AN105" s="6"/>
+      <c r="AO105" s="6"/>
+      <c r="AP105" s="6"/>
+      <c r="AQ105" s="6"/>
+      <c r="AR105" s="6"/>
     </row>
-    <row r="102" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR102" s="105"/>
+    <row r="106" spans="1:44" ht="9" customHeight="1">
+      <c r="A106" s="325"/>
+      <c r="B106" s="325"/>
+      <c r="C106" s="325"/>
+      <c r="D106" s="326"/>
+      <c r="E106" s="326"/>
+      <c r="F106" s="326"/>
+      <c r="G106" s="326"/>
+      <c r="H106" s="326"/>
+      <c r="I106" s="326"/>
+      <c r="J106" s="326"/>
+      <c r="K106" s="326"/>
+      <c r="L106" s="326"/>
+      <c r="M106" s="326"/>
+      <c r="N106" s="5"/>
+      <c r="O106" s="5"/>
+      <c r="P106" s="5"/>
+      <c r="Q106" s="5"/>
+      <c r="R106" s="5"/>
+      <c r="S106" s="5"/>
+      <c r="T106" s="5"/>
+      <c r="U106" s="5"/>
+      <c r="V106" s="5"/>
+      <c r="W106" s="5"/>
+      <c r="X106" s="6"/>
+      <c r="Y106" s="6"/>
+      <c r="Z106" s="6"/>
+      <c r="AA106" s="6"/>
+      <c r="AB106" s="6"/>
+      <c r="AC106" s="6"/>
+      <c r="AD106" s="6"/>
+      <c r="AE106" s="6"/>
+      <c r="AF106" s="6"/>
+      <c r="AG106" s="6"/>
+      <c r="AH106" s="6"/>
+      <c r="AI106" s="6"/>
+      <c r="AJ106" s="6"/>
+      <c r="AK106" s="6"/>
+      <c r="AL106" s="6"/>
+      <c r="AM106" s="6"/>
+      <c r="AN106" s="6"/>
+      <c r="AO106" s="6"/>
+      <c r="AP106" s="6"/>
+      <c r="AQ106" s="6"/>
+      <c r="AR106" s="6"/>
     </row>
-    <row r="103" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR103" s="105"/>
+    <row r="107" spans="1:44" ht="9" customHeight="1">
+      <c r="A107" s="325"/>
+      <c r="B107" s="325"/>
+      <c r="C107" s="325"/>
+      <c r="D107" s="326"/>
+      <c r="E107" s="326"/>
+      <c r="F107" s="326"/>
+      <c r="G107" s="326"/>
+      <c r="H107" s="326"/>
+      <c r="I107" s="326"/>
+      <c r="J107" s="326"/>
+      <c r="K107" s="326"/>
+      <c r="L107" s="326"/>
+      <c r="M107" s="326"/>
+      <c r="N107" s="5"/>
+      <c r="O107" s="5"/>
+      <c r="P107" s="5"/>
+      <c r="Q107" s="5"/>
+      <c r="R107" s="5"/>
+      <c r="S107" s="5"/>
+      <c r="T107" s="5"/>
+      <c r="U107" s="5"/>
+      <c r="V107" s="5"/>
+      <c r="W107" s="5"/>
+      <c r="X107" s="6"/>
+      <c r="Y107" s="6"/>
+      <c r="Z107" s="6"/>
+      <c r="AA107" s="6"/>
+      <c r="AB107" s="6"/>
+      <c r="AC107" s="6"/>
+      <c r="AD107" s="6"/>
+      <c r="AE107" s="6"/>
+      <c r="AF107" s="6"/>
+      <c r="AG107" s="6"/>
+      <c r="AH107" s="6"/>
+      <c r="AI107" s="6"/>
+      <c r="AJ107" s="6"/>
+      <c r="AK107" s="6"/>
+      <c r="AL107" s="6"/>
+      <c r="AM107" s="6"/>
+      <c r="AN107" s="6"/>
+      <c r="AO107" s="6"/>
+      <c r="AP107" s="6"/>
+      <c r="AQ107" s="6"/>
+      <c r="AR107" s="6"/>
     </row>
-    <row r="104" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR104" s="105"/>
+    <row r="108" spans="1:44" ht="9" customHeight="1">
+      <c r="A108" s="325"/>
+      <c r="B108" s="325"/>
+      <c r="C108" s="325"/>
+      <c r="D108" s="326"/>
+      <c r="E108" s="326"/>
+      <c r="F108" s="326"/>
+      <c r="G108" s="326"/>
+      <c r="H108" s="326"/>
+      <c r="I108" s="326"/>
+      <c r="J108" s="326"/>
+      <c r="K108" s="326"/>
+      <c r="L108" s="326"/>
+      <c r="M108" s="326"/>
+      <c r="N108" s="5"/>
+      <c r="O108" s="5"/>
+      <c r="P108" s="5"/>
+      <c r="Q108" s="5"/>
+      <c r="R108" s="5"/>
+      <c r="S108" s="5"/>
+      <c r="T108" s="5"/>
+      <c r="U108" s="5"/>
+      <c r="V108" s="5"/>
+      <c r="W108" s="5"/>
+      <c r="X108" s="6"/>
+      <c r="Y108" s="6"/>
+      <c r="Z108" s="6"/>
+      <c r="AA108" s="6"/>
+      <c r="AB108" s="6"/>
+      <c r="AC108" s="6"/>
+      <c r="AD108" s="6"/>
+      <c r="AE108" s="6"/>
+      <c r="AF108" s="6"/>
+      <c r="AG108" s="6"/>
+      <c r="AH108" s="6"/>
+      <c r="AI108" s="6"/>
+      <c r="AJ108" s="6"/>
+      <c r="AK108" s="6"/>
+      <c r="AL108" s="6"/>
+      <c r="AM108" s="6"/>
+      <c r="AN108" s="6"/>
+      <c r="AO108" s="6"/>
+      <c r="AP108" s="6"/>
+      <c r="AQ108" s="6"/>
+      <c r="AR108" s="6"/>
     </row>
-    <row r="105" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR105" s="105"/>
+    <row r="109" spans="1:44" ht="9" customHeight="1">
+      <c r="A109" s="325"/>
+      <c r="B109" s="325"/>
+      <c r="C109" s="325"/>
+      <c r="D109" s="326"/>
+      <c r="E109" s="326"/>
+      <c r="F109" s="326"/>
+      <c r="G109" s="326"/>
+      <c r="H109" s="326"/>
+      <c r="I109" s="326"/>
+      <c r="J109" s="326"/>
+      <c r="K109" s="326"/>
+      <c r="L109" s="326"/>
+      <c r="M109" s="326"/>
+      <c r="N109" s="5"/>
+      <c r="O109" s="5"/>
+      <c r="P109" s="5"/>
+      <c r="Q109" s="5"/>
+      <c r="R109" s="5"/>
+      <c r="S109" s="5"/>
+      <c r="T109" s="5"/>
+      <c r="U109" s="5"/>
+      <c r="V109" s="5"/>
+      <c r="W109" s="5"/>
+      <c r="X109" s="6"/>
+      <c r="Y109" s="6"/>
+      <c r="Z109" s="6"/>
+      <c r="AA109" s="6"/>
+      <c r="AB109" s="6"/>
+      <c r="AC109" s="6"/>
+      <c r="AD109" s="6"/>
+      <c r="AE109" s="6"/>
+      <c r="AF109" s="6"/>
+      <c r="AG109" s="6"/>
+      <c r="AH109" s="6"/>
+      <c r="AI109" s="6"/>
+      <c r="AJ109" s="6"/>
+      <c r="AK109" s="6"/>
+      <c r="AL109" s="6"/>
+      <c r="AM109" s="6"/>
+      <c r="AN109" s="6"/>
+      <c r="AO109" s="6"/>
+      <c r="AP109" s="6"/>
+      <c r="AQ109" s="6"/>
+      <c r="AR109" s="6"/>
     </row>
-    <row r="106" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR106" s="101"/>
+    <row r="110" spans="1:44" ht="9" customHeight="1">
+      <c r="A110" s="328"/>
+      <c r="B110" s="328"/>
+      <c r="C110" s="328"/>
+      <c r="D110" s="326"/>
+      <c r="E110" s="326"/>
+      <c r="F110" s="326"/>
+      <c r="G110" s="326"/>
+      <c r="H110" s="326"/>
+      <c r="I110" s="326"/>
+      <c r="J110" s="326"/>
+      <c r="K110" s="326"/>
+      <c r="L110" s="326"/>
+      <c r="M110" s="326"/>
+      <c r="N110" s="5"/>
+      <c r="O110" s="5"/>
+      <c r="P110" s="5"/>
+      <c r="Q110" s="5"/>
+      <c r="R110" s="5"/>
+      <c r="S110" s="5"/>
+      <c r="T110" s="5"/>
+      <c r="U110" s="5"/>
+      <c r="V110" s="5"/>
+      <c r="W110" s="5"/>
+      <c r="X110" s="329"/>
+      <c r="Y110" s="329"/>
+      <c r="Z110" s="329"/>
+      <c r="AA110" s="329"/>
+      <c r="AB110" s="329"/>
+      <c r="AC110" s="329"/>
+      <c r="AD110" s="329"/>
+      <c r="AE110" s="329"/>
+      <c r="AF110" s="329"/>
+      <c r="AG110" s="329"/>
+      <c r="AH110" s="329"/>
+      <c r="AI110" s="329"/>
+      <c r="AJ110" s="329"/>
+      <c r="AK110" s="329"/>
+      <c r="AL110" s="329"/>
+      <c r="AM110" s="329"/>
+      <c r="AN110" s="329"/>
+      <c r="AO110" s="329"/>
+      <c r="AP110" s="329"/>
+      <c r="AQ110" s="329"/>
+      <c r="AR110" s="329"/>
     </row>
-    <row r="107" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR107" s="101"/>
+    <row r="111" spans="1:44" ht="9" customHeight="1">
+      <c r="A111" s="328"/>
+      <c r="B111" s="328"/>
+      <c r="C111" s="328"/>
+      <c r="D111" s="326"/>
+      <c r="E111" s="326"/>
+      <c r="F111" s="326"/>
+      <c r="G111" s="326"/>
+      <c r="H111" s="326"/>
+      <c r="I111" s="326"/>
+      <c r="J111" s="326"/>
+      <c r="K111" s="326"/>
+      <c r="L111" s="326"/>
+      <c r="M111" s="326"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="329"/>
+      <c r="Y111" s="329"/>
+      <c r="Z111" s="329"/>
+      <c r="AA111" s="329"/>
+      <c r="AB111" s="329"/>
+      <c r="AC111" s="329"/>
+      <c r="AD111" s="329"/>
+      <c r="AE111" s="329"/>
+      <c r="AF111" s="329"/>
+      <c r="AG111" s="329"/>
+      <c r="AH111" s="329"/>
+      <c r="AI111" s="329"/>
+      <c r="AJ111" s="329"/>
+      <c r="AK111" s="329"/>
+      <c r="AL111" s="329"/>
+      <c r="AM111" s="329"/>
+      <c r="AN111" s="329"/>
+      <c r="AO111" s="329"/>
+      <c r="AP111" s="329"/>
+      <c r="AQ111" s="329"/>
+      <c r="AR111" s="329"/>
     </row>
-    <row r="108" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...40 lines deleted...]
-      <c r="AO108" s="19"/>
+    <row r="112" spans="1:44" ht="9" customHeight="1">
+      <c r="A112" s="328"/>
+      <c r="B112" s="328"/>
+      <c r="C112" s="328"/>
+      <c r="D112" s="326"/>
+      <c r="E112" s="326"/>
+      <c r="F112" s="326"/>
+      <c r="G112" s="326"/>
+      <c r="H112" s="326"/>
+      <c r="I112" s="326"/>
+      <c r="J112" s="326"/>
+      <c r="K112" s="326"/>
+      <c r="L112" s="326"/>
+      <c r="M112" s="326"/>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="5"/>
+      <c r="S112" s="5"/>
+      <c r="T112" s="5"/>
+      <c r="U112" s="5"/>
+      <c r="V112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="X112" s="21"/>
+      <c r="Y112" s="21"/>
+      <c r="Z112" s="21"/>
+      <c r="AA112" s="21"/>
+      <c r="AB112" s="21"/>
+      <c r="AC112" s="21"/>
+      <c r="AD112" s="21"/>
+      <c r="AE112" s="21"/>
+      <c r="AF112" s="21"/>
+      <c r="AG112" s="21"/>
+      <c r="AH112" s="82"/>
+      <c r="AI112" s="82"/>
+      <c r="AJ112" s="82"/>
+      <c r="AK112" s="82"/>
+      <c r="AL112" s="82"/>
+      <c r="AM112" s="82"/>
+      <c r="AN112" s="82"/>
+      <c r="AO112" s="82"/>
     </row>
-    <row r="109" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR109" s="94"/>
+    <row r="113" spans="1:44" ht="9" customHeight="1">
+      <c r="A113" s="328"/>
+      <c r="B113" s="328"/>
+      <c r="C113" s="328"/>
+      <c r="D113" s="326"/>
+      <c r="E113" s="326"/>
+      <c r="F113" s="326"/>
+      <c r="G113" s="326"/>
+      <c r="H113" s="326"/>
+      <c r="I113" s="326"/>
+      <c r="J113" s="326"/>
+      <c r="K113" s="326"/>
+      <c r="L113" s="326"/>
+      <c r="M113" s="326"/>
+      <c r="N113" s="5"/>
+      <c r="O113" s="5"/>
+      <c r="P113" s="5"/>
+      <c r="Q113" s="5"/>
+      <c r="R113" s="5"/>
+      <c r="S113" s="5"/>
+      <c r="T113" s="5"/>
+      <c r="U113" s="5"/>
+      <c r="V113" s="5"/>
+      <c r="W113" s="5"/>
+      <c r="X113" s="330"/>
+      <c r="Y113" s="330"/>
+      <c r="Z113" s="330"/>
+      <c r="AA113" s="330"/>
+      <c r="AB113" s="330"/>
+      <c r="AC113" s="330"/>
+      <c r="AD113" s="330"/>
+      <c r="AE113" s="330"/>
+      <c r="AF113" s="330"/>
+      <c r="AG113" s="330"/>
+      <c r="AH113" s="330"/>
+      <c r="AI113" s="330"/>
+      <c r="AJ113" s="330"/>
+      <c r="AK113" s="330"/>
+      <c r="AL113" s="330"/>
+      <c r="AM113" s="330"/>
+      <c r="AN113" s="330"/>
+      <c r="AO113" s="330"/>
+      <c r="AP113" s="330"/>
+      <c r="AQ113" s="330"/>
+      <c r="AR113" s="330"/>
     </row>
-    <row r="110" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR110" s="94"/>
+    <row r="114" spans="1:44" ht="9" customHeight="1">
+      <c r="A114" s="328"/>
+      <c r="B114" s="328"/>
+      <c r="C114" s="328"/>
+      <c r="D114" s="326"/>
+      <c r="E114" s="326"/>
+      <c r="F114" s="326"/>
+      <c r="G114" s="326"/>
+      <c r="H114" s="326"/>
+      <c r="I114" s="326"/>
+      <c r="J114" s="326"/>
+      <c r="K114" s="326"/>
+      <c r="L114" s="326"/>
+      <c r="M114" s="326"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="330"/>
+      <c r="Y114" s="330"/>
+      <c r="Z114" s="330"/>
+      <c r="AA114" s="330"/>
+      <c r="AB114" s="330"/>
+      <c r="AC114" s="330"/>
+      <c r="AD114" s="330"/>
+      <c r="AE114" s="330"/>
+      <c r="AF114" s="330"/>
+      <c r="AG114" s="330"/>
+      <c r="AH114" s="330"/>
+      <c r="AI114" s="330"/>
+      <c r="AJ114" s="330"/>
+      <c r="AK114" s="330"/>
+      <c r="AL114" s="330"/>
+      <c r="AM114" s="330"/>
+      <c r="AN114" s="330"/>
+      <c r="AO114" s="330"/>
+      <c r="AP114" s="330"/>
+      <c r="AQ114" s="330"/>
+      <c r="AR114" s="330"/>
     </row>
-    <row r="111" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...36 lines deleted...]
-      <c r="AR111" s="10"/>
+    <row r="115" spans="1:44" ht="9" customHeight="1">
+      <c r="A115" s="328"/>
+      <c r="B115" s="328"/>
+      <c r="C115" s="328"/>
+      <c r="D115" s="326"/>
+      <c r="E115" s="326"/>
+      <c r="F115" s="326"/>
+      <c r="G115" s="326"/>
+      <c r="H115" s="326"/>
+      <c r="I115" s="326"/>
+      <c r="J115" s="326"/>
+      <c r="K115" s="326"/>
+      <c r="L115" s="326"/>
+      <c r="M115" s="326"/>
+      <c r="N115" s="5"/>
+      <c r="O115" s="5"/>
+      <c r="P115" s="5"/>
+      <c r="Q115" s="5"/>
+      <c r="R115" s="5"/>
+      <c r="S115" s="5"/>
+      <c r="T115" s="5"/>
+      <c r="U115" s="5"/>
+      <c r="V115" s="5"/>
+      <c r="W115" s="5"/>
+      <c r="X115" s="33"/>
+      <c r="Y115" s="33"/>
+      <c r="Z115" s="33"/>
+      <c r="AA115" s="33"/>
+      <c r="AB115" s="33"/>
+      <c r="AC115" s="33"/>
+      <c r="AD115" s="33"/>
+      <c r="AL115" s="33"/>
+      <c r="AM115" s="33"/>
+      <c r="AN115" s="33"/>
+      <c r="AO115" s="33"/>
+      <c r="AP115" s="33"/>
+      <c r="AQ115" s="33"/>
+      <c r="AR115" s="33"/>
     </row>
-    <row r="112" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR112" s="94"/>
+    <row r="116" spans="1:44" ht="9" customHeight="1">
+      <c r="A116" s="328"/>
+      <c r="B116" s="328"/>
+      <c r="C116" s="328"/>
+      <c r="D116" s="326"/>
+      <c r="E116" s="326"/>
+      <c r="F116" s="326"/>
+      <c r="G116" s="326"/>
+      <c r="H116" s="326"/>
+      <c r="I116" s="326"/>
+      <c r="J116" s="326"/>
+      <c r="K116" s="326"/>
+      <c r="L116" s="326"/>
+      <c r="M116" s="326"/>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+      <c r="R116" s="5"/>
+      <c r="S116" s="5"/>
+      <c r="T116" s="5"/>
+      <c r="U116" s="5"/>
+      <c r="V116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="X116" s="330"/>
+      <c r="Y116" s="330"/>
+      <c r="Z116" s="330"/>
+      <c r="AA116" s="330"/>
+      <c r="AB116" s="330"/>
+      <c r="AC116" s="330"/>
+      <c r="AD116" s="330"/>
+      <c r="AE116" s="330"/>
+      <c r="AF116" s="330"/>
+      <c r="AG116" s="330"/>
+      <c r="AH116" s="330"/>
+      <c r="AI116" s="330"/>
+      <c r="AJ116" s="330"/>
+      <c r="AK116" s="330"/>
+      <c r="AL116" s="330"/>
+      <c r="AM116" s="330"/>
+      <c r="AN116" s="330"/>
+      <c r="AO116" s="330"/>
+      <c r="AP116" s="330"/>
+      <c r="AQ116" s="330"/>
+      <c r="AR116" s="330"/>
     </row>
-    <row r="113" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR113" s="94"/>
+    <row r="117" spans="1:44" ht="9" customHeight="1">
+      <c r="A117" s="328"/>
+      <c r="B117" s="328"/>
+      <c r="C117" s="328"/>
+      <c r="D117" s="326"/>
+      <c r="E117" s="326"/>
+      <c r="F117" s="326"/>
+      <c r="G117" s="326"/>
+      <c r="H117" s="326"/>
+      <c r="I117" s="326"/>
+      <c r="J117" s="326"/>
+      <c r="K117" s="326"/>
+      <c r="L117" s="326"/>
+      <c r="M117" s="326"/>
+      <c r="N117" s="5"/>
+      <c r="O117" s="5"/>
+      <c r="P117" s="5"/>
+      <c r="Q117" s="5"/>
+      <c r="R117" s="5"/>
+      <c r="S117" s="5"/>
+      <c r="T117" s="5"/>
+      <c r="U117" s="5"/>
+      <c r="V117" s="5"/>
+      <c r="W117" s="5"/>
+      <c r="X117" s="330"/>
+      <c r="Y117" s="330"/>
+      <c r="Z117" s="330"/>
+      <c r="AA117" s="330"/>
+      <c r="AB117" s="330"/>
+      <c r="AC117" s="330"/>
+      <c r="AD117" s="330"/>
+      <c r="AE117" s="330"/>
+      <c r="AF117" s="330"/>
+      <c r="AG117" s="330"/>
+      <c r="AH117" s="330"/>
+      <c r="AI117" s="330"/>
+      <c r="AJ117" s="330"/>
+      <c r="AK117" s="330"/>
+      <c r="AL117" s="330"/>
+      <c r="AM117" s="330"/>
+      <c r="AN117" s="330"/>
+      <c r="AO117" s="330"/>
+      <c r="AP117" s="330"/>
+      <c r="AQ117" s="330"/>
+      <c r="AR117" s="330"/>
     </row>
-    <row r="114" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR114" s="10"/>
+    <row r="118" spans="1:44" ht="9" customHeight="1">
+      <c r="A118" s="328"/>
+      <c r="B118" s="328"/>
+      <c r="C118" s="328"/>
+      <c r="D118" s="326"/>
+      <c r="E118" s="326"/>
+      <c r="F118" s="326"/>
+      <c r="G118" s="326"/>
+      <c r="H118" s="326"/>
+      <c r="I118" s="326"/>
+      <c r="J118" s="326"/>
+      <c r="K118" s="326"/>
+      <c r="L118" s="326"/>
+      <c r="M118" s="326"/>
+      <c r="N118" s="5"/>
+      <c r="O118" s="5"/>
+      <c r="P118" s="5"/>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5"/>
+      <c r="S118" s="5"/>
+      <c r="T118" s="5"/>
+      <c r="U118" s="5"/>
+      <c r="V118" s="5"/>
+      <c r="W118" s="5"/>
+      <c r="X118" s="33"/>
+      <c r="Y118" s="33"/>
+      <c r="Z118" s="33"/>
+      <c r="AA118" s="33"/>
+      <c r="AB118" s="33"/>
+      <c r="AC118" s="33"/>
+      <c r="AD118" s="33"/>
+      <c r="AE118" s="33"/>
+      <c r="AF118" s="33"/>
+      <c r="AG118" s="33"/>
+      <c r="AH118" s="33"/>
+      <c r="AI118" s="33"/>
+      <c r="AJ118" s="33"/>
+      <c r="AK118" s="33"/>
+      <c r="AL118" s="33"/>
+      <c r="AM118" s="33"/>
+      <c r="AN118" s="33"/>
+      <c r="AO118" s="33"/>
+      <c r="AP118" s="33"/>
+      <c r="AQ118" s="33"/>
+      <c r="AR118" s="33"/>
     </row>
-    <row r="115" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR115" s="94"/>
+    <row r="119" spans="1:44" ht="9" customHeight="1">
+      <c r="A119" s="328"/>
+      <c r="B119" s="328"/>
+      <c r="C119" s="328"/>
+      <c r="D119" s="326"/>
+      <c r="E119" s="326"/>
+      <c r="F119" s="326"/>
+      <c r="G119" s="326"/>
+      <c r="H119" s="326"/>
+      <c r="I119" s="326"/>
+      <c r="J119" s="326"/>
+      <c r="K119" s="326"/>
+      <c r="L119" s="326"/>
+      <c r="M119" s="326"/>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+      <c r="R119" s="5"/>
+      <c r="S119" s="5"/>
+      <c r="T119" s="5"/>
+      <c r="U119" s="5"/>
+      <c r="V119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="X119" s="330"/>
+      <c r="Y119" s="330"/>
+      <c r="Z119" s="330"/>
+      <c r="AA119" s="330"/>
+      <c r="AB119" s="330"/>
+      <c r="AC119" s="330"/>
+      <c r="AD119" s="330"/>
+      <c r="AE119" s="330"/>
+      <c r="AF119" s="330"/>
+      <c r="AG119" s="330"/>
+      <c r="AH119" s="330"/>
+      <c r="AI119" s="330"/>
+      <c r="AJ119" s="330"/>
+      <c r="AK119" s="330"/>
+      <c r="AL119" s="330"/>
+      <c r="AM119" s="330"/>
+      <c r="AN119" s="330"/>
+      <c r="AO119" s="330"/>
+      <c r="AP119" s="330"/>
+      <c r="AQ119" s="330"/>
+      <c r="AR119" s="330"/>
     </row>
-    <row r="116" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR116" s="94"/>
+    <row r="120" spans="1:44" ht="9" customHeight="1">
+      <c r="A120" s="328"/>
+      <c r="B120" s="328"/>
+      <c r="C120" s="328"/>
+      <c r="D120" s="326"/>
+      <c r="E120" s="326"/>
+      <c r="F120" s="326"/>
+      <c r="G120" s="326"/>
+      <c r="H120" s="326"/>
+      <c r="I120" s="326"/>
+      <c r="J120" s="326"/>
+      <c r="K120" s="326"/>
+      <c r="L120" s="326"/>
+      <c r="M120" s="326"/>
+      <c r="N120" s="5"/>
+      <c r="O120" s="5"/>
+      <c r="P120" s="5"/>
+      <c r="Q120" s="5"/>
+      <c r="R120" s="5"/>
+      <c r="S120" s="5"/>
+      <c r="T120" s="5"/>
+      <c r="U120" s="5"/>
+      <c r="V120" s="5"/>
+      <c r="W120" s="5"/>
+      <c r="X120" s="330"/>
+      <c r="Y120" s="330"/>
+      <c r="Z120" s="330"/>
+      <c r="AA120" s="330"/>
+      <c r="AB120" s="330"/>
+      <c r="AC120" s="330"/>
+      <c r="AD120" s="330"/>
+      <c r="AE120" s="330"/>
+      <c r="AF120" s="330"/>
+      <c r="AG120" s="330"/>
+      <c r="AH120" s="330"/>
+      <c r="AI120" s="330"/>
+      <c r="AJ120" s="330"/>
+      <c r="AK120" s="330"/>
+      <c r="AL120" s="330"/>
+      <c r="AM120" s="330"/>
+      <c r="AN120" s="330"/>
+      <c r="AO120" s="330"/>
+      <c r="AP120" s="330"/>
+      <c r="AQ120" s="330"/>
+      <c r="AR120" s="330"/>
     </row>
-    <row r="117" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR117" s="10"/>
+    <row r="121" spans="1:44" ht="9" customHeight="1">
+      <c r="A121" s="328"/>
+      <c r="B121" s="328"/>
+      <c r="C121" s="328"/>
+      <c r="D121" s="326"/>
+      <c r="E121" s="326"/>
+      <c r="F121" s="326"/>
+      <c r="G121" s="326"/>
+      <c r="H121" s="326"/>
+      <c r="I121" s="326"/>
+      <c r="J121" s="326"/>
+      <c r="K121" s="326"/>
+      <c r="L121" s="326"/>
+      <c r="M121" s="326"/>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="5"/>
+      <c r="Q121" s="5"/>
+      <c r="R121" s="5"/>
+      <c r="S121" s="5"/>
+      <c r="T121" s="5"/>
+      <c r="U121" s="5"/>
+      <c r="V121" s="5"/>
+      <c r="W121" s="5"/>
+      <c r="X121" s="33"/>
+      <c r="Y121" s="33"/>
+      <c r="Z121" s="33"/>
+      <c r="AA121" s="33"/>
+      <c r="AB121" s="33"/>
+      <c r="AC121" s="33"/>
+      <c r="AD121" s="33"/>
+      <c r="AE121" s="33"/>
+      <c r="AF121" s="33"/>
+      <c r="AG121" s="33"/>
+      <c r="AH121" s="33"/>
+      <c r="AI121" s="33"/>
+      <c r="AJ121" s="33"/>
+      <c r="AK121" s="33"/>
+      <c r="AL121" s="33"/>
+      <c r="AM121" s="33"/>
+      <c r="AN121" s="33"/>
+      <c r="AO121" s="33"/>
+      <c r="AP121" s="33"/>
+      <c r="AQ121" s="33"/>
+      <c r="AR121" s="33"/>
     </row>
-    <row r="118" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR118" s="94"/>
+    <row r="122" spans="1:44" ht="9" customHeight="1">
+      <c r="A122" s="328"/>
+      <c r="B122" s="328"/>
+      <c r="C122" s="328"/>
+      <c r="D122" s="326"/>
+      <c r="E122" s="326"/>
+      <c r="F122" s="326"/>
+      <c r="G122" s="326"/>
+      <c r="H122" s="326"/>
+      <c r="I122" s="326"/>
+      <c r="J122" s="326"/>
+      <c r="K122" s="326"/>
+      <c r="L122" s="326"/>
+      <c r="M122" s="326"/>
+      <c r="N122" s="5"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+      <c r="R122" s="5"/>
+      <c r="S122" s="5"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="X122" s="330"/>
+      <c r="Y122" s="330"/>
+      <c r="Z122" s="330"/>
+      <c r="AA122" s="330"/>
+      <c r="AB122" s="330"/>
+      <c r="AC122" s="330"/>
+      <c r="AD122" s="330"/>
+      <c r="AE122" s="148"/>
+      <c r="AF122" s="148"/>
+      <c r="AG122" s="148"/>
+      <c r="AH122" s="148"/>
+      <c r="AI122" s="148"/>
+      <c r="AJ122" s="148"/>
+      <c r="AK122" s="148"/>
+      <c r="AL122" s="330"/>
+      <c r="AM122" s="330"/>
+      <c r="AN122" s="330"/>
+      <c r="AO122" s="330"/>
+      <c r="AP122" s="330"/>
+      <c r="AQ122" s="330"/>
+      <c r="AR122" s="330"/>
     </row>
-    <row r="119" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR119" s="94"/>
+    <row r="123" spans="1:44" ht="9" customHeight="1">
+      <c r="A123" s="328"/>
+      <c r="B123" s="328"/>
+      <c r="C123" s="328"/>
+      <c r="D123" s="326"/>
+      <c r="E123" s="326"/>
+      <c r="F123" s="326"/>
+      <c r="G123" s="326"/>
+      <c r="H123" s="326"/>
+      <c r="I123" s="326"/>
+      <c r="J123" s="326"/>
+      <c r="K123" s="326"/>
+      <c r="L123" s="326"/>
+      <c r="M123" s="326"/>
+      <c r="N123" s="5"/>
+      <c r="O123" s="5"/>
+      <c r="P123" s="5"/>
+      <c r="Q123" s="5"/>
+      <c r="R123" s="5"/>
+      <c r="S123" s="5"/>
+      <c r="T123" s="5"/>
+      <c r="U123" s="5"/>
+      <c r="V123" s="5"/>
+      <c r="W123" s="5"/>
+      <c r="X123" s="330"/>
+      <c r="Y123" s="330"/>
+      <c r="Z123" s="330"/>
+      <c r="AA123" s="330"/>
+      <c r="AB123" s="330"/>
+      <c r="AC123" s="330"/>
+      <c r="AD123" s="330"/>
+      <c r="AE123" s="148"/>
+      <c r="AF123" s="148"/>
+      <c r="AG123" s="148"/>
+      <c r="AH123" s="148"/>
+      <c r="AI123" s="148"/>
+      <c r="AJ123" s="148"/>
+      <c r="AK123" s="148"/>
+      <c r="AL123" s="330"/>
+      <c r="AM123" s="330"/>
+      <c r="AN123" s="330"/>
+      <c r="AO123" s="330"/>
+      <c r="AP123" s="330"/>
+      <c r="AQ123" s="330"/>
+      <c r="AR123" s="330"/>
     </row>
-    <row r="120" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR120" s="10"/>
+    <row r="124" spans="1:44" ht="9" customHeight="1">
+      <c r="A124" s="328"/>
+      <c r="B124" s="328"/>
+      <c r="C124" s="328"/>
+      <c r="D124" s="326"/>
+      <c r="E124" s="326"/>
+      <c r="F124" s="326"/>
+      <c r="G124" s="326"/>
+      <c r="H124" s="326"/>
+      <c r="I124" s="326"/>
+      <c r="J124" s="326"/>
+      <c r="K124" s="326"/>
+      <c r="L124" s="326"/>
+      <c r="M124" s="326"/>
+      <c r="N124" s="5"/>
+      <c r="O124" s="5"/>
+      <c r="P124" s="5"/>
+      <c r="Q124" s="5"/>
+      <c r="R124" s="5"/>
+      <c r="S124" s="5"/>
+      <c r="T124" s="5"/>
+      <c r="U124" s="5"/>
+      <c r="V124" s="5"/>
+      <c r="W124" s="5"/>
+      <c r="X124" s="33"/>
+      <c r="Y124" s="33"/>
+      <c r="Z124" s="33"/>
+      <c r="AA124" s="33"/>
+      <c r="AB124" s="33"/>
+      <c r="AC124" s="33"/>
+      <c r="AD124" s="33"/>
+      <c r="AE124" s="33"/>
+      <c r="AF124" s="33"/>
+      <c r="AG124" s="33"/>
+      <c r="AH124" s="33"/>
+      <c r="AI124" s="33"/>
+      <c r="AJ124" s="33"/>
+      <c r="AK124" s="33"/>
+      <c r="AL124" s="33"/>
+      <c r="AM124" s="33"/>
+      <c r="AN124" s="33"/>
+      <c r="AO124" s="33"/>
+      <c r="AP124" s="33"/>
+      <c r="AQ124" s="33"/>
+      <c r="AR124" s="33"/>
     </row>
-    <row r="121" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR121" s="94"/>
+    <row r="125" spans="1:44" ht="9" customHeight="1">
+      <c r="A125" s="325"/>
+      <c r="B125" s="325"/>
+      <c r="C125" s="325"/>
+      <c r="D125" s="326"/>
+      <c r="E125" s="326"/>
+      <c r="F125" s="326"/>
+      <c r="G125" s="326"/>
+      <c r="H125" s="326"/>
+      <c r="I125" s="326"/>
+      <c r="J125" s="326"/>
+      <c r="K125" s="326"/>
+      <c r="L125" s="326"/>
+      <c r="M125" s="326"/>
+      <c r="N125" s="148"/>
+      <c r="O125" s="148"/>
+      <c r="P125" s="148"/>
+      <c r="Q125" s="148"/>
+      <c r="R125" s="148"/>
+      <c r="S125" s="148"/>
+      <c r="T125" s="5"/>
+      <c r="U125" s="5"/>
+      <c r="V125" s="5"/>
+      <c r="W125" s="5"/>
+      <c r="X125" s="330"/>
+      <c r="Y125" s="330"/>
+      <c r="Z125" s="330"/>
+      <c r="AA125" s="330"/>
+      <c r="AB125" s="330"/>
+      <c r="AC125" s="330"/>
+      <c r="AD125" s="330"/>
+      <c r="AE125" s="330"/>
+      <c r="AF125" s="330"/>
+      <c r="AG125" s="330"/>
+      <c r="AH125" s="330"/>
+      <c r="AI125" s="330"/>
+      <c r="AJ125" s="330"/>
+      <c r="AK125" s="330"/>
+      <c r="AL125" s="330"/>
+      <c r="AM125" s="330"/>
+      <c r="AN125" s="330"/>
+      <c r="AO125" s="330"/>
+      <c r="AP125" s="330"/>
+      <c r="AQ125" s="330"/>
+      <c r="AR125" s="330"/>
     </row>
-    <row r="122" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR122" s="94"/>
+    <row r="126" spans="1:44" ht="9" customHeight="1">
+      <c r="A126" s="325"/>
+      <c r="B126" s="325"/>
+      <c r="C126" s="325"/>
+      <c r="D126" s="326"/>
+      <c r="E126" s="326"/>
+      <c r="F126" s="326"/>
+      <c r="G126" s="326"/>
+      <c r="H126" s="326"/>
+      <c r="I126" s="326"/>
+      <c r="J126" s="326"/>
+      <c r="K126" s="326"/>
+      <c r="L126" s="326"/>
+      <c r="M126" s="326"/>
+      <c r="N126" s="148"/>
+      <c r="O126" s="148"/>
+      <c r="P126" s="148"/>
+      <c r="Q126" s="148"/>
+      <c r="R126" s="148"/>
+      <c r="S126" s="148"/>
+      <c r="T126" s="5"/>
+      <c r="U126" s="5"/>
+      <c r="V126" s="5"/>
+      <c r="W126" s="5"/>
+      <c r="X126" s="330"/>
+      <c r="Y126" s="330"/>
+      <c r="Z126" s="330"/>
+      <c r="AA126" s="330"/>
+      <c r="AB126" s="330"/>
+      <c r="AC126" s="330"/>
+      <c r="AD126" s="330"/>
+      <c r="AE126" s="330"/>
+      <c r="AF126" s="330"/>
+      <c r="AG126" s="330"/>
+      <c r="AH126" s="330"/>
+      <c r="AI126" s="330"/>
+      <c r="AJ126" s="330"/>
+      <c r="AK126" s="330"/>
+      <c r="AL126" s="330"/>
+      <c r="AM126" s="330"/>
+      <c r="AN126" s="330"/>
+      <c r="AO126" s="330"/>
+      <c r="AP126" s="330"/>
+      <c r="AQ126" s="330"/>
+      <c r="AR126" s="330"/>
     </row>
-    <row r="123" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR123" s="10"/>
+    <row r="127" spans="1:44" ht="9" customHeight="1">
+      <c r="A127" s="325"/>
+      <c r="B127" s="325"/>
+      <c r="C127" s="325"/>
+      <c r="D127" s="326"/>
+      <c r="E127" s="326"/>
+      <c r="F127" s="326"/>
+      <c r="G127" s="326"/>
+      <c r="H127" s="326"/>
+      <c r="I127" s="326"/>
+      <c r="J127" s="326"/>
+      <c r="K127" s="326"/>
+      <c r="L127" s="326"/>
+      <c r="M127" s="326"/>
+      <c r="N127" s="148"/>
+      <c r="O127" s="148"/>
+      <c r="P127" s="148"/>
+      <c r="Q127" s="148"/>
+      <c r="R127" s="148"/>
+      <c r="S127" s="148"/>
+      <c r="T127" s="5"/>
+      <c r="U127" s="5"/>
+      <c r="V127" s="5"/>
+      <c r="W127" s="5"/>
+      <c r="X127" s="33"/>
+      <c r="Y127" s="33"/>
+      <c r="Z127" s="33"/>
+      <c r="AA127" s="33"/>
+      <c r="AB127" s="33"/>
+      <c r="AC127" s="33"/>
+      <c r="AD127" s="33"/>
+      <c r="AE127" s="33"/>
+      <c r="AF127" s="33"/>
+      <c r="AG127" s="33"/>
+      <c r="AH127" s="33"/>
+      <c r="AI127" s="33"/>
+      <c r="AJ127" s="33"/>
+      <c r="AK127" s="33"/>
+      <c r="AL127" s="33"/>
+      <c r="AM127" s="33"/>
+      <c r="AN127" s="33"/>
+      <c r="AO127" s="33"/>
+      <c r="AP127" s="33"/>
+      <c r="AQ127" s="33"/>
+      <c r="AR127" s="33"/>
     </row>
-    <row r="124" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR124" s="94"/>
+    <row r="128" spans="1:44" ht="9" customHeight="1">
+      <c r="A128" s="325"/>
+      <c r="B128" s="325"/>
+      <c r="C128" s="325"/>
+      <c r="D128" s="326"/>
+      <c r="E128" s="326"/>
+      <c r="F128" s="326"/>
+      <c r="G128" s="326"/>
+      <c r="H128" s="326"/>
+      <c r="I128" s="326"/>
+      <c r="J128" s="326"/>
+      <c r="K128" s="326"/>
+      <c r="L128" s="326"/>
+      <c r="M128" s="326"/>
+      <c r="N128" s="331"/>
+      <c r="O128" s="331"/>
+      <c r="P128" s="331"/>
+      <c r="Q128" s="331"/>
+      <c r="R128" s="331"/>
+      <c r="S128" s="331"/>
+      <c r="T128" s="148"/>
+      <c r="U128" s="148"/>
+      <c r="V128" s="148"/>
+      <c r="W128" s="148"/>
+      <c r="X128" s="330"/>
+      <c r="Y128" s="330"/>
+      <c r="Z128" s="330"/>
+      <c r="AA128" s="330"/>
+      <c r="AB128" s="330"/>
+      <c r="AC128" s="330"/>
+      <c r="AD128" s="330"/>
+      <c r="AE128" s="330"/>
+      <c r="AF128" s="330"/>
+      <c r="AG128" s="330"/>
+      <c r="AH128" s="330"/>
+      <c r="AI128" s="330"/>
+      <c r="AJ128" s="330"/>
+      <c r="AK128" s="330"/>
+      <c r="AL128" s="330"/>
+      <c r="AM128" s="330"/>
+      <c r="AN128" s="330"/>
+      <c r="AO128" s="330"/>
+      <c r="AP128" s="330"/>
+      <c r="AQ128" s="330"/>
+      <c r="AR128" s="330"/>
     </row>
-    <row r="125" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR125" s="94"/>
+    <row r="129" spans="1:44" ht="9" customHeight="1">
+      <c r="A129" s="325"/>
+      <c r="B129" s="325"/>
+      <c r="C129" s="325"/>
+      <c r="D129" s="326"/>
+      <c r="E129" s="326"/>
+      <c r="F129" s="326"/>
+      <c r="G129" s="326"/>
+      <c r="H129" s="326"/>
+      <c r="I129" s="326"/>
+      <c r="J129" s="326"/>
+      <c r="K129" s="326"/>
+      <c r="L129" s="326"/>
+      <c r="M129" s="326"/>
+      <c r="N129" s="331"/>
+      <c r="O129" s="331"/>
+      <c r="P129" s="331"/>
+      <c r="Q129" s="331"/>
+      <c r="R129" s="331"/>
+      <c r="S129" s="331"/>
+      <c r="T129" s="148"/>
+      <c r="U129" s="148"/>
+      <c r="V129" s="148"/>
+      <c r="W129" s="148"/>
+      <c r="X129" s="330"/>
+      <c r="Y129" s="330"/>
+      <c r="Z129" s="330"/>
+      <c r="AA129" s="330"/>
+      <c r="AB129" s="330"/>
+      <c r="AC129" s="330"/>
+      <c r="AD129" s="330"/>
+      <c r="AE129" s="330"/>
+      <c r="AF129" s="330"/>
+      <c r="AG129" s="330"/>
+      <c r="AH129" s="330"/>
+      <c r="AI129" s="330"/>
+      <c r="AJ129" s="330"/>
+      <c r="AK129" s="330"/>
+      <c r="AL129" s="330"/>
+      <c r="AM129" s="330"/>
+      <c r="AN129" s="330"/>
+      <c r="AO129" s="330"/>
+      <c r="AP129" s="330"/>
+      <c r="AQ129" s="330"/>
+      <c r="AR129" s="330"/>
     </row>
-    <row r="126" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR126" s="88"/>
+    <row r="130" spans="1:44" ht="9" customHeight="1">
+      <c r="A130" s="325"/>
+      <c r="B130" s="325"/>
+      <c r="C130" s="325"/>
+      <c r="D130" s="326"/>
+      <c r="E130" s="326"/>
+      <c r="F130" s="326"/>
+      <c r="G130" s="326"/>
+      <c r="H130" s="326"/>
+      <c r="I130" s="326"/>
+      <c r="J130" s="326"/>
+      <c r="K130" s="326"/>
+      <c r="L130" s="326"/>
+      <c r="M130" s="326"/>
+      <c r="N130" s="331"/>
+      <c r="O130" s="331"/>
+      <c r="P130" s="331"/>
+      <c r="Q130" s="331"/>
+      <c r="R130" s="331"/>
+      <c r="S130" s="331"/>
+      <c r="T130" s="148"/>
+      <c r="U130" s="148"/>
+      <c r="V130" s="148"/>
+      <c r="W130" s="148"/>
+      <c r="X130" s="33"/>
+      <c r="Y130" s="332"/>
+      <c r="Z130" s="332"/>
+      <c r="AA130" s="332"/>
+      <c r="AB130" s="332"/>
+      <c r="AC130" s="332"/>
+      <c r="AD130" s="332"/>
+      <c r="AE130" s="332"/>
+      <c r="AF130" s="332"/>
+      <c r="AG130" s="332"/>
+      <c r="AH130" s="332"/>
+      <c r="AI130" s="332"/>
+      <c r="AJ130" s="332"/>
+      <c r="AK130" s="332"/>
+      <c r="AL130" s="332"/>
+      <c r="AM130" s="332"/>
+      <c r="AN130" s="332"/>
+      <c r="AO130" s="332"/>
+      <c r="AP130" s="332"/>
+      <c r="AQ130" s="332"/>
+      <c r="AR130" s="332"/>
     </row>
-    <row r="127" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...42 lines deleted...]
-      <c r="AR127" s="88"/>
+    <row r="131" spans="1:44" ht="9" customHeight="1">
+      <c r="A131" s="333"/>
+      <c r="B131" s="334"/>
+      <c r="C131" s="334"/>
+      <c r="D131" s="334"/>
+      <c r="E131" s="334"/>
+      <c r="F131" s="334"/>
+      <c r="G131" s="334"/>
+      <c r="H131" s="334"/>
+      <c r="I131" s="334"/>
+      <c r="J131" s="334"/>
+      <c r="K131" s="334"/>
+      <c r="L131" s="334"/>
+      <c r="M131" s="334"/>
+      <c r="N131" s="334"/>
+      <c r="O131" s="334"/>
+      <c r="P131" s="334"/>
+      <c r="Q131" s="334"/>
+      <c r="R131" s="334"/>
+      <c r="S131" s="334"/>
+      <c r="T131" s="148"/>
+      <c r="U131" s="148"/>
+      <c r="V131" s="148"/>
+      <c r="W131" s="148"/>
+      <c r="Y131" s="332"/>
+      <c r="Z131" s="332"/>
+      <c r="AA131" s="332"/>
+      <c r="AB131" s="332"/>
+      <c r="AC131" s="332"/>
+      <c r="AD131" s="332"/>
+      <c r="AE131" s="332"/>
+      <c r="AF131" s="332"/>
+      <c r="AG131" s="332"/>
+      <c r="AH131" s="332"/>
+      <c r="AI131" s="332"/>
+      <c r="AJ131" s="332"/>
+      <c r="AK131" s="332"/>
+      <c r="AL131" s="332"/>
+      <c r="AM131" s="332"/>
+      <c r="AN131" s="332"/>
+      <c r="AO131" s="332"/>
+      <c r="AP131" s="332"/>
+      <c r="AQ131" s="332"/>
+      <c r="AR131" s="332"/>
     </row>
-    <row r="128" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...42 lines deleted...]
-      <c r="AR128" s="88"/>
+    <row r="132" spans="1:44" ht="9" customHeight="1">
+      <c r="A132" s="334"/>
+      <c r="B132" s="334"/>
+      <c r="C132" s="334"/>
+      <c r="D132" s="334"/>
+      <c r="E132" s="334"/>
+      <c r="F132" s="334"/>
+      <c r="G132" s="334"/>
+      <c r="H132" s="334"/>
+      <c r="I132" s="334"/>
+      <c r="J132" s="334"/>
+      <c r="K132" s="334"/>
+      <c r="L132" s="334"/>
+      <c r="M132" s="334"/>
+      <c r="N132" s="334"/>
+      <c r="O132" s="334"/>
+      <c r="P132" s="334"/>
+      <c r="Q132" s="334"/>
+      <c r="R132" s="334"/>
+      <c r="S132" s="334"/>
+      <c r="T132" s="148"/>
+      <c r="U132" s="148"/>
+      <c r="V132" s="148"/>
+      <c r="W132" s="148"/>
+      <c r="Y132" s="332"/>
+      <c r="Z132" s="332"/>
+      <c r="AA132" s="332"/>
+      <c r="AB132" s="332"/>
+      <c r="AC132" s="332"/>
+      <c r="AD132" s="332"/>
+      <c r="AE132" s="332"/>
+      <c r="AF132" s="332"/>
+      <c r="AG132" s="332"/>
+      <c r="AH132" s="332"/>
+      <c r="AI132" s="332"/>
+      <c r="AJ132" s="332"/>
+      <c r="AK132" s="332"/>
+      <c r="AL132" s="332"/>
+      <c r="AM132" s="332"/>
+      <c r="AN132" s="332"/>
+      <c r="AO132" s="332"/>
+      <c r="AP132" s="332"/>
+      <c r="AQ132" s="332"/>
+      <c r="AR132" s="332"/>
     </row>
-    <row r="129" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR129" s="88"/>
+    <row r="133" spans="1:44" ht="9" customHeight="1">
+      <c r="A133" s="334"/>
+      <c r="B133" s="334"/>
+      <c r="C133" s="334"/>
+      <c r="D133" s="334"/>
+      <c r="E133" s="334"/>
+      <c r="F133" s="334"/>
+      <c r="G133" s="334"/>
+      <c r="H133" s="334"/>
+      <c r="I133" s="334"/>
+      <c r="J133" s="334"/>
+      <c r="K133" s="334"/>
+      <c r="L133" s="334"/>
+      <c r="M133" s="334"/>
+      <c r="N133" s="334"/>
+      <c r="O133" s="334"/>
+      <c r="P133" s="334"/>
+      <c r="Q133" s="334"/>
+      <c r="R133" s="334"/>
+      <c r="S133" s="334"/>
+      <c r="T133" s="148"/>
+      <c r="U133" s="148"/>
+      <c r="V133" s="148"/>
+      <c r="W133" s="148"/>
+      <c r="X133" s="33"/>
+      <c r="Y133" s="332"/>
+      <c r="Z133" s="332"/>
+      <c r="AA133" s="332"/>
+      <c r="AB133" s="332"/>
+      <c r="AC133" s="332"/>
+      <c r="AD133" s="332"/>
+      <c r="AE133" s="332"/>
+      <c r="AF133" s="332"/>
+      <c r="AG133" s="332"/>
+      <c r="AH133" s="332"/>
+      <c r="AI133" s="332"/>
+      <c r="AJ133" s="332"/>
+      <c r="AK133" s="332"/>
+      <c r="AL133" s="332"/>
+      <c r="AM133" s="332"/>
+      <c r="AN133" s="332"/>
+      <c r="AO133" s="332"/>
+      <c r="AP133" s="332"/>
+      <c r="AQ133" s="332"/>
+      <c r="AR133" s="332"/>
     </row>
-    <row r="130" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...42 lines deleted...]
-      <c r="AR130" s="88"/>
+    <row r="134" spans="1:44" ht="9" customHeight="1">
+      <c r="A134" s="334"/>
+      <c r="B134" s="334"/>
+      <c r="C134" s="334"/>
+      <c r="D134" s="334"/>
+      <c r="E134" s="334"/>
+      <c r="F134" s="334"/>
+      <c r="G134" s="334"/>
+      <c r="H134" s="334"/>
+      <c r="I134" s="334"/>
+      <c r="J134" s="334"/>
+      <c r="K134" s="334"/>
+      <c r="L134" s="334"/>
+      <c r="M134" s="334"/>
+      <c r="N134" s="334"/>
+      <c r="O134" s="334"/>
+      <c r="P134" s="334"/>
+      <c r="Q134" s="334"/>
+      <c r="R134" s="334"/>
+      <c r="S134" s="334"/>
+      <c r="T134" s="148"/>
+      <c r="U134" s="148"/>
+      <c r="V134" s="148"/>
+      <c r="W134" s="148"/>
+      <c r="Y134" s="332"/>
+      <c r="Z134" s="332"/>
+      <c r="AA134" s="332"/>
+      <c r="AB134" s="332"/>
+      <c r="AC134" s="332"/>
+      <c r="AD134" s="332"/>
+      <c r="AE134" s="332"/>
+      <c r="AF134" s="332"/>
+      <c r="AG134" s="332"/>
+      <c r="AH134" s="332"/>
+      <c r="AI134" s="332"/>
+      <c r="AJ134" s="332"/>
+      <c r="AK134" s="332"/>
+      <c r="AL134" s="332"/>
+      <c r="AM134" s="332"/>
+      <c r="AN134" s="332"/>
+      <c r="AO134" s="332"/>
+      <c r="AP134" s="332"/>
+      <c r="AQ134" s="332"/>
+      <c r="AR134" s="332"/>
     </row>
-    <row r="131" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...42 lines deleted...]
-      <c r="AR131" s="88"/>
+    <row r="135" spans="1:44" ht="9" customHeight="1">
+      <c r="A135" s="334"/>
+      <c r="B135" s="334"/>
+      <c r="C135" s="334"/>
+      <c r="D135" s="334"/>
+      <c r="E135" s="334"/>
+      <c r="F135" s="334"/>
+      <c r="G135" s="334"/>
+      <c r="H135" s="334"/>
+      <c r="I135" s="334"/>
+      <c r="J135" s="334"/>
+      <c r="K135" s="334"/>
+      <c r="L135" s="334"/>
+      <c r="M135" s="334"/>
+      <c r="N135" s="334"/>
+      <c r="O135" s="334"/>
+      <c r="P135" s="334"/>
+      <c r="Q135" s="334"/>
+      <c r="R135" s="334"/>
+      <c r="S135" s="334"/>
+      <c r="T135" s="148"/>
+      <c r="U135" s="148"/>
+      <c r="V135" s="148"/>
+      <c r="W135" s="148"/>
+      <c r="Y135" s="332"/>
+      <c r="Z135" s="332"/>
+      <c r="AA135" s="332"/>
+      <c r="AB135" s="332"/>
+      <c r="AC135" s="332"/>
+      <c r="AD135" s="332"/>
+      <c r="AE135" s="332"/>
+      <c r="AF135" s="332"/>
+      <c r="AG135" s="332"/>
+      <c r="AH135" s="332"/>
+      <c r="AI135" s="332"/>
+      <c r="AJ135" s="332"/>
+      <c r="AK135" s="332"/>
+      <c r="AL135" s="332"/>
+      <c r="AM135" s="332"/>
+      <c r="AN135" s="332"/>
+      <c r="AO135" s="332"/>
+      <c r="AP135" s="332"/>
+      <c r="AQ135" s="332"/>
+      <c r="AR135" s="332"/>
     </row>
-    <row r="132" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...42 lines deleted...]
-      <c r="AR132" s="10"/>
+    <row r="136" spans="1:44" ht="9" customHeight="1">
+      <c r="A136" s="334"/>
+      <c r="B136" s="334"/>
+      <c r="C136" s="334"/>
+      <c r="D136" s="334"/>
+      <c r="E136" s="334"/>
+      <c r="F136" s="334"/>
+      <c r="G136" s="334"/>
+      <c r="H136" s="334"/>
+      <c r="I136" s="334"/>
+      <c r="J136" s="334"/>
+      <c r="K136" s="334"/>
+      <c r="L136" s="334"/>
+      <c r="M136" s="334"/>
+      <c r="N136" s="334"/>
+      <c r="O136" s="334"/>
+      <c r="P136" s="334"/>
+      <c r="Q136" s="334"/>
+      <c r="R136" s="334"/>
+      <c r="S136" s="334"/>
+      <c r="T136" s="148"/>
+      <c r="U136" s="148"/>
+      <c r="V136" s="148"/>
+      <c r="W136" s="148"/>
+      <c r="Y136" s="33"/>
+      <c r="Z136" s="33"/>
+      <c r="AA136" s="33"/>
+      <c r="AB136" s="33"/>
+      <c r="AC136" s="33"/>
+      <c r="AD136" s="33"/>
+      <c r="AE136" s="33"/>
+      <c r="AF136" s="33"/>
+      <c r="AG136" s="33"/>
+      <c r="AH136" s="33"/>
+      <c r="AI136" s="33"/>
+      <c r="AJ136" s="33"/>
+      <c r="AK136" s="33"/>
+      <c r="AL136" s="33"/>
+      <c r="AM136" s="33"/>
+      <c r="AN136" s="33"/>
+      <c r="AO136" s="33"/>
+      <c r="AP136" s="33"/>
+      <c r="AQ136" s="33"/>
+      <c r="AR136" s="33"/>
     </row>
-    <row r="133" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-[...30 lines deleted...]
-      <c r="AR133" s="77"/>
+    <row r="137" spans="1:44" ht="9" customHeight="1">
+      <c r="N137" s="335"/>
+      <c r="O137" s="335"/>
+      <c r="P137" s="336"/>
+      <c r="Q137" s="336"/>
+      <c r="R137" s="336"/>
+      <c r="S137" s="336"/>
+      <c r="T137" s="336"/>
+      <c r="U137" s="336"/>
+      <c r="V137" s="336"/>
+      <c r="W137" s="336"/>
+      <c r="X137" s="336"/>
+      <c r="Y137" s="336"/>
+      <c r="Z137" s="336"/>
+      <c r="AA137" s="336"/>
+      <c r="AB137" s="336"/>
+      <c r="AC137" s="336"/>
+      <c r="AD137" s="336"/>
+      <c r="AE137" s="336"/>
+      <c r="AF137" s="336"/>
+      <c r="AG137" s="336"/>
+      <c r="AH137" s="336"/>
+      <c r="AI137" s="336"/>
+      <c r="AJ137" s="336"/>
+      <c r="AK137" s="336"/>
+      <c r="AL137" s="336"/>
+      <c r="AM137" s="336"/>
+      <c r="AN137" s="336"/>
+      <c r="AO137" s="336"/>
+      <c r="AP137" s="336"/>
+      <c r="AQ137" s="301"/>
+      <c r="AR137" s="301"/>
     </row>
-    <row r="134" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-[...43 lines deleted...]
-      <c r="AR134" s="77"/>
+    <row r="138" spans="1:44" ht="9" customHeight="1">
+      <c r="A138" s="337"/>
+      <c r="B138" s="337"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="5"/>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="337"/>
+      <c r="I138" s="337"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="5"/>
+      <c r="L138" s="5"/>
+      <c r="M138" s="5"/>
+      <c r="N138" s="335"/>
+      <c r="O138" s="335"/>
+      <c r="P138" s="336"/>
+      <c r="Q138" s="336"/>
+      <c r="R138" s="336"/>
+      <c r="S138" s="336"/>
+      <c r="T138" s="336"/>
+      <c r="U138" s="336"/>
+      <c r="V138" s="336"/>
+      <c r="W138" s="336"/>
+      <c r="X138" s="336"/>
+      <c r="Y138" s="336"/>
+      <c r="Z138" s="336"/>
+      <c r="AA138" s="336"/>
+      <c r="AB138" s="336"/>
+      <c r="AC138" s="336"/>
+      <c r="AD138" s="336"/>
+      <c r="AE138" s="336"/>
+      <c r="AF138" s="336"/>
+      <c r="AG138" s="336"/>
+      <c r="AH138" s="336"/>
+      <c r="AI138" s="336"/>
+      <c r="AJ138" s="336"/>
+      <c r="AK138" s="336"/>
+      <c r="AL138" s="336"/>
+      <c r="AM138" s="336"/>
+      <c r="AN138" s="336"/>
+      <c r="AO138" s="336"/>
+      <c r="AP138" s="336"/>
+      <c r="AQ138" s="301"/>
+      <c r="AR138" s="301"/>
     </row>
-    <row r="135" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR135" s="90"/>
+    <row r="139" spans="1:44" ht="9" customHeight="1">
+      <c r="A139" s="337"/>
+      <c r="B139" s="337"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="5"/>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+      <c r="G139" s="5"/>
+      <c r="H139" s="337"/>
+      <c r="I139" s="337"/>
+      <c r="J139" s="5"/>
+      <c r="K139" s="5"/>
+      <c r="L139" s="5"/>
+      <c r="M139" s="5"/>
+      <c r="N139" s="335"/>
+      <c r="O139" s="335"/>
+      <c r="P139" s="336"/>
+      <c r="Q139" s="336"/>
+      <c r="R139" s="336"/>
+      <c r="S139" s="336"/>
+      <c r="T139" s="336"/>
+      <c r="U139" s="336"/>
+      <c r="V139" s="336"/>
+      <c r="W139" s="336"/>
+      <c r="X139" s="336"/>
+      <c r="Y139" s="336"/>
+      <c r="Z139" s="336"/>
+      <c r="AA139" s="336"/>
+      <c r="AB139" s="336"/>
+      <c r="AC139" s="336"/>
+      <c r="AD139" s="336"/>
+      <c r="AE139" s="336"/>
+      <c r="AF139" s="336"/>
+      <c r="AG139" s="336"/>
+      <c r="AH139" s="336"/>
+      <c r="AI139" s="336"/>
+      <c r="AJ139" s="336"/>
+      <c r="AK139" s="336"/>
+      <c r="AL139" s="336"/>
+      <c r="AM139" s="336"/>
+      <c r="AN139" s="336"/>
+      <c r="AO139" s="336"/>
+      <c r="AP139" s="336"/>
+      <c r="AQ139" s="336"/>
+      <c r="AR139" s="336"/>
     </row>
-    <row r="136" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...43 lines deleted...]
-      <c r="AR136" s="90"/>
+    <row r="140" spans="1:44" ht="9" customHeight="1">
+      <c r="A140" s="337"/>
+      <c r="B140" s="337"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5"/>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="337"/>
+      <c r="I140" s="337"/>
+      <c r="J140" s="5"/>
+      <c r="K140" s="5"/>
+      <c r="L140" s="5"/>
+      <c r="M140" s="5"/>
+      <c r="N140" s="335"/>
+      <c r="O140" s="335"/>
+      <c r="P140" s="336"/>
+      <c r="Q140" s="336"/>
+      <c r="R140" s="336"/>
+      <c r="S140" s="336"/>
+      <c r="T140" s="336"/>
+      <c r="U140" s="336"/>
+      <c r="V140" s="336"/>
+      <c r="W140" s="336"/>
+      <c r="X140" s="336"/>
+      <c r="Y140" s="336"/>
+      <c r="Z140" s="336"/>
+      <c r="AA140" s="336"/>
+      <c r="AB140" s="336"/>
+      <c r="AC140" s="336"/>
+      <c r="AD140" s="336"/>
+      <c r="AE140" s="336"/>
+      <c r="AF140" s="336"/>
+      <c r="AG140" s="336"/>
+      <c r="AH140" s="336"/>
+      <c r="AI140" s="336"/>
+      <c r="AJ140" s="336"/>
+      <c r="AK140" s="336"/>
+      <c r="AL140" s="336"/>
+      <c r="AM140" s="336"/>
+      <c r="AN140" s="336"/>
+      <c r="AO140" s="336"/>
+      <c r="AP140" s="336"/>
+      <c r="AQ140" s="336"/>
+      <c r="AR140" s="336"/>
     </row>
-    <row r="137" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-[...43 lines deleted...]
-      <c r="AR137" s="93"/>
+    <row r="141" spans="1:44" ht="9" customHeight="1">
+      <c r="A141" s="337"/>
+      <c r="B141" s="337"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="337"/>
+      <c r="I141" s="337"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="5"/>
+      <c r="L141" s="5"/>
+      <c r="M141" s="5"/>
+      <c r="N141" s="335"/>
+      <c r="O141" s="335"/>
+      <c r="P141" s="336"/>
+      <c r="Q141" s="336"/>
+      <c r="R141" s="336"/>
+      <c r="S141" s="336"/>
+      <c r="T141" s="336"/>
+      <c r="U141" s="336"/>
+      <c r="V141" s="336"/>
+      <c r="W141" s="336"/>
+      <c r="X141" s="336"/>
+      <c r="Y141" s="336"/>
+      <c r="Z141" s="336"/>
+      <c r="AA141" s="336"/>
+      <c r="AB141" s="336"/>
+      <c r="AC141" s="336"/>
+      <c r="AD141" s="336"/>
+      <c r="AE141" s="336"/>
+      <c r="AF141" s="336"/>
+      <c r="AG141" s="336"/>
+      <c r="AH141" s="336"/>
+      <c r="AI141" s="336"/>
+      <c r="AJ141" s="336"/>
+      <c r="AK141" s="336"/>
+      <c r="AL141" s="336"/>
+      <c r="AM141" s="336"/>
+      <c r="AN141" s="301"/>
+      <c r="AO141" s="301"/>
+      <c r="AP141" s="301"/>
+      <c r="AQ141" s="338"/>
+      <c r="AR141" s="338"/>
     </row>
-    <row r="138" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-[...43 lines deleted...]
-      <c r="AR138" s="93"/>
+    <row r="142" spans="1:44" ht="9" customHeight="1">
+      <c r="A142" s="337"/>
+      <c r="B142" s="337"/>
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+      <c r="G142" s="5"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5"/>
+      <c r="K142" s="5"/>
+      <c r="L142" s="5"/>
+      <c r="M142" s="5"/>
+      <c r="N142" s="335"/>
+      <c r="O142" s="335"/>
+      <c r="P142" s="336"/>
+      <c r="Q142" s="336"/>
+      <c r="R142" s="336"/>
+      <c r="S142" s="336"/>
+      <c r="T142" s="336"/>
+      <c r="U142" s="336"/>
+      <c r="V142" s="336"/>
+      <c r="W142" s="336"/>
+      <c r="X142" s="336"/>
+      <c r="Y142" s="336"/>
+      <c r="Z142" s="336"/>
+      <c r="AA142" s="336"/>
+      <c r="AB142" s="336"/>
+      <c r="AC142" s="336"/>
+      <c r="AD142" s="336"/>
+      <c r="AE142" s="336"/>
+      <c r="AF142" s="336"/>
+      <c r="AG142" s="336"/>
+      <c r="AH142" s="336"/>
+      <c r="AI142" s="336"/>
+      <c r="AJ142" s="336"/>
+      <c r="AK142" s="336"/>
+      <c r="AL142" s="336"/>
+      <c r="AM142" s="336"/>
+      <c r="AN142" s="301"/>
+      <c r="AO142" s="301"/>
+      <c r="AP142" s="301"/>
+      <c r="AQ142" s="338"/>
+      <c r="AR142" s="338"/>
     </row>
-    <row r="139" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="AB139" s="77"/>
+    <row r="143" spans="1:44" ht="9" customHeight="1">
+      <c r="A143" s="148"/>
+      <c r="B143" s="148"/>
+      <c r="C143" s="148"/>
+      <c r="D143" s="148"/>
+      <c r="E143" s="148"/>
+      <c r="F143" s="148"/>
+      <c r="G143" s="148"/>
+      <c r="N143" s="339"/>
+      <c r="O143" s="339"/>
+      <c r="P143" s="339"/>
+      <c r="Q143" s="301"/>
+      <c r="R143" s="301"/>
+      <c r="S143" s="301"/>
+      <c r="T143" s="301"/>
+      <c r="U143" s="301"/>
+      <c r="V143" s="301"/>
+      <c r="W143" s="301"/>
+      <c r="X143" s="301"/>
+      <c r="Y143" s="301"/>
+      <c r="Z143" s="301"/>
+      <c r="AA143" s="301"/>
+      <c r="AB143" s="301"/>
     </row>
-    <row r="140" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-[...30 lines deleted...]
-      <c r="AK140" s="87"/>
+    <row r="144" spans="1:44" ht="9" customHeight="1">
+      <c r="A144" s="148"/>
+      <c r="B144" s="148"/>
+      <c r="C144" s="148"/>
+      <c r="D144" s="148"/>
+      <c r="E144" s="148"/>
+      <c r="F144" s="148"/>
+      <c r="G144" s="148"/>
+      <c r="I144" s="148"/>
+      <c r="J144" s="148"/>
+      <c r="K144" s="148"/>
+      <c r="L144" s="148"/>
+      <c r="M144" s="148"/>
+      <c r="N144" s="148"/>
+      <c r="O144" s="148"/>
+      <c r="P144" s="148"/>
+      <c r="Q144" s="148"/>
+      <c r="R144" s="148"/>
+      <c r="S144" s="148"/>
+      <c r="T144" s="301"/>
+      <c r="U144" s="301"/>
+      <c r="V144" s="301"/>
+      <c r="W144" s="301"/>
+      <c r="X144" s="301"/>
+      <c r="Y144" s="301"/>
+      <c r="Z144" s="301"/>
+      <c r="AA144" s="301"/>
+      <c r="AB144" s="301"/>
+      <c r="AC144" s="148"/>
+      <c r="AD144" s="148"/>
+      <c r="AJ144" s="148"/>
+      <c r="AK144" s="148"/>
     </row>
-    <row r="141" spans="1:44" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...21 lines deleted...]
-      <c r="AK141" s="87"/>
+    <row r="145" spans="1:37" ht="9" customHeight="1">
+      <c r="A145" s="148"/>
+      <c r="B145" s="148"/>
+      <c r="C145" s="148"/>
+      <c r="D145" s="148"/>
+      <c r="E145" s="148"/>
+      <c r="F145" s="148"/>
+      <c r="G145" s="148"/>
+      <c r="I145" s="148"/>
+      <c r="J145" s="148"/>
+      <c r="K145" s="148"/>
+      <c r="L145" s="148"/>
+      <c r="M145" s="148"/>
+      <c r="N145" s="148"/>
+      <c r="O145" s="148"/>
+      <c r="P145" s="148"/>
+      <c r="Q145" s="148"/>
+      <c r="R145" s="148"/>
+      <c r="S145" s="148"/>
+      <c r="AC145" s="148"/>
+      <c r="AD145" s="148"/>
+      <c r="AJ145" s="148"/>
+      <c r="AK145" s="148"/>
     </row>
   </sheetData>
-  <mergeCells count="182">
-[...43 lines deleted...]
-    <mergeCell ref="AA45:AR49"/>
+  <mergeCells count="267">
+    <mergeCell ref="A143:G145"/>
+    <mergeCell ref="I144:S145"/>
+    <mergeCell ref="AC144:AD145"/>
+    <mergeCell ref="AJ144:AK145"/>
+    <mergeCell ref="Y133:AR135"/>
+    <mergeCell ref="N137:O142"/>
+    <mergeCell ref="P137:AP138"/>
+    <mergeCell ref="A138:B142"/>
+    <mergeCell ref="C138:G142"/>
+    <mergeCell ref="H138:I142"/>
+    <mergeCell ref="J138:M142"/>
+    <mergeCell ref="P139:AR140"/>
+    <mergeCell ref="P141:AM142"/>
+    <mergeCell ref="AQ141:AR142"/>
+    <mergeCell ref="AL125:AR126"/>
+    <mergeCell ref="D128:M130"/>
+    <mergeCell ref="N128:S130"/>
+    <mergeCell ref="T128:W130"/>
+    <mergeCell ref="X128:AF129"/>
+    <mergeCell ref="AG128:AK129"/>
+    <mergeCell ref="AL128:AR129"/>
+    <mergeCell ref="Y130:AR132"/>
+    <mergeCell ref="A131:S136"/>
+    <mergeCell ref="T131:W136"/>
+    <mergeCell ref="A125:C130"/>
+    <mergeCell ref="D125:M127"/>
+    <mergeCell ref="N125:S127"/>
+    <mergeCell ref="T125:W127"/>
+    <mergeCell ref="X125:AD126"/>
+    <mergeCell ref="AE125:AK126"/>
+    <mergeCell ref="D122:M124"/>
+    <mergeCell ref="N122:S124"/>
+    <mergeCell ref="T122:W124"/>
+    <mergeCell ref="X122:AD123"/>
+    <mergeCell ref="AE122:AK123"/>
+    <mergeCell ref="AL122:AR123"/>
+    <mergeCell ref="D119:M121"/>
+    <mergeCell ref="N119:S121"/>
+    <mergeCell ref="T119:W121"/>
+    <mergeCell ref="X119:AD120"/>
+    <mergeCell ref="AE119:AK120"/>
+    <mergeCell ref="AL119:AR120"/>
+    <mergeCell ref="D116:M118"/>
+    <mergeCell ref="N116:S118"/>
+    <mergeCell ref="T116:W118"/>
+    <mergeCell ref="X116:AD117"/>
+    <mergeCell ref="AE116:AK117"/>
+    <mergeCell ref="AL116:AR117"/>
+    <mergeCell ref="D113:M115"/>
+    <mergeCell ref="N113:S115"/>
+    <mergeCell ref="T113:W115"/>
+    <mergeCell ref="X113:AD114"/>
+    <mergeCell ref="AE113:AK114"/>
+    <mergeCell ref="AL113:AR114"/>
+    <mergeCell ref="AJ102:AR104"/>
+    <mergeCell ref="X105:AR109"/>
+    <mergeCell ref="D106:M109"/>
+    <mergeCell ref="N106:S109"/>
+    <mergeCell ref="T106:W109"/>
+    <mergeCell ref="A110:C124"/>
+    <mergeCell ref="D110:M112"/>
+    <mergeCell ref="N110:S112"/>
+    <mergeCell ref="T110:W112"/>
+    <mergeCell ref="X110:AR111"/>
+    <mergeCell ref="A102:C109"/>
+    <mergeCell ref="D102:M105"/>
+    <mergeCell ref="N102:S105"/>
+    <mergeCell ref="T102:W105"/>
+    <mergeCell ref="X102:AF104"/>
+    <mergeCell ref="AG102:AI104"/>
+    <mergeCell ref="BU88:BV89"/>
+    <mergeCell ref="BY88:BZ89"/>
+    <mergeCell ref="CE88:CF89"/>
+    <mergeCell ref="A98:W99"/>
+    <mergeCell ref="X98:AR101"/>
+    <mergeCell ref="A100:M101"/>
+    <mergeCell ref="N100:S101"/>
+    <mergeCell ref="T100:W101"/>
+    <mergeCell ref="A87:G89"/>
+    <mergeCell ref="H87:X89"/>
+    <mergeCell ref="AV87:BB89"/>
+    <mergeCell ref="BC87:BS89"/>
+    <mergeCell ref="Z88:AA89"/>
+    <mergeCell ref="AD88:AE89"/>
+    <mergeCell ref="AJ88:AK89"/>
+    <mergeCell ref="BC82:BD86"/>
+    <mergeCell ref="BE82:BH86"/>
+    <mergeCell ref="P83:AR84"/>
+    <mergeCell ref="BK83:CM84"/>
+    <mergeCell ref="P85:AM86"/>
+    <mergeCell ref="AQ85:AR86"/>
+    <mergeCell ref="BK85:CH86"/>
+    <mergeCell ref="CL85:CM86"/>
+    <mergeCell ref="N81:O86"/>
+    <mergeCell ref="P81:AP82"/>
+    <mergeCell ref="BI81:BJ86"/>
+    <mergeCell ref="BK81:CK82"/>
+    <mergeCell ref="A82:B86"/>
+    <mergeCell ref="C82:G86"/>
+    <mergeCell ref="H82:I86"/>
+    <mergeCell ref="J82:M86"/>
+    <mergeCell ref="AV82:AW86"/>
+    <mergeCell ref="AX82:BB86"/>
+    <mergeCell ref="A75:V80"/>
+    <mergeCell ref="W75:Z80"/>
+    <mergeCell ref="AB75:AQ79"/>
+    <mergeCell ref="AV75:BQ80"/>
+    <mergeCell ref="BR75:BU80"/>
+    <mergeCell ref="BW75:CL79"/>
+    <mergeCell ref="AB70:AH72"/>
+    <mergeCell ref="AK70:AQ72"/>
+    <mergeCell ref="BW70:CC72"/>
+    <mergeCell ref="CF70:CL72"/>
+    <mergeCell ref="D72:M74"/>
+    <mergeCell ref="N72:V74"/>
+    <mergeCell ref="W72:Z74"/>
+    <mergeCell ref="AY72:BH74"/>
+    <mergeCell ref="BI72:BQ74"/>
+    <mergeCell ref="BR72:BU74"/>
+    <mergeCell ref="BW66:CC68"/>
+    <mergeCell ref="CF66:CL68"/>
+    <mergeCell ref="A69:C74"/>
+    <mergeCell ref="D69:M71"/>
+    <mergeCell ref="N69:V71"/>
+    <mergeCell ref="W69:Z71"/>
+    <mergeCell ref="AV69:AX74"/>
+    <mergeCell ref="AY69:BH71"/>
+    <mergeCell ref="BI69:BQ71"/>
+    <mergeCell ref="BR69:BU71"/>
+    <mergeCell ref="BR63:BU65"/>
+    <mergeCell ref="D66:M68"/>
+    <mergeCell ref="N66:V68"/>
+    <mergeCell ref="W66:Z68"/>
+    <mergeCell ref="AB66:AH68"/>
+    <mergeCell ref="AK66:AQ68"/>
+    <mergeCell ref="AY66:BH68"/>
+    <mergeCell ref="BI66:BQ68"/>
+    <mergeCell ref="BR66:BU68"/>
+    <mergeCell ref="BR60:BU62"/>
+    <mergeCell ref="AB62:AH64"/>
+    <mergeCell ref="AK62:AQ64"/>
+    <mergeCell ref="BW62:CC64"/>
+    <mergeCell ref="CF62:CL64"/>
+    <mergeCell ref="D63:M65"/>
+    <mergeCell ref="N63:V65"/>
+    <mergeCell ref="W63:Z65"/>
+    <mergeCell ref="AY63:BH65"/>
+    <mergeCell ref="BI63:BQ65"/>
+    <mergeCell ref="BR57:BU59"/>
+    <mergeCell ref="AB58:AH60"/>
+    <mergeCell ref="AK58:AQ60"/>
+    <mergeCell ref="BW58:CC60"/>
+    <mergeCell ref="CF58:CL60"/>
+    <mergeCell ref="D60:M62"/>
+    <mergeCell ref="N60:V62"/>
+    <mergeCell ref="W60:Z62"/>
+    <mergeCell ref="AY60:BH62"/>
+    <mergeCell ref="BI60:BQ62"/>
+    <mergeCell ref="AV54:AX68"/>
+    <mergeCell ref="AY54:BH56"/>
+    <mergeCell ref="BI54:BQ56"/>
+    <mergeCell ref="BR54:BU56"/>
+    <mergeCell ref="BV54:CM56"/>
+    <mergeCell ref="D57:M59"/>
+    <mergeCell ref="N57:V59"/>
+    <mergeCell ref="W57:Z59"/>
+    <mergeCell ref="AY57:BH59"/>
+    <mergeCell ref="BI57:BQ59"/>
+    <mergeCell ref="AY50:BH53"/>
+    <mergeCell ref="BI50:BQ53"/>
+    <mergeCell ref="BR50:BU53"/>
+    <mergeCell ref="BV50:CD53"/>
+    <mergeCell ref="CE50:CM53"/>
+    <mergeCell ref="A54:C68"/>
+    <mergeCell ref="D54:M56"/>
+    <mergeCell ref="N54:V56"/>
+    <mergeCell ref="W54:Z56"/>
+    <mergeCell ref="AA54:AR56"/>
+    <mergeCell ref="AY46:BH49"/>
+    <mergeCell ref="BI46:BQ49"/>
+    <mergeCell ref="BR46:BU49"/>
+    <mergeCell ref="BV46:CD49"/>
+    <mergeCell ref="CE46:CM49"/>
+    <mergeCell ref="D50:M53"/>
+    <mergeCell ref="N50:V53"/>
+    <mergeCell ref="W50:Z53"/>
+    <mergeCell ref="AA50:AI53"/>
+    <mergeCell ref="AJ50:AR53"/>
+    <mergeCell ref="AV44:BH45"/>
+    <mergeCell ref="BI44:BQ45"/>
+    <mergeCell ref="BR44:BU45"/>
+    <mergeCell ref="A46:C53"/>
     <mergeCell ref="D46:M49"/>
     <mergeCell ref="N46:V49"/>
     <mergeCell ref="W46:Z49"/>
-    <mergeCell ref="A42:C49"/>
-[...11185 lines deleted...]
-    <mergeCell ref="BU7:CM8"/>
+    <mergeCell ref="AA46:AI49"/>
+    <mergeCell ref="AJ46:AR49"/>
+    <mergeCell ref="AV46:AX53"/>
+    <mergeCell ref="BW34:CH36"/>
+    <mergeCell ref="G37:AR39"/>
+    <mergeCell ref="BB37:CM39"/>
+    <mergeCell ref="A42:Z43"/>
+    <mergeCell ref="AA42:AR45"/>
+    <mergeCell ref="AV42:BU43"/>
+    <mergeCell ref="BV42:CM45"/>
+    <mergeCell ref="A44:M45"/>
+    <mergeCell ref="N44:V45"/>
+    <mergeCell ref="W44:Z45"/>
+    <mergeCell ref="O34:V36"/>
+    <mergeCell ref="W34:AA36"/>
+    <mergeCell ref="BB34:BF36"/>
+    <mergeCell ref="BG34:BI36"/>
+    <mergeCell ref="BJ34:BQ36"/>
+    <mergeCell ref="BR34:BV36"/>
+    <mergeCell ref="DW27:EQ30"/>
+    <mergeCell ref="G28:AK29"/>
+    <mergeCell ref="BB28:CF29"/>
+    <mergeCell ref="AN29:AP31"/>
+    <mergeCell ref="CI29:CK31"/>
+    <mergeCell ref="G30:AK33"/>
+    <mergeCell ref="BB30:CF33"/>
+    <mergeCell ref="E23:F39"/>
+    <mergeCell ref="G23:AR24"/>
+    <mergeCell ref="AZ23:BA39"/>
+    <mergeCell ref="BB23:CM24"/>
+    <mergeCell ref="G25:AK27"/>
+    <mergeCell ref="AL25:AR26"/>
+    <mergeCell ref="BB25:CF27"/>
+    <mergeCell ref="CG25:CM26"/>
+    <mergeCell ref="G34:K36"/>
+    <mergeCell ref="L34:N36"/>
+    <mergeCell ref="BA18:BI20"/>
+    <mergeCell ref="BK18:BL20"/>
+    <mergeCell ref="BM18:BV20"/>
+    <mergeCell ref="BZ18:CL19"/>
+    <mergeCell ref="AE20:AQ22"/>
+    <mergeCell ref="BZ20:CL22"/>
+    <mergeCell ref="D18:E20"/>
+    <mergeCell ref="F18:N20"/>
+    <mergeCell ref="P18:Q20"/>
+    <mergeCell ref="R18:AA20"/>
+    <mergeCell ref="AE18:AQ19"/>
+    <mergeCell ref="AY18:AZ20"/>
     <mergeCell ref="CD12:CE14"/>
     <mergeCell ref="CF12:CM14"/>
     <mergeCell ref="I14:AE17"/>
     <mergeCell ref="BD14:BZ17"/>
     <mergeCell ref="AF15:AH17"/>
     <mergeCell ref="AI15:AR17"/>
     <mergeCell ref="CA15:CC17"/>
     <mergeCell ref="CD15:CM17"/>
     <mergeCell ref="A9:H17"/>
     <mergeCell ref="I9:AR11"/>
     <mergeCell ref="AV9:BC17"/>
     <mergeCell ref="BD9:CM11"/>
     <mergeCell ref="I12:AE13"/>
     <mergeCell ref="AF12:AH14"/>
     <mergeCell ref="AI12:AJ14"/>
     <mergeCell ref="AK12:AR14"/>
     <mergeCell ref="BD12:BZ13"/>
     <mergeCell ref="CA12:CC14"/>
-    <mergeCell ref="BK18:BL20"/>
-[...169 lines deleted...]
-    <mergeCell ref="AJ88:AK89"/>
+    <mergeCell ref="A5:AR6"/>
+    <mergeCell ref="AV5:CM6"/>
+    <mergeCell ref="A7:H8"/>
+    <mergeCell ref="Z7:AR8"/>
+    <mergeCell ref="AV7:BC8"/>
+    <mergeCell ref="BU7:CM8"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A150B5D-97BB-44BC-8785-B5F4AAC27240}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A5:EQ145"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" topLeftCell="A27" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection activeCell="A69" sqref="A69:V80"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="9" customHeight="1"/>
+  <cols>
+    <col min="1" max="44" width="1.625" style="2" customWidth="1"/>
+    <col min="45" max="47" width="1.375" style="2" customWidth="1"/>
+    <col min="48" max="91" width="1.625" style="2" customWidth="1"/>
+    <col min="92" max="92" width="0.875" style="2" customWidth="1"/>
+    <col min="93" max="300" width="1.625" style="2"/>
+    <col min="301" max="303" width="1.375" style="2" customWidth="1"/>
+    <col min="304" max="347" width="1.625" style="2"/>
+    <col min="348" max="348" width="0.875" style="2" customWidth="1"/>
+    <col min="349" max="556" width="1.625" style="2"/>
+    <col min="557" max="559" width="1.375" style="2" customWidth="1"/>
+    <col min="560" max="603" width="1.625" style="2"/>
+    <col min="604" max="604" width="0.875" style="2" customWidth="1"/>
+    <col min="605" max="812" width="1.625" style="2"/>
+    <col min="813" max="815" width="1.375" style="2" customWidth="1"/>
+    <col min="816" max="859" width="1.625" style="2"/>
+    <col min="860" max="860" width="0.875" style="2" customWidth="1"/>
+    <col min="861" max="1068" width="1.625" style="2"/>
+    <col min="1069" max="1071" width="1.375" style="2" customWidth="1"/>
+    <col min="1072" max="1115" width="1.625" style="2"/>
+    <col min="1116" max="1116" width="0.875" style="2" customWidth="1"/>
+    <col min="1117" max="1324" width="1.625" style="2"/>
+    <col min="1325" max="1327" width="1.375" style="2" customWidth="1"/>
+    <col min="1328" max="1371" width="1.625" style="2"/>
+    <col min="1372" max="1372" width="0.875" style="2" customWidth="1"/>
+    <col min="1373" max="1580" width="1.625" style="2"/>
+    <col min="1581" max="1583" width="1.375" style="2" customWidth="1"/>
+    <col min="1584" max="1627" width="1.625" style="2"/>
+    <col min="1628" max="1628" width="0.875" style="2" customWidth="1"/>
+    <col min="1629" max="1836" width="1.625" style="2"/>
+    <col min="1837" max="1839" width="1.375" style="2" customWidth="1"/>
+    <col min="1840" max="1883" width="1.625" style="2"/>
+    <col min="1884" max="1884" width="0.875" style="2" customWidth="1"/>
+    <col min="1885" max="2092" width="1.625" style="2"/>
+    <col min="2093" max="2095" width="1.375" style="2" customWidth="1"/>
+    <col min="2096" max="2139" width="1.625" style="2"/>
+    <col min="2140" max="2140" width="0.875" style="2" customWidth="1"/>
+    <col min="2141" max="2348" width="1.625" style="2"/>
+    <col min="2349" max="2351" width="1.375" style="2" customWidth="1"/>
+    <col min="2352" max="2395" width="1.625" style="2"/>
+    <col min="2396" max="2396" width="0.875" style="2" customWidth="1"/>
+    <col min="2397" max="2604" width="1.625" style="2"/>
+    <col min="2605" max="2607" width="1.375" style="2" customWidth="1"/>
+    <col min="2608" max="2651" width="1.625" style="2"/>
+    <col min="2652" max="2652" width="0.875" style="2" customWidth="1"/>
+    <col min="2653" max="2860" width="1.625" style="2"/>
+    <col min="2861" max="2863" width="1.375" style="2" customWidth="1"/>
+    <col min="2864" max="2907" width="1.625" style="2"/>
+    <col min="2908" max="2908" width="0.875" style="2" customWidth="1"/>
+    <col min="2909" max="3116" width="1.625" style="2"/>
+    <col min="3117" max="3119" width="1.375" style="2" customWidth="1"/>
+    <col min="3120" max="3163" width="1.625" style="2"/>
+    <col min="3164" max="3164" width="0.875" style="2" customWidth="1"/>
+    <col min="3165" max="3372" width="1.625" style="2"/>
+    <col min="3373" max="3375" width="1.375" style="2" customWidth="1"/>
+    <col min="3376" max="3419" width="1.625" style="2"/>
+    <col min="3420" max="3420" width="0.875" style="2" customWidth="1"/>
+    <col min="3421" max="3628" width="1.625" style="2"/>
+    <col min="3629" max="3631" width="1.375" style="2" customWidth="1"/>
+    <col min="3632" max="3675" width="1.625" style="2"/>
+    <col min="3676" max="3676" width="0.875" style="2" customWidth="1"/>
+    <col min="3677" max="3884" width="1.625" style="2"/>
+    <col min="3885" max="3887" width="1.375" style="2" customWidth="1"/>
+    <col min="3888" max="3931" width="1.625" style="2"/>
+    <col min="3932" max="3932" width="0.875" style="2" customWidth="1"/>
+    <col min="3933" max="4140" width="1.625" style="2"/>
+    <col min="4141" max="4143" width="1.375" style="2" customWidth="1"/>
+    <col min="4144" max="4187" width="1.625" style="2"/>
+    <col min="4188" max="4188" width="0.875" style="2" customWidth="1"/>
+    <col min="4189" max="4396" width="1.625" style="2"/>
+    <col min="4397" max="4399" width="1.375" style="2" customWidth="1"/>
+    <col min="4400" max="4443" width="1.625" style="2"/>
+    <col min="4444" max="4444" width="0.875" style="2" customWidth="1"/>
+    <col min="4445" max="4652" width="1.625" style="2"/>
+    <col min="4653" max="4655" width="1.375" style="2" customWidth="1"/>
+    <col min="4656" max="4699" width="1.625" style="2"/>
+    <col min="4700" max="4700" width="0.875" style="2" customWidth="1"/>
+    <col min="4701" max="4908" width="1.625" style="2"/>
+    <col min="4909" max="4911" width="1.375" style="2" customWidth="1"/>
+    <col min="4912" max="4955" width="1.625" style="2"/>
+    <col min="4956" max="4956" width="0.875" style="2" customWidth="1"/>
+    <col min="4957" max="5164" width="1.625" style="2"/>
+    <col min="5165" max="5167" width="1.375" style="2" customWidth="1"/>
+    <col min="5168" max="5211" width="1.625" style="2"/>
+    <col min="5212" max="5212" width="0.875" style="2" customWidth="1"/>
+    <col min="5213" max="5420" width="1.625" style="2"/>
+    <col min="5421" max="5423" width="1.375" style="2" customWidth="1"/>
+    <col min="5424" max="5467" width="1.625" style="2"/>
+    <col min="5468" max="5468" width="0.875" style="2" customWidth="1"/>
+    <col min="5469" max="5676" width="1.625" style="2"/>
+    <col min="5677" max="5679" width="1.375" style="2" customWidth="1"/>
+    <col min="5680" max="5723" width="1.625" style="2"/>
+    <col min="5724" max="5724" width="0.875" style="2" customWidth="1"/>
+    <col min="5725" max="5932" width="1.625" style="2"/>
+    <col min="5933" max="5935" width="1.375" style="2" customWidth="1"/>
+    <col min="5936" max="5979" width="1.625" style="2"/>
+    <col min="5980" max="5980" width="0.875" style="2" customWidth="1"/>
+    <col min="5981" max="6188" width="1.625" style="2"/>
+    <col min="6189" max="6191" width="1.375" style="2" customWidth="1"/>
+    <col min="6192" max="6235" width="1.625" style="2"/>
+    <col min="6236" max="6236" width="0.875" style="2" customWidth="1"/>
+    <col min="6237" max="6444" width="1.625" style="2"/>
+    <col min="6445" max="6447" width="1.375" style="2" customWidth="1"/>
+    <col min="6448" max="6491" width="1.625" style="2"/>
+    <col min="6492" max="6492" width="0.875" style="2" customWidth="1"/>
+    <col min="6493" max="6700" width="1.625" style="2"/>
+    <col min="6701" max="6703" width="1.375" style="2" customWidth="1"/>
+    <col min="6704" max="6747" width="1.625" style="2"/>
+    <col min="6748" max="6748" width="0.875" style="2" customWidth="1"/>
+    <col min="6749" max="6956" width="1.625" style="2"/>
+    <col min="6957" max="6959" width="1.375" style="2" customWidth="1"/>
+    <col min="6960" max="7003" width="1.625" style="2"/>
+    <col min="7004" max="7004" width="0.875" style="2" customWidth="1"/>
+    <col min="7005" max="7212" width="1.625" style="2"/>
+    <col min="7213" max="7215" width="1.375" style="2" customWidth="1"/>
+    <col min="7216" max="7259" width="1.625" style="2"/>
+    <col min="7260" max="7260" width="0.875" style="2" customWidth="1"/>
+    <col min="7261" max="7468" width="1.625" style="2"/>
+    <col min="7469" max="7471" width="1.375" style="2" customWidth="1"/>
+    <col min="7472" max="7515" width="1.625" style="2"/>
+    <col min="7516" max="7516" width="0.875" style="2" customWidth="1"/>
+    <col min="7517" max="7724" width="1.625" style="2"/>
+    <col min="7725" max="7727" width="1.375" style="2" customWidth="1"/>
+    <col min="7728" max="7771" width="1.625" style="2"/>
+    <col min="7772" max="7772" width="0.875" style="2" customWidth="1"/>
+    <col min="7773" max="7980" width="1.625" style="2"/>
+    <col min="7981" max="7983" width="1.375" style="2" customWidth="1"/>
+    <col min="7984" max="8027" width="1.625" style="2"/>
+    <col min="8028" max="8028" width="0.875" style="2" customWidth="1"/>
+    <col min="8029" max="8236" width="1.625" style="2"/>
+    <col min="8237" max="8239" width="1.375" style="2" customWidth="1"/>
+    <col min="8240" max="8283" width="1.625" style="2"/>
+    <col min="8284" max="8284" width="0.875" style="2" customWidth="1"/>
+    <col min="8285" max="8492" width="1.625" style="2"/>
+    <col min="8493" max="8495" width="1.375" style="2" customWidth="1"/>
+    <col min="8496" max="8539" width="1.625" style="2"/>
+    <col min="8540" max="8540" width="0.875" style="2" customWidth="1"/>
+    <col min="8541" max="8748" width="1.625" style="2"/>
+    <col min="8749" max="8751" width="1.375" style="2" customWidth="1"/>
+    <col min="8752" max="8795" width="1.625" style="2"/>
+    <col min="8796" max="8796" width="0.875" style="2" customWidth="1"/>
+    <col min="8797" max="9004" width="1.625" style="2"/>
+    <col min="9005" max="9007" width="1.375" style="2" customWidth="1"/>
+    <col min="9008" max="9051" width="1.625" style="2"/>
+    <col min="9052" max="9052" width="0.875" style="2" customWidth="1"/>
+    <col min="9053" max="9260" width="1.625" style="2"/>
+    <col min="9261" max="9263" width="1.375" style="2" customWidth="1"/>
+    <col min="9264" max="9307" width="1.625" style="2"/>
+    <col min="9308" max="9308" width="0.875" style="2" customWidth="1"/>
+    <col min="9309" max="9516" width="1.625" style="2"/>
+    <col min="9517" max="9519" width="1.375" style="2" customWidth="1"/>
+    <col min="9520" max="9563" width="1.625" style="2"/>
+    <col min="9564" max="9564" width="0.875" style="2" customWidth="1"/>
+    <col min="9565" max="9772" width="1.625" style="2"/>
+    <col min="9773" max="9775" width="1.375" style="2" customWidth="1"/>
+    <col min="9776" max="9819" width="1.625" style="2"/>
+    <col min="9820" max="9820" width="0.875" style="2" customWidth="1"/>
+    <col min="9821" max="10028" width="1.625" style="2"/>
+    <col min="10029" max="10031" width="1.375" style="2" customWidth="1"/>
+    <col min="10032" max="10075" width="1.625" style="2"/>
+    <col min="10076" max="10076" width="0.875" style="2" customWidth="1"/>
+    <col min="10077" max="10284" width="1.625" style="2"/>
+    <col min="10285" max="10287" width="1.375" style="2" customWidth="1"/>
+    <col min="10288" max="10331" width="1.625" style="2"/>
+    <col min="10332" max="10332" width="0.875" style="2" customWidth="1"/>
+    <col min="10333" max="10540" width="1.625" style="2"/>
+    <col min="10541" max="10543" width="1.375" style="2" customWidth="1"/>
+    <col min="10544" max="10587" width="1.625" style="2"/>
+    <col min="10588" max="10588" width="0.875" style="2" customWidth="1"/>
+    <col min="10589" max="10796" width="1.625" style="2"/>
+    <col min="10797" max="10799" width="1.375" style="2" customWidth="1"/>
+    <col min="10800" max="10843" width="1.625" style="2"/>
+    <col min="10844" max="10844" width="0.875" style="2" customWidth="1"/>
+    <col min="10845" max="11052" width="1.625" style="2"/>
+    <col min="11053" max="11055" width="1.375" style="2" customWidth="1"/>
+    <col min="11056" max="11099" width="1.625" style="2"/>
+    <col min="11100" max="11100" width="0.875" style="2" customWidth="1"/>
+    <col min="11101" max="11308" width="1.625" style="2"/>
+    <col min="11309" max="11311" width="1.375" style="2" customWidth="1"/>
+    <col min="11312" max="11355" width="1.625" style="2"/>
+    <col min="11356" max="11356" width="0.875" style="2" customWidth="1"/>
+    <col min="11357" max="11564" width="1.625" style="2"/>
+    <col min="11565" max="11567" width="1.375" style="2" customWidth="1"/>
+    <col min="11568" max="11611" width="1.625" style="2"/>
+    <col min="11612" max="11612" width="0.875" style="2" customWidth="1"/>
+    <col min="11613" max="11820" width="1.625" style="2"/>
+    <col min="11821" max="11823" width="1.375" style="2" customWidth="1"/>
+    <col min="11824" max="11867" width="1.625" style="2"/>
+    <col min="11868" max="11868" width="0.875" style="2" customWidth="1"/>
+    <col min="11869" max="12076" width="1.625" style="2"/>
+    <col min="12077" max="12079" width="1.375" style="2" customWidth="1"/>
+    <col min="12080" max="12123" width="1.625" style="2"/>
+    <col min="12124" max="12124" width="0.875" style="2" customWidth="1"/>
+    <col min="12125" max="12332" width="1.625" style="2"/>
+    <col min="12333" max="12335" width="1.375" style="2" customWidth="1"/>
+    <col min="12336" max="12379" width="1.625" style="2"/>
+    <col min="12380" max="12380" width="0.875" style="2" customWidth="1"/>
+    <col min="12381" max="12588" width="1.625" style="2"/>
+    <col min="12589" max="12591" width="1.375" style="2" customWidth="1"/>
+    <col min="12592" max="12635" width="1.625" style="2"/>
+    <col min="12636" max="12636" width="0.875" style="2" customWidth="1"/>
+    <col min="12637" max="12844" width="1.625" style="2"/>
+    <col min="12845" max="12847" width="1.375" style="2" customWidth="1"/>
+    <col min="12848" max="12891" width="1.625" style="2"/>
+    <col min="12892" max="12892" width="0.875" style="2" customWidth="1"/>
+    <col min="12893" max="13100" width="1.625" style="2"/>
+    <col min="13101" max="13103" width="1.375" style="2" customWidth="1"/>
+    <col min="13104" max="13147" width="1.625" style="2"/>
+    <col min="13148" max="13148" width="0.875" style="2" customWidth="1"/>
+    <col min="13149" max="13356" width="1.625" style="2"/>
+    <col min="13357" max="13359" width="1.375" style="2" customWidth="1"/>
+    <col min="13360" max="13403" width="1.625" style="2"/>
+    <col min="13404" max="13404" width="0.875" style="2" customWidth="1"/>
+    <col min="13405" max="13612" width="1.625" style="2"/>
+    <col min="13613" max="13615" width="1.375" style="2" customWidth="1"/>
+    <col min="13616" max="13659" width="1.625" style="2"/>
+    <col min="13660" max="13660" width="0.875" style="2" customWidth="1"/>
+    <col min="13661" max="13868" width="1.625" style="2"/>
+    <col min="13869" max="13871" width="1.375" style="2" customWidth="1"/>
+    <col min="13872" max="13915" width="1.625" style="2"/>
+    <col min="13916" max="13916" width="0.875" style="2" customWidth="1"/>
+    <col min="13917" max="14124" width="1.625" style="2"/>
+    <col min="14125" max="14127" width="1.375" style="2" customWidth="1"/>
+    <col min="14128" max="14171" width="1.625" style="2"/>
+    <col min="14172" max="14172" width="0.875" style="2" customWidth="1"/>
+    <col min="14173" max="14380" width="1.625" style="2"/>
+    <col min="14381" max="14383" width="1.375" style="2" customWidth="1"/>
+    <col min="14384" max="14427" width="1.625" style="2"/>
+    <col min="14428" max="14428" width="0.875" style="2" customWidth="1"/>
+    <col min="14429" max="14636" width="1.625" style="2"/>
+    <col min="14637" max="14639" width="1.375" style="2" customWidth="1"/>
+    <col min="14640" max="14683" width="1.625" style="2"/>
+    <col min="14684" max="14684" width="0.875" style="2" customWidth="1"/>
+    <col min="14685" max="14892" width="1.625" style="2"/>
+    <col min="14893" max="14895" width="1.375" style="2" customWidth="1"/>
+    <col min="14896" max="14939" width="1.625" style="2"/>
+    <col min="14940" max="14940" width="0.875" style="2" customWidth="1"/>
+    <col min="14941" max="15148" width="1.625" style="2"/>
+    <col min="15149" max="15151" width="1.375" style="2" customWidth="1"/>
+    <col min="15152" max="15195" width="1.625" style="2"/>
+    <col min="15196" max="15196" width="0.875" style="2" customWidth="1"/>
+    <col min="15197" max="15404" width="1.625" style="2"/>
+    <col min="15405" max="15407" width="1.375" style="2" customWidth="1"/>
+    <col min="15408" max="15451" width="1.625" style="2"/>
+    <col min="15452" max="15452" width="0.875" style="2" customWidth="1"/>
+    <col min="15453" max="15660" width="1.625" style="2"/>
+    <col min="15661" max="15663" width="1.375" style="2" customWidth="1"/>
+    <col min="15664" max="15707" width="1.625" style="2"/>
+    <col min="15708" max="15708" width="0.875" style="2" customWidth="1"/>
+    <col min="15709" max="15916" width="1.625" style="2"/>
+    <col min="15917" max="15919" width="1.375" style="2" customWidth="1"/>
+    <col min="15920" max="15963" width="1.625" style="2"/>
+    <col min="15964" max="15964" width="0.875" style="2" customWidth="1"/>
+    <col min="15965" max="16172" width="1.625" style="2"/>
+    <col min="16173" max="16175" width="1.375" style="2" customWidth="1"/>
+    <col min="16176" max="16219" width="1.625" style="2"/>
+    <col min="16220" max="16220" width="0.875" style="2" customWidth="1"/>
+    <col min="16221" max="16384" width="1.625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:139" ht="9" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="1"/>
+      <c r="AE5" s="1"/>
+      <c r="AF5" s="1"/>
+      <c r="AG5" s="1"/>
+      <c r="AH5" s="1"/>
+      <c r="AI5" s="1"/>
+      <c r="AJ5" s="1"/>
+      <c r="AK5" s="1"/>
+      <c r="AL5" s="1"/>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1"/>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1"/>
+      <c r="AR5" s="1"/>
+      <c r="AV5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1"/>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1"/>
+      <c r="BI5" s="1"/>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1"/>
+      <c r="BN5" s="1"/>
+      <c r="BO5" s="1"/>
+      <c r="BP5" s="1"/>
+      <c r="BQ5" s="1"/>
+      <c r="BR5" s="1"/>
+      <c r="BS5" s="1"/>
+      <c r="BT5" s="1"/>
+      <c r="BU5" s="1"/>
+      <c r="BV5" s="1"/>
+      <c r="BW5" s="1"/>
+      <c r="BX5" s="1"/>
+      <c r="BY5" s="1"/>
+      <c r="BZ5" s="1"/>
+      <c r="CA5" s="1"/>
+      <c r="CB5" s="1"/>
+      <c r="CC5" s="1"/>
+      <c r="CD5" s="1"/>
+      <c r="CE5" s="1"/>
+      <c r="CF5" s="1"/>
+      <c r="CG5" s="1"/>
+      <c r="CH5" s="1"/>
+      <c r="CI5" s="1"/>
+      <c r="CJ5" s="1"/>
+      <c r="CK5" s="1"/>
+      <c r="CL5" s="1"/>
+      <c r="CM5" s="1"/>
+      <c r="CN5" s="4"/>
+    </row>
+    <row r="6" spans="1:139" ht="9" customHeight="1">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1"/>
+      <c r="AC6" s="1"/>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="1"/>
+      <c r="AF6" s="1"/>
+      <c r="AG6" s="1"/>
+      <c r="AH6" s="1"/>
+      <c r="AI6" s="1"/>
+      <c r="AJ6" s="1"/>
+      <c r="AK6" s="1"/>
+      <c r="AL6" s="1"/>
+      <c r="AM6" s="1"/>
+      <c r="AN6" s="1"/>
+      <c r="AO6" s="1"/>
+      <c r="AP6" s="1"/>
+      <c r="AQ6" s="1"/>
+      <c r="AR6" s="1"/>
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1"/>
+      <c r="AX6" s="1"/>
+      <c r="AY6" s="1"/>
+      <c r="AZ6" s="1"/>
+      <c r="BA6" s="1"/>
+      <c r="BB6" s="1"/>
+      <c r="BC6" s="1"/>
+      <c r="BD6" s="1"/>
+      <c r="BE6" s="1"/>
+      <c r="BF6" s="1"/>
+      <c r="BG6" s="1"/>
+      <c r="BH6" s="1"/>
+      <c r="BI6" s="1"/>
+      <c r="BJ6" s="1"/>
+      <c r="BK6" s="1"/>
+      <c r="BL6" s="1"/>
+      <c r="BM6" s="1"/>
+      <c r="BN6" s="1"/>
+      <c r="BO6" s="1"/>
+      <c r="BP6" s="1"/>
+      <c r="BQ6" s="1"/>
+      <c r="BR6" s="1"/>
+      <c r="BS6" s="1"/>
+      <c r="BT6" s="1"/>
+      <c r="BU6" s="1"/>
+      <c r="BV6" s="1"/>
+      <c r="BW6" s="1"/>
+      <c r="BX6" s="1"/>
+      <c r="BY6" s="1"/>
+      <c r="BZ6" s="1"/>
+      <c r="CA6" s="1"/>
+      <c r="CB6" s="1"/>
+      <c r="CC6" s="1"/>
+      <c r="CD6" s="1"/>
+      <c r="CE6" s="1"/>
+      <c r="CF6" s="1"/>
+      <c r="CG6" s="1"/>
+      <c r="CH6" s="1"/>
+      <c r="CI6" s="1"/>
+      <c r="CJ6" s="1"/>
+      <c r="CK6" s="1"/>
+      <c r="CL6" s="1"/>
+      <c r="CM6" s="1"/>
+      <c r="CN6" s="4"/>
+      <c r="CR6" s="4"/>
+      <c r="CS6" s="4"/>
+      <c r="CT6" s="4"/>
+      <c r="CU6" s="4"/>
+      <c r="CV6" s="4"/>
+      <c r="CW6" s="4"/>
+      <c r="CX6" s="4"/>
+      <c r="CY6" s="4"/>
+      <c r="CZ6" s="4"/>
+      <c r="DA6" s="4"/>
+      <c r="DB6" s="4"/>
+      <c r="DC6" s="4"/>
+      <c r="DD6" s="4"/>
+      <c r="DE6" s="4"/>
+      <c r="DF6" s="4"/>
+      <c r="DG6" s="4"/>
+      <c r="DH6" s="4"/>
+      <c r="DI6" s="4"/>
+      <c r="DJ6" s="4"/>
+      <c r="DK6" s="4"/>
+      <c r="DL6" s="4"/>
+      <c r="DM6" s="4"/>
+      <c r="DN6" s="4"/>
+      <c r="DO6" s="4"/>
+      <c r="DP6" s="4"/>
+      <c r="DQ6" s="4"/>
+      <c r="DR6" s="4"/>
+      <c r="DS6" s="4"/>
+      <c r="DT6" s="4"/>
+      <c r="DU6" s="4"/>
+      <c r="DV6" s="4"/>
+      <c r="DW6" s="4"/>
+      <c r="DX6" s="4"/>
+      <c r="DY6" s="4"/>
+      <c r="DZ6" s="4"/>
+      <c r="EA6" s="4"/>
+      <c r="EB6" s="4"/>
+      <c r="EC6" s="4"/>
+      <c r="ED6" s="4"/>
+      <c r="EE6" s="4"/>
+      <c r="EF6" s="4"/>
+      <c r="EG6" s="4"/>
+      <c r="EH6" s="4"/>
+      <c r="EI6" s="4"/>
+    </row>
+    <row r="7" spans="1:139" ht="6.75" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="Z7" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="6"/>
+      <c r="AL7" s="6"/>
+      <c r="AM7" s="6"/>
+      <c r="AN7" s="6"/>
+      <c r="AO7" s="6"/>
+      <c r="AP7" s="6"/>
+      <c r="AQ7" s="6"/>
+      <c r="AR7" s="6"/>
+      <c r="AV7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BU7" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV7" s="6"/>
+      <c r="BW7" s="6"/>
+      <c r="BX7" s="6"/>
+      <c r="BY7" s="6"/>
+      <c r="BZ7" s="6"/>
+      <c r="CA7" s="6"/>
+      <c r="CB7" s="6"/>
+      <c r="CC7" s="6"/>
+      <c r="CD7" s="6"/>
+      <c r="CE7" s="6"/>
+      <c r="CF7" s="6"/>
+      <c r="CG7" s="6"/>
+      <c r="CH7" s="6"/>
+      <c r="CI7" s="6"/>
+      <c r="CJ7" s="6"/>
+      <c r="CK7" s="6"/>
+      <c r="CL7" s="6"/>
+      <c r="CM7" s="6"/>
+      <c r="CN7" s="9"/>
+      <c r="CR7" s="4"/>
+      <c r="CS7" s="4"/>
+      <c r="CT7" s="4"/>
+      <c r="CU7" s="4"/>
+      <c r="CV7" s="4"/>
+      <c r="CW7" s="4"/>
+      <c r="CX7" s="4"/>
+      <c r="CY7" s="4"/>
+      <c r="CZ7" s="4"/>
+      <c r="DA7" s="4"/>
+      <c r="DB7" s="4"/>
+      <c r="DC7" s="4"/>
+      <c r="DD7" s="4"/>
+      <c r="DE7" s="4"/>
+      <c r="DF7" s="4"/>
+      <c r="DG7" s="4"/>
+      <c r="DH7" s="4"/>
+      <c r="DI7" s="4"/>
+      <c r="DJ7" s="4"/>
+      <c r="DK7" s="4"/>
+      <c r="DL7" s="4"/>
+      <c r="DM7" s="4"/>
+      <c r="DN7" s="4"/>
+      <c r="DO7" s="4"/>
+      <c r="DP7" s="4"/>
+      <c r="DQ7" s="4"/>
+      <c r="DR7" s="4"/>
+      <c r="DS7" s="4"/>
+      <c r="DT7" s="4"/>
+      <c r="DU7" s="4"/>
+      <c r="DV7" s="4"/>
+      <c r="DW7" s="4"/>
+      <c r="DX7" s="4"/>
+      <c r="DY7" s="4"/>
+      <c r="DZ7" s="4"/>
+      <c r="EA7" s="4"/>
+      <c r="EB7" s="4"/>
+      <c r="EC7" s="4"/>
+      <c r="ED7" s="4"/>
+      <c r="EE7" s="4"/>
+      <c r="EF7" s="4"/>
+      <c r="EG7" s="4"/>
+      <c r="EH7" s="4"/>
+      <c r="EI7" s="4"/>
+    </row>
+    <row r="8" spans="1:139" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="6"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6"/>
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6"/>
+      <c r="AQ8" s="6"/>
+      <c r="AR8" s="6"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BU8" s="6"/>
+      <c r="BV8" s="6"/>
+      <c r="BW8" s="6"/>
+      <c r="BX8" s="6"/>
+      <c r="BY8" s="6"/>
+      <c r="BZ8" s="6"/>
+      <c r="CA8" s="6"/>
+      <c r="CB8" s="6"/>
+      <c r="CC8" s="6"/>
+      <c r="CD8" s="6"/>
+      <c r="CE8" s="6"/>
+      <c r="CF8" s="6"/>
+      <c r="CG8" s="6"/>
+      <c r="CH8" s="6"/>
+      <c r="CI8" s="6"/>
+      <c r="CJ8" s="6"/>
+      <c r="CK8" s="6"/>
+      <c r="CL8" s="6"/>
+      <c r="CM8" s="6"/>
+      <c r="CN8" s="9"/>
+      <c r="DT8" s="10"/>
+      <c r="DU8" s="10"/>
+      <c r="DV8" s="10"/>
+      <c r="DW8" s="10"/>
+      <c r="DX8" s="10"/>
+      <c r="DY8" s="10"/>
+      <c r="DZ8" s="10"/>
+      <c r="EA8" s="10"/>
+      <c r="EB8" s="10"/>
+      <c r="EC8" s="10"/>
+      <c r="ED8" s="10"/>
+      <c r="EE8" s="10"/>
+      <c r="EF8" s="10"/>
+      <c r="EG8" s="10"/>
+      <c r="EH8" s="10"/>
+      <c r="EI8" s="10"/>
+    </row>
+    <row r="9" spans="1:139" ht="9" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="13"/>
+      <c r="U9" s="13"/>
+      <c r="V9" s="13"/>
+      <c r="W9" s="13"/>
+      <c r="X9" s="13"/>
+      <c r="Y9" s="13"/>
+      <c r="Z9" s="13"/>
+      <c r="AA9" s="13"/>
+      <c r="AB9" s="13"/>
+      <c r="AC9" s="13"/>
+      <c r="AD9" s="13"/>
+      <c r="AE9" s="13"/>
+      <c r="AF9" s="13"/>
+      <c r="AG9" s="13"/>
+      <c r="AH9" s="13"/>
+      <c r="AI9" s="13"/>
+      <c r="AJ9" s="13"/>
+      <c r="AK9" s="13"/>
+      <c r="AL9" s="13"/>
+      <c r="AM9" s="13"/>
+      <c r="AN9" s="13"/>
+      <c r="AO9" s="13"/>
+      <c r="AP9" s="13"/>
+      <c r="AQ9" s="13"/>
+      <c r="AR9" s="14"/>
+      <c r="AV9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW9" s="12"/>
+      <c r="AX9" s="12"/>
+      <c r="AY9" s="12"/>
+      <c r="AZ9" s="12"/>
+      <c r="BA9" s="12"/>
+      <c r="BB9" s="12"/>
+      <c r="BC9" s="12"/>
+      <c r="BD9" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="BE9" s="13"/>
+      <c r="BF9" s="13"/>
+      <c r="BG9" s="13"/>
+      <c r="BH9" s="13"/>
+      <c r="BI9" s="13"/>
+      <c r="BJ9" s="13"/>
+      <c r="BK9" s="13"/>
+      <c r="BL9" s="13"/>
+      <c r="BM9" s="13"/>
+      <c r="BN9" s="13"/>
+      <c r="BO9" s="13"/>
+      <c r="BP9" s="13"/>
+      <c r="BQ9" s="13"/>
+      <c r="BR9" s="13"/>
+      <c r="BS9" s="13"/>
+      <c r="BT9" s="13"/>
+      <c r="BU9" s="13"/>
+      <c r="BV9" s="13"/>
+      <c r="BW9" s="13"/>
+      <c r="BX9" s="13"/>
+      <c r="BY9" s="13"/>
+      <c r="BZ9" s="13"/>
+      <c r="CA9" s="13"/>
+      <c r="CB9" s="13"/>
+      <c r="CC9" s="13"/>
+      <c r="CD9" s="13"/>
+      <c r="CE9" s="13"/>
+      <c r="CF9" s="13"/>
+      <c r="CG9" s="13"/>
+      <c r="CH9" s="13"/>
+      <c r="CI9" s="13"/>
+      <c r="CJ9" s="13"/>
+      <c r="CK9" s="13"/>
+      <c r="CL9" s="13"/>
+      <c r="CM9" s="14"/>
+      <c r="DT9" s="10"/>
+      <c r="DU9" s="10"/>
+      <c r="DV9" s="10"/>
+      <c r="DW9" s="10"/>
+      <c r="DX9" s="10"/>
+      <c r="DY9" s="10"/>
+      <c r="DZ9" s="10"/>
+      <c r="EA9" s="10"/>
+      <c r="EB9" s="10"/>
+      <c r="EC9" s="10"/>
+      <c r="ED9" s="10"/>
+      <c r="EE9" s="10"/>
+      <c r="EF9" s="10"/>
+      <c r="EG9" s="10"/>
+      <c r="EH9" s="10"/>
+      <c r="EI9" s="10"/>
+    </row>
+    <row r="10" spans="1:139" ht="9" customHeight="1">
+      <c r="A10" s="17"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="19"/>
+      <c r="S10" s="19"/>
+      <c r="T10" s="19"/>
+      <c r="U10" s="19"/>
+      <c r="V10" s="19"/>
+      <c r="W10" s="19"/>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="19"/>
+      <c r="Z10" s="19"/>
+      <c r="AA10" s="19"/>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="19"/>
+      <c r="AD10" s="19"/>
+      <c r="AE10" s="19"/>
+      <c r="AF10" s="19"/>
+      <c r="AG10" s="19"/>
+      <c r="AH10" s="19"/>
+      <c r="AI10" s="19"/>
+      <c r="AJ10" s="19"/>
+      <c r="AK10" s="19"/>
+      <c r="AL10" s="19"/>
+      <c r="AM10" s="19"/>
+      <c r="AN10" s="19"/>
+      <c r="AO10" s="19"/>
+      <c r="AP10" s="19"/>
+      <c r="AQ10" s="19"/>
+      <c r="AR10" s="20"/>
+      <c r="AV10" s="17"/>
+      <c r="AW10" s="18"/>
+      <c r="AX10" s="18"/>
+      <c r="AY10" s="18"/>
+      <c r="AZ10" s="18"/>
+      <c r="BA10" s="18"/>
+      <c r="BB10" s="18"/>
+      <c r="BC10" s="18"/>
+      <c r="BD10" s="19"/>
+      <c r="BE10" s="19"/>
+      <c r="BF10" s="19"/>
+      <c r="BG10" s="19"/>
+      <c r="BH10" s="19"/>
+      <c r="BI10" s="19"/>
+      <c r="BJ10" s="19"/>
+      <c r="BK10" s="19"/>
+      <c r="BL10" s="19"/>
+      <c r="BM10" s="19"/>
+      <c r="BN10" s="19"/>
+      <c r="BO10" s="19"/>
+      <c r="BP10" s="19"/>
+      <c r="BQ10" s="19"/>
+      <c r="BR10" s="19"/>
+      <c r="BS10" s="19"/>
+      <c r="BT10" s="19"/>
+      <c r="BU10" s="19"/>
+      <c r="BV10" s="19"/>
+      <c r="BW10" s="19"/>
+      <c r="BX10" s="19"/>
+      <c r="BY10" s="19"/>
+      <c r="BZ10" s="19"/>
+      <c r="CA10" s="19"/>
+      <c r="CB10" s="19"/>
+      <c r="CC10" s="19"/>
+      <c r="CD10" s="19"/>
+      <c r="CE10" s="19"/>
+      <c r="CF10" s="19"/>
+      <c r="CG10" s="19"/>
+      <c r="CH10" s="19"/>
+      <c r="CI10" s="19"/>
+      <c r="CJ10" s="19"/>
+      <c r="CK10" s="19"/>
+      <c r="CL10" s="19"/>
+      <c r="CM10" s="20"/>
+      <c r="CR10" s="21"/>
+      <c r="CS10" s="21"/>
+      <c r="CT10" s="21"/>
+      <c r="CU10" s="21"/>
+      <c r="CV10" s="21"/>
+      <c r="CW10" s="21"/>
+      <c r="CX10" s="21"/>
+      <c r="CY10" s="21"/>
+      <c r="CZ10" s="21"/>
+      <c r="DA10" s="21"/>
+      <c r="DB10" s="82"/>
+      <c r="DC10" s="82"/>
+      <c r="DD10" s="82"/>
+      <c r="DE10" s="82"/>
+      <c r="DF10" s="82"/>
+      <c r="DG10" s="82"/>
+      <c r="DH10" s="82"/>
+      <c r="DI10" s="82"/>
+      <c r="DJ10" s="82"/>
+      <c r="DK10" s="82"/>
+      <c r="DL10" s="82"/>
+      <c r="DM10" s="82"/>
+      <c r="DN10" s="82"/>
+      <c r="DO10" s="82"/>
+      <c r="DP10" s="82"/>
+      <c r="DQ10" s="82"/>
+      <c r="DR10" s="82"/>
+      <c r="DS10" s="82"/>
+      <c r="DT10" s="82"/>
+      <c r="DU10" s="82"/>
+      <c r="DV10" s="82"/>
+      <c r="DW10" s="82"/>
+      <c r="DX10" s="82"/>
+      <c r="DY10" s="82"/>
+      <c r="DZ10" s="82"/>
+      <c r="EA10" s="82"/>
+      <c r="EB10" s="82"/>
+      <c r="EC10" s="82"/>
+      <c r="ED10" s="82"/>
+      <c r="EE10" s="82"/>
+      <c r="EF10" s="82"/>
+      <c r="EG10" s="82"/>
+      <c r="EH10" s="82"/>
+    </row>
+    <row r="11" spans="1:139" ht="9" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="22"/>
+      <c r="P11" s="22"/>
+      <c r="Q11" s="22"/>
+      <c r="R11" s="22"/>
+      <c r="S11" s="22"/>
+      <c r="T11" s="22"/>
+      <c r="U11" s="22"/>
+      <c r="V11" s="22"/>
+      <c r="W11" s="22"/>
+      <c r="X11" s="22"/>
+      <c r="Y11" s="22"/>
+      <c r="Z11" s="22"/>
+      <c r="AA11" s="22"/>
+      <c r="AB11" s="22"/>
+      <c r="AC11" s="22"/>
+      <c r="AD11" s="22"/>
+      <c r="AE11" s="22"/>
+      <c r="AF11" s="22"/>
+      <c r="AG11" s="22"/>
+      <c r="AH11" s="22"/>
+      <c r="AI11" s="22"/>
+      <c r="AJ11" s="22"/>
+      <c r="AK11" s="22"/>
+      <c r="AL11" s="22"/>
+      <c r="AM11" s="22"/>
+      <c r="AN11" s="22"/>
+      <c r="AO11" s="22"/>
+      <c r="AP11" s="22"/>
+      <c r="AQ11" s="22"/>
+      <c r="AR11" s="23"/>
+      <c r="AV11" s="17"/>
+      <c r="AW11" s="18"/>
+      <c r="AX11" s="18"/>
+      <c r="AY11" s="18"/>
+      <c r="AZ11" s="18"/>
+      <c r="BA11" s="18"/>
+      <c r="BB11" s="18"/>
+      <c r="BC11" s="18"/>
+      <c r="BD11" s="22"/>
+      <c r="BE11" s="22"/>
+      <c r="BF11" s="22"/>
+      <c r="BG11" s="22"/>
+      <c r="BH11" s="22"/>
+      <c r="BI11" s="22"/>
+      <c r="BJ11" s="22"/>
+      <c r="BK11" s="22"/>
+      <c r="BL11" s="22"/>
+      <c r="BM11" s="22"/>
+      <c r="BN11" s="22"/>
+      <c r="BO11" s="22"/>
+      <c r="BP11" s="22"/>
+      <c r="BQ11" s="22"/>
+      <c r="BR11" s="22"/>
+      <c r="BS11" s="22"/>
+      <c r="BT11" s="22"/>
+      <c r="BU11" s="22"/>
+      <c r="BV11" s="22"/>
+      <c r="BW11" s="22"/>
+      <c r="BX11" s="22"/>
+      <c r="BY11" s="22"/>
+      <c r="BZ11" s="22"/>
+      <c r="CA11" s="22"/>
+      <c r="CB11" s="22"/>
+      <c r="CC11" s="22"/>
+      <c r="CD11" s="22"/>
+      <c r="CE11" s="22"/>
+      <c r="CF11" s="22"/>
+      <c r="CG11" s="22"/>
+      <c r="CH11" s="22"/>
+      <c r="CI11" s="22"/>
+      <c r="CJ11" s="22"/>
+      <c r="CK11" s="22"/>
+      <c r="CL11" s="22"/>
+      <c r="CM11" s="23"/>
+      <c r="CR11" s="21"/>
+      <c r="CS11" s="21"/>
+      <c r="CT11" s="21"/>
+      <c r="CU11" s="21"/>
+      <c r="CV11" s="21"/>
+      <c r="CW11" s="21"/>
+      <c r="CX11" s="21"/>
+      <c r="CY11" s="21"/>
+      <c r="CZ11" s="21"/>
+      <c r="DA11" s="21"/>
+      <c r="DB11" s="82"/>
+      <c r="DC11" s="82"/>
+      <c r="DD11" s="82"/>
+      <c r="DE11" s="82"/>
+      <c r="DF11" s="82"/>
+      <c r="DG11" s="82"/>
+      <c r="DH11" s="82"/>
+      <c r="DI11" s="82"/>
+      <c r="DJ11" s="82"/>
+      <c r="DK11" s="82"/>
+      <c r="DL11" s="82"/>
+      <c r="DM11" s="82"/>
+      <c r="DN11" s="82"/>
+      <c r="DO11" s="82"/>
+      <c r="DP11" s="82"/>
+      <c r="DQ11" s="82"/>
+      <c r="DR11" s="82"/>
+      <c r="DS11" s="82"/>
+      <c r="DT11" s="82"/>
+      <c r="DU11" s="82"/>
+      <c r="DV11" s="82"/>
+      <c r="DW11" s="82"/>
+      <c r="DX11" s="82"/>
+      <c r="DY11" s="82"/>
+      <c r="DZ11" s="82"/>
+      <c r="EA11" s="82"/>
+      <c r="EB11" s="82"/>
+      <c r="EC11" s="82"/>
+      <c r="ED11" s="82"/>
+      <c r="EE11" s="82"/>
+      <c r="EF11" s="82"/>
+      <c r="EG11" s="82"/>
+      <c r="EH11" s="82"/>
+    </row>
+    <row r="12" spans="1:139" ht="9" customHeight="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="24"/>
+      <c r="R12" s="24"/>
+      <c r="S12" s="24"/>
+      <c r="T12" s="24"/>
+      <c r="U12" s="24"/>
+      <c r="V12" s="24"/>
+      <c r="W12" s="24"/>
+      <c r="X12" s="24"/>
+      <c r="Y12" s="24"/>
+      <c r="Z12" s="24"/>
+      <c r="AA12" s="24"/>
+      <c r="AB12" s="24"/>
+      <c r="AC12" s="24"/>
+      <c r="AD12" s="24"/>
+      <c r="AE12" s="24"/>
+      <c r="AF12" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="26"/>
+      <c r="AH12" s="27"/>
+      <c r="AI12" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="340" t="s">
+        <v>82</v>
+      </c>
+      <c r="AL12" s="31"/>
+      <c r="AM12" s="31"/>
+      <c r="AN12" s="31"/>
+      <c r="AO12" s="31"/>
+      <c r="AP12" s="31"/>
+      <c r="AQ12" s="31"/>
+      <c r="AR12" s="32"/>
+      <c r="AV12" s="17"/>
+      <c r="AW12" s="18"/>
+      <c r="AX12" s="18"/>
+      <c r="AY12" s="18"/>
+      <c r="AZ12" s="18"/>
+      <c r="BA12" s="18"/>
+      <c r="BB12" s="18"/>
+      <c r="BC12" s="18"/>
+      <c r="BD12" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="BE12" s="24"/>
+      <c r="BF12" s="24"/>
+      <c r="BG12" s="24"/>
+      <c r="BH12" s="24"/>
+      <c r="BI12" s="24"/>
+      <c r="BJ12" s="24"/>
+      <c r="BK12" s="24"/>
+      <c r="BL12" s="24"/>
+      <c r="BM12" s="24"/>
+      <c r="BN12" s="24"/>
+      <c r="BO12" s="24"/>
+      <c r="BP12" s="24"/>
+      <c r="BQ12" s="24"/>
+      <c r="BR12" s="24"/>
+      <c r="BS12" s="24"/>
+      <c r="BT12" s="24"/>
+      <c r="BU12" s="24"/>
+      <c r="BV12" s="24"/>
+      <c r="BW12" s="24"/>
+      <c r="BX12" s="24"/>
+      <c r="BY12" s="24"/>
+      <c r="BZ12" s="24"/>
+      <c r="CA12" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB12" s="26"/>
+      <c r="CC12" s="27"/>
+      <c r="CD12" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE12" s="29"/>
+      <c r="CF12" s="340" t="s">
+        <v>82</v>
+      </c>
+      <c r="CG12" s="31"/>
+      <c r="CH12" s="31"/>
+      <c r="CI12" s="31"/>
+      <c r="CJ12" s="31"/>
+      <c r="CK12" s="31"/>
+      <c r="CL12" s="31"/>
+      <c r="CM12" s="32"/>
+      <c r="CN12" s="33"/>
+      <c r="CR12" s="21"/>
+      <c r="CS12" s="21"/>
+      <c r="CT12" s="21"/>
+      <c r="CU12" s="21"/>
+      <c r="CV12" s="21"/>
+      <c r="CW12" s="21"/>
+      <c r="CX12" s="21"/>
+      <c r="CY12" s="21"/>
+      <c r="CZ12" s="21"/>
+      <c r="DA12" s="21"/>
+      <c r="DB12" s="82"/>
+      <c r="DC12" s="82"/>
+      <c r="DD12" s="82"/>
+      <c r="DE12" s="82"/>
+      <c r="DF12" s="82"/>
+      <c r="DG12" s="82"/>
+      <c r="DH12" s="82"/>
+      <c r="DI12" s="82"/>
+      <c r="DJ12" s="82"/>
+      <c r="DK12" s="82"/>
+      <c r="DL12" s="82"/>
+      <c r="DM12" s="82"/>
+      <c r="DN12" s="82"/>
+      <c r="DO12" s="82"/>
+      <c r="DP12" s="82"/>
+      <c r="DQ12" s="82"/>
+      <c r="DR12" s="82"/>
+      <c r="DS12" s="82"/>
+      <c r="DT12" s="82"/>
+      <c r="DU12" s="82"/>
+      <c r="DV12" s="82"/>
+      <c r="DW12" s="82"/>
+      <c r="DX12" s="82"/>
+      <c r="DY12" s="82"/>
+      <c r="DZ12" s="82"/>
+      <c r="EA12" s="82"/>
+      <c r="EB12" s="82"/>
+      <c r="EC12" s="82"/>
+      <c r="ED12" s="82"/>
+      <c r="EE12" s="82"/>
+      <c r="EF12" s="82"/>
+      <c r="EG12" s="82"/>
+      <c r="EH12" s="82"/>
+    </row>
+    <row r="13" spans="1:139" ht="9" customHeight="1">
+      <c r="A13" s="17"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="34"/>
+      <c r="N13" s="34"/>
+      <c r="O13" s="34"/>
+      <c r="P13" s="34"/>
+      <c r="Q13" s="34"/>
+      <c r="R13" s="34"/>
+      <c r="S13" s="34"/>
+      <c r="T13" s="34"/>
+      <c r="U13" s="34"/>
+      <c r="V13" s="34"/>
+      <c r="W13" s="34"/>
+      <c r="X13" s="34"/>
+      <c r="Y13" s="34"/>
+      <c r="Z13" s="34"/>
+      <c r="AA13" s="34"/>
+      <c r="AB13" s="34"/>
+      <c r="AC13" s="34"/>
+      <c r="AD13" s="34"/>
+      <c r="AE13" s="34"/>
+      <c r="AF13" s="35"/>
+      <c r="AG13" s="36"/>
+      <c r="AH13" s="37"/>
+      <c r="AI13" s="38"/>
+      <c r="AJ13" s="39"/>
+      <c r="AK13" s="40"/>
+      <c r="AL13" s="41"/>
+      <c r="AM13" s="41"/>
+      <c r="AN13" s="41"/>
+      <c r="AO13" s="41"/>
+      <c r="AP13" s="41"/>
+      <c r="AQ13" s="41"/>
+      <c r="AR13" s="42"/>
+      <c r="AV13" s="17"/>
+      <c r="AW13" s="18"/>
+      <c r="AX13" s="18"/>
+      <c r="AY13" s="18"/>
+      <c r="AZ13" s="18"/>
+      <c r="BA13" s="18"/>
+      <c r="BB13" s="18"/>
+      <c r="BC13" s="18"/>
+      <c r="BD13" s="34"/>
+      <c r="BE13" s="34"/>
+      <c r="BF13" s="34"/>
+      <c r="BG13" s="34"/>
+      <c r="BH13" s="34"/>
+      <c r="BI13" s="34"/>
+      <c r="BJ13" s="34"/>
+      <c r="BK13" s="34"/>
+      <c r="BL13" s="34"/>
+      <c r="BM13" s="34"/>
+      <c r="BN13" s="34"/>
+      <c r="BO13" s="34"/>
+      <c r="BP13" s="34"/>
+      <c r="BQ13" s="34"/>
+      <c r="BR13" s="34"/>
+      <c r="BS13" s="34"/>
+      <c r="BT13" s="34"/>
+      <c r="BU13" s="34"/>
+      <c r="BV13" s="34"/>
+      <c r="BW13" s="34"/>
+      <c r="BX13" s="34"/>
+      <c r="BY13" s="34"/>
+      <c r="BZ13" s="34"/>
+      <c r="CA13" s="35"/>
+      <c r="CB13" s="36"/>
+      <c r="CC13" s="37"/>
+      <c r="CD13" s="38"/>
+      <c r="CE13" s="39"/>
+      <c r="CF13" s="40"/>
+      <c r="CG13" s="41"/>
+      <c r="CH13" s="41"/>
+      <c r="CI13" s="41"/>
+      <c r="CJ13" s="41"/>
+      <c r="CK13" s="41"/>
+      <c r="CL13" s="41"/>
+      <c r="CM13" s="42"/>
+      <c r="CN13" s="33"/>
+      <c r="CR13" s="21"/>
+      <c r="CS13" s="21"/>
+      <c r="CT13" s="21"/>
+      <c r="CU13" s="21"/>
+      <c r="CV13" s="21"/>
+      <c r="CW13" s="21"/>
+      <c r="CX13" s="21"/>
+      <c r="CY13" s="21"/>
+      <c r="CZ13" s="21"/>
+      <c r="DA13" s="21"/>
+      <c r="DB13" s="82"/>
+      <c r="DC13" s="82"/>
+      <c r="DD13" s="82"/>
+      <c r="DE13" s="82"/>
+      <c r="DF13" s="82"/>
+      <c r="DG13" s="82"/>
+      <c r="DH13" s="82"/>
+      <c r="DI13" s="82"/>
+      <c r="DJ13" s="82"/>
+      <c r="DK13" s="82"/>
+      <c r="DL13" s="82"/>
+      <c r="DM13" s="82"/>
+      <c r="DN13" s="82"/>
+      <c r="DO13" s="82"/>
+      <c r="DP13" s="82"/>
+      <c r="DQ13" s="82"/>
+      <c r="DR13" s="82"/>
+      <c r="DS13" s="82"/>
+      <c r="DT13" s="82"/>
+      <c r="DU13" s="82"/>
+      <c r="DV13" s="82"/>
+      <c r="DW13" s="82"/>
+      <c r="DX13" s="82"/>
+      <c r="DY13" s="82"/>
+      <c r="DZ13" s="82"/>
+      <c r="EA13" s="82"/>
+      <c r="EB13" s="82"/>
+      <c r="EC13" s="82"/>
+      <c r="ED13" s="82"/>
+      <c r="EE13" s="82"/>
+      <c r="EF13" s="82"/>
+      <c r="EG13" s="82"/>
+      <c r="EH13" s="82"/>
+    </row>
+    <row r="14" spans="1:139" ht="9" customHeight="1">
+      <c r="A14" s="17"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14" s="46"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="46"/>
+      <c r="N14" s="46"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+      <c r="U14" s="46"/>
+      <c r="V14" s="46"/>
+      <c r="W14" s="46"/>
+      <c r="X14" s="46"/>
+      <c r="Y14" s="46"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
+      <c r="AF14" s="47"/>
+      <c r="AG14" s="48"/>
+      <c r="AH14" s="49"/>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="51"/>
+      <c r="AK14" s="52"/>
+      <c r="AL14" s="53"/>
+      <c r="AM14" s="53"/>
+      <c r="AN14" s="53"/>
+      <c r="AO14" s="53"/>
+      <c r="AP14" s="53"/>
+      <c r="AQ14" s="53"/>
+      <c r="AR14" s="54"/>
+      <c r="AV14" s="17"/>
+      <c r="AW14" s="18"/>
+      <c r="AX14" s="18"/>
+      <c r="AY14" s="18"/>
+      <c r="AZ14" s="18"/>
+      <c r="BA14" s="18"/>
+      <c r="BB14" s="18"/>
+      <c r="BC14" s="18"/>
+      <c r="BD14" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE14" s="46"/>
+      <c r="BF14" s="46"/>
+      <c r="BG14" s="46"/>
+      <c r="BH14" s="46"/>
+      <c r="BI14" s="46"/>
+      <c r="BJ14" s="46"/>
+      <c r="BK14" s="46"/>
+      <c r="BL14" s="46"/>
+      <c r="BM14" s="46"/>
+      <c r="BN14" s="46"/>
+      <c r="BO14" s="46"/>
+      <c r="BP14" s="46"/>
+      <c r="BQ14" s="46"/>
+      <c r="BR14" s="46"/>
+      <c r="BS14" s="46"/>
+      <c r="BT14" s="46"/>
+      <c r="BU14" s="46"/>
+      <c r="BV14" s="46"/>
+      <c r="BW14" s="46"/>
+      <c r="BX14" s="46"/>
+      <c r="BY14" s="46"/>
+      <c r="BZ14" s="46"/>
+      <c r="CA14" s="47"/>
+      <c r="CB14" s="48"/>
+      <c r="CC14" s="49"/>
+      <c r="CD14" s="50"/>
+      <c r="CE14" s="51"/>
+      <c r="CF14" s="52"/>
+      <c r="CG14" s="53"/>
+      <c r="CH14" s="53"/>
+      <c r="CI14" s="53"/>
+      <c r="CJ14" s="53"/>
+      <c r="CK14" s="53"/>
+      <c r="CL14" s="53"/>
+      <c r="CM14" s="54"/>
+      <c r="CN14" s="33"/>
+      <c r="CR14" s="21"/>
+      <c r="CS14" s="21"/>
+      <c r="CT14" s="21"/>
+      <c r="CU14" s="21"/>
+      <c r="CV14" s="21"/>
+      <c r="CW14" s="21"/>
+      <c r="CX14" s="21"/>
+      <c r="CY14" s="21"/>
+      <c r="CZ14" s="21"/>
+      <c r="DA14" s="21"/>
+      <c r="DB14" s="341"/>
+      <c r="DC14" s="341"/>
+      <c r="DD14" s="341"/>
+      <c r="DE14" s="341"/>
+      <c r="DF14" s="341"/>
+      <c r="DG14" s="341"/>
+      <c r="DH14" s="341"/>
+      <c r="DI14" s="341"/>
+      <c r="DJ14" s="341"/>
+      <c r="DK14" s="341"/>
+      <c r="DL14" s="341"/>
+      <c r="DM14" s="341"/>
+      <c r="DN14" s="341"/>
+      <c r="DO14" s="341"/>
+      <c r="DP14" s="341"/>
+      <c r="DQ14" s="341"/>
+      <c r="DR14" s="341"/>
+      <c r="DS14" s="341"/>
+      <c r="DT14" s="341"/>
+      <c r="DU14" s="341"/>
+      <c r="DV14" s="341"/>
+      <c r="DZ14" s="302"/>
+      <c r="EA14" s="302"/>
+      <c r="EB14" s="302"/>
+      <c r="EC14" s="302"/>
+      <c r="ED14" s="302"/>
+      <c r="EE14" s="302"/>
+      <c r="EF14" s="302"/>
+      <c r="EG14" s="302"/>
+      <c r="EH14" s="302"/>
+    </row>
+    <row r="15" spans="1:139" ht="9" customHeight="1">
+      <c r="A15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="46"/>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+      <c r="U15" s="46"/>
+      <c r="V15" s="46"/>
+      <c r="W15" s="46"/>
+      <c r="X15" s="46"/>
+      <c r="Y15" s="46"/>
+      <c r="Z15" s="46"/>
+      <c r="AA15" s="46"/>
+      <c r="AB15" s="46"/>
+      <c r="AC15" s="46"/>
+      <c r="AD15" s="46"/>
+      <c r="AE15" s="46"/>
+      <c r="AF15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG15" s="26"/>
+      <c r="AH15" s="27"/>
+      <c r="AI15" s="342" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ15" s="67"/>
+      <c r="AK15" s="67"/>
+      <c r="AL15" s="67"/>
+      <c r="AM15" s="67"/>
+      <c r="AN15" s="67"/>
+      <c r="AO15" s="67"/>
+      <c r="AP15" s="67"/>
+      <c r="AQ15" s="67"/>
+      <c r="AR15" s="68"/>
+      <c r="AV15" s="17"/>
+      <c r="AW15" s="18"/>
+      <c r="AX15" s="18"/>
+      <c r="AY15" s="18"/>
+      <c r="AZ15" s="18"/>
+      <c r="BA15" s="18"/>
+      <c r="BB15" s="18"/>
+      <c r="BC15" s="18"/>
+      <c r="BD15" s="46"/>
+      <c r="BE15" s="46"/>
+      <c r="BF15" s="46"/>
+      <c r="BG15" s="46"/>
+      <c r="BH15" s="46"/>
+      <c r="BI15" s="46"/>
+      <c r="BJ15" s="46"/>
+      <c r="BK15" s="46"/>
+      <c r="BL15" s="46"/>
+      <c r="BM15" s="46"/>
+      <c r="BN15" s="46"/>
+      <c r="BO15" s="46"/>
+      <c r="BP15" s="46"/>
+      <c r="BQ15" s="46"/>
+      <c r="BR15" s="46"/>
+      <c r="BS15" s="46"/>
+      <c r="BT15" s="46"/>
+      <c r="BU15" s="46"/>
+      <c r="BV15" s="46"/>
+      <c r="BW15" s="46"/>
+      <c r="BX15" s="46"/>
+      <c r="BY15" s="46"/>
+      <c r="BZ15" s="46"/>
+      <c r="CA15" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB15" s="26"/>
+      <c r="CC15" s="27"/>
+      <c r="CD15" s="342" t="s">
+        <v>85</v>
+      </c>
+      <c r="CE15" s="67"/>
+      <c r="CF15" s="67"/>
+      <c r="CG15" s="67"/>
+      <c r="CH15" s="67"/>
+      <c r="CI15" s="67"/>
+      <c r="CJ15" s="67"/>
+      <c r="CK15" s="67"/>
+      <c r="CL15" s="67"/>
+      <c r="CM15" s="68"/>
+      <c r="CN15" s="33"/>
+      <c r="CR15" s="21"/>
+      <c r="CS15" s="21"/>
+      <c r="CT15" s="21"/>
+      <c r="CU15" s="21"/>
+      <c r="CV15" s="21"/>
+      <c r="CW15" s="21"/>
+      <c r="CX15" s="21"/>
+      <c r="CY15" s="21"/>
+      <c r="CZ15" s="21"/>
+      <c r="DA15" s="21"/>
+      <c r="DB15" s="341"/>
+      <c r="DC15" s="341"/>
+      <c r="DD15" s="341"/>
+      <c r="DE15" s="341"/>
+      <c r="DF15" s="341"/>
+      <c r="DG15" s="341"/>
+      <c r="DH15" s="341"/>
+      <c r="DI15" s="341"/>
+      <c r="DJ15" s="341"/>
+      <c r="DK15" s="341"/>
+      <c r="DL15" s="341"/>
+      <c r="DM15" s="341"/>
+      <c r="DN15" s="341"/>
+      <c r="DO15" s="341"/>
+      <c r="DP15" s="341"/>
+      <c r="DQ15" s="341"/>
+      <c r="DR15" s="341"/>
+      <c r="DS15" s="341"/>
+      <c r="DT15" s="341"/>
+      <c r="DU15" s="341"/>
+      <c r="DV15" s="341"/>
+      <c r="DZ15" s="302"/>
+      <c r="EA15" s="302"/>
+      <c r="EB15" s="302"/>
+      <c r="EC15" s="302"/>
+      <c r="ED15" s="302"/>
+      <c r="EE15" s="302"/>
+      <c r="EF15" s="302"/>
+      <c r="EG15" s="302"/>
+      <c r="EH15" s="302"/>
+    </row>
+    <row r="16" spans="1:139" ht="9" customHeight="1">
+      <c r="A16" s="17"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+      <c r="U16" s="46"/>
+      <c r="V16" s="46"/>
+      <c r="W16" s="46"/>
+      <c r="X16" s="46"/>
+      <c r="Y16" s="46"/>
+      <c r="Z16" s="46"/>
+      <c r="AA16" s="46"/>
+      <c r="AB16" s="46"/>
+      <c r="AC16" s="46"/>
+      <c r="AD16" s="46"/>
+      <c r="AE16" s="46"/>
+      <c r="AF16" s="35"/>
+      <c r="AG16" s="36"/>
+      <c r="AH16" s="37"/>
+      <c r="AI16" s="69"/>
+      <c r="AJ16" s="70"/>
+      <c r="AK16" s="70"/>
+      <c r="AL16" s="70"/>
+      <c r="AM16" s="70"/>
+      <c r="AN16" s="70"/>
+      <c r="AO16" s="70"/>
+      <c r="AP16" s="70"/>
+      <c r="AQ16" s="70"/>
+      <c r="AR16" s="71"/>
+      <c r="AV16" s="17"/>
+      <c r="AW16" s="18"/>
+      <c r="AX16" s="18"/>
+      <c r="AY16" s="18"/>
+      <c r="AZ16" s="18"/>
+      <c r="BA16" s="18"/>
+      <c r="BB16" s="18"/>
+      <c r="BC16" s="18"/>
+      <c r="BD16" s="46"/>
+      <c r="BE16" s="46"/>
+      <c r="BF16" s="46"/>
+      <c r="BG16" s="46"/>
+      <c r="BH16" s="46"/>
+      <c r="BI16" s="46"/>
+      <c r="BJ16" s="46"/>
+      <c r="BK16" s="46"/>
+      <c r="BL16" s="46"/>
+      <c r="BM16" s="46"/>
+      <c r="BN16" s="46"/>
+      <c r="BO16" s="46"/>
+      <c r="BP16" s="46"/>
+      <c r="BQ16" s="46"/>
+      <c r="BR16" s="46"/>
+      <c r="BS16" s="46"/>
+      <c r="BT16" s="46"/>
+      <c r="BU16" s="46"/>
+      <c r="BV16" s="46"/>
+      <c r="BW16" s="46"/>
+      <c r="BX16" s="46"/>
+      <c r="BY16" s="46"/>
+      <c r="BZ16" s="46"/>
+      <c r="CA16" s="35"/>
+      <c r="CB16" s="36"/>
+      <c r="CC16" s="37"/>
+      <c r="CD16" s="69"/>
+      <c r="CE16" s="70"/>
+      <c r="CF16" s="70"/>
+      <c r="CG16" s="70"/>
+      <c r="CH16" s="70"/>
+      <c r="CI16" s="70"/>
+      <c r="CJ16" s="70"/>
+      <c r="CK16" s="70"/>
+      <c r="CL16" s="70"/>
+      <c r="CM16" s="71"/>
+      <c r="CN16" s="33"/>
+      <c r="CR16" s="21"/>
+      <c r="CS16" s="21"/>
+      <c r="CT16" s="21"/>
+      <c r="CU16" s="21"/>
+      <c r="CV16" s="21"/>
+      <c r="CW16" s="21"/>
+      <c r="CX16" s="21"/>
+      <c r="CY16" s="21"/>
+      <c r="CZ16" s="21"/>
+      <c r="DA16" s="21"/>
+      <c r="DB16" s="82"/>
+      <c r="DC16" s="82"/>
+      <c r="DD16" s="82"/>
+      <c r="DE16" s="82"/>
+      <c r="DF16" s="82"/>
+      <c r="DG16" s="82"/>
+      <c r="DH16" s="82"/>
+      <c r="DI16" s="82"/>
+      <c r="DJ16" s="82"/>
+      <c r="DK16" s="82"/>
+      <c r="DL16" s="82"/>
+      <c r="DM16" s="82"/>
+      <c r="DN16" s="82"/>
+      <c r="DO16" s="82"/>
+      <c r="DP16" s="82"/>
+      <c r="DQ16" s="82"/>
+      <c r="DR16" s="82"/>
+      <c r="DS16" s="82"/>
+      <c r="DT16" s="82"/>
+      <c r="DU16" s="82"/>
+      <c r="DV16" s="82"/>
+      <c r="DZ16" s="302"/>
+      <c r="EA16" s="302"/>
+      <c r="EB16" s="302"/>
+      <c r="EC16" s="302"/>
+      <c r="ED16" s="302"/>
+      <c r="EE16" s="302"/>
+      <c r="EF16" s="302"/>
+      <c r="EG16" s="302"/>
+      <c r="EH16" s="302"/>
+    </row>
+    <row r="17" spans="1:147" ht="9" customHeight="1" thickBot="1">
+      <c r="A17" s="73"/>
+      <c r="B17" s="74"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="75"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="75"/>
+      <c r="M17" s="75"/>
+      <c r="N17" s="75"/>
+      <c r="O17" s="75"/>
+      <c r="P17" s="75"/>
+      <c r="Q17" s="75"/>
+      <c r="R17" s="75"/>
+      <c r="S17" s="75"/>
+      <c r="T17" s="75"/>
+      <c r="U17" s="75"/>
+      <c r="V17" s="75"/>
+      <c r="W17" s="75"/>
+      <c r="X17" s="75"/>
+      <c r="Y17" s="75"/>
+      <c r="Z17" s="75"/>
+      <c r="AA17" s="75"/>
+      <c r="AB17" s="75"/>
+      <c r="AC17" s="75"/>
+      <c r="AD17" s="75"/>
+      <c r="AE17" s="75"/>
+      <c r="AF17" s="76"/>
+      <c r="AG17" s="77"/>
+      <c r="AH17" s="78"/>
+      <c r="AI17" s="79"/>
+      <c r="AJ17" s="80"/>
+      <c r="AK17" s="80"/>
+      <c r="AL17" s="80"/>
+      <c r="AM17" s="80"/>
+      <c r="AN17" s="80"/>
+      <c r="AO17" s="80"/>
+      <c r="AP17" s="80"/>
+      <c r="AQ17" s="80"/>
+      <c r="AR17" s="81"/>
+      <c r="AV17" s="73"/>
+      <c r="AW17" s="74"/>
+      <c r="AX17" s="74"/>
+      <c r="AY17" s="74"/>
+      <c r="AZ17" s="74"/>
+      <c r="BA17" s="74"/>
+      <c r="BB17" s="74"/>
+      <c r="BC17" s="74"/>
+      <c r="BD17" s="75"/>
+      <c r="BE17" s="75"/>
+      <c r="BF17" s="75"/>
+      <c r="BG17" s="75"/>
+      <c r="BH17" s="75"/>
+      <c r="BI17" s="75"/>
+      <c r="BJ17" s="75"/>
+      <c r="BK17" s="75"/>
+      <c r="BL17" s="75"/>
+      <c r="BM17" s="75"/>
+      <c r="BN17" s="75"/>
+      <c r="BO17" s="75"/>
+      <c r="BP17" s="75"/>
+      <c r="BQ17" s="75"/>
+      <c r="BR17" s="75"/>
+      <c r="BS17" s="75"/>
+      <c r="BT17" s="75"/>
+      <c r="BU17" s="75"/>
+      <c r="BV17" s="75"/>
+      <c r="BW17" s="75"/>
+      <c r="BX17" s="75"/>
+      <c r="BY17" s="75"/>
+      <c r="BZ17" s="75"/>
+      <c r="CA17" s="76"/>
+      <c r="CB17" s="77"/>
+      <c r="CC17" s="78"/>
+      <c r="CD17" s="79"/>
+      <c r="CE17" s="80"/>
+      <c r="CF17" s="80"/>
+      <c r="CG17" s="80"/>
+      <c r="CH17" s="80"/>
+      <c r="CI17" s="80"/>
+      <c r="CJ17" s="80"/>
+      <c r="CK17" s="80"/>
+      <c r="CL17" s="80"/>
+      <c r="CM17" s="81"/>
+      <c r="CN17" s="33"/>
+      <c r="CR17" s="21"/>
+      <c r="CS17" s="21"/>
+      <c r="CT17" s="21"/>
+      <c r="CU17" s="21"/>
+      <c r="CV17" s="21"/>
+      <c r="CW17" s="21"/>
+      <c r="CX17" s="21"/>
+      <c r="CY17" s="21"/>
+      <c r="CZ17" s="21"/>
+      <c r="DA17" s="21"/>
+      <c r="DB17" s="82"/>
+      <c r="DC17" s="82"/>
+      <c r="DD17" s="82"/>
+      <c r="DE17" s="82"/>
+      <c r="DF17" s="82"/>
+      <c r="DG17" s="82"/>
+      <c r="DH17" s="82"/>
+      <c r="DI17" s="82"/>
+      <c r="DJ17" s="82"/>
+      <c r="DK17" s="82"/>
+      <c r="DL17" s="82"/>
+      <c r="DM17" s="82"/>
+      <c r="DN17" s="82"/>
+      <c r="DO17" s="82"/>
+      <c r="DP17" s="82"/>
+      <c r="DQ17" s="82"/>
+      <c r="DR17" s="82"/>
+      <c r="DS17" s="82"/>
+      <c r="DT17" s="82"/>
+      <c r="DU17" s="82"/>
+      <c r="DV17" s="82"/>
+    </row>
+    <row r="18" spans="1:147" ht="7.5" customHeight="1">
+      <c r="D18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="83"/>
+      <c r="F18" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q18" s="83"/>
+      <c r="R18" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="S18" s="86"/>
+      <c r="T18" s="86"/>
+      <c r="U18" s="86"/>
+      <c r="V18" s="86"/>
+      <c r="W18" s="86"/>
+      <c r="X18" s="86"/>
+      <c r="Y18" s="86"/>
+      <c r="Z18" s="86"/>
+      <c r="AA18" s="86"/>
+      <c r="AB18" s="87"/>
+      <c r="AC18" s="87"/>
+      <c r="AD18" s="87"/>
+      <c r="AE18" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="AF18" s="88"/>
+      <c r="AG18" s="88"/>
+      <c r="AH18" s="88"/>
+      <c r="AI18" s="88"/>
+      <c r="AJ18" s="88"/>
+      <c r="AK18" s="88"/>
+      <c r="AL18" s="88"/>
+      <c r="AM18" s="88"/>
+      <c r="AN18" s="88"/>
+      <c r="AO18" s="88"/>
+      <c r="AP18" s="88"/>
+      <c r="AQ18" s="88"/>
+      <c r="AR18" s="33"/>
+      <c r="AY18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ18" s="83"/>
+      <c r="BA18" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="BB18" s="84"/>
+      <c r="BC18" s="84"/>
+      <c r="BD18" s="84"/>
+      <c r="BE18" s="84"/>
+      <c r="BF18" s="84"/>
+      <c r="BG18" s="84"/>
+      <c r="BH18" s="84"/>
+      <c r="BI18" s="84"/>
+      <c r="BJ18" s="85"/>
+      <c r="BK18" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="BL18" s="83"/>
+      <c r="BM18" s="86" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN18" s="86"/>
+      <c r="BO18" s="86"/>
+      <c r="BP18" s="86"/>
+      <c r="BQ18" s="86"/>
+      <c r="BR18" s="86"/>
+      <c r="BS18" s="86"/>
+      <c r="BT18" s="86"/>
+      <c r="BU18" s="86"/>
+      <c r="BV18" s="86"/>
+      <c r="BW18" s="87"/>
+      <c r="BX18" s="87"/>
+      <c r="BY18" s="87"/>
+      <c r="BZ18" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="CA18" s="88"/>
+      <c r="CB18" s="88"/>
+      <c r="CC18" s="88"/>
+      <c r="CD18" s="88"/>
+      <c r="CE18" s="88"/>
+      <c r="CF18" s="88"/>
+      <c r="CG18" s="88"/>
+      <c r="CH18" s="88"/>
+      <c r="CI18" s="88"/>
+      <c r="CJ18" s="88"/>
+      <c r="CK18" s="88"/>
+      <c r="CL18" s="88"/>
+      <c r="CM18" s="33"/>
+      <c r="CN18" s="33"/>
+      <c r="CR18" s="21"/>
+      <c r="CS18" s="21"/>
+      <c r="CT18" s="21"/>
+      <c r="CU18" s="21"/>
+      <c r="CV18" s="21"/>
+      <c r="CW18" s="21"/>
+      <c r="CX18" s="21"/>
+      <c r="CY18" s="21"/>
+      <c r="CZ18" s="21"/>
+      <c r="DA18" s="21"/>
+      <c r="DB18" s="82"/>
+      <c r="DC18" s="82"/>
+      <c r="DD18" s="82"/>
+      <c r="DE18" s="82"/>
+      <c r="DF18" s="82"/>
+      <c r="DG18" s="82"/>
+      <c r="DH18" s="82"/>
+      <c r="DI18" s="82"/>
+      <c r="DJ18" s="82"/>
+      <c r="DK18" s="82"/>
+      <c r="DL18" s="82"/>
+      <c r="DM18" s="82"/>
+      <c r="DN18" s="82"/>
+      <c r="DO18" s="82"/>
+      <c r="DP18" s="82"/>
+      <c r="DQ18" s="82"/>
+      <c r="DR18" s="82"/>
+      <c r="DS18" s="82"/>
+      <c r="DT18" s="82"/>
+      <c r="DU18" s="82"/>
+      <c r="DV18" s="82"/>
+    </row>
+    <row r="19" spans="1:147" ht="7.5" customHeight="1">
+      <c r="D19" s="83"/>
+      <c r="E19" s="83"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="84"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="89"/>
+      <c r="S19" s="89"/>
+      <c r="T19" s="89"/>
+      <c r="U19" s="89"/>
+      <c r="V19" s="89"/>
+      <c r="W19" s="89"/>
+      <c r="X19" s="89"/>
+      <c r="Y19" s="89"/>
+      <c r="Z19" s="89"/>
+      <c r="AA19" s="89"/>
+      <c r="AB19" s="87"/>
+      <c r="AC19" s="87"/>
+      <c r="AD19" s="87"/>
+      <c r="AE19" s="90"/>
+      <c r="AF19" s="90"/>
+      <c r="AG19" s="90"/>
+      <c r="AH19" s="90"/>
+      <c r="AI19" s="90"/>
+      <c r="AJ19" s="90"/>
+      <c r="AK19" s="90"/>
+      <c r="AL19" s="90"/>
+      <c r="AM19" s="90"/>
+      <c r="AN19" s="90"/>
+      <c r="AO19" s="90"/>
+      <c r="AP19" s="90"/>
+      <c r="AQ19" s="90"/>
+      <c r="AR19" s="33"/>
+      <c r="AY19" s="83"/>
+      <c r="AZ19" s="83"/>
+      <c r="BA19" s="84"/>
+      <c r="BB19" s="84"/>
+      <c r="BC19" s="84"/>
+      <c r="BD19" s="84"/>
+      <c r="BE19" s="84"/>
+      <c r="BF19" s="84"/>
+      <c r="BG19" s="84"/>
+      <c r="BH19" s="84"/>
+      <c r="BI19" s="84"/>
+      <c r="BJ19" s="85"/>
+      <c r="BK19" s="83"/>
+      <c r="BL19" s="83"/>
+      <c r="BM19" s="89"/>
+      <c r="BN19" s="89"/>
+      <c r="BO19" s="89"/>
+      <c r="BP19" s="89"/>
+      <c r="BQ19" s="89"/>
+      <c r="BR19" s="89"/>
+      <c r="BS19" s="89"/>
+      <c r="BT19" s="89"/>
+      <c r="BU19" s="89"/>
+      <c r="BV19" s="89"/>
+      <c r="BW19" s="87"/>
+      <c r="BX19" s="87"/>
+      <c r="BY19" s="87"/>
+      <c r="BZ19" s="90"/>
+      <c r="CA19" s="90"/>
+      <c r="CB19" s="90"/>
+      <c r="CC19" s="90"/>
+      <c r="CD19" s="90"/>
+      <c r="CE19" s="90"/>
+      <c r="CF19" s="90"/>
+      <c r="CG19" s="90"/>
+      <c r="CH19" s="90"/>
+      <c r="CI19" s="90"/>
+      <c r="CJ19" s="90"/>
+      <c r="CK19" s="90"/>
+      <c r="CL19" s="90"/>
+      <c r="CM19" s="33"/>
+      <c r="CN19" s="33"/>
+      <c r="CR19" s="21"/>
+      <c r="CS19" s="21"/>
+      <c r="CT19" s="21"/>
+      <c r="CU19" s="21"/>
+      <c r="CV19" s="21"/>
+      <c r="CW19" s="21"/>
+      <c r="CX19" s="21"/>
+      <c r="CY19" s="21"/>
+      <c r="CZ19" s="21"/>
+      <c r="DA19" s="21"/>
+      <c r="DB19" s="82"/>
+      <c r="DC19" s="82"/>
+      <c r="DD19" s="82"/>
+      <c r="DE19" s="82"/>
+      <c r="DF19" s="82"/>
+      <c r="DG19" s="82"/>
+      <c r="DH19" s="82"/>
+      <c r="DI19" s="82"/>
+      <c r="DJ19" s="82"/>
+      <c r="DK19" s="82"/>
+      <c r="DL19" s="82"/>
+      <c r="DM19" s="82"/>
+      <c r="DN19" s="82"/>
+      <c r="DO19" s="82"/>
+      <c r="DP19" s="82"/>
+      <c r="DQ19" s="82"/>
+      <c r="DR19" s="82"/>
+      <c r="DS19" s="82"/>
+      <c r="DT19" s="82"/>
+      <c r="DU19" s="82"/>
+      <c r="DV19" s="82"/>
+    </row>
+    <row r="20" spans="1:147" ht="9" customHeight="1">
+      <c r="D20" s="83"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="84"/>
+      <c r="H20" s="84"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="84"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="84"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="83"/>
+      <c r="Q20" s="83"/>
+      <c r="R20" s="89"/>
+      <c r="S20" s="89"/>
+      <c r="T20" s="89"/>
+      <c r="U20" s="89"/>
+      <c r="V20" s="89"/>
+      <c r="W20" s="89"/>
+      <c r="X20" s="89"/>
+      <c r="Y20" s="89"/>
+      <c r="Z20" s="89"/>
+      <c r="AA20" s="89"/>
+      <c r="AB20" s="87"/>
+      <c r="AC20" s="87"/>
+      <c r="AD20" s="87"/>
+      <c r="AE20" s="91"/>
+      <c r="AF20" s="91"/>
+      <c r="AG20" s="91"/>
+      <c r="AH20" s="91"/>
+      <c r="AI20" s="91"/>
+      <c r="AJ20" s="91"/>
+      <c r="AK20" s="91"/>
+      <c r="AL20" s="91"/>
+      <c r="AM20" s="91"/>
+      <c r="AN20" s="91"/>
+      <c r="AO20" s="91"/>
+      <c r="AP20" s="91"/>
+      <c r="AQ20" s="91"/>
+      <c r="AY20" s="83"/>
+      <c r="AZ20" s="83"/>
+      <c r="BA20" s="84"/>
+      <c r="BB20" s="84"/>
+      <c r="BC20" s="84"/>
+      <c r="BD20" s="84"/>
+      <c r="BE20" s="84"/>
+      <c r="BF20" s="84"/>
+      <c r="BG20" s="84"/>
+      <c r="BH20" s="84"/>
+      <c r="BI20" s="84"/>
+      <c r="BJ20" s="85"/>
+      <c r="BK20" s="83"/>
+      <c r="BL20" s="83"/>
+      <c r="BM20" s="89"/>
+      <c r="BN20" s="89"/>
+      <c r="BO20" s="89"/>
+      <c r="BP20" s="89"/>
+      <c r="BQ20" s="89"/>
+      <c r="BR20" s="89"/>
+      <c r="BS20" s="89"/>
+      <c r="BT20" s="89"/>
+      <c r="BU20" s="89"/>
+      <c r="BV20" s="89"/>
+      <c r="BW20" s="87"/>
+      <c r="BX20" s="87"/>
+      <c r="BY20" s="87"/>
+      <c r="BZ20" s="91"/>
+      <c r="CA20" s="91"/>
+      <c r="CB20" s="91"/>
+      <c r="CC20" s="91"/>
+      <c r="CD20" s="91"/>
+      <c r="CE20" s="91"/>
+      <c r="CF20" s="91"/>
+      <c r="CG20" s="91"/>
+      <c r="CH20" s="91"/>
+      <c r="CI20" s="91"/>
+      <c r="CJ20" s="91"/>
+      <c r="CK20" s="91"/>
+      <c r="CL20" s="91"/>
+      <c r="CR20" s="21"/>
+      <c r="CS20" s="21"/>
+      <c r="CT20" s="21"/>
+      <c r="CU20" s="21"/>
+      <c r="CV20" s="21"/>
+      <c r="CW20" s="21"/>
+      <c r="CX20" s="21"/>
+      <c r="CY20" s="21"/>
+      <c r="CZ20" s="21"/>
+      <c r="DA20" s="21"/>
+      <c r="DB20" s="82"/>
+      <c r="DC20" s="82"/>
+      <c r="DD20" s="82"/>
+      <c r="DE20" s="82"/>
+      <c r="DF20" s="82"/>
+      <c r="DG20" s="82"/>
+      <c r="DH20" s="82"/>
+      <c r="DI20" s="82"/>
+      <c r="DJ20" s="82"/>
+      <c r="DK20" s="82"/>
+      <c r="DL20" s="82"/>
+      <c r="DM20" s="82"/>
+      <c r="DN20" s="82"/>
+      <c r="DO20" s="82"/>
+      <c r="DP20" s="82"/>
+      <c r="DQ20" s="82"/>
+      <c r="DR20" s="82"/>
+      <c r="DS20" s="82"/>
+      <c r="DT20" s="82"/>
+      <c r="DU20" s="82"/>
+      <c r="DV20" s="82"/>
+    </row>
+    <row r="21" spans="1:147" ht="5.25" customHeight="1">
+      <c r="AE21" s="91"/>
+      <c r="AF21" s="91"/>
+      <c r="AG21" s="91"/>
+      <c r="AH21" s="91"/>
+      <c r="AI21" s="91"/>
+      <c r="AJ21" s="91"/>
+      <c r="AK21" s="91"/>
+      <c r="AL21" s="91"/>
+      <c r="AM21" s="91"/>
+      <c r="AN21" s="91"/>
+      <c r="AO21" s="91"/>
+      <c r="AP21" s="91"/>
+      <c r="AQ21" s="91"/>
+      <c r="BZ21" s="91"/>
+      <c r="CA21" s="91"/>
+      <c r="CB21" s="91"/>
+      <c r="CC21" s="91"/>
+      <c r="CD21" s="91"/>
+      <c r="CE21" s="91"/>
+      <c r="CF21" s="91"/>
+      <c r="CG21" s="91"/>
+      <c r="CH21" s="91"/>
+      <c r="CI21" s="91"/>
+      <c r="CJ21" s="91"/>
+      <c r="CK21" s="91"/>
+      <c r="CL21" s="91"/>
+      <c r="CR21" s="21"/>
+      <c r="CS21" s="21"/>
+      <c r="CT21" s="21"/>
+      <c r="CU21" s="21"/>
+      <c r="CV21" s="21"/>
+      <c r="CW21" s="21"/>
+      <c r="CX21" s="21"/>
+      <c r="CY21" s="21"/>
+      <c r="CZ21" s="21"/>
+      <c r="DA21" s="21"/>
+      <c r="DB21" s="82"/>
+      <c r="DC21" s="82"/>
+      <c r="DD21" s="82"/>
+      <c r="DE21" s="82"/>
+      <c r="DF21" s="82"/>
+      <c r="DG21" s="82"/>
+      <c r="DH21" s="82"/>
+      <c r="DI21" s="82"/>
+      <c r="DJ21" s="82"/>
+      <c r="DK21" s="82"/>
+      <c r="DL21" s="82"/>
+      <c r="DM21" s="82"/>
+      <c r="DN21" s="82"/>
+      <c r="DO21" s="82"/>
+      <c r="DP21" s="82"/>
+      <c r="DQ21" s="82"/>
+      <c r="DR21" s="82"/>
+      <c r="DS21" s="82"/>
+      <c r="DT21" s="82"/>
+      <c r="DU21" s="82"/>
+      <c r="DV21" s="82"/>
+      <c r="DW21" s="82"/>
+      <c r="DX21" s="82"/>
+      <c r="DY21" s="82"/>
+      <c r="DZ21" s="82"/>
+      <c r="EA21" s="82"/>
+      <c r="EB21" s="82"/>
+      <c r="EC21" s="82"/>
+      <c r="ED21" s="82"/>
+      <c r="EE21" s="82"/>
+      <c r="EF21" s="82"/>
+      <c r="EG21" s="82"/>
+      <c r="EH21" s="82"/>
+    </row>
+    <row r="22" spans="1:147" ht="3.75" customHeight="1" thickBot="1">
+      <c r="AE22" s="96"/>
+      <c r="AF22" s="96"/>
+      <c r="AG22" s="96"/>
+      <c r="AH22" s="96"/>
+      <c r="AI22" s="96"/>
+      <c r="AJ22" s="96"/>
+      <c r="AK22" s="96"/>
+      <c r="AL22" s="96"/>
+      <c r="AM22" s="96"/>
+      <c r="AN22" s="96"/>
+      <c r="AO22" s="96"/>
+      <c r="AP22" s="96"/>
+      <c r="AQ22" s="96"/>
+      <c r="BZ22" s="96"/>
+      <c r="CA22" s="96"/>
+      <c r="CB22" s="96"/>
+      <c r="CC22" s="96"/>
+      <c r="CD22" s="96"/>
+      <c r="CE22" s="96"/>
+      <c r="CF22" s="96"/>
+      <c r="CG22" s="96"/>
+      <c r="CH22" s="96"/>
+      <c r="CI22" s="96"/>
+      <c r="CJ22" s="96"/>
+      <c r="CK22" s="96"/>
+      <c r="CL22" s="96"/>
+      <c r="CR22" s="21"/>
+      <c r="CS22" s="21"/>
+      <c r="CT22" s="21"/>
+      <c r="CU22" s="21"/>
+      <c r="CV22" s="21"/>
+      <c r="CW22" s="21"/>
+      <c r="CX22" s="21"/>
+      <c r="CY22" s="21"/>
+      <c r="CZ22" s="21"/>
+      <c r="DA22" s="21"/>
+      <c r="DB22" s="82"/>
+      <c r="DC22" s="82"/>
+      <c r="DD22" s="82"/>
+      <c r="DE22" s="82"/>
+      <c r="DF22" s="82"/>
+      <c r="DG22" s="82"/>
+      <c r="DH22" s="82"/>
+      <c r="DI22" s="82"/>
+      <c r="DJ22" s="82"/>
+      <c r="DK22" s="82"/>
+      <c r="DL22" s="82"/>
+      <c r="DM22" s="82"/>
+      <c r="DN22" s="82"/>
+      <c r="DO22" s="82"/>
+      <c r="DP22" s="82"/>
+      <c r="DQ22" s="82"/>
+      <c r="DR22" s="82"/>
+      <c r="DS22" s="82"/>
+      <c r="DT22" s="82"/>
+      <c r="DU22" s="82"/>
+      <c r="DV22" s="82"/>
+      <c r="DW22" s="82"/>
+      <c r="DX22" s="82"/>
+      <c r="DY22" s="82"/>
+      <c r="DZ22" s="82"/>
+      <c r="EA22" s="82"/>
+      <c r="EB22" s="82"/>
+      <c r="EC22" s="82"/>
+      <c r="ED22" s="82"/>
+      <c r="EE22" s="82"/>
+      <c r="EF22" s="82"/>
+      <c r="EG22" s="82"/>
+      <c r="EH22" s="82"/>
+    </row>
+    <row r="23" spans="1:147" ht="9" customHeight="1">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="98"/>
+      <c r="G23" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23" s="99"/>
+      <c r="I23" s="99"/>
+      <c r="J23" s="99"/>
+      <c r="K23" s="99"/>
+      <c r="L23" s="99"/>
+      <c r="M23" s="99"/>
+      <c r="N23" s="99"/>
+      <c r="O23" s="99"/>
+      <c r="P23" s="99"/>
+      <c r="Q23" s="99"/>
+      <c r="R23" s="99"/>
+      <c r="S23" s="99"/>
+      <c r="T23" s="99"/>
+      <c r="U23" s="99"/>
+      <c r="V23" s="99"/>
+      <c r="W23" s="99"/>
+      <c r="X23" s="99"/>
+      <c r="Y23" s="99"/>
+      <c r="Z23" s="99"/>
+      <c r="AA23" s="99"/>
+      <c r="AB23" s="99"/>
+      <c r="AC23" s="99"/>
+      <c r="AD23" s="99"/>
+      <c r="AE23" s="99"/>
+      <c r="AF23" s="99"/>
+      <c r="AG23" s="99"/>
+      <c r="AH23" s="99"/>
+      <c r="AI23" s="99"/>
+      <c r="AJ23" s="99"/>
+      <c r="AK23" s="99"/>
+      <c r="AL23" s="99"/>
+      <c r="AM23" s="99"/>
+      <c r="AN23" s="99"/>
+      <c r="AO23" s="99"/>
+      <c r="AP23" s="99"/>
+      <c r="AQ23" s="99"/>
+      <c r="AR23" s="100"/>
+      <c r="AV23" s="15"/>
+      <c r="AW23" s="15"/>
+      <c r="AX23" s="15"/>
+      <c r="AY23" s="15"/>
+      <c r="AZ23" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA23" s="98"/>
+      <c r="BB23" s="99" t="s">
+        <v>19</v>
+      </c>
+      <c r="BC23" s="99"/>
+      <c r="BD23" s="99"/>
+      <c r="BE23" s="99"/>
+      <c r="BF23" s="99"/>
+      <c r="BG23" s="99"/>
+      <c r="BH23" s="99"/>
+      <c r="BI23" s="99"/>
+      <c r="BJ23" s="99"/>
+      <c r="BK23" s="99"/>
+      <c r="BL23" s="99"/>
+      <c r="BM23" s="99"/>
+      <c r="BN23" s="99"/>
+      <c r="BO23" s="99"/>
+      <c r="BP23" s="99"/>
+      <c r="BQ23" s="99"/>
+      <c r="BR23" s="99"/>
+      <c r="BS23" s="99"/>
+      <c r="BT23" s="99"/>
+      <c r="BU23" s="99"/>
+      <c r="BV23" s="99"/>
+      <c r="BW23" s="99"/>
+      <c r="BX23" s="99"/>
+      <c r="BY23" s="99"/>
+      <c r="BZ23" s="99"/>
+      <c r="CA23" s="99"/>
+      <c r="CB23" s="99"/>
+      <c r="CC23" s="99"/>
+      <c r="CD23" s="99"/>
+      <c r="CE23" s="99"/>
+      <c r="CF23" s="99"/>
+      <c r="CG23" s="99"/>
+      <c r="CH23" s="99"/>
+      <c r="CI23" s="99"/>
+      <c r="CJ23" s="99"/>
+      <c r="CK23" s="99"/>
+      <c r="CL23" s="99"/>
+      <c r="CM23" s="100"/>
+      <c r="CN23" s="33"/>
+      <c r="CR23" s="21"/>
+      <c r="CS23" s="21"/>
+      <c r="CT23" s="21"/>
+      <c r="CU23" s="21"/>
+      <c r="CV23" s="21"/>
+      <c r="CW23" s="21"/>
+      <c r="CX23" s="21"/>
+      <c r="CY23" s="21"/>
+      <c r="CZ23" s="21"/>
+      <c r="DA23" s="21"/>
+      <c r="DB23" s="82"/>
+      <c r="DC23" s="82"/>
+      <c r="DD23" s="82"/>
+      <c r="DE23" s="82"/>
+      <c r="DF23" s="82"/>
+      <c r="DG23" s="82"/>
+      <c r="DH23" s="82"/>
+      <c r="DI23" s="82"/>
+      <c r="DJ23" s="82"/>
+      <c r="DK23" s="82"/>
+      <c r="DL23" s="82"/>
+      <c r="DM23" s="82"/>
+      <c r="DN23" s="82"/>
+      <c r="DO23" s="82"/>
+      <c r="DP23" s="82"/>
+      <c r="DQ23" s="82"/>
+      <c r="DR23" s="82"/>
+      <c r="DS23" s="82"/>
+      <c r="DT23" s="82"/>
+      <c r="DU23" s="82"/>
+      <c r="DV23" s="82"/>
+      <c r="DW23" s="82"/>
+      <c r="DX23" s="82"/>
+      <c r="DY23" s="82"/>
+      <c r="DZ23" s="82"/>
+      <c r="EA23" s="82"/>
+      <c r="EB23" s="82"/>
+      <c r="EC23" s="82"/>
+      <c r="ED23" s="82"/>
+      <c r="EE23" s="82"/>
+      <c r="EF23" s="82"/>
+      <c r="EG23" s="82"/>
+      <c r="EH23" s="82"/>
+    </row>
+    <row r="24" spans="1:147" ht="9" customHeight="1">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="102"/>
+      <c r="F24" s="103"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="104"/>
+      <c r="I24" s="104"/>
+      <c r="J24" s="104"/>
+      <c r="K24" s="104"/>
+      <c r="L24" s="104"/>
+      <c r="M24" s="104"/>
+      <c r="N24" s="104"/>
+      <c r="O24" s="104"/>
+      <c r="P24" s="104"/>
+      <c r="Q24" s="104"/>
+      <c r="R24" s="104"/>
+      <c r="S24" s="104"/>
+      <c r="T24" s="104"/>
+      <c r="U24" s="104"/>
+      <c r="V24" s="104"/>
+      <c r="W24" s="104"/>
+      <c r="X24" s="104"/>
+      <c r="Y24" s="104"/>
+      <c r="Z24" s="104"/>
+      <c r="AA24" s="104"/>
+      <c r="AB24" s="104"/>
+      <c r="AC24" s="104"/>
+      <c r="AD24" s="104"/>
+      <c r="AE24" s="104"/>
+      <c r="AF24" s="104"/>
+      <c r="AG24" s="104"/>
+      <c r="AH24" s="104"/>
+      <c r="AI24" s="104"/>
+      <c r="AJ24" s="104"/>
+      <c r="AK24" s="104"/>
+      <c r="AL24" s="104"/>
+      <c r="AM24" s="104"/>
+      <c r="AN24" s="104"/>
+      <c r="AO24" s="104"/>
+      <c r="AP24" s="104"/>
+      <c r="AQ24" s="104"/>
+      <c r="AR24" s="105"/>
+      <c r="AV24" s="15"/>
+      <c r="AW24" s="15"/>
+      <c r="AX24" s="15"/>
+      <c r="AY24" s="15"/>
+      <c r="AZ24" s="102"/>
+      <c r="BA24" s="103"/>
+      <c r="BB24" s="104"/>
+      <c r="BC24" s="104"/>
+      <c r="BD24" s="104"/>
+      <c r="BE24" s="104"/>
+      <c r="BF24" s="104"/>
+      <c r="BG24" s="104"/>
+      <c r="BH24" s="104"/>
+      <c r="BI24" s="104"/>
+      <c r="BJ24" s="104"/>
+      <c r="BK24" s="104"/>
+      <c r="BL24" s="104"/>
+      <c r="BM24" s="104"/>
+      <c r="BN24" s="104"/>
+      <c r="BO24" s="104"/>
+      <c r="BP24" s="104"/>
+      <c r="BQ24" s="104"/>
+      <c r="BR24" s="104"/>
+      <c r="BS24" s="104"/>
+      <c r="BT24" s="104"/>
+      <c r="BU24" s="104"/>
+      <c r="BV24" s="104"/>
+      <c r="BW24" s="104"/>
+      <c r="BX24" s="104"/>
+      <c r="BY24" s="104"/>
+      <c r="BZ24" s="104"/>
+      <c r="CA24" s="104"/>
+      <c r="CB24" s="104"/>
+      <c r="CC24" s="104"/>
+      <c r="CD24" s="104"/>
+      <c r="CE24" s="104"/>
+      <c r="CF24" s="104"/>
+      <c r="CG24" s="104"/>
+      <c r="CH24" s="104"/>
+      <c r="CI24" s="104"/>
+      <c r="CJ24" s="104"/>
+      <c r="CK24" s="104"/>
+      <c r="CL24" s="104"/>
+      <c r="CM24" s="105"/>
+      <c r="CN24" s="33"/>
+      <c r="CR24" s="21"/>
+      <c r="CS24" s="21"/>
+      <c r="CT24" s="21"/>
+      <c r="CU24" s="21"/>
+      <c r="CV24" s="21"/>
+      <c r="CW24" s="21"/>
+      <c r="CX24" s="21"/>
+      <c r="CY24" s="21"/>
+      <c r="CZ24" s="21"/>
+      <c r="DA24" s="21"/>
+      <c r="DB24" s="82"/>
+      <c r="DC24" s="82"/>
+      <c r="DD24" s="82"/>
+      <c r="DE24" s="82"/>
+      <c r="DF24" s="82"/>
+      <c r="DG24" s="82"/>
+      <c r="DH24" s="82"/>
+      <c r="DI24" s="82"/>
+      <c r="DJ24" s="82"/>
+      <c r="DK24" s="82"/>
+      <c r="DL24" s="82"/>
+      <c r="DM24" s="82"/>
+      <c r="DN24" s="82"/>
+      <c r="DO24" s="82"/>
+      <c r="DP24" s="82"/>
+      <c r="DQ24" s="82"/>
+      <c r="DR24" s="82"/>
+      <c r="DS24" s="82"/>
+      <c r="DT24" s="82"/>
+      <c r="DU24" s="82"/>
+      <c r="DV24" s="82"/>
+      <c r="DW24" s="82"/>
+      <c r="DX24" s="82"/>
+      <c r="DY24" s="82"/>
+      <c r="DZ24" s="82"/>
+      <c r="EA24" s="82"/>
+      <c r="EB24" s="82"/>
+      <c r="EC24" s="82"/>
+      <c r="ED24" s="82"/>
+      <c r="EE24" s="82"/>
+      <c r="EF24" s="82"/>
+      <c r="EG24" s="82"/>
+      <c r="EH24" s="82"/>
+    </row>
+    <row r="25" spans="1:147" ht="9" customHeight="1">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="103"/>
+      <c r="G25" s="107" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="107"/>
+      <c r="I25" s="107"/>
+      <c r="J25" s="107"/>
+      <c r="K25" s="107"/>
+      <c r="L25" s="107"/>
+      <c r="M25" s="107"/>
+      <c r="N25" s="107"/>
+      <c r="O25" s="107"/>
+      <c r="P25" s="107"/>
+      <c r="Q25" s="107"/>
+      <c r="R25" s="107"/>
+      <c r="S25" s="107"/>
+      <c r="T25" s="107"/>
+      <c r="U25" s="107"/>
+      <c r="V25" s="107"/>
+      <c r="W25" s="107"/>
+      <c r="X25" s="107"/>
+      <c r="Y25" s="107"/>
+      <c r="Z25" s="107"/>
+      <c r="AA25" s="107"/>
+      <c r="AB25" s="107"/>
+      <c r="AC25" s="107"/>
+      <c r="AD25" s="107"/>
+      <c r="AE25" s="107"/>
+      <c r="AF25" s="107"/>
+      <c r="AG25" s="107"/>
+      <c r="AH25" s="107"/>
+      <c r="AI25" s="107"/>
+      <c r="AJ25" s="107"/>
+      <c r="AK25" s="107"/>
+      <c r="AL25" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="AM25" s="109"/>
+      <c r="AN25" s="109"/>
+      <c r="AO25" s="109"/>
+      <c r="AP25" s="109"/>
+      <c r="AQ25" s="109"/>
+      <c r="AR25" s="110"/>
+      <c r="AU25" s="106"/>
+      <c r="AV25" s="15"/>
+      <c r="AW25" s="15"/>
+      <c r="AX25" s="15"/>
+      <c r="AY25" s="15"/>
+      <c r="AZ25" s="102"/>
+      <c r="BA25" s="103"/>
+      <c r="BB25" s="107" t="s">
+        <v>86</v>
+      </c>
+      <c r="BC25" s="107"/>
+      <c r="BD25" s="107"/>
+      <c r="BE25" s="107"/>
+      <c r="BF25" s="107"/>
+      <c r="BG25" s="107"/>
+      <c r="BH25" s="107"/>
+      <c r="BI25" s="107"/>
+      <c r="BJ25" s="107"/>
+      <c r="BK25" s="107"/>
+      <c r="BL25" s="107"/>
+      <c r="BM25" s="107"/>
+      <c r="BN25" s="107"/>
+      <c r="BO25" s="107"/>
+      <c r="BP25" s="107"/>
+      <c r="BQ25" s="107"/>
+      <c r="BR25" s="107"/>
+      <c r="BS25" s="107"/>
+      <c r="BT25" s="107"/>
+      <c r="BU25" s="107"/>
+      <c r="BV25" s="107"/>
+      <c r="BW25" s="107"/>
+      <c r="BX25" s="107"/>
+      <c r="BY25" s="107"/>
+      <c r="BZ25" s="107"/>
+      <c r="CA25" s="107"/>
+      <c r="CB25" s="107"/>
+      <c r="CC25" s="107"/>
+      <c r="CD25" s="107"/>
+      <c r="CE25" s="107"/>
+      <c r="CF25" s="107"/>
+      <c r="CG25" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH25" s="109"/>
+      <c r="CI25" s="109"/>
+      <c r="CJ25" s="109"/>
+      <c r="CK25" s="109"/>
+      <c r="CL25" s="109"/>
+      <c r="CM25" s="110"/>
+      <c r="CN25" s="33"/>
+      <c r="CR25" s="21"/>
+      <c r="CS25" s="21"/>
+      <c r="CT25" s="21"/>
+      <c r="CU25" s="21"/>
+      <c r="CV25" s="21"/>
+      <c r="CW25" s="21"/>
+      <c r="CX25" s="21"/>
+      <c r="CY25" s="21"/>
+      <c r="CZ25" s="21"/>
+      <c r="DA25" s="21"/>
+      <c r="DB25" s="341"/>
+      <c r="DC25" s="343"/>
+      <c r="DD25" s="343"/>
+      <c r="DE25" s="343"/>
+      <c r="DF25" s="343"/>
+      <c r="DG25" s="343"/>
+      <c r="DH25" s="343"/>
+      <c r="DI25" s="343"/>
+      <c r="DJ25" s="343"/>
+      <c r="DK25" s="343"/>
+      <c r="DL25" s="343"/>
+      <c r="DM25" s="343"/>
+      <c r="DN25" s="343"/>
+      <c r="DO25" s="343"/>
+      <c r="DP25" s="343"/>
+      <c r="DQ25" s="343"/>
+      <c r="DR25" s="343"/>
+      <c r="DS25" s="343"/>
+      <c r="DT25" s="343"/>
+      <c r="DU25" s="343"/>
+      <c r="DV25" s="343"/>
+      <c r="DZ25" s="302"/>
+      <c r="EA25" s="302"/>
+      <c r="EB25" s="302"/>
+      <c r="EC25" s="302"/>
+      <c r="ED25" s="302"/>
+      <c r="EE25" s="302"/>
+      <c r="EF25" s="302"/>
+      <c r="EG25" s="302"/>
+      <c r="EH25" s="302"/>
+    </row>
+    <row r="26" spans="1:147" ht="9" customHeight="1">
+      <c r="A26" s="15"/>
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="102"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19"/>
+      <c r="S26" s="19"/>
+      <c r="T26" s="19"/>
+      <c r="U26" s="19"/>
+      <c r="V26" s="19"/>
+      <c r="W26" s="19"/>
+      <c r="X26" s="19"/>
+      <c r="Y26" s="19"/>
+      <c r="Z26" s="19"/>
+      <c r="AA26" s="19"/>
+      <c r="AB26" s="19"/>
+      <c r="AC26" s="19"/>
+      <c r="AD26" s="19"/>
+      <c r="AE26" s="19"/>
+      <c r="AF26" s="19"/>
+      <c r="AG26" s="19"/>
+      <c r="AH26" s="19"/>
+      <c r="AI26" s="19"/>
+      <c r="AJ26" s="19"/>
+      <c r="AK26" s="19"/>
+      <c r="AL26" s="111"/>
+      <c r="AM26" s="112"/>
+      <c r="AN26" s="112"/>
+      <c r="AO26" s="112"/>
+      <c r="AP26" s="112"/>
+      <c r="AQ26" s="112"/>
+      <c r="AR26" s="113"/>
+      <c r="AU26" s="114"/>
+      <c r="AV26" s="15"/>
+      <c r="AW26" s="15"/>
+      <c r="AX26" s="15"/>
+      <c r="AY26" s="15"/>
+      <c r="AZ26" s="102"/>
+      <c r="BA26" s="103"/>
+      <c r="BB26" s="19"/>
+      <c r="BC26" s="19"/>
+      <c r="BD26" s="19"/>
+      <c r="BE26" s="19"/>
+      <c r="BF26" s="19"/>
+      <c r="BG26" s="19"/>
+      <c r="BH26" s="19"/>
+      <c r="BI26" s="19"/>
+      <c r="BJ26" s="19"/>
+      <c r="BK26" s="19"/>
+      <c r="BL26" s="19"/>
+      <c r="BM26" s="19"/>
+      <c r="BN26" s="19"/>
+      <c r="BO26" s="19"/>
+      <c r="BP26" s="19"/>
+      <c r="BQ26" s="19"/>
+      <c r="BR26" s="19"/>
+      <c r="BS26" s="19"/>
+      <c r="BT26" s="19"/>
+      <c r="BU26" s="19"/>
+      <c r="BV26" s="19"/>
+      <c r="BW26" s="19"/>
+      <c r="BX26" s="19"/>
+      <c r="BY26" s="19"/>
+      <c r="BZ26" s="19"/>
+      <c r="CA26" s="19"/>
+      <c r="CB26" s="19"/>
+      <c r="CC26" s="19"/>
+      <c r="CD26" s="19"/>
+      <c r="CE26" s="19"/>
+      <c r="CF26" s="19"/>
+      <c r="CG26" s="111"/>
+      <c r="CH26" s="112"/>
+      <c r="CI26" s="112"/>
+      <c r="CJ26" s="112"/>
+      <c r="CK26" s="112"/>
+      <c r="CL26" s="112"/>
+      <c r="CM26" s="113"/>
+      <c r="CN26" s="33"/>
+      <c r="CR26" s="21"/>
+      <c r="CS26" s="21"/>
+      <c r="CT26" s="21"/>
+      <c r="CU26" s="21"/>
+      <c r="CV26" s="21"/>
+      <c r="CW26" s="21"/>
+      <c r="CX26" s="21"/>
+      <c r="CY26" s="21"/>
+      <c r="CZ26" s="21"/>
+      <c r="DA26" s="21"/>
+      <c r="DB26" s="341"/>
+      <c r="DC26" s="343"/>
+      <c r="DD26" s="343"/>
+      <c r="DE26" s="343"/>
+      <c r="DF26" s="343"/>
+      <c r="DG26" s="343"/>
+      <c r="DH26" s="343"/>
+      <c r="DI26" s="343"/>
+      <c r="DJ26" s="343"/>
+      <c r="DK26" s="343"/>
+      <c r="DL26" s="343"/>
+      <c r="DM26" s="343"/>
+      <c r="DN26" s="343"/>
+      <c r="DO26" s="343"/>
+      <c r="DP26" s="343"/>
+      <c r="DQ26" s="343"/>
+      <c r="DR26" s="343"/>
+      <c r="DS26" s="343"/>
+      <c r="DT26" s="343"/>
+      <c r="DU26" s="343"/>
+      <c r="DV26" s="343"/>
+      <c r="DZ26" s="302"/>
+      <c r="EA26" s="302"/>
+      <c r="EB26" s="302"/>
+      <c r="EC26" s="302"/>
+      <c r="ED26" s="302"/>
+      <c r="EE26" s="302"/>
+      <c r="EF26" s="302"/>
+      <c r="EG26" s="302"/>
+      <c r="EH26" s="302"/>
+    </row>
+    <row r="27" spans="1:147" ht="12.75" customHeight="1">
+      <c r="A27" s="15"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="103"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+      <c r="X27" s="22"/>
+      <c r="Y27" s="22"/>
+      <c r="Z27" s="22"/>
+      <c r="AA27" s="22"/>
+      <c r="AB27" s="22"/>
+      <c r="AC27" s="22"/>
+      <c r="AD27" s="22"/>
+      <c r="AE27" s="22"/>
+      <c r="AF27" s="22"/>
+      <c r="AG27" s="22"/>
+      <c r="AH27" s="22"/>
+      <c r="AI27" s="22"/>
+      <c r="AJ27" s="22"/>
+      <c r="AK27" s="22"/>
+      <c r="AL27" s="115"/>
+      <c r="AR27" s="116"/>
+      <c r="AV27" s="15"/>
+      <c r="AW27" s="15"/>
+      <c r="AX27" s="15"/>
+      <c r="AY27" s="15"/>
+      <c r="AZ27" s="102"/>
+      <c r="BA27" s="103"/>
+      <c r="BB27" s="22"/>
+      <c r="BC27" s="22"/>
+      <c r="BD27" s="22"/>
+      <c r="BE27" s="22"/>
+      <c r="BF27" s="22"/>
+      <c r="BG27" s="22"/>
+      <c r="BH27" s="22"/>
+      <c r="BI27" s="22"/>
+      <c r="BJ27" s="22"/>
+      <c r="BK27" s="22"/>
+      <c r="BL27" s="22"/>
+      <c r="BM27" s="22"/>
+      <c r="BN27" s="22"/>
+      <c r="BO27" s="22"/>
+      <c r="BP27" s="22"/>
+      <c r="BQ27" s="22"/>
+      <c r="BR27" s="22"/>
+      <c r="BS27" s="22"/>
+      <c r="BT27" s="22"/>
+      <c r="BU27" s="22"/>
+      <c r="BV27" s="22"/>
+      <c r="BW27" s="22"/>
+      <c r="BX27" s="22"/>
+      <c r="BY27" s="22"/>
+      <c r="BZ27" s="22"/>
+      <c r="CA27" s="22"/>
+      <c r="CB27" s="22"/>
+      <c r="CC27" s="22"/>
+      <c r="CD27" s="22"/>
+      <c r="CE27" s="22"/>
+      <c r="CF27" s="22"/>
+      <c r="CG27" s="115"/>
+      <c r="CM27" s="116"/>
+      <c r="CN27" s="33"/>
+      <c r="CR27" s="21"/>
+      <c r="CS27" s="21"/>
+      <c r="CT27" s="21"/>
+      <c r="CU27" s="21"/>
+      <c r="CV27" s="21"/>
+      <c r="CW27" s="21"/>
+      <c r="CX27" s="21"/>
+      <c r="CY27" s="21"/>
+      <c r="CZ27" s="21"/>
+      <c r="DA27" s="21"/>
+      <c r="DB27" s="82"/>
+      <c r="DC27" s="82"/>
+      <c r="DD27" s="82"/>
+      <c r="DE27" s="82"/>
+      <c r="DF27" s="82"/>
+      <c r="DG27" s="82"/>
+      <c r="DH27" s="82"/>
+      <c r="DI27" s="82"/>
+      <c r="DJ27" s="82"/>
+      <c r="DK27" s="82"/>
+      <c r="DL27" s="82"/>
+      <c r="DM27" s="82"/>
+      <c r="DN27" s="82"/>
+      <c r="DO27" s="82"/>
+      <c r="DP27" s="82"/>
+      <c r="DQ27" s="82"/>
+      <c r="DR27" s="82"/>
+      <c r="DS27" s="82"/>
+      <c r="DT27" s="82"/>
+      <c r="DU27" s="82"/>
+      <c r="DV27" s="82"/>
+      <c r="DW27" s="41"/>
+      <c r="DX27" s="41"/>
+      <c r="DY27" s="41"/>
+      <c r="DZ27" s="41"/>
+      <c r="EA27" s="41"/>
+      <c r="EB27" s="41"/>
+      <c r="EC27" s="41"/>
+      <c r="ED27" s="41"/>
+      <c r="EE27" s="41"/>
+      <c r="EF27" s="41"/>
+      <c r="EG27" s="41"/>
+      <c r="EH27" s="41"/>
+      <c r="EI27" s="41"/>
+      <c r="EJ27" s="41"/>
+      <c r="EK27" s="41"/>
+      <c r="EL27" s="41"/>
+      <c r="EM27" s="41"/>
+      <c r="EN27" s="41"/>
+      <c r="EO27" s="41"/>
+      <c r="EP27" s="41"/>
+      <c r="EQ27" s="41"/>
+    </row>
+    <row r="28" spans="1:147" ht="9" customHeight="1">
+      <c r="A28" s="15"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="24"/>
+      <c r="T28" s="24"/>
+      <c r="U28" s="24"/>
+      <c r="V28" s="24"/>
+      <c r="W28" s="24"/>
+      <c r="X28" s="24"/>
+      <c r="Y28" s="24"/>
+      <c r="Z28" s="24"/>
+      <c r="AA28" s="24"/>
+      <c r="AB28" s="24"/>
+      <c r="AC28" s="24"/>
+      <c r="AD28" s="24"/>
+      <c r="AE28" s="24"/>
+      <c r="AF28" s="24"/>
+      <c r="AG28" s="24"/>
+      <c r="AH28" s="24"/>
+      <c r="AI28" s="24"/>
+      <c r="AJ28" s="24"/>
+      <c r="AK28" s="117"/>
+      <c r="AL28" s="115"/>
+      <c r="AR28" s="116"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+      <c r="AY28" s="15"/>
+      <c r="AZ28" s="102"/>
+      <c r="BA28" s="103"/>
+      <c r="BB28" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="BC28" s="24"/>
+      <c r="BD28" s="24"/>
+      <c r="BE28" s="24"/>
+      <c r="BF28" s="24"/>
+      <c r="BG28" s="24"/>
+      <c r="BH28" s="24"/>
+      <c r="BI28" s="24"/>
+      <c r="BJ28" s="24"/>
+      <c r="BK28" s="24"/>
+      <c r="BL28" s="24"/>
+      <c r="BM28" s="24"/>
+      <c r="BN28" s="24"/>
+      <c r="BO28" s="24"/>
+      <c r="BP28" s="24"/>
+      <c r="BQ28" s="24"/>
+      <c r="BR28" s="24"/>
+      <c r="BS28" s="24"/>
+      <c r="BT28" s="24"/>
+      <c r="BU28" s="24"/>
+      <c r="BV28" s="24"/>
+      <c r="BW28" s="24"/>
+      <c r="BX28" s="24"/>
+      <c r="BY28" s="24"/>
+      <c r="BZ28" s="24"/>
+      <c r="CA28" s="24"/>
+      <c r="CB28" s="24"/>
+      <c r="CC28" s="24"/>
+      <c r="CD28" s="24"/>
+      <c r="CE28" s="24"/>
+      <c r="CF28" s="117"/>
+      <c r="CG28" s="115"/>
+      <c r="CM28" s="116"/>
+      <c r="CN28" s="33"/>
+      <c r="CR28" s="21"/>
+      <c r="CS28" s="21"/>
+      <c r="CT28" s="21"/>
+      <c r="CU28" s="21"/>
+      <c r="CV28" s="21"/>
+      <c r="CW28" s="21"/>
+      <c r="CX28" s="21"/>
+      <c r="CY28" s="21"/>
+      <c r="CZ28" s="21"/>
+      <c r="DA28" s="21"/>
+      <c r="DB28" s="82"/>
+      <c r="DC28" s="82"/>
+      <c r="DD28" s="82"/>
+      <c r="DE28" s="82"/>
+      <c r="DF28" s="82"/>
+      <c r="DG28" s="82"/>
+      <c r="DH28" s="82"/>
+      <c r="DI28" s="82"/>
+      <c r="DJ28" s="82"/>
+      <c r="DK28" s="82"/>
+      <c r="DL28" s="82"/>
+      <c r="DM28" s="82"/>
+      <c r="DN28" s="82"/>
+      <c r="DO28" s="82"/>
+      <c r="DP28" s="82"/>
+      <c r="DQ28" s="82"/>
+      <c r="DR28" s="82"/>
+      <c r="DS28" s="82"/>
+      <c r="DT28" s="82"/>
+      <c r="DU28" s="82"/>
+      <c r="DV28" s="82"/>
+      <c r="DW28" s="41"/>
+      <c r="DX28" s="41"/>
+      <c r="DY28" s="41"/>
+      <c r="DZ28" s="41"/>
+      <c r="EA28" s="41"/>
+      <c r="EB28" s="41"/>
+      <c r="EC28" s="41"/>
+      <c r="ED28" s="41"/>
+      <c r="EE28" s="41"/>
+      <c r="EF28" s="41"/>
+      <c r="EG28" s="41"/>
+      <c r="EH28" s="41"/>
+      <c r="EI28" s="41"/>
+      <c r="EJ28" s="41"/>
+      <c r="EK28" s="41"/>
+      <c r="EL28" s="41"/>
+      <c r="EM28" s="41"/>
+      <c r="EN28" s="41"/>
+      <c r="EO28" s="41"/>
+      <c r="EP28" s="41"/>
+      <c r="EQ28" s="41"/>
+    </row>
+    <row r="29" spans="1:147" ht="7.5" customHeight="1">
+      <c r="E29" s="102"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="34"/>
+      <c r="L29" s="34"/>
+      <c r="M29" s="34"/>
+      <c r="N29" s="34"/>
+      <c r="O29" s="34"/>
+      <c r="P29" s="34"/>
+      <c r="Q29" s="34"/>
+      <c r="R29" s="34"/>
+      <c r="S29" s="34"/>
+      <c r="T29" s="34"/>
+      <c r="U29" s="34"/>
+      <c r="V29" s="34"/>
+      <c r="W29" s="34"/>
+      <c r="X29" s="34"/>
+      <c r="Y29" s="34"/>
+      <c r="Z29" s="34"/>
+      <c r="AA29" s="34"/>
+      <c r="AB29" s="34"/>
+      <c r="AC29" s="34"/>
+      <c r="AD29" s="34"/>
+      <c r="AE29" s="34"/>
+      <c r="AF29" s="34"/>
+      <c r="AG29" s="34"/>
+      <c r="AH29" s="34"/>
+      <c r="AI29" s="34"/>
+      <c r="AJ29" s="34"/>
+      <c r="AK29" s="120"/>
+      <c r="AL29" s="115"/>
+      <c r="AN29" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="AO29" s="121"/>
+      <c r="AP29" s="121"/>
+      <c r="AR29" s="116"/>
+      <c r="AZ29" s="102"/>
+      <c r="BA29" s="103"/>
+      <c r="BB29" s="34"/>
+      <c r="BC29" s="34"/>
+      <c r="BD29" s="34"/>
+      <c r="BE29" s="34"/>
+      <c r="BF29" s="34"/>
+      <c r="BG29" s="34"/>
+      <c r="BH29" s="34"/>
+      <c r="BI29" s="34"/>
+      <c r="BJ29" s="34"/>
+      <c r="BK29" s="34"/>
+      <c r="BL29" s="34"/>
+      <c r="BM29" s="34"/>
+      <c r="BN29" s="34"/>
+      <c r="BO29" s="34"/>
+      <c r="BP29" s="34"/>
+      <c r="BQ29" s="34"/>
+      <c r="BR29" s="34"/>
+      <c r="BS29" s="34"/>
+      <c r="BT29" s="34"/>
+      <c r="BU29" s="34"/>
+      <c r="BV29" s="34"/>
+      <c r="BW29" s="34"/>
+      <c r="BX29" s="34"/>
+      <c r="BY29" s="34"/>
+      <c r="BZ29" s="34"/>
+      <c r="CA29" s="34"/>
+      <c r="CB29" s="34"/>
+      <c r="CC29" s="34"/>
+      <c r="CD29" s="34"/>
+      <c r="CE29" s="34"/>
+      <c r="CF29" s="120"/>
+      <c r="CG29" s="115"/>
+      <c r="CI29" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ29" s="121"/>
+      <c r="CK29" s="121"/>
+      <c r="CM29" s="116"/>
+      <c r="CN29" s="122"/>
+      <c r="CR29" s="21"/>
+      <c r="CS29" s="21"/>
+      <c r="CT29" s="21"/>
+      <c r="CU29" s="21"/>
+      <c r="CV29" s="21"/>
+      <c r="CW29" s="21"/>
+      <c r="CX29" s="21"/>
+      <c r="CY29" s="21"/>
+      <c r="CZ29" s="21"/>
+      <c r="DA29" s="21"/>
+      <c r="DB29" s="82"/>
+      <c r="DC29" s="82"/>
+      <c r="DD29" s="82"/>
+      <c r="DE29" s="82"/>
+      <c r="DF29" s="82"/>
+      <c r="DG29" s="82"/>
+      <c r="DH29" s="82"/>
+      <c r="DI29" s="82"/>
+      <c r="DJ29" s="82"/>
+      <c r="DK29" s="82"/>
+      <c r="DL29" s="82"/>
+      <c r="DM29" s="82"/>
+      <c r="DN29" s="82"/>
+      <c r="DO29" s="82"/>
+      <c r="DP29" s="82"/>
+      <c r="DQ29" s="82"/>
+      <c r="DR29" s="82"/>
+      <c r="DS29" s="82"/>
+      <c r="DT29" s="82"/>
+      <c r="DU29" s="82"/>
+      <c r="DV29" s="82"/>
+      <c r="DW29" s="41"/>
+      <c r="DX29" s="41"/>
+      <c r="DY29" s="41"/>
+      <c r="DZ29" s="41"/>
+      <c r="EA29" s="41"/>
+      <c r="EB29" s="41"/>
+      <c r="EC29" s="41"/>
+      <c r="ED29" s="41"/>
+      <c r="EE29" s="41"/>
+      <c r="EF29" s="41"/>
+      <c r="EG29" s="41"/>
+      <c r="EH29" s="41"/>
+      <c r="EI29" s="41"/>
+      <c r="EJ29" s="41"/>
+      <c r="EK29" s="41"/>
+      <c r="EL29" s="41"/>
+      <c r="EM29" s="41"/>
+      <c r="EN29" s="41"/>
+      <c r="EO29" s="41"/>
+      <c r="EP29" s="41"/>
+      <c r="EQ29" s="41"/>
+    </row>
+    <row r="30" spans="1:147" ht="7.5" customHeight="1">
+      <c r="E30" s="102"/>
+      <c r="F30" s="103"/>
+      <c r="G30" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+      <c r="U30" s="46"/>
+      <c r="V30" s="46"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="46"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="46"/>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="46"/>
+      <c r="AC30" s="46"/>
+      <c r="AD30" s="46"/>
+      <c r="AE30" s="46"/>
+      <c r="AF30" s="46"/>
+      <c r="AG30" s="46"/>
+      <c r="AH30" s="46"/>
+      <c r="AI30" s="46"/>
+      <c r="AJ30" s="46"/>
+      <c r="AK30" s="124"/>
+      <c r="AL30" s="115"/>
+      <c r="AN30" s="121"/>
+      <c r="AO30" s="121"/>
+      <c r="AP30" s="121"/>
+      <c r="AR30" s="116"/>
+      <c r="AZ30" s="102"/>
+      <c r="BA30" s="103"/>
+      <c r="BB30" s="46" t="s">
+        <v>88</v>
+      </c>
+      <c r="BC30" s="46"/>
+      <c r="BD30" s="46"/>
+      <c r="BE30" s="46"/>
+      <c r="BF30" s="46"/>
+      <c r="BG30" s="46"/>
+      <c r="BH30" s="46"/>
+      <c r="BI30" s="46"/>
+      <c r="BJ30" s="46"/>
+      <c r="BK30" s="46"/>
+      <c r="BL30" s="46"/>
+      <c r="BM30" s="46"/>
+      <c r="BN30" s="46"/>
+      <c r="BO30" s="46"/>
+      <c r="BP30" s="46"/>
+      <c r="BQ30" s="46"/>
+      <c r="BR30" s="46"/>
+      <c r="BS30" s="46"/>
+      <c r="BT30" s="46"/>
+      <c r="BU30" s="46"/>
+      <c r="BV30" s="46"/>
+      <c r="BW30" s="46"/>
+      <c r="BX30" s="46"/>
+      <c r="BY30" s="46"/>
+      <c r="BZ30" s="46"/>
+      <c r="CA30" s="46"/>
+      <c r="CB30" s="46"/>
+      <c r="CC30" s="46"/>
+      <c r="CD30" s="46"/>
+      <c r="CE30" s="46"/>
+      <c r="CF30" s="124"/>
+      <c r="CG30" s="115"/>
+      <c r="CI30" s="121"/>
+      <c r="CJ30" s="121"/>
+      <c r="CK30" s="121"/>
+      <c r="CM30" s="116"/>
+      <c r="CN30" s="122"/>
+      <c r="CR30" s="122"/>
+      <c r="CS30" s="122"/>
+      <c r="CT30" s="122"/>
+      <c r="CU30" s="122"/>
+      <c r="CV30" s="122"/>
+      <c r="CW30" s="122"/>
+      <c r="CX30" s="122"/>
+      <c r="CY30" s="122"/>
+      <c r="CZ30" s="122"/>
+      <c r="DA30" s="122"/>
+      <c r="DB30" s="122"/>
+      <c r="DC30" s="122"/>
+      <c r="DD30" s="122"/>
+      <c r="DE30" s="122"/>
+      <c r="DF30" s="122"/>
+      <c r="DG30" s="122"/>
+      <c r="DH30" s="122"/>
+      <c r="DI30" s="122"/>
+      <c r="DJ30" s="122"/>
+      <c r="DK30" s="122"/>
+      <c r="DL30" s="122"/>
+      <c r="DM30" s="122"/>
+      <c r="DN30" s="122"/>
+      <c r="DO30" s="122"/>
+      <c r="DP30" s="122"/>
+      <c r="DQ30" s="122"/>
+      <c r="DR30" s="122"/>
+      <c r="DS30" s="122"/>
+      <c r="DT30" s="122"/>
+      <c r="DU30" s="122"/>
+      <c r="DV30" s="122"/>
+      <c r="DW30" s="41"/>
+      <c r="DX30" s="41"/>
+      <c r="DY30" s="41"/>
+      <c r="DZ30" s="41"/>
+      <c r="EA30" s="41"/>
+      <c r="EB30" s="41"/>
+      <c r="EC30" s="41"/>
+      <c r="ED30" s="41"/>
+      <c r="EE30" s="41"/>
+      <c r="EF30" s="41"/>
+      <c r="EG30" s="41"/>
+      <c r="EH30" s="41"/>
+      <c r="EI30" s="41"/>
+      <c r="EJ30" s="41"/>
+      <c r="EK30" s="41"/>
+      <c r="EL30" s="41"/>
+      <c r="EM30" s="41"/>
+      <c r="EN30" s="41"/>
+      <c r="EO30" s="41"/>
+      <c r="EP30" s="41"/>
+      <c r="EQ30" s="41"/>
+    </row>
+    <row r="31" spans="1:147" ht="6" customHeight="1">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="46"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="46"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="46"/>
+      <c r="M31" s="46"/>
+      <c r="N31" s="46"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+      <c r="U31" s="46"/>
+      <c r="V31" s="46"/>
+      <c r="W31" s="46"/>
+      <c r="X31" s="46"/>
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="46"/>
+      <c r="AA31" s="46"/>
+      <c r="AB31" s="46"/>
+      <c r="AC31" s="46"/>
+      <c r="AD31" s="46"/>
+      <c r="AE31" s="46"/>
+      <c r="AF31" s="46"/>
+      <c r="AG31" s="46"/>
+      <c r="AH31" s="46"/>
+      <c r="AI31" s="46"/>
+      <c r="AJ31" s="46"/>
+      <c r="AK31" s="124"/>
+      <c r="AL31" s="115"/>
+      <c r="AN31" s="121"/>
+      <c r="AO31" s="121"/>
+      <c r="AP31" s="121"/>
+      <c r="AR31" s="116"/>
+      <c r="AV31" s="8"/>
+      <c r="AW31" s="8"/>
+      <c r="AX31" s="8"/>
+      <c r="AY31" s="8"/>
+      <c r="AZ31" s="102"/>
+      <c r="BA31" s="103"/>
+      <c r="BB31" s="46"/>
+      <c r="BC31" s="46"/>
+      <c r="BD31" s="46"/>
+      <c r="BE31" s="46"/>
+      <c r="BF31" s="46"/>
+      <c r="BG31" s="46"/>
+      <c r="BH31" s="46"/>
+      <c r="BI31" s="46"/>
+      <c r="BJ31" s="46"/>
+      <c r="BK31" s="46"/>
+      <c r="BL31" s="46"/>
+      <c r="BM31" s="46"/>
+      <c r="BN31" s="46"/>
+      <c r="BO31" s="46"/>
+      <c r="BP31" s="46"/>
+      <c r="BQ31" s="46"/>
+      <c r="BR31" s="46"/>
+      <c r="BS31" s="46"/>
+      <c r="BT31" s="46"/>
+      <c r="BU31" s="46"/>
+      <c r="BV31" s="46"/>
+      <c r="BW31" s="46"/>
+      <c r="BX31" s="46"/>
+      <c r="BY31" s="46"/>
+      <c r="BZ31" s="46"/>
+      <c r="CA31" s="46"/>
+      <c r="CB31" s="46"/>
+      <c r="CC31" s="46"/>
+      <c r="CD31" s="46"/>
+      <c r="CE31" s="46"/>
+      <c r="CF31" s="124"/>
+      <c r="CG31" s="115"/>
+      <c r="CI31" s="121"/>
+      <c r="CJ31" s="121"/>
+      <c r="CK31" s="121"/>
+      <c r="CM31" s="116"/>
+    </row>
+    <row r="32" spans="1:147" ht="12" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="102"/>
+      <c r="F32" s="103"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="46"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="46"/>
+      <c r="M32" s="46"/>
+      <c r="N32" s="46"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="46"/>
+      <c r="Q32" s="46"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+      <c r="U32" s="46"/>
+      <c r="V32" s="46"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="46"/>
+      <c r="Y32" s="46"/>
+      <c r="Z32" s="46"/>
+      <c r="AA32" s="46"/>
+      <c r="AB32" s="46"/>
+      <c r="AC32" s="46"/>
+      <c r="AD32" s="46"/>
+      <c r="AE32" s="46"/>
+      <c r="AF32" s="46"/>
+      <c r="AG32" s="46"/>
+      <c r="AH32" s="46"/>
+      <c r="AI32" s="46"/>
+      <c r="AJ32" s="46"/>
+      <c r="AK32" s="124"/>
+      <c r="AL32" s="115"/>
+      <c r="AR32" s="116"/>
+      <c r="AV32" s="8"/>
+      <c r="AW32" s="8"/>
+      <c r="AX32" s="8"/>
+      <c r="AY32" s="8"/>
+      <c r="AZ32" s="102"/>
+      <c r="BA32" s="103"/>
+      <c r="BB32" s="46"/>
+      <c r="BC32" s="46"/>
+      <c r="BD32" s="46"/>
+      <c r="BE32" s="46"/>
+      <c r="BF32" s="46"/>
+      <c r="BG32" s="46"/>
+      <c r="BH32" s="46"/>
+      <c r="BI32" s="46"/>
+      <c r="BJ32" s="46"/>
+      <c r="BK32" s="46"/>
+      <c r="BL32" s="46"/>
+      <c r="BM32" s="46"/>
+      <c r="BN32" s="46"/>
+      <c r="BO32" s="46"/>
+      <c r="BP32" s="46"/>
+      <c r="BQ32" s="46"/>
+      <c r="BR32" s="46"/>
+      <c r="BS32" s="46"/>
+      <c r="BT32" s="46"/>
+      <c r="BU32" s="46"/>
+      <c r="BV32" s="46"/>
+      <c r="BW32" s="46"/>
+      <c r="BX32" s="46"/>
+      <c r="BY32" s="46"/>
+      <c r="BZ32" s="46"/>
+      <c r="CA32" s="46"/>
+      <c r="CB32" s="46"/>
+      <c r="CC32" s="46"/>
+      <c r="CD32" s="46"/>
+      <c r="CE32" s="46"/>
+      <c r="CF32" s="124"/>
+      <c r="CG32" s="115"/>
+      <c r="CM32" s="116"/>
+      <c r="CN32" s="33"/>
+    </row>
+    <row r="33" spans="1:93" ht="6" customHeight="1">
+      <c r="A33" s="126"/>
+      <c r="B33" s="126"/>
+      <c r="C33" s="126"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="103"/>
+      <c r="G33" s="127"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="127"/>
+      <c r="J33" s="127"/>
+      <c r="K33" s="127"/>
+      <c r="L33" s="127"/>
+      <c r="M33" s="127"/>
+      <c r="N33" s="127"/>
+      <c r="O33" s="127"/>
+      <c r="P33" s="127"/>
+      <c r="Q33" s="127"/>
+      <c r="R33" s="127"/>
+      <c r="S33" s="127"/>
+      <c r="T33" s="127"/>
+      <c r="U33" s="127"/>
+      <c r="V33" s="127"/>
+      <c r="W33" s="127"/>
+      <c r="X33" s="127"/>
+      <c r="Y33" s="127"/>
+      <c r="Z33" s="127"/>
+      <c r="AA33" s="127"/>
+      <c r="AB33" s="127"/>
+      <c r="AC33" s="127"/>
+      <c r="AD33" s="127"/>
+      <c r="AE33" s="127"/>
+      <c r="AF33" s="127"/>
+      <c r="AG33" s="127"/>
+      <c r="AH33" s="127"/>
+      <c r="AI33" s="127"/>
+      <c r="AJ33" s="127"/>
+      <c r="AK33" s="128"/>
+      <c r="AL33" s="129"/>
+      <c r="AM33" s="130"/>
+      <c r="AN33" s="130"/>
+      <c r="AO33" s="130"/>
+      <c r="AP33" s="130"/>
+      <c r="AQ33" s="130"/>
+      <c r="AR33" s="131"/>
+      <c r="AV33" s="126"/>
+      <c r="AW33" s="126"/>
+      <c r="AX33" s="126"/>
+      <c r="AZ33" s="102"/>
+      <c r="BA33" s="103"/>
+      <c r="BB33" s="127"/>
+      <c r="BC33" s="127"/>
+      <c r="BD33" s="127"/>
+      <c r="BE33" s="127"/>
+      <c r="BF33" s="127"/>
+      <c r="BG33" s="127"/>
+      <c r="BH33" s="127"/>
+      <c r="BI33" s="127"/>
+      <c r="BJ33" s="127"/>
+      <c r="BK33" s="127"/>
+      <c r="BL33" s="127"/>
+      <c r="BM33" s="127"/>
+      <c r="BN33" s="127"/>
+      <c r="BO33" s="127"/>
+      <c r="BP33" s="127"/>
+      <c r="BQ33" s="127"/>
+      <c r="BR33" s="127"/>
+      <c r="BS33" s="127"/>
+      <c r="BT33" s="127"/>
+      <c r="BU33" s="127"/>
+      <c r="BV33" s="127"/>
+      <c r="BW33" s="127"/>
+      <c r="BX33" s="127"/>
+      <c r="BY33" s="127"/>
+      <c r="BZ33" s="127"/>
+      <c r="CA33" s="127"/>
+      <c r="CB33" s="127"/>
+      <c r="CC33" s="127"/>
+      <c r="CD33" s="127"/>
+      <c r="CE33" s="127"/>
+      <c r="CF33" s="128"/>
+      <c r="CG33" s="129"/>
+      <c r="CH33" s="130"/>
+      <c r="CI33" s="130"/>
+      <c r="CJ33" s="130"/>
+      <c r="CK33" s="130"/>
+      <c r="CL33" s="130"/>
+      <c r="CM33" s="131"/>
+      <c r="CN33" s="33"/>
+    </row>
+    <row r="34" spans="1:93" ht="6" customHeight="1">
+      <c r="A34" s="126"/>
+      <c r="B34" s="126"/>
+      <c r="C34" s="126"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="103"/>
+      <c r="G34" s="132" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="133"/>
+      <c r="I34" s="133"/>
+      <c r="J34" s="133"/>
+      <c r="K34" s="134"/>
+      <c r="L34" s="135"/>
+      <c r="M34" s="136"/>
+      <c r="N34" s="136"/>
+      <c r="O34" s="137" t="s">
+        <v>25</v>
+      </c>
+      <c r="P34" s="138"/>
+      <c r="Q34" s="138"/>
+      <c r="R34" s="138"/>
+      <c r="S34" s="138"/>
+      <c r="T34" s="138"/>
+      <c r="U34" s="138"/>
+      <c r="V34" s="139"/>
+      <c r="W34" s="140" t="s">
+        <v>26</v>
+      </c>
+      <c r="X34" s="133"/>
+      <c r="Y34" s="133"/>
+      <c r="Z34" s="133"/>
+      <c r="AA34" s="134"/>
+      <c r="AB34" s="141"/>
+      <c r="AC34" s="141"/>
+      <c r="AD34" s="141"/>
+      <c r="AE34" s="141"/>
+      <c r="AF34" s="141"/>
+      <c r="AG34" s="141"/>
+      <c r="AH34" s="141"/>
+      <c r="AI34" s="141"/>
+      <c r="AJ34" s="141"/>
+      <c r="AK34" s="141"/>
+      <c r="AR34" s="116"/>
+      <c r="AV34" s="126"/>
+      <c r="AW34" s="126"/>
+      <c r="AX34" s="126"/>
+      <c r="AZ34" s="102"/>
+      <c r="BA34" s="103"/>
+      <c r="BB34" s="132" t="s">
+        <v>24</v>
+      </c>
+      <c r="BC34" s="133"/>
+      <c r="BD34" s="133"/>
+      <c r="BE34" s="133"/>
+      <c r="BF34" s="134"/>
+      <c r="BG34" s="135"/>
+      <c r="BH34" s="136"/>
+      <c r="BI34" s="136"/>
+      <c r="BJ34" s="340" t="s">
+        <v>82</v>
+      </c>
+      <c r="BK34" s="31"/>
+      <c r="BL34" s="31"/>
+      <c r="BM34" s="31"/>
+      <c r="BN34" s="31"/>
+      <c r="BO34" s="31"/>
+      <c r="BP34" s="31"/>
+      <c r="BQ34" s="32"/>
+      <c r="BR34" s="140" t="s">
+        <v>26</v>
+      </c>
+      <c r="BS34" s="133"/>
+      <c r="BT34" s="133"/>
+      <c r="BU34" s="133"/>
+      <c r="BV34" s="134"/>
+      <c r="BW34" s="344" t="s">
+        <v>89</v>
+      </c>
+      <c r="BX34" s="345"/>
+      <c r="BY34" s="345"/>
+      <c r="BZ34" s="345"/>
+      <c r="CA34" s="345"/>
+      <c r="CB34" s="345"/>
+      <c r="CC34" s="345"/>
+      <c r="CD34" s="345"/>
+      <c r="CE34" s="345"/>
+      <c r="CF34" s="345"/>
+      <c r="CG34" s="345"/>
+      <c r="CH34" s="345"/>
+      <c r="CM34" s="116"/>
+      <c r="CN34" s="33"/>
+    </row>
+    <row r="35" spans="1:93" ht="9" customHeight="1">
+      <c r="E35" s="102"/>
+      <c r="F35" s="103"/>
+      <c r="G35" s="143"/>
+      <c r="H35" s="143"/>
+      <c r="I35" s="143"/>
+      <c r="J35" s="143"/>
+      <c r="K35" s="144"/>
+      <c r="L35" s="145"/>
+      <c r="M35" s="146"/>
+      <c r="N35" s="146"/>
+      <c r="O35" s="147"/>
+      <c r="P35" s="148"/>
+      <c r="Q35" s="148"/>
+      <c r="R35" s="148"/>
+      <c r="S35" s="148"/>
+      <c r="T35" s="148"/>
+      <c r="U35" s="148"/>
+      <c r="V35" s="149"/>
+      <c r="W35" s="150"/>
+      <c r="X35" s="143"/>
+      <c r="Y35" s="143"/>
+      <c r="Z35" s="143"/>
+      <c r="AA35" s="144"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="33"/>
+      <c r="AF35" s="33"/>
+      <c r="AG35" s="33"/>
+      <c r="AH35" s="33"/>
+      <c r="AI35" s="33"/>
+      <c r="AJ35" s="33"/>
+      <c r="AK35" s="33"/>
+      <c r="AL35" s="33"/>
+      <c r="AM35" s="33"/>
+      <c r="AN35" s="33"/>
+      <c r="AO35" s="33"/>
+      <c r="AP35" s="33"/>
+      <c r="AQ35" s="33"/>
+      <c r="AR35" s="151"/>
+      <c r="AZ35" s="102"/>
+      <c r="BA35" s="103"/>
+      <c r="BB35" s="143"/>
+      <c r="BC35" s="143"/>
+      <c r="BD35" s="143"/>
+      <c r="BE35" s="143"/>
+      <c r="BF35" s="144"/>
+      <c r="BG35" s="145"/>
+      <c r="BH35" s="146"/>
+      <c r="BI35" s="146"/>
+      <c r="BJ35" s="40"/>
+      <c r="BK35" s="41"/>
+      <c r="BL35" s="41"/>
+      <c r="BM35" s="41"/>
+      <c r="BN35" s="41"/>
+      <c r="BO35" s="41"/>
+      <c r="BP35" s="41"/>
+      <c r="BQ35" s="42"/>
+      <c r="BR35" s="150"/>
+      <c r="BS35" s="143"/>
+      <c r="BT35" s="143"/>
+      <c r="BU35" s="143"/>
+      <c r="BV35" s="144"/>
+      <c r="BW35" s="346"/>
+      <c r="BX35" s="347"/>
+      <c r="BY35" s="347"/>
+      <c r="BZ35" s="347"/>
+      <c r="CA35" s="347"/>
+      <c r="CB35" s="347"/>
+      <c r="CC35" s="347"/>
+      <c r="CD35" s="347"/>
+      <c r="CE35" s="347"/>
+      <c r="CF35" s="347"/>
+      <c r="CG35" s="347"/>
+      <c r="CH35" s="347"/>
+      <c r="CI35" s="33"/>
+      <c r="CJ35" s="33"/>
+      <c r="CK35" s="33"/>
+      <c r="CL35" s="33"/>
+      <c r="CM35" s="151"/>
+      <c r="CN35" s="33"/>
+    </row>
+    <row r="36" spans="1:93" ht="6" customHeight="1">
+      <c r="E36" s="102"/>
+      <c r="F36" s="103"/>
+      <c r="G36" s="153"/>
+      <c r="H36" s="153"/>
+      <c r="I36" s="153"/>
+      <c r="J36" s="153"/>
+      <c r="K36" s="154"/>
+      <c r="L36" s="155"/>
+      <c r="M36" s="156"/>
+      <c r="N36" s="156"/>
+      <c r="O36" s="157"/>
+      <c r="P36" s="158"/>
+      <c r="Q36" s="158"/>
+      <c r="R36" s="158"/>
+      <c r="S36" s="158"/>
+      <c r="T36" s="158"/>
+      <c r="U36" s="158"/>
+      <c r="V36" s="159"/>
+      <c r="W36" s="160"/>
+      <c r="X36" s="153"/>
+      <c r="Y36" s="153"/>
+      <c r="Z36" s="153"/>
+      <c r="AA36" s="154"/>
+      <c r="AB36" s="161"/>
+      <c r="AC36" s="161"/>
+      <c r="AD36" s="161"/>
+      <c r="AE36" s="161"/>
+      <c r="AF36" s="161"/>
+      <c r="AG36" s="161"/>
+      <c r="AH36" s="161"/>
+      <c r="AI36" s="161"/>
+      <c r="AJ36" s="161"/>
+      <c r="AK36" s="161"/>
+      <c r="AL36" s="161"/>
+      <c r="AM36" s="161"/>
+      <c r="AN36" s="161"/>
+      <c r="AO36" s="161"/>
+      <c r="AP36" s="161"/>
+      <c r="AQ36" s="161"/>
+      <c r="AR36" s="162"/>
+      <c r="AZ36" s="102"/>
+      <c r="BA36" s="103"/>
+      <c r="BB36" s="153"/>
+      <c r="BC36" s="153"/>
+      <c r="BD36" s="153"/>
+      <c r="BE36" s="153"/>
+      <c r="BF36" s="154"/>
+      <c r="BG36" s="155"/>
+      <c r="BH36" s="156"/>
+      <c r="BI36" s="156"/>
+      <c r="BJ36" s="52"/>
+      <c r="BK36" s="53"/>
+      <c r="BL36" s="53"/>
+      <c r="BM36" s="53"/>
+      <c r="BN36" s="53"/>
+      <c r="BO36" s="53"/>
+      <c r="BP36" s="53"/>
+      <c r="BQ36" s="54"/>
+      <c r="BR36" s="160"/>
+      <c r="BS36" s="153"/>
+      <c r="BT36" s="153"/>
+      <c r="BU36" s="153"/>
+      <c r="BV36" s="154"/>
+      <c r="BW36" s="348"/>
+      <c r="BX36" s="349"/>
+      <c r="BY36" s="349"/>
+      <c r="BZ36" s="349"/>
+      <c r="CA36" s="349"/>
+      <c r="CB36" s="349"/>
+      <c r="CC36" s="349"/>
+      <c r="CD36" s="349"/>
+      <c r="CE36" s="349"/>
+      <c r="CF36" s="349"/>
+      <c r="CG36" s="349"/>
+      <c r="CH36" s="349"/>
+      <c r="CI36" s="161"/>
+      <c r="CJ36" s="161"/>
+      <c r="CK36" s="161"/>
+      <c r="CL36" s="161"/>
+      <c r="CM36" s="162"/>
+      <c r="CN36" s="33"/>
+      <c r="CO36" s="33"/>
+    </row>
+    <row r="37" spans="1:93" ht="6.75" customHeight="1">
+      <c r="E37" s="102"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="163"/>
+      <c r="H37" s="163"/>
+      <c r="I37" s="163"/>
+      <c r="J37" s="163"/>
+      <c r="K37" s="163"/>
+      <c r="L37" s="163"/>
+      <c r="M37" s="163"/>
+      <c r="N37" s="163"/>
+      <c r="O37" s="163"/>
+      <c r="P37" s="163"/>
+      <c r="Q37" s="163"/>
+      <c r="R37" s="163"/>
+      <c r="S37" s="163"/>
+      <c r="T37" s="163"/>
+      <c r="U37" s="163"/>
+      <c r="V37" s="163"/>
+      <c r="W37" s="163"/>
+      <c r="X37" s="163"/>
+      <c r="Y37" s="163"/>
+      <c r="Z37" s="163"/>
+      <c r="AA37" s="163"/>
+      <c r="AB37" s="163"/>
+      <c r="AC37" s="163"/>
+      <c r="AD37" s="163"/>
+      <c r="AE37" s="163"/>
+      <c r="AF37" s="163"/>
+      <c r="AG37" s="163"/>
+      <c r="AH37" s="163"/>
+      <c r="AI37" s="163"/>
+      <c r="AJ37" s="163"/>
+      <c r="AK37" s="163"/>
+      <c r="AL37" s="163"/>
+      <c r="AM37" s="163"/>
+      <c r="AN37" s="163"/>
+      <c r="AO37" s="163"/>
+      <c r="AP37" s="163"/>
+      <c r="AQ37" s="163"/>
+      <c r="AR37" s="164"/>
+      <c r="AZ37" s="102"/>
+      <c r="BA37" s="103"/>
+      <c r="BB37" s="163"/>
+      <c r="BC37" s="163"/>
+      <c r="BD37" s="163"/>
+      <c r="BE37" s="163"/>
+      <c r="BF37" s="163"/>
+      <c r="BG37" s="163"/>
+      <c r="BH37" s="163"/>
+      <c r="BI37" s="163"/>
+      <c r="BJ37" s="163"/>
+      <c r="BK37" s="163"/>
+      <c r="BL37" s="163"/>
+      <c r="BM37" s="163"/>
+      <c r="BN37" s="163"/>
+      <c r="BO37" s="163"/>
+      <c r="BP37" s="163"/>
+      <c r="BQ37" s="163"/>
+      <c r="BR37" s="163"/>
+      <c r="BS37" s="163"/>
+      <c r="BT37" s="163"/>
+      <c r="BU37" s="163"/>
+      <c r="BV37" s="163"/>
+      <c r="BW37" s="163"/>
+      <c r="BX37" s="163"/>
+      <c r="BY37" s="163"/>
+      <c r="BZ37" s="163"/>
+      <c r="CA37" s="163"/>
+      <c r="CB37" s="163"/>
+      <c r="CC37" s="163"/>
+      <c r="CD37" s="163"/>
+      <c r="CE37" s="163"/>
+      <c r="CF37" s="163"/>
+      <c r="CG37" s="163"/>
+      <c r="CH37" s="163"/>
+      <c r="CI37" s="163"/>
+      <c r="CJ37" s="163"/>
+      <c r="CK37" s="163"/>
+      <c r="CL37" s="163"/>
+      <c r="CM37" s="164"/>
+      <c r="CN37" s="33"/>
+    </row>
+    <row r="38" spans="1:93" ht="6.75" customHeight="1">
+      <c r="E38" s="102"/>
+      <c r="F38" s="103"/>
+      <c r="G38" s="166"/>
+      <c r="H38" s="166"/>
+      <c r="I38" s="166"/>
+      <c r="J38" s="166"/>
+      <c r="K38" s="166"/>
+      <c r="L38" s="166"/>
+      <c r="M38" s="166"/>
+      <c r="N38" s="166"/>
+      <c r="O38" s="166"/>
+      <c r="P38" s="166"/>
+      <c r="Q38" s="166"/>
+      <c r="R38" s="166"/>
+      <c r="S38" s="166"/>
+      <c r="T38" s="166"/>
+      <c r="U38" s="166"/>
+      <c r="V38" s="166"/>
+      <c r="W38" s="166"/>
+      <c r="X38" s="166"/>
+      <c r="Y38" s="166"/>
+      <c r="Z38" s="166"/>
+      <c r="AA38" s="166"/>
+      <c r="AB38" s="166"/>
+      <c r="AC38" s="166"/>
+      <c r="AD38" s="166"/>
+      <c r="AE38" s="166"/>
+      <c r="AF38" s="166"/>
+      <c r="AG38" s="166"/>
+      <c r="AH38" s="166"/>
+      <c r="AI38" s="166"/>
+      <c r="AJ38" s="166"/>
+      <c r="AK38" s="166"/>
+      <c r="AL38" s="166"/>
+      <c r="AM38" s="166"/>
+      <c r="AN38" s="166"/>
+      <c r="AO38" s="166"/>
+      <c r="AP38" s="166"/>
+      <c r="AQ38" s="166"/>
+      <c r="AR38" s="167"/>
+      <c r="AZ38" s="102"/>
+      <c r="BA38" s="103"/>
+      <c r="BB38" s="166"/>
+      <c r="BC38" s="166"/>
+      <c r="BD38" s="166"/>
+      <c r="BE38" s="166"/>
+      <c r="BF38" s="166"/>
+      <c r="BG38" s="166"/>
+      <c r="BH38" s="166"/>
+      <c r="BI38" s="166"/>
+      <c r="BJ38" s="166"/>
+      <c r="BK38" s="166"/>
+      <c r="BL38" s="166"/>
+      <c r="BM38" s="166"/>
+      <c r="BN38" s="166"/>
+      <c r="BO38" s="166"/>
+      <c r="BP38" s="166"/>
+      <c r="BQ38" s="166"/>
+      <c r="BR38" s="166"/>
+      <c r="BS38" s="166"/>
+      <c r="BT38" s="166"/>
+      <c r="BU38" s="166"/>
+      <c r="BV38" s="166"/>
+      <c r="BW38" s="166"/>
+      <c r="BX38" s="166"/>
+      <c r="BY38" s="166"/>
+      <c r="BZ38" s="166"/>
+      <c r="CA38" s="166"/>
+      <c r="CB38" s="166"/>
+      <c r="CC38" s="166"/>
+      <c r="CD38" s="166"/>
+      <c r="CE38" s="166"/>
+      <c r="CF38" s="166"/>
+      <c r="CG38" s="166"/>
+      <c r="CH38" s="166"/>
+      <c r="CI38" s="166"/>
+      <c r="CJ38" s="166"/>
+      <c r="CK38" s="166"/>
+      <c r="CL38" s="166"/>
+      <c r="CM38" s="167"/>
+      <c r="CN38" s="33"/>
+    </row>
+    <row r="39" spans="1:93" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="171"/>
+      <c r="F39" s="172"/>
+      <c r="G39" s="173"/>
+      <c r="H39" s="173"/>
+      <c r="I39" s="173"/>
+      <c r="J39" s="173"/>
+      <c r="K39" s="173"/>
+      <c r="L39" s="173"/>
+      <c r="M39" s="173"/>
+      <c r="N39" s="173"/>
+      <c r="O39" s="173"/>
+      <c r="P39" s="173"/>
+      <c r="Q39" s="173"/>
+      <c r="R39" s="173"/>
+      <c r="S39" s="173"/>
+      <c r="T39" s="173"/>
+      <c r="U39" s="173"/>
+      <c r="V39" s="173"/>
+      <c r="W39" s="173"/>
+      <c r="X39" s="173"/>
+      <c r="Y39" s="173"/>
+      <c r="Z39" s="173"/>
+      <c r="AA39" s="173"/>
+      <c r="AB39" s="173"/>
+      <c r="AC39" s="173"/>
+      <c r="AD39" s="173"/>
+      <c r="AE39" s="173"/>
+      <c r="AF39" s="173"/>
+      <c r="AG39" s="173"/>
+      <c r="AH39" s="173"/>
+      <c r="AI39" s="173"/>
+      <c r="AJ39" s="173"/>
+      <c r="AK39" s="173"/>
+      <c r="AL39" s="173"/>
+      <c r="AM39" s="173"/>
+      <c r="AN39" s="173"/>
+      <c r="AO39" s="173"/>
+      <c r="AP39" s="173"/>
+      <c r="AQ39" s="173"/>
+      <c r="AR39" s="174"/>
+      <c r="AV39" s="8"/>
+      <c r="AW39" s="8"/>
+      <c r="AX39" s="8"/>
+      <c r="AY39" s="8"/>
+      <c r="AZ39" s="171"/>
+      <c r="BA39" s="172"/>
+      <c r="BB39" s="173"/>
+      <c r="BC39" s="173"/>
+      <c r="BD39" s="173"/>
+      <c r="BE39" s="173"/>
+      <c r="BF39" s="173"/>
+      <c r="BG39" s="173"/>
+      <c r="BH39" s="173"/>
+      <c r="BI39" s="173"/>
+      <c r="BJ39" s="173"/>
+      <c r="BK39" s="173"/>
+      <c r="BL39" s="173"/>
+      <c r="BM39" s="173"/>
+      <c r="BN39" s="173"/>
+      <c r="BO39" s="173"/>
+      <c r="BP39" s="173"/>
+      <c r="BQ39" s="173"/>
+      <c r="BR39" s="173"/>
+      <c r="BS39" s="173"/>
+      <c r="BT39" s="173"/>
+      <c r="BU39" s="173"/>
+      <c r="BV39" s="173"/>
+      <c r="BW39" s="173"/>
+      <c r="BX39" s="173"/>
+      <c r="BY39" s="173"/>
+      <c r="BZ39" s="173"/>
+      <c r="CA39" s="173"/>
+      <c r="CB39" s="173"/>
+      <c r="CC39" s="173"/>
+      <c r="CD39" s="173"/>
+      <c r="CE39" s="173"/>
+      <c r="CF39" s="173"/>
+      <c r="CG39" s="173"/>
+      <c r="CH39" s="173"/>
+      <c r="CI39" s="173"/>
+      <c r="CJ39" s="173"/>
+      <c r="CK39" s="173"/>
+      <c r="CL39" s="173"/>
+      <c r="CM39" s="174"/>
+      <c r="CN39" s="33"/>
+    </row>
+    <row r="40" spans="1:93" ht="6.75" customHeight="1">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="8"/>
+      <c r="N40" s="8"/>
+      <c r="O40" s="8"/>
+      <c r="P40" s="8"/>
+      <c r="Q40" s="8"/>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="8"/>
+      <c r="U40" s="8"/>
+      <c r="V40" s="8"/>
+      <c r="W40" s="8"/>
+      <c r="X40" s="8"/>
+      <c r="Y40" s="8"/>
+      <c r="Z40" s="8"/>
+      <c r="AA40" s="8"/>
+      <c r="AB40" s="8"/>
+      <c r="AC40" s="8"/>
+      <c r="AD40" s="8"/>
+      <c r="AE40" s="8"/>
+      <c r="AF40" s="8"/>
+      <c r="AG40" s="8"/>
+      <c r="AH40" s="8"/>
+      <c r="AI40" s="8"/>
+      <c r="AJ40" s="8"/>
+      <c r="AK40" s="8"/>
+      <c r="AL40" s="8"/>
+      <c r="AM40" s="8"/>
+      <c r="AN40" s="8"/>
+      <c r="AO40" s="8"/>
+      <c r="AP40" s="8"/>
+      <c r="AQ40" s="8"/>
+      <c r="AR40" s="8"/>
+      <c r="AV40" s="8"/>
+      <c r="AW40" s="8"/>
+      <c r="AX40" s="8"/>
+      <c r="AY40" s="8"/>
+      <c r="AZ40" s="8"/>
+      <c r="BA40" s="8"/>
+      <c r="BB40" s="8"/>
+      <c r="BC40" s="8"/>
+      <c r="BD40" s="8"/>
+      <c r="BE40" s="8"/>
+      <c r="BF40" s="8"/>
+      <c r="BG40" s="8"/>
+      <c r="BH40" s="8"/>
+      <c r="BI40" s="8"/>
+      <c r="BJ40" s="8"/>
+      <c r="BK40" s="8"/>
+      <c r="BL40" s="8"/>
+      <c r="BM40" s="8"/>
+      <c r="BN40" s="8"/>
+      <c r="BO40" s="8"/>
+      <c r="BP40" s="8"/>
+      <c r="BQ40" s="8"/>
+      <c r="BR40" s="8"/>
+      <c r="BS40" s="8"/>
+      <c r="BT40" s="8"/>
+      <c r="BU40" s="8"/>
+      <c r="BV40" s="8"/>
+      <c r="BW40" s="8"/>
+      <c r="BX40" s="8"/>
+      <c r="BY40" s="8"/>
+      <c r="BZ40" s="8"/>
+      <c r="CA40" s="8"/>
+      <c r="CB40" s="8"/>
+      <c r="CC40" s="8"/>
+      <c r="CD40" s="8"/>
+      <c r="CE40" s="8"/>
+      <c r="CF40" s="8"/>
+      <c r="CG40" s="8"/>
+      <c r="CH40" s="8"/>
+      <c r="CI40" s="8"/>
+      <c r="CJ40" s="8"/>
+      <c r="CK40" s="8"/>
+      <c r="CL40" s="8"/>
+      <c r="CM40" s="8"/>
+      <c r="CN40" s="33"/>
+    </row>
+    <row r="41" spans="1:93" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A41" s="126"/>
+      <c r="B41" s="126"/>
+      <c r="C41" s="126"/>
+      <c r="G41" s="165"/>
+      <c r="H41" s="165"/>
+      <c r="I41" s="165"/>
+      <c r="J41" s="165"/>
+      <c r="K41" s="165"/>
+      <c r="L41" s="165"/>
+      <c r="M41" s="165"/>
+      <c r="N41" s="165"/>
+      <c r="O41" s="165"/>
+      <c r="P41" s="165"/>
+      <c r="Q41" s="165"/>
+      <c r="R41" s="165"/>
+      <c r="S41" s="165"/>
+      <c r="T41" s="165"/>
+      <c r="U41" s="165"/>
+      <c r="V41" s="165"/>
+      <c r="W41" s="165"/>
+      <c r="X41" s="165"/>
+      <c r="Y41" s="165"/>
+      <c r="Z41" s="165"/>
+      <c r="AA41" s="165"/>
+      <c r="AB41" s="165"/>
+      <c r="AC41" s="165"/>
+      <c r="AD41" s="165"/>
+      <c r="AE41" s="165"/>
+      <c r="AF41" s="165"/>
+      <c r="AG41" s="165"/>
+      <c r="AH41" s="165"/>
+      <c r="AI41" s="165"/>
+      <c r="AJ41" s="165"/>
+      <c r="AK41" s="165"/>
+      <c r="AL41" s="165"/>
+      <c r="AM41" s="165"/>
+      <c r="AN41" s="165"/>
+      <c r="AO41" s="165"/>
+      <c r="AP41" s="165"/>
+      <c r="AQ41" s="165"/>
+      <c r="AR41" s="165"/>
+      <c r="AV41" s="126"/>
+      <c r="AW41" s="126"/>
+      <c r="AX41" s="126"/>
+      <c r="BB41" s="165"/>
+      <c r="BC41" s="165"/>
+      <c r="BD41" s="165"/>
+      <c r="BE41" s="165"/>
+      <c r="BF41" s="165"/>
+      <c r="BG41" s="165"/>
+      <c r="BH41" s="165"/>
+      <c r="BI41" s="165"/>
+      <c r="BJ41" s="165"/>
+      <c r="BK41" s="165"/>
+      <c r="BL41" s="165"/>
+      <c r="BM41" s="165"/>
+      <c r="BN41" s="165"/>
+      <c r="BO41" s="165"/>
+      <c r="BP41" s="165"/>
+      <c r="BQ41" s="165"/>
+      <c r="BR41" s="165"/>
+      <c r="BS41" s="165"/>
+      <c r="BT41" s="165"/>
+      <c r="BU41" s="165"/>
+      <c r="BV41" s="165"/>
+      <c r="BW41" s="165"/>
+      <c r="BX41" s="165"/>
+      <c r="BY41" s="165"/>
+      <c r="BZ41" s="165"/>
+      <c r="CA41" s="165"/>
+      <c r="CB41" s="165"/>
+      <c r="CC41" s="165"/>
+      <c r="CD41" s="165"/>
+      <c r="CE41" s="165"/>
+      <c r="CF41" s="165"/>
+      <c r="CG41" s="165"/>
+      <c r="CH41" s="165"/>
+      <c r="CI41" s="165"/>
+      <c r="CJ41" s="165"/>
+      <c r="CK41" s="165"/>
+      <c r="CL41" s="165"/>
+      <c r="CM41" s="165"/>
+      <c r="CN41" s="33"/>
+    </row>
+    <row r="42" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A42" s="176" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="176"/>
+      <c r="C42" s="176"/>
+      <c r="D42" s="176"/>
+      <c r="E42" s="176"/>
+      <c r="F42" s="176"/>
+      <c r="G42" s="176"/>
+      <c r="H42" s="176"/>
+      <c r="I42" s="176"/>
+      <c r="J42" s="176"/>
+      <c r="K42" s="176"/>
+      <c r="L42" s="176"/>
+      <c r="M42" s="176"/>
+      <c r="N42" s="176"/>
+      <c r="O42" s="176"/>
+      <c r="P42" s="176"/>
+      <c r="Q42" s="176"/>
+      <c r="R42" s="176"/>
+      <c r="S42" s="176"/>
+      <c r="T42" s="176"/>
+      <c r="U42" s="176"/>
+      <c r="V42" s="176"/>
+      <c r="W42" s="176"/>
+      <c r="X42" s="176"/>
+      <c r="Y42" s="176"/>
+      <c r="Z42" s="177"/>
+      <c r="AA42" s="178" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB42" s="179"/>
+      <c r="AC42" s="179"/>
+      <c r="AD42" s="179"/>
+      <c r="AE42" s="179"/>
+      <c r="AF42" s="179"/>
+      <c r="AG42" s="179"/>
+      <c r="AH42" s="179"/>
+      <c r="AI42" s="179"/>
+      <c r="AJ42" s="179"/>
+      <c r="AK42" s="179"/>
+      <c r="AL42" s="179"/>
+      <c r="AM42" s="179"/>
+      <c r="AN42" s="179"/>
+      <c r="AO42" s="179"/>
+      <c r="AP42" s="179"/>
+      <c r="AQ42" s="179"/>
+      <c r="AR42" s="180"/>
+      <c r="AV42" s="176" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW42" s="176"/>
+      <c r="AX42" s="176"/>
+      <c r="AY42" s="176"/>
+      <c r="AZ42" s="176"/>
+      <c r="BA42" s="176"/>
+      <c r="BB42" s="176"/>
+      <c r="BC42" s="176"/>
+      <c r="BD42" s="176"/>
+      <c r="BE42" s="176"/>
+      <c r="BF42" s="176"/>
+      <c r="BG42" s="176"/>
+      <c r="BH42" s="176"/>
+      <c r="BI42" s="176"/>
+      <c r="BJ42" s="176"/>
+      <c r="BK42" s="176"/>
+      <c r="BL42" s="176"/>
+      <c r="BM42" s="176"/>
+      <c r="BN42" s="176"/>
+      <c r="BO42" s="176"/>
+      <c r="BP42" s="176"/>
+      <c r="BQ42" s="176"/>
+      <c r="BR42" s="176"/>
+      <c r="BS42" s="176"/>
+      <c r="BT42" s="176"/>
+      <c r="BU42" s="177"/>
+      <c r="BV42" s="178" t="s">
+        <v>30</v>
+      </c>
+      <c r="BW42" s="179"/>
+      <c r="BX42" s="179"/>
+      <c r="BY42" s="179"/>
+      <c r="BZ42" s="179"/>
+      <c r="CA42" s="179"/>
+      <c r="CB42" s="179"/>
+      <c r="CC42" s="179"/>
+      <c r="CD42" s="179"/>
+      <c r="CE42" s="179"/>
+      <c r="CF42" s="179"/>
+      <c r="CG42" s="179"/>
+      <c r="CH42" s="179"/>
+      <c r="CI42" s="179"/>
+      <c r="CJ42" s="179"/>
+      <c r="CK42" s="179"/>
+      <c r="CL42" s="179"/>
+      <c r="CM42" s="180"/>
+      <c r="CN42" s="33"/>
+    </row>
+    <row r="43" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A43" s="176"/>
+      <c r="B43" s="176"/>
+      <c r="C43" s="176"/>
+      <c r="D43" s="176"/>
+      <c r="E43" s="176"/>
+      <c r="F43" s="176"/>
+      <c r="G43" s="176"/>
+      <c r="H43" s="176"/>
+      <c r="I43" s="176"/>
+      <c r="J43" s="176"/>
+      <c r="K43" s="176"/>
+      <c r="L43" s="176"/>
+      <c r="M43" s="176"/>
+      <c r="N43" s="176"/>
+      <c r="O43" s="176"/>
+      <c r="P43" s="176"/>
+      <c r="Q43" s="176"/>
+      <c r="R43" s="176"/>
+      <c r="S43" s="176"/>
+      <c r="T43" s="176"/>
+      <c r="U43" s="176"/>
+      <c r="V43" s="176"/>
+      <c r="W43" s="176"/>
+      <c r="X43" s="176"/>
+      <c r="Y43" s="176"/>
+      <c r="Z43" s="177"/>
+      <c r="AA43" s="182"/>
+      <c r="AB43" s="183"/>
+      <c r="AC43" s="183"/>
+      <c r="AD43" s="183"/>
+      <c r="AE43" s="183"/>
+      <c r="AF43" s="183"/>
+      <c r="AG43" s="183"/>
+      <c r="AH43" s="183"/>
+      <c r="AI43" s="183"/>
+      <c r="AJ43" s="183"/>
+      <c r="AK43" s="183"/>
+      <c r="AL43" s="183"/>
+      <c r="AM43" s="183"/>
+      <c r="AN43" s="183"/>
+      <c r="AO43" s="183"/>
+      <c r="AP43" s="183"/>
+      <c r="AQ43" s="183"/>
+      <c r="AR43" s="184"/>
+      <c r="AV43" s="176"/>
+      <c r="AW43" s="176"/>
+      <c r="AX43" s="176"/>
+      <c r="AY43" s="176"/>
+      <c r="AZ43" s="176"/>
+      <c r="BA43" s="176"/>
+      <c r="BB43" s="176"/>
+      <c r="BC43" s="176"/>
+      <c r="BD43" s="176"/>
+      <c r="BE43" s="176"/>
+      <c r="BF43" s="176"/>
+      <c r="BG43" s="176"/>
+      <c r="BH43" s="176"/>
+      <c r="BI43" s="176"/>
+      <c r="BJ43" s="176"/>
+      <c r="BK43" s="176"/>
+      <c r="BL43" s="176"/>
+      <c r="BM43" s="176"/>
+      <c r="BN43" s="176"/>
+      <c r="BO43" s="176"/>
+      <c r="BP43" s="176"/>
+      <c r="BQ43" s="176"/>
+      <c r="BR43" s="176"/>
+      <c r="BS43" s="176"/>
+      <c r="BT43" s="176"/>
+      <c r="BU43" s="177"/>
+      <c r="BV43" s="182"/>
+      <c r="BW43" s="183"/>
+      <c r="BX43" s="183"/>
+      <c r="BY43" s="183"/>
+      <c r="BZ43" s="183"/>
+      <c r="CA43" s="183"/>
+      <c r="CB43" s="183"/>
+      <c r="CC43" s="183"/>
+      <c r="CD43" s="183"/>
+      <c r="CE43" s="183"/>
+      <c r="CF43" s="183"/>
+      <c r="CG43" s="183"/>
+      <c r="CH43" s="183"/>
+      <c r="CI43" s="183"/>
+      <c r="CJ43" s="183"/>
+      <c r="CK43" s="183"/>
+      <c r="CL43" s="183"/>
+      <c r="CM43" s="184"/>
+      <c r="CN43" s="33"/>
+    </row>
+    <row r="44" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A44" s="186" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="186"/>
+      <c r="C44" s="186"/>
+      <c r="D44" s="186"/>
+      <c r="E44" s="186"/>
+      <c r="F44" s="186"/>
+      <c r="G44" s="186"/>
+      <c r="H44" s="186"/>
+      <c r="I44" s="186"/>
+      <c r="J44" s="186"/>
+      <c r="K44" s="186"/>
+      <c r="L44" s="186"/>
+      <c r="M44" s="186"/>
+      <c r="N44" s="187" t="s">
+        <v>33</v>
+      </c>
+      <c r="O44" s="187"/>
+      <c r="P44" s="187"/>
+      <c r="Q44" s="187"/>
+      <c r="R44" s="187"/>
+      <c r="S44" s="187"/>
+      <c r="T44" s="187"/>
+      <c r="U44" s="187"/>
+      <c r="V44" s="187"/>
+      <c r="W44" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="X44" s="189"/>
+      <c r="Y44" s="189"/>
+      <c r="Z44" s="189"/>
+      <c r="AA44" s="182"/>
+      <c r="AB44" s="183"/>
+      <c r="AC44" s="183"/>
+      <c r="AD44" s="183"/>
+      <c r="AE44" s="183"/>
+      <c r="AF44" s="183"/>
+      <c r="AG44" s="183"/>
+      <c r="AH44" s="183"/>
+      <c r="AI44" s="183"/>
+      <c r="AJ44" s="183"/>
+      <c r="AK44" s="183"/>
+      <c r="AL44" s="183"/>
+      <c r="AM44" s="183"/>
+      <c r="AN44" s="183"/>
+      <c r="AO44" s="183"/>
+      <c r="AP44" s="183"/>
+      <c r="AQ44" s="183"/>
+      <c r="AR44" s="184"/>
+      <c r="AV44" s="186" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW44" s="186"/>
+      <c r="AX44" s="186"/>
+      <c r="AY44" s="186"/>
+      <c r="AZ44" s="186"/>
+      <c r="BA44" s="186"/>
+      <c r="BB44" s="186"/>
+      <c r="BC44" s="186"/>
+      <c r="BD44" s="186"/>
+      <c r="BE44" s="186"/>
+      <c r="BF44" s="186"/>
+      <c r="BG44" s="186"/>
+      <c r="BH44" s="186"/>
+      <c r="BI44" s="187" t="s">
+        <v>33</v>
+      </c>
+      <c r="BJ44" s="187"/>
+      <c r="BK44" s="187"/>
+      <c r="BL44" s="187"/>
+      <c r="BM44" s="187"/>
+      <c r="BN44" s="187"/>
+      <c r="BO44" s="187"/>
+      <c r="BP44" s="187"/>
+      <c r="BQ44" s="187"/>
+      <c r="BR44" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="BS44" s="189"/>
+      <c r="BT44" s="189"/>
+      <c r="BU44" s="189"/>
+      <c r="BV44" s="182"/>
+      <c r="BW44" s="183"/>
+      <c r="BX44" s="183"/>
+      <c r="BY44" s="183"/>
+      <c r="BZ44" s="183"/>
+      <c r="CA44" s="183"/>
+      <c r="CB44" s="183"/>
+      <c r="CC44" s="183"/>
+      <c r="CD44" s="183"/>
+      <c r="CE44" s="183"/>
+      <c r="CF44" s="183"/>
+      <c r="CG44" s="183"/>
+      <c r="CH44" s="183"/>
+      <c r="CI44" s="183"/>
+      <c r="CJ44" s="183"/>
+      <c r="CK44" s="183"/>
+      <c r="CL44" s="183"/>
+      <c r="CM44" s="184"/>
+      <c r="CN44" s="33"/>
+    </row>
+    <row r="45" spans="1:93" ht="7.5" customHeight="1" thickBot="1">
+      <c r="A45" s="192"/>
+      <c r="B45" s="192"/>
+      <c r="C45" s="192"/>
+      <c r="D45" s="192"/>
+      <c r="E45" s="192"/>
+      <c r="F45" s="192"/>
+      <c r="G45" s="192"/>
+      <c r="H45" s="192"/>
+      <c r="I45" s="192"/>
+      <c r="J45" s="192"/>
+      <c r="K45" s="192"/>
+      <c r="L45" s="192"/>
+      <c r="M45" s="192"/>
+      <c r="N45" s="193"/>
+      <c r="O45" s="193"/>
+      <c r="P45" s="193"/>
+      <c r="Q45" s="193"/>
+      <c r="R45" s="193"/>
+      <c r="S45" s="193"/>
+      <c r="T45" s="193"/>
+      <c r="U45" s="193"/>
+      <c r="V45" s="193"/>
+      <c r="W45" s="194"/>
+      <c r="X45" s="195"/>
+      <c r="Y45" s="195"/>
+      <c r="Z45" s="195"/>
+      <c r="AA45" s="196"/>
+      <c r="AB45" s="197"/>
+      <c r="AC45" s="197"/>
+      <c r="AD45" s="197"/>
+      <c r="AE45" s="197"/>
+      <c r="AF45" s="197"/>
+      <c r="AG45" s="197"/>
+      <c r="AH45" s="197"/>
+      <c r="AI45" s="197"/>
+      <c r="AJ45" s="197"/>
+      <c r="AK45" s="197"/>
+      <c r="AL45" s="197"/>
+      <c r="AM45" s="197"/>
+      <c r="AN45" s="197"/>
+      <c r="AO45" s="197"/>
+      <c r="AP45" s="197"/>
+      <c r="AQ45" s="197"/>
+      <c r="AR45" s="198"/>
+      <c r="AV45" s="192"/>
+      <c r="AW45" s="192"/>
+      <c r="AX45" s="192"/>
+      <c r="AY45" s="192"/>
+      <c r="AZ45" s="192"/>
+      <c r="BA45" s="192"/>
+      <c r="BB45" s="192"/>
+      <c r="BC45" s="192"/>
+      <c r="BD45" s="192"/>
+      <c r="BE45" s="192"/>
+      <c r="BF45" s="192"/>
+      <c r="BG45" s="192"/>
+      <c r="BH45" s="192"/>
+      <c r="BI45" s="193"/>
+      <c r="BJ45" s="193"/>
+      <c r="BK45" s="193"/>
+      <c r="BL45" s="193"/>
+      <c r="BM45" s="193"/>
+      <c r="BN45" s="193"/>
+      <c r="BO45" s="193"/>
+      <c r="BP45" s="193"/>
+      <c r="BQ45" s="193"/>
+      <c r="BR45" s="194"/>
+      <c r="BS45" s="195"/>
+      <c r="BT45" s="195"/>
+      <c r="BU45" s="195"/>
+      <c r="BV45" s="196"/>
+      <c r="BW45" s="197"/>
+      <c r="BX45" s="197"/>
+      <c r="BY45" s="197"/>
+      <c r="BZ45" s="197"/>
+      <c r="CA45" s="197"/>
+      <c r="CB45" s="197"/>
+      <c r="CC45" s="197"/>
+      <c r="CD45" s="197"/>
+      <c r="CE45" s="197"/>
+      <c r="CF45" s="197"/>
+      <c r="CG45" s="197"/>
+      <c r="CH45" s="197"/>
+      <c r="CI45" s="197"/>
+      <c r="CJ45" s="197"/>
+      <c r="CK45" s="197"/>
+      <c r="CL45" s="197"/>
+      <c r="CM45" s="198"/>
+      <c r="CN45" s="33"/>
+    </row>
+    <row r="46" spans="1:93" ht="6.6" customHeight="1">
+      <c r="A46" s="199" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="200"/>
+      <c r="C46" s="201"/>
+      <c r="D46" s="202" t="s">
+        <v>36</v>
+      </c>
+      <c r="E46" s="202"/>
+      <c r="F46" s="202"/>
+      <c r="G46" s="202"/>
+      <c r="H46" s="202"/>
+      <c r="I46" s="202"/>
+      <c r="J46" s="202"/>
+      <c r="K46" s="202"/>
+      <c r="L46" s="202"/>
+      <c r="M46" s="202"/>
+      <c r="N46" s="203" t="s">
+        <v>37</v>
+      </c>
+      <c r="O46" s="203"/>
+      <c r="P46" s="203"/>
+      <c r="Q46" s="203"/>
+      <c r="R46" s="203"/>
+      <c r="S46" s="203"/>
+      <c r="T46" s="203"/>
+      <c r="U46" s="203"/>
+      <c r="V46" s="203"/>
+      <c r="W46" s="350"/>
+      <c r="X46" s="351"/>
+      <c r="Y46" s="351"/>
+      <c r="Z46" s="352"/>
+      <c r="AA46" s="207" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB46" s="208"/>
+      <c r="AC46" s="208"/>
+      <c r="AD46" s="208"/>
+      <c r="AE46" s="208"/>
+      <c r="AF46" s="208"/>
+      <c r="AG46" s="208"/>
+      <c r="AH46" s="208"/>
+      <c r="AI46" s="208"/>
+      <c r="AJ46" s="353"/>
+      <c r="AK46" s="353"/>
+      <c r="AL46" s="353"/>
+      <c r="AM46" s="353"/>
+      <c r="AN46" s="353"/>
+      <c r="AO46" s="353"/>
+      <c r="AP46" s="353"/>
+      <c r="AQ46" s="353"/>
+      <c r="AR46" s="354"/>
+      <c r="AV46" s="199" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW46" s="200"/>
+      <c r="AX46" s="201"/>
+      <c r="AY46" s="202" t="s">
+        <v>36</v>
+      </c>
+      <c r="AZ46" s="202"/>
+      <c r="BA46" s="202"/>
+      <c r="BB46" s="202"/>
+      <c r="BC46" s="202"/>
+      <c r="BD46" s="202"/>
+      <c r="BE46" s="202"/>
+      <c r="BF46" s="202"/>
+      <c r="BG46" s="202"/>
+      <c r="BH46" s="202"/>
+      <c r="BI46" s="203" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ46" s="203"/>
+      <c r="BK46" s="203"/>
+      <c r="BL46" s="203"/>
+      <c r="BM46" s="203"/>
+      <c r="BN46" s="203"/>
+      <c r="BO46" s="203"/>
+      <c r="BP46" s="203"/>
+      <c r="BQ46" s="203"/>
+      <c r="BR46" s="350"/>
+      <c r="BS46" s="351"/>
+      <c r="BT46" s="351"/>
+      <c r="BU46" s="352"/>
+      <c r="BV46" s="207" t="s">
+        <v>38</v>
+      </c>
+      <c r="BW46" s="208"/>
+      <c r="BX46" s="208"/>
+      <c r="BY46" s="208"/>
+      <c r="BZ46" s="208"/>
+      <c r="CA46" s="208"/>
+      <c r="CB46" s="208"/>
+      <c r="CC46" s="208"/>
+      <c r="CD46" s="208"/>
+      <c r="CE46" s="353"/>
+      <c r="CF46" s="353"/>
+      <c r="CG46" s="353"/>
+      <c r="CH46" s="353"/>
+      <c r="CI46" s="353"/>
+      <c r="CJ46" s="353"/>
+      <c r="CK46" s="353"/>
+      <c r="CL46" s="353"/>
+      <c r="CM46" s="354"/>
+      <c r="CN46" s="33"/>
+    </row>
+    <row r="47" spans="1:93" ht="6.6" customHeight="1">
+      <c r="A47" s="212"/>
+      <c r="B47" s="213"/>
+      <c r="C47" s="214"/>
+      <c r="D47" s="215"/>
+      <c r="E47" s="215"/>
+      <c r="F47" s="215"/>
+      <c r="G47" s="215"/>
+      <c r="H47" s="215"/>
+      <c r="I47" s="215"/>
+      <c r="J47" s="215"/>
+      <c r="K47" s="215"/>
+      <c r="L47" s="215"/>
+      <c r="M47" s="215"/>
+      <c r="N47" s="216"/>
+      <c r="O47" s="216"/>
+      <c r="P47" s="216"/>
+      <c r="Q47" s="216"/>
+      <c r="R47" s="216"/>
+      <c r="S47" s="216"/>
+      <c r="T47" s="216"/>
+      <c r="U47" s="216"/>
+      <c r="V47" s="216"/>
+      <c r="W47" s="355"/>
+      <c r="X47" s="347"/>
+      <c r="Y47" s="347"/>
+      <c r="Z47" s="356"/>
+      <c r="AA47" s="219"/>
+      <c r="AB47" s="220"/>
+      <c r="AC47" s="220"/>
+      <c r="AD47" s="220"/>
+      <c r="AE47" s="220"/>
+      <c r="AF47" s="220"/>
+      <c r="AG47" s="220"/>
+      <c r="AH47" s="220"/>
+      <c r="AI47" s="220"/>
+      <c r="AJ47" s="357"/>
+      <c r="AK47" s="357"/>
+      <c r="AL47" s="357"/>
+      <c r="AM47" s="357"/>
+      <c r="AN47" s="357"/>
+      <c r="AO47" s="357"/>
+      <c r="AP47" s="357"/>
+      <c r="AQ47" s="357"/>
+      <c r="AR47" s="358"/>
+      <c r="AV47" s="212"/>
+      <c r="AW47" s="213"/>
+      <c r="AX47" s="214"/>
+      <c r="AY47" s="215"/>
+      <c r="AZ47" s="215"/>
+      <c r="BA47" s="215"/>
+      <c r="BB47" s="215"/>
+      <c r="BC47" s="215"/>
+      <c r="BD47" s="215"/>
+      <c r="BE47" s="215"/>
+      <c r="BF47" s="215"/>
+      <c r="BG47" s="215"/>
+      <c r="BH47" s="215"/>
+      <c r="BI47" s="216"/>
+      <c r="BJ47" s="216"/>
+      <c r="BK47" s="216"/>
+      <c r="BL47" s="216"/>
+      <c r="BM47" s="216"/>
+      <c r="BN47" s="216"/>
+      <c r="BO47" s="216"/>
+      <c r="BP47" s="216"/>
+      <c r="BQ47" s="216"/>
+      <c r="BR47" s="355"/>
+      <c r="BS47" s="347"/>
+      <c r="BT47" s="347"/>
+      <c r="BU47" s="356"/>
+      <c r="BV47" s="219"/>
+      <c r="BW47" s="220"/>
+      <c r="BX47" s="220"/>
+      <c r="BY47" s="220"/>
+      <c r="BZ47" s="220"/>
+      <c r="CA47" s="220"/>
+      <c r="CB47" s="220"/>
+      <c r="CC47" s="220"/>
+      <c r="CD47" s="220"/>
+      <c r="CE47" s="357"/>
+      <c r="CF47" s="357"/>
+      <c r="CG47" s="357"/>
+      <c r="CH47" s="357"/>
+      <c r="CI47" s="357"/>
+      <c r="CJ47" s="357"/>
+      <c r="CK47" s="357"/>
+      <c r="CL47" s="357"/>
+      <c r="CM47" s="358"/>
+      <c r="CN47" s="33"/>
+    </row>
+    <row r="48" spans="1:93" ht="6.6" customHeight="1">
+      <c r="A48" s="212"/>
+      <c r="B48" s="213"/>
+      <c r="C48" s="214"/>
+      <c r="D48" s="215"/>
+      <c r="E48" s="215"/>
+      <c r="F48" s="215"/>
+      <c r="G48" s="215"/>
+      <c r="H48" s="215"/>
+      <c r="I48" s="215"/>
+      <c r="J48" s="215"/>
+      <c r="K48" s="215"/>
+      <c r="L48" s="215"/>
+      <c r="M48" s="215"/>
+      <c r="N48" s="216"/>
+      <c r="O48" s="216"/>
+      <c r="P48" s="216"/>
+      <c r="Q48" s="216"/>
+      <c r="R48" s="216"/>
+      <c r="S48" s="216"/>
+      <c r="T48" s="216"/>
+      <c r="U48" s="216"/>
+      <c r="V48" s="216"/>
+      <c r="W48" s="355"/>
+      <c r="X48" s="347"/>
+      <c r="Y48" s="347"/>
+      <c r="Z48" s="356"/>
+      <c r="AA48" s="219"/>
+      <c r="AB48" s="220"/>
+      <c r="AC48" s="220"/>
+      <c r="AD48" s="220"/>
+      <c r="AE48" s="220"/>
+      <c r="AF48" s="220"/>
+      <c r="AG48" s="220"/>
+      <c r="AH48" s="220"/>
+      <c r="AI48" s="220"/>
+      <c r="AJ48" s="357"/>
+      <c r="AK48" s="357"/>
+      <c r="AL48" s="357"/>
+      <c r="AM48" s="357"/>
+      <c r="AN48" s="357"/>
+      <c r="AO48" s="357"/>
+      <c r="AP48" s="357"/>
+      <c r="AQ48" s="357"/>
+      <c r="AR48" s="358"/>
+      <c r="AV48" s="212"/>
+      <c r="AW48" s="213"/>
+      <c r="AX48" s="214"/>
+      <c r="AY48" s="215"/>
+      <c r="AZ48" s="215"/>
+      <c r="BA48" s="215"/>
+      <c r="BB48" s="215"/>
+      <c r="BC48" s="215"/>
+      <c r="BD48" s="215"/>
+      <c r="BE48" s="215"/>
+      <c r="BF48" s="215"/>
+      <c r="BG48" s="215"/>
+      <c r="BH48" s="215"/>
+      <c r="BI48" s="216"/>
+      <c r="BJ48" s="216"/>
+      <c r="BK48" s="216"/>
+      <c r="BL48" s="216"/>
+      <c r="BM48" s="216"/>
+      <c r="BN48" s="216"/>
+      <c r="BO48" s="216"/>
+      <c r="BP48" s="216"/>
+      <c r="BQ48" s="216"/>
+      <c r="BR48" s="355"/>
+      <c r="BS48" s="347"/>
+      <c r="BT48" s="347"/>
+      <c r="BU48" s="356"/>
+      <c r="BV48" s="219"/>
+      <c r="BW48" s="220"/>
+      <c r="BX48" s="220"/>
+      <c r="BY48" s="220"/>
+      <c r="BZ48" s="220"/>
+      <c r="CA48" s="220"/>
+      <c r="CB48" s="220"/>
+      <c r="CC48" s="220"/>
+      <c r="CD48" s="220"/>
+      <c r="CE48" s="357"/>
+      <c r="CF48" s="357"/>
+      <c r="CG48" s="357"/>
+      <c r="CH48" s="357"/>
+      <c r="CI48" s="357"/>
+      <c r="CJ48" s="357"/>
+      <c r="CK48" s="357"/>
+      <c r="CL48" s="357"/>
+      <c r="CM48" s="358"/>
+      <c r="CN48" s="33"/>
+    </row>
+    <row r="49" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A49" s="212"/>
+      <c r="B49" s="213"/>
+      <c r="C49" s="214"/>
+      <c r="D49" s="215"/>
+      <c r="E49" s="215"/>
+      <c r="F49" s="215"/>
+      <c r="G49" s="215"/>
+      <c r="H49" s="215"/>
+      <c r="I49" s="215"/>
+      <c r="J49" s="215"/>
+      <c r="K49" s="215"/>
+      <c r="L49" s="215"/>
+      <c r="M49" s="215"/>
+      <c r="N49" s="216"/>
+      <c r="O49" s="216"/>
+      <c r="P49" s="216"/>
+      <c r="Q49" s="216"/>
+      <c r="R49" s="216"/>
+      <c r="S49" s="216"/>
+      <c r="T49" s="216"/>
+      <c r="U49" s="216"/>
+      <c r="V49" s="216"/>
+      <c r="W49" s="359"/>
+      <c r="X49" s="349"/>
+      <c r="Y49" s="349"/>
+      <c r="Z49" s="360"/>
+      <c r="AA49" s="219"/>
+      <c r="AB49" s="220"/>
+      <c r="AC49" s="220"/>
+      <c r="AD49" s="220"/>
+      <c r="AE49" s="220"/>
+      <c r="AF49" s="220"/>
+      <c r="AG49" s="220"/>
+      <c r="AH49" s="220"/>
+      <c r="AI49" s="220"/>
+      <c r="AJ49" s="357"/>
+      <c r="AK49" s="357"/>
+      <c r="AL49" s="357"/>
+      <c r="AM49" s="357"/>
+      <c r="AN49" s="357"/>
+      <c r="AO49" s="357"/>
+      <c r="AP49" s="357"/>
+      <c r="AQ49" s="357"/>
+      <c r="AR49" s="358"/>
+      <c r="AV49" s="212"/>
+      <c r="AW49" s="213"/>
+      <c r="AX49" s="214"/>
+      <c r="AY49" s="215"/>
+      <c r="AZ49" s="215"/>
+      <c r="BA49" s="215"/>
+      <c r="BB49" s="215"/>
+      <c r="BC49" s="215"/>
+      <c r="BD49" s="215"/>
+      <c r="BE49" s="215"/>
+      <c r="BF49" s="215"/>
+      <c r="BG49" s="215"/>
+      <c r="BH49" s="215"/>
+      <c r="BI49" s="216"/>
+      <c r="BJ49" s="216"/>
+      <c r="BK49" s="216"/>
+      <c r="BL49" s="216"/>
+      <c r="BM49" s="216"/>
+      <c r="BN49" s="216"/>
+      <c r="BO49" s="216"/>
+      <c r="BP49" s="216"/>
+      <c r="BQ49" s="216"/>
+      <c r="BR49" s="359"/>
+      <c r="BS49" s="349"/>
+      <c r="BT49" s="349"/>
+      <c r="BU49" s="360"/>
+      <c r="BV49" s="219"/>
+      <c r="BW49" s="220"/>
+      <c r="BX49" s="220"/>
+      <c r="BY49" s="220"/>
+      <c r="BZ49" s="220"/>
+      <c r="CA49" s="220"/>
+      <c r="CB49" s="220"/>
+      <c r="CC49" s="220"/>
+      <c r="CD49" s="220"/>
+      <c r="CE49" s="357"/>
+      <c r="CF49" s="357"/>
+      <c r="CG49" s="357"/>
+      <c r="CH49" s="357"/>
+      <c r="CI49" s="357"/>
+      <c r="CJ49" s="357"/>
+      <c r="CK49" s="357"/>
+      <c r="CL49" s="357"/>
+      <c r="CM49" s="358"/>
+      <c r="CN49" s="33"/>
+    </row>
+    <row r="50" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A50" s="212"/>
+      <c r="B50" s="213"/>
+      <c r="C50" s="214"/>
+      <c r="D50" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="215"/>
+      <c r="F50" s="215"/>
+      <c r="G50" s="215"/>
+      <c r="H50" s="215"/>
+      <c r="I50" s="215"/>
+      <c r="J50" s="215"/>
+      <c r="K50" s="215"/>
+      <c r="L50" s="215"/>
+      <c r="M50" s="215"/>
+      <c r="N50" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O50" s="229"/>
+      <c r="P50" s="229"/>
+      <c r="Q50" s="229"/>
+      <c r="R50" s="229"/>
+      <c r="S50" s="229"/>
+      <c r="T50" s="229"/>
+      <c r="U50" s="229"/>
+      <c r="V50" s="229"/>
+      <c r="W50" s="230"/>
+      <c r="X50" s="231"/>
+      <c r="Y50" s="231"/>
+      <c r="Z50" s="232"/>
+      <c r="AA50" s="375"/>
+      <c r="AB50" s="209"/>
+      <c r="AC50" s="209"/>
+      <c r="AD50" s="209"/>
+      <c r="AE50" s="209"/>
+      <c r="AF50" s="209"/>
+      <c r="AG50" s="209"/>
+      <c r="AH50" s="209"/>
+      <c r="AI50" s="209"/>
+      <c r="AJ50" s="221"/>
+      <c r="AK50" s="221"/>
+      <c r="AL50" s="221"/>
+      <c r="AM50" s="221"/>
+      <c r="AN50" s="221"/>
+      <c r="AO50" s="221"/>
+      <c r="AP50" s="221"/>
+      <c r="AQ50" s="221"/>
+      <c r="AR50" s="222"/>
+      <c r="AV50" s="212"/>
+      <c r="AW50" s="213"/>
+      <c r="AX50" s="214"/>
+      <c r="AY50" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="AZ50" s="215"/>
+      <c r="BA50" s="215"/>
+      <c r="BB50" s="215"/>
+      <c r="BC50" s="215"/>
+      <c r="BD50" s="215"/>
+      <c r="BE50" s="215"/>
+      <c r="BF50" s="215"/>
+      <c r="BG50" s="215"/>
+      <c r="BH50" s="215"/>
+      <c r="BI50" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ50" s="229"/>
+      <c r="BK50" s="229"/>
+      <c r="BL50" s="229"/>
+      <c r="BM50" s="229"/>
+      <c r="BN50" s="229"/>
+      <c r="BO50" s="229"/>
+      <c r="BP50" s="229"/>
+      <c r="BQ50" s="229"/>
+      <c r="BR50" s="230"/>
+      <c r="BS50" s="231"/>
+      <c r="BT50" s="231"/>
+      <c r="BU50" s="232"/>
+      <c r="BV50" s="375"/>
+      <c r="BW50" s="209"/>
+      <c r="BX50" s="209"/>
+      <c r="BY50" s="209"/>
+      <c r="BZ50" s="209"/>
+      <c r="CA50" s="209"/>
+      <c r="CB50" s="209"/>
+      <c r="CC50" s="209"/>
+      <c r="CD50" s="209"/>
+      <c r="CE50" s="221"/>
+      <c r="CF50" s="221"/>
+      <c r="CG50" s="221"/>
+      <c r="CH50" s="221"/>
+      <c r="CI50" s="221"/>
+      <c r="CJ50" s="221"/>
+      <c r="CK50" s="221"/>
+      <c r="CL50" s="221"/>
+      <c r="CM50" s="222"/>
+      <c r="CN50" s="33"/>
+    </row>
+    <row r="51" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A51" s="212"/>
+      <c r="B51" s="213"/>
+      <c r="C51" s="214"/>
+      <c r="D51" s="215"/>
+      <c r="E51" s="215"/>
+      <c r="F51" s="215"/>
+      <c r="G51" s="215"/>
+      <c r="H51" s="215"/>
+      <c r="I51" s="215"/>
+      <c r="J51" s="215"/>
+      <c r="K51" s="215"/>
+      <c r="L51" s="215"/>
+      <c r="M51" s="215"/>
+      <c r="N51" s="229"/>
+      <c r="O51" s="229"/>
+      <c r="P51" s="229"/>
+      <c r="Q51" s="229"/>
+      <c r="R51" s="229"/>
+      <c r="S51" s="229"/>
+      <c r="T51" s="229"/>
+      <c r="U51" s="229"/>
+      <c r="V51" s="229"/>
+      <c r="W51" s="217"/>
+      <c r="X51" s="5"/>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="218"/>
+      <c r="AA51" s="233"/>
+      <c r="AB51" s="221"/>
+      <c r="AC51" s="221"/>
+      <c r="AD51" s="221"/>
+      <c r="AE51" s="221"/>
+      <c r="AF51" s="221"/>
+      <c r="AG51" s="221"/>
+      <c r="AH51" s="221"/>
+      <c r="AI51" s="221"/>
+      <c r="AJ51" s="221"/>
+      <c r="AK51" s="221"/>
+      <c r="AL51" s="221"/>
+      <c r="AM51" s="221"/>
+      <c r="AN51" s="221"/>
+      <c r="AO51" s="221"/>
+      <c r="AP51" s="221"/>
+      <c r="AQ51" s="221"/>
+      <c r="AR51" s="222"/>
+      <c r="AV51" s="212"/>
+      <c r="AW51" s="213"/>
+      <c r="AX51" s="214"/>
+      <c r="AY51" s="215"/>
+      <c r="AZ51" s="215"/>
+      <c r="BA51" s="215"/>
+      <c r="BB51" s="215"/>
+      <c r="BC51" s="215"/>
+      <c r="BD51" s="215"/>
+      <c r="BE51" s="215"/>
+      <c r="BF51" s="215"/>
+      <c r="BG51" s="215"/>
+      <c r="BH51" s="215"/>
+      <c r="BI51" s="229"/>
+      <c r="BJ51" s="229"/>
+      <c r="BK51" s="229"/>
+      <c r="BL51" s="229"/>
+      <c r="BM51" s="229"/>
+      <c r="BN51" s="229"/>
+      <c r="BO51" s="229"/>
+      <c r="BP51" s="229"/>
+      <c r="BQ51" s="229"/>
+      <c r="BR51" s="217"/>
+      <c r="BS51" s="5"/>
+      <c r="BT51" s="5"/>
+      <c r="BU51" s="218"/>
+      <c r="BV51" s="233"/>
+      <c r="BW51" s="221"/>
+      <c r="BX51" s="221"/>
+      <c r="BY51" s="221"/>
+      <c r="BZ51" s="221"/>
+      <c r="CA51" s="221"/>
+      <c r="CB51" s="221"/>
+      <c r="CC51" s="221"/>
+      <c r="CD51" s="221"/>
+      <c r="CE51" s="221"/>
+      <c r="CF51" s="221"/>
+      <c r="CG51" s="221"/>
+      <c r="CH51" s="221"/>
+      <c r="CI51" s="221"/>
+      <c r="CJ51" s="221"/>
+      <c r="CK51" s="221"/>
+      <c r="CL51" s="221"/>
+      <c r="CM51" s="222"/>
+      <c r="CN51" s="33"/>
+    </row>
+    <row r="52" spans="1:110" ht="6.6" customHeight="1">
+      <c r="A52" s="212"/>
+      <c r="B52" s="213"/>
+      <c r="C52" s="214"/>
+      <c r="D52" s="215"/>
+      <c r="E52" s="215"/>
+      <c r="F52" s="215"/>
+      <c r="G52" s="215"/>
+      <c r="H52" s="215"/>
+      <c r="I52" s="215"/>
+      <c r="J52" s="215"/>
+      <c r="K52" s="215"/>
+      <c r="L52" s="215"/>
+      <c r="M52" s="215"/>
+      <c r="N52" s="229"/>
+      <c r="O52" s="229"/>
+      <c r="P52" s="229"/>
+      <c r="Q52" s="229"/>
+      <c r="R52" s="229"/>
+      <c r="S52" s="229"/>
+      <c r="T52" s="229"/>
+      <c r="U52" s="229"/>
+      <c r="V52" s="229"/>
+      <c r="W52" s="217"/>
+      <c r="X52" s="5"/>
+      <c r="Y52" s="5"/>
+      <c r="Z52" s="218"/>
+      <c r="AA52" s="233"/>
+      <c r="AB52" s="221"/>
+      <c r="AC52" s="221"/>
+      <c r="AD52" s="221"/>
+      <c r="AE52" s="221"/>
+      <c r="AF52" s="221"/>
+      <c r="AG52" s="221"/>
+      <c r="AH52" s="221"/>
+      <c r="AI52" s="221"/>
+      <c r="AJ52" s="221"/>
+      <c r="AK52" s="221"/>
+      <c r="AL52" s="221"/>
+      <c r="AM52" s="221"/>
+      <c r="AN52" s="221"/>
+      <c r="AO52" s="221"/>
+      <c r="AP52" s="221"/>
+      <c r="AQ52" s="221"/>
+      <c r="AR52" s="222"/>
+      <c r="AV52" s="212"/>
+      <c r="AW52" s="213"/>
+      <c r="AX52" s="214"/>
+      <c r="AY52" s="215"/>
+      <c r="AZ52" s="215"/>
+      <c r="BA52" s="215"/>
+      <c r="BB52" s="215"/>
+      <c r="BC52" s="215"/>
+      <c r="BD52" s="215"/>
+      <c r="BE52" s="215"/>
+      <c r="BF52" s="215"/>
+      <c r="BG52" s="215"/>
+      <c r="BH52" s="215"/>
+      <c r="BI52" s="229"/>
+      <c r="BJ52" s="229"/>
+      <c r="BK52" s="229"/>
+      <c r="BL52" s="229"/>
+      <c r="BM52" s="229"/>
+      <c r="BN52" s="229"/>
+      <c r="BO52" s="229"/>
+      <c r="BP52" s="229"/>
+      <c r="BQ52" s="229"/>
+      <c r="BR52" s="217"/>
+      <c r="BS52" s="5"/>
+      <c r="BT52" s="5"/>
+      <c r="BU52" s="218"/>
+      <c r="BV52" s="233"/>
+      <c r="BW52" s="221"/>
+      <c r="BX52" s="221"/>
+      <c r="BY52" s="221"/>
+      <c r="BZ52" s="221"/>
+      <c r="CA52" s="221"/>
+      <c r="CB52" s="221"/>
+      <c r="CC52" s="221"/>
+      <c r="CD52" s="221"/>
+      <c r="CE52" s="221"/>
+      <c r="CF52" s="221"/>
+      <c r="CG52" s="221"/>
+      <c r="CH52" s="221"/>
+      <c r="CI52" s="221"/>
+      <c r="CJ52" s="221"/>
+      <c r="CK52" s="221"/>
+      <c r="CL52" s="221"/>
+      <c r="CM52" s="222"/>
+    </row>
+    <row r="53" spans="1:110" ht="6.6" customHeight="1" thickBot="1">
+      <c r="A53" s="235"/>
+      <c r="B53" s="236"/>
+      <c r="C53" s="237"/>
+      <c r="D53" s="238"/>
+      <c r="E53" s="238"/>
+      <c r="F53" s="238"/>
+      <c r="G53" s="238"/>
+      <c r="H53" s="238"/>
+      <c r="I53" s="238"/>
+      <c r="J53" s="238"/>
+      <c r="K53" s="238"/>
+      <c r="L53" s="238"/>
+      <c r="M53" s="238"/>
+      <c r="N53" s="239"/>
+      <c r="O53" s="239"/>
+      <c r="P53" s="239"/>
+      <c r="Q53" s="239"/>
+      <c r="R53" s="239"/>
+      <c r="S53" s="239"/>
+      <c r="T53" s="239"/>
+      <c r="U53" s="239"/>
+      <c r="V53" s="239"/>
+      <c r="W53" s="240"/>
+      <c r="X53" s="241"/>
+      <c r="Y53" s="241"/>
+      <c r="Z53" s="242"/>
+      <c r="AA53" s="243"/>
+      <c r="AB53" s="244"/>
+      <c r="AC53" s="244"/>
+      <c r="AD53" s="244"/>
+      <c r="AE53" s="244"/>
+      <c r="AF53" s="244"/>
+      <c r="AG53" s="244"/>
+      <c r="AH53" s="244"/>
+      <c r="AI53" s="244"/>
+      <c r="AJ53" s="244"/>
+      <c r="AK53" s="244"/>
+      <c r="AL53" s="244"/>
+      <c r="AM53" s="244"/>
+      <c r="AN53" s="244"/>
+      <c r="AO53" s="244"/>
+      <c r="AP53" s="244"/>
+      <c r="AQ53" s="244"/>
+      <c r="AR53" s="245"/>
+      <c r="AV53" s="235"/>
+      <c r="AW53" s="236"/>
+      <c r="AX53" s="237"/>
+      <c r="AY53" s="238"/>
+      <c r="AZ53" s="238"/>
+      <c r="BA53" s="238"/>
+      <c r="BB53" s="238"/>
+      <c r="BC53" s="238"/>
+      <c r="BD53" s="238"/>
+      <c r="BE53" s="238"/>
+      <c r="BF53" s="238"/>
+      <c r="BG53" s="238"/>
+      <c r="BH53" s="238"/>
+      <c r="BI53" s="239"/>
+      <c r="BJ53" s="239"/>
+      <c r="BK53" s="239"/>
+      <c r="BL53" s="239"/>
+      <c r="BM53" s="239"/>
+      <c r="BN53" s="239"/>
+      <c r="BO53" s="239"/>
+      <c r="BP53" s="239"/>
+      <c r="BQ53" s="239"/>
+      <c r="BR53" s="240"/>
+      <c r="BS53" s="241"/>
+      <c r="BT53" s="241"/>
+      <c r="BU53" s="242"/>
+      <c r="BV53" s="243"/>
+      <c r="BW53" s="244"/>
+      <c r="BX53" s="244"/>
+      <c r="BY53" s="244"/>
+      <c r="BZ53" s="244"/>
+      <c r="CA53" s="244"/>
+      <c r="CB53" s="244"/>
+      <c r="CC53" s="244"/>
+      <c r="CD53" s="244"/>
+      <c r="CE53" s="244"/>
+      <c r="CF53" s="244"/>
+      <c r="CG53" s="244"/>
+      <c r="CH53" s="244"/>
+      <c r="CI53" s="244"/>
+      <c r="CJ53" s="244"/>
+      <c r="CK53" s="244"/>
+      <c r="CL53" s="244"/>
+      <c r="CM53" s="245"/>
+      <c r="CN53" s="33"/>
+    </row>
+    <row r="54" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A54" s="365" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="366"/>
+      <c r="C54" s="367"/>
+      <c r="D54" s="215" t="s">
+        <v>42</v>
+      </c>
+      <c r="E54" s="215"/>
+      <c r="F54" s="215"/>
+      <c r="G54" s="215"/>
+      <c r="H54" s="215"/>
+      <c r="I54" s="215"/>
+      <c r="J54" s="215"/>
+      <c r="K54" s="215"/>
+      <c r="L54" s="215"/>
+      <c r="M54" s="215"/>
+      <c r="N54" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O54" s="229"/>
+      <c r="P54" s="229"/>
+      <c r="Q54" s="229"/>
+      <c r="R54" s="229"/>
+      <c r="S54" s="229"/>
+      <c r="T54" s="229"/>
+      <c r="U54" s="229"/>
+      <c r="V54" s="229"/>
+      <c r="W54" s="368"/>
+      <c r="X54" s="345"/>
+      <c r="Y54" s="345"/>
+      <c r="Z54" s="369"/>
+      <c r="AA54" s="370" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB54" s="371"/>
+      <c r="AC54" s="371"/>
+      <c r="AD54" s="371"/>
+      <c r="AE54" s="371"/>
+      <c r="AF54" s="371"/>
+      <c r="AG54" s="371"/>
+      <c r="AH54" s="371"/>
+      <c r="AI54" s="371"/>
+      <c r="AJ54" s="371"/>
+      <c r="AK54" s="371"/>
+      <c r="AL54" s="371"/>
+      <c r="AM54" s="371"/>
+      <c r="AN54" s="371"/>
+      <c r="AO54" s="371"/>
+      <c r="AP54" s="371"/>
+      <c r="AQ54" s="371"/>
+      <c r="AR54" s="372"/>
+      <c r="AV54" s="365" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW54" s="366"/>
+      <c r="AX54" s="367"/>
+      <c r="AY54" s="215" t="s">
+        <v>42</v>
+      </c>
+      <c r="AZ54" s="215"/>
+      <c r="BA54" s="215"/>
+      <c r="BB54" s="215"/>
+      <c r="BC54" s="215"/>
+      <c r="BD54" s="215"/>
+      <c r="BE54" s="215"/>
+      <c r="BF54" s="215"/>
+      <c r="BG54" s="215"/>
+      <c r="BH54" s="215"/>
+      <c r="BI54" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ54" s="229"/>
+      <c r="BK54" s="229"/>
+      <c r="BL54" s="229"/>
+      <c r="BM54" s="229"/>
+      <c r="BN54" s="229"/>
+      <c r="BO54" s="229"/>
+      <c r="BP54" s="229"/>
+      <c r="BQ54" s="229"/>
+      <c r="BR54" s="368">
+        <v>1</v>
+      </c>
+      <c r="BS54" s="345"/>
+      <c r="BT54" s="345"/>
+      <c r="BU54" s="369"/>
+      <c r="BV54" s="370" t="s">
+        <v>43</v>
+      </c>
+      <c r="BW54" s="371"/>
+      <c r="BX54" s="371"/>
+      <c r="BY54" s="371"/>
+      <c r="BZ54" s="371"/>
+      <c r="CA54" s="371"/>
+      <c r="CB54" s="371"/>
+      <c r="CC54" s="371"/>
+      <c r="CD54" s="371"/>
+      <c r="CE54" s="371"/>
+      <c r="CF54" s="371"/>
+      <c r="CG54" s="371"/>
+      <c r="CH54" s="371"/>
+      <c r="CI54" s="371"/>
+      <c r="CJ54" s="371"/>
+      <c r="CK54" s="371"/>
+      <c r="CL54" s="371"/>
+      <c r="CM54" s="372"/>
+      <c r="CN54" s="33"/>
+    </row>
+    <row r="55" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A55" s="247"/>
+      <c r="B55" s="248"/>
+      <c r="C55" s="249"/>
+      <c r="D55" s="215"/>
+      <c r="E55" s="215"/>
+      <c r="F55" s="215"/>
+      <c r="G55" s="215"/>
+      <c r="H55" s="215"/>
+      <c r="I55" s="215"/>
+      <c r="J55" s="215"/>
+      <c r="K55" s="215"/>
+      <c r="L55" s="215"/>
+      <c r="M55" s="215"/>
+      <c r="N55" s="229"/>
+      <c r="O55" s="229"/>
+      <c r="P55" s="229"/>
+      <c r="Q55" s="229"/>
+      <c r="R55" s="229"/>
+      <c r="S55" s="229"/>
+      <c r="T55" s="229"/>
+      <c r="U55" s="229"/>
+      <c r="V55" s="229"/>
+      <c r="W55" s="355"/>
+      <c r="X55" s="347"/>
+      <c r="Y55" s="347"/>
+      <c r="Z55" s="356"/>
+      <c r="AA55" s="255"/>
+      <c r="AB55" s="253"/>
+      <c r="AC55" s="253"/>
+      <c r="AD55" s="253"/>
+      <c r="AE55" s="253"/>
+      <c r="AF55" s="253"/>
+      <c r="AG55" s="253"/>
+      <c r="AH55" s="253"/>
+      <c r="AI55" s="253"/>
+      <c r="AJ55" s="253"/>
+      <c r="AK55" s="253"/>
+      <c r="AL55" s="253"/>
+      <c r="AM55" s="253"/>
+      <c r="AN55" s="253"/>
+      <c r="AO55" s="253"/>
+      <c r="AP55" s="253"/>
+      <c r="AQ55" s="253"/>
+      <c r="AR55" s="254"/>
+      <c r="AV55" s="247"/>
+      <c r="AW55" s="248"/>
+      <c r="AX55" s="249"/>
+      <c r="AY55" s="215"/>
+      <c r="AZ55" s="215"/>
+      <c r="BA55" s="215"/>
+      <c r="BB55" s="215"/>
+      <c r="BC55" s="215"/>
+      <c r="BD55" s="215"/>
+      <c r="BE55" s="215"/>
+      <c r="BF55" s="215"/>
+      <c r="BG55" s="215"/>
+      <c r="BH55" s="215"/>
+      <c r="BI55" s="229"/>
+      <c r="BJ55" s="229"/>
+      <c r="BK55" s="229"/>
+      <c r="BL55" s="229"/>
+      <c r="BM55" s="229"/>
+      <c r="BN55" s="229"/>
+      <c r="BO55" s="229"/>
+      <c r="BP55" s="229"/>
+      <c r="BQ55" s="229"/>
+      <c r="BR55" s="355"/>
+      <c r="BS55" s="347"/>
+      <c r="BT55" s="347"/>
+      <c r="BU55" s="356"/>
+      <c r="BV55" s="255"/>
+      <c r="BW55" s="253"/>
+      <c r="BX55" s="253"/>
+      <c r="BY55" s="253"/>
+      <c r="BZ55" s="253"/>
+      <c r="CA55" s="253"/>
+      <c r="CB55" s="253"/>
+      <c r="CC55" s="253"/>
+      <c r="CD55" s="253"/>
+      <c r="CE55" s="253"/>
+      <c r="CF55" s="253"/>
+      <c r="CG55" s="253"/>
+      <c r="CH55" s="253"/>
+      <c r="CI55" s="253"/>
+      <c r="CJ55" s="253"/>
+      <c r="CK55" s="253"/>
+      <c r="CL55" s="253"/>
+      <c r="CM55" s="254"/>
+      <c r="CN55" s="33"/>
+    </row>
+    <row r="56" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A56" s="247"/>
+      <c r="B56" s="248"/>
+      <c r="C56" s="249"/>
+      <c r="D56" s="215"/>
+      <c r="E56" s="215"/>
+      <c r="F56" s="215"/>
+      <c r="G56" s="215"/>
+      <c r="H56" s="215"/>
+      <c r="I56" s="215"/>
+      <c r="J56" s="215"/>
+      <c r="K56" s="215"/>
+      <c r="L56" s="215"/>
+      <c r="M56" s="215"/>
+      <c r="N56" s="229"/>
+      <c r="O56" s="229"/>
+      <c r="P56" s="229"/>
+      <c r="Q56" s="229"/>
+      <c r="R56" s="229"/>
+      <c r="S56" s="229"/>
+      <c r="T56" s="229"/>
+      <c r="U56" s="229"/>
+      <c r="V56" s="229"/>
+      <c r="W56" s="359"/>
+      <c r="X56" s="349"/>
+      <c r="Y56" s="349"/>
+      <c r="Z56" s="360"/>
+      <c r="AA56" s="256"/>
+      <c r="AB56" s="257"/>
+      <c r="AC56" s="257"/>
+      <c r="AD56" s="257"/>
+      <c r="AE56" s="257"/>
+      <c r="AF56" s="257"/>
+      <c r="AG56" s="257"/>
+      <c r="AH56" s="257"/>
+      <c r="AI56" s="257"/>
+      <c r="AJ56" s="257"/>
+      <c r="AK56" s="257"/>
+      <c r="AL56" s="257"/>
+      <c r="AM56" s="257"/>
+      <c r="AN56" s="257"/>
+      <c r="AO56" s="257"/>
+      <c r="AP56" s="257"/>
+      <c r="AQ56" s="257"/>
+      <c r="AR56" s="258"/>
+      <c r="AV56" s="247"/>
+      <c r="AW56" s="248"/>
+      <c r="AX56" s="249"/>
+      <c r="AY56" s="215"/>
+      <c r="AZ56" s="215"/>
+      <c r="BA56" s="215"/>
+      <c r="BB56" s="215"/>
+      <c r="BC56" s="215"/>
+      <c r="BD56" s="215"/>
+      <c r="BE56" s="215"/>
+      <c r="BF56" s="215"/>
+      <c r="BG56" s="215"/>
+      <c r="BH56" s="215"/>
+      <c r="BI56" s="229"/>
+      <c r="BJ56" s="229"/>
+      <c r="BK56" s="229"/>
+      <c r="BL56" s="229"/>
+      <c r="BM56" s="229"/>
+      <c r="BN56" s="229"/>
+      <c r="BO56" s="229"/>
+      <c r="BP56" s="229"/>
+      <c r="BQ56" s="229"/>
+      <c r="BR56" s="359"/>
+      <c r="BS56" s="349"/>
+      <c r="BT56" s="349"/>
+      <c r="BU56" s="360"/>
+      <c r="BV56" s="256"/>
+      <c r="BW56" s="257"/>
+      <c r="BX56" s="257"/>
+      <c r="BY56" s="257"/>
+      <c r="BZ56" s="257"/>
+      <c r="CA56" s="257"/>
+      <c r="CB56" s="257"/>
+      <c r="CC56" s="257"/>
+      <c r="CD56" s="257"/>
+      <c r="CE56" s="257"/>
+      <c r="CF56" s="257"/>
+      <c r="CG56" s="257"/>
+      <c r="CH56" s="257"/>
+      <c r="CI56" s="257"/>
+      <c r="CJ56" s="257"/>
+      <c r="CK56" s="257"/>
+      <c r="CL56" s="257"/>
+      <c r="CM56" s="258"/>
+      <c r="CN56" s="33"/>
+    </row>
+    <row r="57" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A57" s="247"/>
+      <c r="B57" s="248"/>
+      <c r="C57" s="249"/>
+      <c r="D57" s="215" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="215"/>
+      <c r="F57" s="215"/>
+      <c r="G57" s="215"/>
+      <c r="H57" s="215"/>
+      <c r="I57" s="215"/>
+      <c r="J57" s="215"/>
+      <c r="K57" s="215"/>
+      <c r="L57" s="215"/>
+      <c r="M57" s="215"/>
+      <c r="N57" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O57" s="229"/>
+      <c r="P57" s="229"/>
+      <c r="Q57" s="229"/>
+      <c r="R57" s="229"/>
+      <c r="S57" s="229"/>
+      <c r="T57" s="229"/>
+      <c r="U57" s="229"/>
+      <c r="V57" s="229"/>
+      <c r="W57" s="230"/>
+      <c r="X57" s="231"/>
+      <c r="Y57" s="231"/>
+      <c r="Z57" s="232"/>
+      <c r="AA57" s="260"/>
+      <c r="AB57" s="8"/>
+      <c r="AC57" s="8"/>
+      <c r="AR57" s="261"/>
+      <c r="AV57" s="247"/>
+      <c r="AW57" s="248"/>
+      <c r="AX57" s="249"/>
+      <c r="AY57" s="215" t="s">
+        <v>45</v>
+      </c>
+      <c r="AZ57" s="215"/>
+      <c r="BA57" s="215"/>
+      <c r="BB57" s="215"/>
+      <c r="BC57" s="215"/>
+      <c r="BD57" s="215"/>
+      <c r="BE57" s="215"/>
+      <c r="BF57" s="215"/>
+      <c r="BG57" s="215"/>
+      <c r="BH57" s="215"/>
+      <c r="BI57" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ57" s="229"/>
+      <c r="BK57" s="229"/>
+      <c r="BL57" s="229"/>
+      <c r="BM57" s="229"/>
+      <c r="BN57" s="229"/>
+      <c r="BO57" s="229"/>
+      <c r="BP57" s="229"/>
+      <c r="BQ57" s="229"/>
+      <c r="BR57" s="230"/>
+      <c r="BS57" s="231"/>
+      <c r="BT57" s="231"/>
+      <c r="BU57" s="232"/>
+      <c r="BV57" s="260"/>
+      <c r="BW57" s="8"/>
+      <c r="BX57" s="8"/>
+      <c r="CM57" s="261"/>
+      <c r="CN57" s="33"/>
+    </row>
+    <row r="58" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A58" s="247"/>
+      <c r="B58" s="248"/>
+      <c r="C58" s="249"/>
+      <c r="D58" s="215"/>
+      <c r="E58" s="215"/>
+      <c r="F58" s="215"/>
+      <c r="G58" s="215"/>
+      <c r="H58" s="215"/>
+      <c r="I58" s="215"/>
+      <c r="J58" s="215"/>
+      <c r="K58" s="215"/>
+      <c r="L58" s="215"/>
+      <c r="M58" s="215"/>
+      <c r="N58" s="229"/>
+      <c r="O58" s="229"/>
+      <c r="P58" s="229"/>
+      <c r="Q58" s="229"/>
+      <c r="R58" s="229"/>
+      <c r="S58" s="229"/>
+      <c r="T58" s="229"/>
+      <c r="U58" s="229"/>
+      <c r="V58" s="229"/>
+      <c r="W58" s="217"/>
+      <c r="X58" s="5"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="218"/>
+      <c r="AA58" s="260"/>
+      <c r="AB58" s="263" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC58" s="263"/>
+      <c r="AD58" s="263"/>
+      <c r="AE58" s="263"/>
+      <c r="AF58" s="263"/>
+      <c r="AG58" s="263"/>
+      <c r="AH58" s="263"/>
+      <c r="AI58" s="224"/>
+      <c r="AJ58" s="211"/>
+      <c r="AK58" s="264" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL58" s="264"/>
+      <c r="AM58" s="264"/>
+      <c r="AN58" s="264"/>
+      <c r="AO58" s="264"/>
+      <c r="AP58" s="264"/>
+      <c r="AQ58" s="264"/>
+      <c r="AR58" s="261"/>
+      <c r="AV58" s="247"/>
+      <c r="AW58" s="248"/>
+      <c r="AX58" s="249"/>
+      <c r="AY58" s="215"/>
+      <c r="AZ58" s="215"/>
+      <c r="BA58" s="215"/>
+      <c r="BB58" s="215"/>
+      <c r="BC58" s="215"/>
+      <c r="BD58" s="215"/>
+      <c r="BE58" s="215"/>
+      <c r="BF58" s="215"/>
+      <c r="BG58" s="215"/>
+      <c r="BH58" s="215"/>
+      <c r="BI58" s="229"/>
+      <c r="BJ58" s="229"/>
+      <c r="BK58" s="229"/>
+      <c r="BL58" s="229"/>
+      <c r="BM58" s="229"/>
+      <c r="BN58" s="229"/>
+      <c r="BO58" s="229"/>
+      <c r="BP58" s="229"/>
+      <c r="BQ58" s="229"/>
+      <c r="BR58" s="217"/>
+      <c r="BS58" s="5"/>
+      <c r="BT58" s="5"/>
+      <c r="BU58" s="218"/>
+      <c r="BV58" s="260"/>
+      <c r="BW58" s="263" t="s">
+        <v>46</v>
+      </c>
+      <c r="BX58" s="263"/>
+      <c r="BY58" s="263"/>
+      <c r="BZ58" s="263"/>
+      <c r="CA58" s="263"/>
+      <c r="CB58" s="263"/>
+      <c r="CC58" s="263"/>
+      <c r="CD58" s="224"/>
+      <c r="CE58" s="211"/>
+      <c r="CF58" s="264" t="s">
+        <v>47</v>
+      </c>
+      <c r="CG58" s="264"/>
+      <c r="CH58" s="264"/>
+      <c r="CI58" s="264"/>
+      <c r="CJ58" s="264"/>
+      <c r="CK58" s="264"/>
+      <c r="CL58" s="264"/>
+      <c r="CM58" s="261"/>
+      <c r="CN58" s="33"/>
+      <c r="CT58" s="211"/>
+      <c r="CU58" s="211"/>
+      <c r="CV58" s="211"/>
+      <c r="CW58" s="211"/>
+      <c r="CX58" s="211"/>
+      <c r="CY58" s="211"/>
+      <c r="CZ58" s="211"/>
+    </row>
+    <row r="59" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A59" s="247"/>
+      <c r="B59" s="248"/>
+      <c r="C59" s="249"/>
+      <c r="D59" s="215"/>
+      <c r="E59" s="215"/>
+      <c r="F59" s="215"/>
+      <c r="G59" s="215"/>
+      <c r="H59" s="215"/>
+      <c r="I59" s="215"/>
+      <c r="J59" s="215"/>
+      <c r="K59" s="215"/>
+      <c r="L59" s="215"/>
+      <c r="M59" s="215"/>
+      <c r="N59" s="229"/>
+      <c r="O59" s="229"/>
+      <c r="P59" s="229"/>
+      <c r="Q59" s="229"/>
+      <c r="R59" s="229"/>
+      <c r="S59" s="229"/>
+      <c r="T59" s="229"/>
+      <c r="U59" s="229"/>
+      <c r="V59" s="229"/>
+      <c r="W59" s="226"/>
+      <c r="X59" s="227"/>
+      <c r="Y59" s="227"/>
+      <c r="Z59" s="228"/>
+      <c r="AA59" s="260"/>
+      <c r="AB59" s="263"/>
+      <c r="AC59" s="263"/>
+      <c r="AD59" s="263"/>
+      <c r="AE59" s="263"/>
+      <c r="AF59" s="263"/>
+      <c r="AG59" s="263"/>
+      <c r="AH59" s="263"/>
+      <c r="AI59" s="224"/>
+      <c r="AJ59" s="211"/>
+      <c r="AK59" s="264"/>
+      <c r="AL59" s="264"/>
+      <c r="AM59" s="264"/>
+      <c r="AN59" s="264"/>
+      <c r="AO59" s="264"/>
+      <c r="AP59" s="264"/>
+      <c r="AQ59" s="264"/>
+      <c r="AR59" s="261"/>
+      <c r="AV59" s="247"/>
+      <c r="AW59" s="248"/>
+      <c r="AX59" s="249"/>
+      <c r="AY59" s="215"/>
+      <c r="AZ59" s="215"/>
+      <c r="BA59" s="215"/>
+      <c r="BB59" s="215"/>
+      <c r="BC59" s="215"/>
+      <c r="BD59" s="215"/>
+      <c r="BE59" s="215"/>
+      <c r="BF59" s="215"/>
+      <c r="BG59" s="215"/>
+      <c r="BH59" s="215"/>
+      <c r="BI59" s="229"/>
+      <c r="BJ59" s="229"/>
+      <c r="BK59" s="229"/>
+      <c r="BL59" s="229"/>
+      <c r="BM59" s="229"/>
+      <c r="BN59" s="229"/>
+      <c r="BO59" s="229"/>
+      <c r="BP59" s="229"/>
+      <c r="BQ59" s="229"/>
+      <c r="BR59" s="226"/>
+      <c r="BS59" s="227"/>
+      <c r="BT59" s="227"/>
+      <c r="BU59" s="228"/>
+      <c r="BV59" s="260"/>
+      <c r="BW59" s="263"/>
+      <c r="BX59" s="263"/>
+      <c r="BY59" s="263"/>
+      <c r="BZ59" s="263"/>
+      <c r="CA59" s="263"/>
+      <c r="CB59" s="263"/>
+      <c r="CC59" s="263"/>
+      <c r="CD59" s="224"/>
+      <c r="CE59" s="211"/>
+      <c r="CF59" s="264"/>
+      <c r="CG59" s="264"/>
+      <c r="CH59" s="264"/>
+      <c r="CI59" s="264"/>
+      <c r="CJ59" s="264"/>
+      <c r="CK59" s="264"/>
+      <c r="CL59" s="264"/>
+      <c r="CM59" s="261"/>
+      <c r="CN59" s="33"/>
+      <c r="CT59" s="211"/>
+      <c r="CU59" s="211"/>
+      <c r="CV59" s="211"/>
+      <c r="CW59" s="211"/>
+      <c r="CX59" s="211"/>
+      <c r="CY59" s="211"/>
+      <c r="CZ59" s="211"/>
+      <c r="DF59" s="373"/>
+    </row>
+    <row r="60" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A60" s="247"/>
+      <c r="B60" s="248"/>
+      <c r="C60" s="249"/>
+      <c r="D60" s="215" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" s="215"/>
+      <c r="F60" s="215"/>
+      <c r="G60" s="215"/>
+      <c r="H60" s="215"/>
+      <c r="I60" s="215"/>
+      <c r="J60" s="215"/>
+      <c r="K60" s="215"/>
+      <c r="L60" s="215"/>
+      <c r="M60" s="215"/>
+      <c r="N60" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O60" s="229"/>
+      <c r="P60" s="229"/>
+      <c r="Q60" s="229"/>
+      <c r="R60" s="229"/>
+      <c r="S60" s="229"/>
+      <c r="T60" s="229"/>
+      <c r="U60" s="229"/>
+      <c r="V60" s="229"/>
+      <c r="W60" s="368">
+        <v>1</v>
+      </c>
+      <c r="X60" s="345"/>
+      <c r="Y60" s="345"/>
+      <c r="Z60" s="369"/>
+      <c r="AA60" s="260"/>
+      <c r="AB60" s="263"/>
+      <c r="AC60" s="263"/>
+      <c r="AD60" s="263"/>
+      <c r="AE60" s="263"/>
+      <c r="AF60" s="263"/>
+      <c r="AG60" s="263"/>
+      <c r="AH60" s="263"/>
+      <c r="AI60" s="224"/>
+      <c r="AJ60" s="211"/>
+      <c r="AK60" s="264"/>
+      <c r="AL60" s="264"/>
+      <c r="AM60" s="264"/>
+      <c r="AN60" s="264"/>
+      <c r="AO60" s="264"/>
+      <c r="AP60" s="264"/>
+      <c r="AQ60" s="264"/>
+      <c r="AR60" s="261"/>
+      <c r="AV60" s="247"/>
+      <c r="AW60" s="248"/>
+      <c r="AX60" s="249"/>
+      <c r="AY60" s="215" t="s">
+        <v>48</v>
+      </c>
+      <c r="AZ60" s="215"/>
+      <c r="BA60" s="215"/>
+      <c r="BB60" s="215"/>
+      <c r="BC60" s="215"/>
+      <c r="BD60" s="215"/>
+      <c r="BE60" s="215"/>
+      <c r="BF60" s="215"/>
+      <c r="BG60" s="215"/>
+      <c r="BH60" s="215"/>
+      <c r="BI60" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ60" s="229"/>
+      <c r="BK60" s="229"/>
+      <c r="BL60" s="229"/>
+      <c r="BM60" s="229"/>
+      <c r="BN60" s="229"/>
+      <c r="BO60" s="229"/>
+      <c r="BP60" s="229"/>
+      <c r="BQ60" s="229"/>
+      <c r="BR60" s="368"/>
+      <c r="BS60" s="345"/>
+      <c r="BT60" s="345"/>
+      <c r="BU60" s="369"/>
+      <c r="BV60" s="260"/>
+      <c r="BW60" s="263"/>
+      <c r="BX60" s="263"/>
+      <c r="BY60" s="263"/>
+      <c r="BZ60" s="263"/>
+      <c r="CA60" s="263"/>
+      <c r="CB60" s="263"/>
+      <c r="CC60" s="263"/>
+      <c r="CD60" s="224"/>
+      <c r="CE60" s="211"/>
+      <c r="CF60" s="264"/>
+      <c r="CG60" s="264"/>
+      <c r="CH60" s="264"/>
+      <c r="CI60" s="264"/>
+      <c r="CJ60" s="264"/>
+      <c r="CK60" s="264"/>
+      <c r="CL60" s="264"/>
+      <c r="CM60" s="261"/>
+      <c r="CN60" s="33"/>
+      <c r="CT60" s="211"/>
+      <c r="CU60" s="211"/>
+      <c r="CV60" s="211"/>
+      <c r="CW60" s="211"/>
+      <c r="CX60" s="211"/>
+      <c r="CY60" s="211"/>
+      <c r="CZ60" s="211"/>
+    </row>
+    <row r="61" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A61" s="247"/>
+      <c r="B61" s="248"/>
+      <c r="C61" s="249"/>
+      <c r="D61" s="215"/>
+      <c r="E61" s="215"/>
+      <c r="F61" s="215"/>
+      <c r="G61" s="215"/>
+      <c r="H61" s="215"/>
+      <c r="I61" s="215"/>
+      <c r="J61" s="215"/>
+      <c r="K61" s="215"/>
+      <c r="L61" s="215"/>
+      <c r="M61" s="215"/>
+      <c r="N61" s="229"/>
+      <c r="O61" s="229"/>
+      <c r="P61" s="229"/>
+      <c r="Q61" s="229"/>
+      <c r="R61" s="229"/>
+      <c r="S61" s="229"/>
+      <c r="T61" s="229"/>
+      <c r="U61" s="229"/>
+      <c r="V61" s="229"/>
+      <c r="W61" s="355"/>
+      <c r="X61" s="347"/>
+      <c r="Y61" s="347"/>
+      <c r="Z61" s="356"/>
+      <c r="AA61" s="260"/>
+      <c r="AB61" s="8"/>
+      <c r="AC61" s="8"/>
+      <c r="AR61" s="261"/>
+      <c r="AV61" s="247"/>
+      <c r="AW61" s="248"/>
+      <c r="AX61" s="249"/>
+      <c r="AY61" s="215"/>
+      <c r="AZ61" s="215"/>
+      <c r="BA61" s="215"/>
+      <c r="BB61" s="215"/>
+      <c r="BC61" s="215"/>
+      <c r="BD61" s="215"/>
+      <c r="BE61" s="215"/>
+      <c r="BF61" s="215"/>
+      <c r="BG61" s="215"/>
+      <c r="BH61" s="215"/>
+      <c r="BI61" s="229"/>
+      <c r="BJ61" s="229"/>
+      <c r="BK61" s="229"/>
+      <c r="BL61" s="229"/>
+      <c r="BM61" s="229"/>
+      <c r="BN61" s="229"/>
+      <c r="BO61" s="229"/>
+      <c r="BP61" s="229"/>
+      <c r="BQ61" s="229"/>
+      <c r="BR61" s="355"/>
+      <c r="BS61" s="347"/>
+      <c r="BT61" s="347"/>
+      <c r="BU61" s="356"/>
+      <c r="BV61" s="260"/>
+      <c r="BW61" s="8"/>
+      <c r="BX61" s="8"/>
+      <c r="CM61" s="261"/>
+      <c r="CN61" s="33"/>
+    </row>
+    <row r="62" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A62" s="247"/>
+      <c r="B62" s="248"/>
+      <c r="C62" s="249"/>
+      <c r="D62" s="215"/>
+      <c r="E62" s="215"/>
+      <c r="F62" s="215"/>
+      <c r="G62" s="215"/>
+      <c r="H62" s="215"/>
+      <c r="I62" s="215"/>
+      <c r="J62" s="215"/>
+      <c r="K62" s="215"/>
+      <c r="L62" s="215"/>
+      <c r="M62" s="215"/>
+      <c r="N62" s="229"/>
+      <c r="O62" s="229"/>
+      <c r="P62" s="229"/>
+      <c r="Q62" s="229"/>
+      <c r="R62" s="229"/>
+      <c r="S62" s="229"/>
+      <c r="T62" s="229"/>
+      <c r="U62" s="229"/>
+      <c r="V62" s="229"/>
+      <c r="W62" s="359"/>
+      <c r="X62" s="349"/>
+      <c r="Y62" s="349"/>
+      <c r="Z62" s="360"/>
+      <c r="AA62" s="260"/>
+      <c r="AB62" s="264" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC62" s="264"/>
+      <c r="AD62" s="264"/>
+      <c r="AE62" s="264"/>
+      <c r="AF62" s="264"/>
+      <c r="AG62" s="264"/>
+      <c r="AH62" s="264"/>
+      <c r="AJ62" s="211"/>
+      <c r="AK62" s="263" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL62" s="263"/>
+      <c r="AM62" s="263"/>
+      <c r="AN62" s="263"/>
+      <c r="AO62" s="263"/>
+      <c r="AP62" s="263"/>
+      <c r="AQ62" s="263"/>
+      <c r="AR62" s="261"/>
+      <c r="AV62" s="247"/>
+      <c r="AW62" s="248"/>
+      <c r="AX62" s="249"/>
+      <c r="AY62" s="215"/>
+      <c r="AZ62" s="215"/>
+      <c r="BA62" s="215"/>
+      <c r="BB62" s="215"/>
+      <c r="BC62" s="215"/>
+      <c r="BD62" s="215"/>
+      <c r="BE62" s="215"/>
+      <c r="BF62" s="215"/>
+      <c r="BG62" s="215"/>
+      <c r="BH62" s="215"/>
+      <c r="BI62" s="229"/>
+      <c r="BJ62" s="229"/>
+      <c r="BK62" s="229"/>
+      <c r="BL62" s="229"/>
+      <c r="BM62" s="229"/>
+      <c r="BN62" s="229"/>
+      <c r="BO62" s="229"/>
+      <c r="BP62" s="229"/>
+      <c r="BQ62" s="229"/>
+      <c r="BR62" s="359"/>
+      <c r="BS62" s="349"/>
+      <c r="BT62" s="349"/>
+      <c r="BU62" s="360"/>
+      <c r="BV62" s="260"/>
+      <c r="BW62" s="264" t="s">
+        <v>50</v>
+      </c>
+      <c r="BX62" s="264"/>
+      <c r="BY62" s="264"/>
+      <c r="BZ62" s="264"/>
+      <c r="CA62" s="264"/>
+      <c r="CB62" s="264"/>
+      <c r="CC62" s="264"/>
+      <c r="CE62" s="211"/>
+      <c r="CF62" s="263" t="s">
+        <v>51</v>
+      </c>
+      <c r="CG62" s="263"/>
+      <c r="CH62" s="263"/>
+      <c r="CI62" s="263"/>
+      <c r="CJ62" s="263"/>
+      <c r="CK62" s="263"/>
+      <c r="CL62" s="263"/>
+      <c r="CM62" s="261"/>
+      <c r="CN62" s="33"/>
+      <c r="CT62" s="211"/>
+      <c r="CU62" s="211"/>
+      <c r="CV62" s="211"/>
+      <c r="CW62" s="211"/>
+      <c r="CX62" s="211"/>
+      <c r="CY62" s="211"/>
+      <c r="CZ62" s="211"/>
+    </row>
+    <row r="63" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A63" s="247"/>
+      <c r="B63" s="248"/>
+      <c r="C63" s="249"/>
+      <c r="D63" s="215" t="s">
+        <v>52</v>
+      </c>
+      <c r="E63" s="215"/>
+      <c r="F63" s="215"/>
+      <c r="G63" s="215"/>
+      <c r="H63" s="215"/>
+      <c r="I63" s="215"/>
+      <c r="J63" s="215"/>
+      <c r="K63" s="215"/>
+      <c r="L63" s="215"/>
+      <c r="M63" s="215"/>
+      <c r="N63" s="269"/>
+      <c r="O63" s="269"/>
+      <c r="P63" s="269"/>
+      <c r="Q63" s="269"/>
+      <c r="R63" s="269"/>
+      <c r="S63" s="269"/>
+      <c r="T63" s="269"/>
+      <c r="U63" s="269"/>
+      <c r="V63" s="269"/>
+      <c r="W63" s="230"/>
+      <c r="X63" s="231"/>
+      <c r="Y63" s="231"/>
+      <c r="Z63" s="232"/>
+      <c r="AA63" s="260"/>
+      <c r="AB63" s="264"/>
+      <c r="AC63" s="264"/>
+      <c r="AD63" s="264"/>
+      <c r="AE63" s="264"/>
+      <c r="AF63" s="264"/>
+      <c r="AG63" s="264"/>
+      <c r="AH63" s="264"/>
+      <c r="AJ63" s="211"/>
+      <c r="AK63" s="263"/>
+      <c r="AL63" s="263"/>
+      <c r="AM63" s="263"/>
+      <c r="AN63" s="263"/>
+      <c r="AO63" s="263"/>
+      <c r="AP63" s="263"/>
+      <c r="AQ63" s="263"/>
+      <c r="AR63" s="261"/>
+      <c r="AV63" s="247"/>
+      <c r="AW63" s="248"/>
+      <c r="AX63" s="249"/>
+      <c r="AY63" s="215" t="s">
+        <v>52</v>
+      </c>
+      <c r="AZ63" s="215"/>
+      <c r="BA63" s="215"/>
+      <c r="BB63" s="215"/>
+      <c r="BC63" s="215"/>
+      <c r="BD63" s="215"/>
+      <c r="BE63" s="215"/>
+      <c r="BF63" s="215"/>
+      <c r="BG63" s="215"/>
+      <c r="BH63" s="215"/>
+      <c r="BI63" s="269"/>
+      <c r="BJ63" s="269"/>
+      <c r="BK63" s="269"/>
+      <c r="BL63" s="269"/>
+      <c r="BM63" s="269"/>
+      <c r="BN63" s="269"/>
+      <c r="BO63" s="269"/>
+      <c r="BP63" s="269"/>
+      <c r="BQ63" s="269"/>
+      <c r="BR63" s="230"/>
+      <c r="BS63" s="231"/>
+      <c r="BT63" s="231"/>
+      <c r="BU63" s="232"/>
+      <c r="BV63" s="260"/>
+      <c r="BW63" s="264"/>
+      <c r="BX63" s="264"/>
+      <c r="BY63" s="264"/>
+      <c r="BZ63" s="264"/>
+      <c r="CA63" s="264"/>
+      <c r="CB63" s="264"/>
+      <c r="CC63" s="264"/>
+      <c r="CE63" s="211"/>
+      <c r="CF63" s="263"/>
+      <c r="CG63" s="263"/>
+      <c r="CH63" s="263"/>
+      <c r="CI63" s="263"/>
+      <c r="CJ63" s="263"/>
+      <c r="CK63" s="263"/>
+      <c r="CL63" s="263"/>
+      <c r="CM63" s="261"/>
+      <c r="CN63" s="33"/>
+      <c r="CT63" s="211"/>
+      <c r="CU63" s="211"/>
+      <c r="CV63" s="211"/>
+      <c r="CW63" s="211"/>
+      <c r="CX63" s="211"/>
+      <c r="CY63" s="211"/>
+      <c r="CZ63" s="211"/>
+    </row>
+    <row r="64" spans="1:110" ht="7.5" customHeight="1">
+      <c r="A64" s="247"/>
+      <c r="B64" s="248"/>
+      <c r="C64" s="249"/>
+      <c r="D64" s="215"/>
+      <c r="E64" s="215"/>
+      <c r="F64" s="215"/>
+      <c r="G64" s="215"/>
+      <c r="H64" s="215"/>
+      <c r="I64" s="215"/>
+      <c r="J64" s="215"/>
+      <c r="K64" s="215"/>
+      <c r="L64" s="215"/>
+      <c r="M64" s="215"/>
+      <c r="N64" s="269"/>
+      <c r="O64" s="269"/>
+      <c r="P64" s="269"/>
+      <c r="Q64" s="269"/>
+      <c r="R64" s="269"/>
+      <c r="S64" s="269"/>
+      <c r="T64" s="269"/>
+      <c r="U64" s="269"/>
+      <c r="V64" s="269"/>
+      <c r="W64" s="217"/>
+      <c r="X64" s="5"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="218"/>
+      <c r="AA64" s="260"/>
+      <c r="AB64" s="264"/>
+      <c r="AC64" s="264"/>
+      <c r="AD64" s="264"/>
+      <c r="AE64" s="264"/>
+      <c r="AF64" s="264"/>
+      <c r="AG64" s="264"/>
+      <c r="AH64" s="264"/>
+      <c r="AJ64" s="211"/>
+      <c r="AK64" s="263"/>
+      <c r="AL64" s="263"/>
+      <c r="AM64" s="263"/>
+      <c r="AN64" s="263"/>
+      <c r="AO64" s="263"/>
+      <c r="AP64" s="263"/>
+      <c r="AQ64" s="263"/>
+      <c r="AR64" s="261"/>
+      <c r="AV64" s="247"/>
+      <c r="AW64" s="248"/>
+      <c r="AX64" s="249"/>
+      <c r="AY64" s="215"/>
+      <c r="AZ64" s="215"/>
+      <c r="BA64" s="215"/>
+      <c r="BB64" s="215"/>
+      <c r="BC64" s="215"/>
+      <c r="BD64" s="215"/>
+      <c r="BE64" s="215"/>
+      <c r="BF64" s="215"/>
+      <c r="BG64" s="215"/>
+      <c r="BH64" s="215"/>
+      <c r="BI64" s="269"/>
+      <c r="BJ64" s="269"/>
+      <c r="BK64" s="269"/>
+      <c r="BL64" s="269"/>
+      <c r="BM64" s="269"/>
+      <c r="BN64" s="269"/>
+      <c r="BO64" s="269"/>
+      <c r="BP64" s="269"/>
+      <c r="BQ64" s="269"/>
+      <c r="BR64" s="217"/>
+      <c r="BS64" s="5"/>
+      <c r="BT64" s="5"/>
+      <c r="BU64" s="218"/>
+      <c r="BV64" s="260"/>
+      <c r="BW64" s="264"/>
+      <c r="BX64" s="264"/>
+      <c r="BY64" s="264"/>
+      <c r="BZ64" s="264"/>
+      <c r="CA64" s="264"/>
+      <c r="CB64" s="264"/>
+      <c r="CC64" s="264"/>
+      <c r="CE64" s="211"/>
+      <c r="CF64" s="263"/>
+      <c r="CG64" s="263"/>
+      <c r="CH64" s="263"/>
+      <c r="CI64" s="263"/>
+      <c r="CJ64" s="263"/>
+      <c r="CK64" s="263"/>
+      <c r="CL64" s="263"/>
+      <c r="CM64" s="261"/>
+      <c r="CN64" s="33"/>
+      <c r="CT64" s="211"/>
+      <c r="CU64" s="211"/>
+      <c r="CV64" s="211"/>
+      <c r="CW64" s="211"/>
+      <c r="CX64" s="211"/>
+      <c r="CY64" s="211"/>
+      <c r="CZ64" s="211"/>
+    </row>
+    <row r="65" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A65" s="247"/>
+      <c r="B65" s="248"/>
+      <c r="C65" s="249"/>
+      <c r="D65" s="215"/>
+      <c r="E65" s="215"/>
+      <c r="F65" s="215"/>
+      <c r="G65" s="215"/>
+      <c r="H65" s="215"/>
+      <c r="I65" s="215"/>
+      <c r="J65" s="215"/>
+      <c r="K65" s="215"/>
+      <c r="L65" s="215"/>
+      <c r="M65" s="215"/>
+      <c r="N65" s="269"/>
+      <c r="O65" s="269"/>
+      <c r="P65" s="269"/>
+      <c r="Q65" s="269"/>
+      <c r="R65" s="269"/>
+      <c r="S65" s="269"/>
+      <c r="T65" s="269"/>
+      <c r="U65" s="269"/>
+      <c r="V65" s="269"/>
+      <c r="W65" s="226"/>
+      <c r="X65" s="227"/>
+      <c r="Y65" s="227"/>
+      <c r="Z65" s="228"/>
+      <c r="AA65" s="260"/>
+      <c r="AB65" s="8"/>
+      <c r="AC65" s="8"/>
+      <c r="AR65" s="261"/>
+      <c r="AV65" s="247"/>
+      <c r="AW65" s="248"/>
+      <c r="AX65" s="249"/>
+      <c r="AY65" s="215"/>
+      <c r="AZ65" s="215"/>
+      <c r="BA65" s="215"/>
+      <c r="BB65" s="215"/>
+      <c r="BC65" s="215"/>
+      <c r="BD65" s="215"/>
+      <c r="BE65" s="215"/>
+      <c r="BF65" s="215"/>
+      <c r="BG65" s="215"/>
+      <c r="BH65" s="215"/>
+      <c r="BI65" s="269"/>
+      <c r="BJ65" s="269"/>
+      <c r="BK65" s="269"/>
+      <c r="BL65" s="269"/>
+      <c r="BM65" s="269"/>
+      <c r="BN65" s="269"/>
+      <c r="BO65" s="269"/>
+      <c r="BP65" s="269"/>
+      <c r="BQ65" s="269"/>
+      <c r="BR65" s="226"/>
+      <c r="BS65" s="227"/>
+      <c r="BT65" s="227"/>
+      <c r="BU65" s="228"/>
+      <c r="BV65" s="260"/>
+      <c r="BW65" s="8"/>
+      <c r="BX65" s="8"/>
+      <c r="CM65" s="261"/>
+      <c r="CN65" s="33"/>
+    </row>
+    <row r="66" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A66" s="247"/>
+      <c r="B66" s="248"/>
+      <c r="C66" s="249"/>
+      <c r="D66" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" s="215"/>
+      <c r="F66" s="215"/>
+      <c r="G66" s="215"/>
+      <c r="H66" s="215"/>
+      <c r="I66" s="215"/>
+      <c r="J66" s="215"/>
+      <c r="K66" s="215"/>
+      <c r="L66" s="215"/>
+      <c r="M66" s="215"/>
+      <c r="N66" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O66" s="229"/>
+      <c r="P66" s="229"/>
+      <c r="Q66" s="229"/>
+      <c r="R66" s="229"/>
+      <c r="S66" s="229"/>
+      <c r="T66" s="229"/>
+      <c r="U66" s="229"/>
+      <c r="V66" s="229"/>
+      <c r="W66" s="230"/>
+      <c r="X66" s="231"/>
+      <c r="Y66" s="231"/>
+      <c r="Z66" s="232"/>
+      <c r="AA66" s="260"/>
+      <c r="AB66" s="264" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC66" s="264"/>
+      <c r="AD66" s="264"/>
+      <c r="AE66" s="264"/>
+      <c r="AF66" s="264"/>
+      <c r="AG66" s="264"/>
+      <c r="AH66" s="264"/>
+      <c r="AJ66" s="211"/>
+      <c r="AK66" s="264" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL66" s="264"/>
+      <c r="AM66" s="264"/>
+      <c r="AN66" s="264"/>
+      <c r="AO66" s="264"/>
+      <c r="AP66" s="264"/>
+      <c r="AQ66" s="264"/>
+      <c r="AR66" s="261"/>
+      <c r="AV66" s="247"/>
+      <c r="AW66" s="248"/>
+      <c r="AX66" s="249"/>
+      <c r="AY66" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="AZ66" s="215"/>
+      <c r="BA66" s="215"/>
+      <c r="BB66" s="215"/>
+      <c r="BC66" s="215"/>
+      <c r="BD66" s="215"/>
+      <c r="BE66" s="215"/>
+      <c r="BF66" s="215"/>
+      <c r="BG66" s="215"/>
+      <c r="BH66" s="215"/>
+      <c r="BI66" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ66" s="229"/>
+      <c r="BK66" s="229"/>
+      <c r="BL66" s="229"/>
+      <c r="BM66" s="229"/>
+      <c r="BN66" s="229"/>
+      <c r="BO66" s="229"/>
+      <c r="BP66" s="229"/>
+      <c r="BQ66" s="229"/>
+      <c r="BR66" s="230"/>
+      <c r="BS66" s="231"/>
+      <c r="BT66" s="231"/>
+      <c r="BU66" s="232"/>
+      <c r="BV66" s="260"/>
+      <c r="BW66" s="264" t="s">
+        <v>55</v>
+      </c>
+      <c r="BX66" s="264"/>
+      <c r="BY66" s="264"/>
+      <c r="BZ66" s="264"/>
+      <c r="CA66" s="264"/>
+      <c r="CB66" s="264"/>
+      <c r="CC66" s="264"/>
+      <c r="CE66" s="211"/>
+      <c r="CF66" s="264" t="s">
+        <v>56</v>
+      </c>
+      <c r="CG66" s="264"/>
+      <c r="CH66" s="264"/>
+      <c r="CI66" s="264"/>
+      <c r="CJ66" s="264"/>
+      <c r="CK66" s="264"/>
+      <c r="CL66" s="264"/>
+      <c r="CM66" s="261"/>
+      <c r="CN66" s="33"/>
+      <c r="CT66" s="211"/>
+      <c r="CU66" s="211"/>
+      <c r="CV66" s="211"/>
+      <c r="CW66" s="211"/>
+      <c r="CX66" s="211"/>
+      <c r="CY66" s="211"/>
+      <c r="CZ66" s="211"/>
+    </row>
+    <row r="67" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A67" s="247"/>
+      <c r="B67" s="248"/>
+      <c r="C67" s="249"/>
+      <c r="D67" s="215"/>
+      <c r="E67" s="215"/>
+      <c r="F67" s="215"/>
+      <c r="G67" s="215"/>
+      <c r="H67" s="215"/>
+      <c r="I67" s="215"/>
+      <c r="J67" s="215"/>
+      <c r="K67" s="215"/>
+      <c r="L67" s="215"/>
+      <c r="M67" s="215"/>
+      <c r="N67" s="229"/>
+      <c r="O67" s="229"/>
+      <c r="P67" s="229"/>
+      <c r="Q67" s="229"/>
+      <c r="R67" s="229"/>
+      <c r="S67" s="229"/>
+      <c r="T67" s="229"/>
+      <c r="U67" s="229"/>
+      <c r="V67" s="229"/>
+      <c r="W67" s="217"/>
+      <c r="X67" s="5"/>
+      <c r="Y67" s="5"/>
+      <c r="Z67" s="218"/>
+      <c r="AA67" s="260"/>
+      <c r="AB67" s="264"/>
+      <c r="AC67" s="264"/>
+      <c r="AD67" s="264"/>
+      <c r="AE67" s="264"/>
+      <c r="AF67" s="264"/>
+      <c r="AG67" s="264"/>
+      <c r="AH67" s="264"/>
+      <c r="AJ67" s="211"/>
+      <c r="AK67" s="264"/>
+      <c r="AL67" s="264"/>
+      <c r="AM67" s="264"/>
+      <c r="AN67" s="264"/>
+      <c r="AO67" s="264"/>
+      <c r="AP67" s="264"/>
+      <c r="AQ67" s="264"/>
+      <c r="AR67" s="261"/>
+      <c r="AV67" s="247"/>
+      <c r="AW67" s="248"/>
+      <c r="AX67" s="249"/>
+      <c r="AY67" s="215"/>
+      <c r="AZ67" s="215"/>
+      <c r="BA67" s="215"/>
+      <c r="BB67" s="215"/>
+      <c r="BC67" s="215"/>
+      <c r="BD67" s="215"/>
+      <c r="BE67" s="215"/>
+      <c r="BF67" s="215"/>
+      <c r="BG67" s="215"/>
+      <c r="BH67" s="215"/>
+      <c r="BI67" s="229"/>
+      <c r="BJ67" s="229"/>
+      <c r="BK67" s="229"/>
+      <c r="BL67" s="229"/>
+      <c r="BM67" s="229"/>
+      <c r="BN67" s="229"/>
+      <c r="BO67" s="229"/>
+      <c r="BP67" s="229"/>
+      <c r="BQ67" s="229"/>
+      <c r="BR67" s="217"/>
+      <c r="BS67" s="5"/>
+      <c r="BT67" s="5"/>
+      <c r="BU67" s="218"/>
+      <c r="BV67" s="260"/>
+      <c r="BW67" s="264"/>
+      <c r="BX67" s="264"/>
+      <c r="BY67" s="264"/>
+      <c r="BZ67" s="264"/>
+      <c r="CA67" s="264"/>
+      <c r="CB67" s="264"/>
+      <c r="CC67" s="264"/>
+      <c r="CE67" s="211"/>
+      <c r="CF67" s="264"/>
+      <c r="CG67" s="264"/>
+      <c r="CH67" s="264"/>
+      <c r="CI67" s="264"/>
+      <c r="CJ67" s="264"/>
+      <c r="CK67" s="264"/>
+      <c r="CL67" s="264"/>
+      <c r="CM67" s="261"/>
+      <c r="CN67" s="33"/>
+      <c r="CT67" s="211"/>
+      <c r="CU67" s="211"/>
+      <c r="CV67" s="211"/>
+      <c r="CW67" s="211"/>
+      <c r="CX67" s="211"/>
+      <c r="CY67" s="211"/>
+      <c r="CZ67" s="211"/>
+    </row>
+    <row r="68" spans="1:104" ht="9" customHeight="1">
+      <c r="A68" s="272"/>
+      <c r="B68" s="273"/>
+      <c r="C68" s="274"/>
+      <c r="D68" s="215"/>
+      <c r="E68" s="215"/>
+      <c r="F68" s="215"/>
+      <c r="G68" s="215"/>
+      <c r="H68" s="215"/>
+      <c r="I68" s="215"/>
+      <c r="J68" s="215"/>
+      <c r="K68" s="215"/>
+      <c r="L68" s="215"/>
+      <c r="M68" s="215"/>
+      <c r="N68" s="229"/>
+      <c r="O68" s="229"/>
+      <c r="P68" s="229"/>
+      <c r="Q68" s="229"/>
+      <c r="R68" s="229"/>
+      <c r="S68" s="229"/>
+      <c r="T68" s="229"/>
+      <c r="U68" s="229"/>
+      <c r="V68" s="229"/>
+      <c r="W68" s="226"/>
+      <c r="X68" s="227"/>
+      <c r="Y68" s="227"/>
+      <c r="Z68" s="228"/>
+      <c r="AA68" s="260"/>
+      <c r="AB68" s="264"/>
+      <c r="AC68" s="264"/>
+      <c r="AD68" s="264"/>
+      <c r="AE68" s="264"/>
+      <c r="AF68" s="264"/>
+      <c r="AG68" s="264"/>
+      <c r="AH68" s="264"/>
+      <c r="AJ68" s="211"/>
+      <c r="AK68" s="264"/>
+      <c r="AL68" s="264"/>
+      <c r="AM68" s="264"/>
+      <c r="AN68" s="264"/>
+      <c r="AO68" s="264"/>
+      <c r="AP68" s="264"/>
+      <c r="AQ68" s="264"/>
+      <c r="AR68" s="261"/>
+      <c r="AV68" s="272"/>
+      <c r="AW68" s="273"/>
+      <c r="AX68" s="274"/>
+      <c r="AY68" s="215"/>
+      <c r="AZ68" s="215"/>
+      <c r="BA68" s="215"/>
+      <c r="BB68" s="215"/>
+      <c r="BC68" s="215"/>
+      <c r="BD68" s="215"/>
+      <c r="BE68" s="215"/>
+      <c r="BF68" s="215"/>
+      <c r="BG68" s="215"/>
+      <c r="BH68" s="215"/>
+      <c r="BI68" s="229"/>
+      <c r="BJ68" s="229"/>
+      <c r="BK68" s="229"/>
+      <c r="BL68" s="229"/>
+      <c r="BM68" s="229"/>
+      <c r="BN68" s="229"/>
+      <c r="BO68" s="229"/>
+      <c r="BP68" s="229"/>
+      <c r="BQ68" s="229"/>
+      <c r="BR68" s="226"/>
+      <c r="BS68" s="227"/>
+      <c r="BT68" s="227"/>
+      <c r="BU68" s="228"/>
+      <c r="BV68" s="260"/>
+      <c r="BW68" s="264"/>
+      <c r="BX68" s="264"/>
+      <c r="BY68" s="264"/>
+      <c r="BZ68" s="264"/>
+      <c r="CA68" s="264"/>
+      <c r="CB68" s="264"/>
+      <c r="CC68" s="264"/>
+      <c r="CE68" s="211"/>
+      <c r="CF68" s="264"/>
+      <c r="CG68" s="264"/>
+      <c r="CH68" s="264"/>
+      <c r="CI68" s="264"/>
+      <c r="CJ68" s="264"/>
+      <c r="CK68" s="264"/>
+      <c r="CL68" s="264"/>
+      <c r="CM68" s="261"/>
+      <c r="CN68" s="277"/>
+      <c r="CO68" s="278"/>
+      <c r="CT68" s="211"/>
+      <c r="CU68" s="211"/>
+      <c r="CV68" s="211"/>
+      <c r="CW68" s="211"/>
+      <c r="CX68" s="211"/>
+      <c r="CY68" s="211"/>
+      <c r="CZ68" s="211"/>
+    </row>
+    <row r="69" spans="1:104" ht="6.6" customHeight="1">
+      <c r="A69" s="279" t="s">
+        <v>58</v>
+      </c>
+      <c r="B69" s="280"/>
+      <c r="C69" s="281"/>
+      <c r="D69" s="215" t="s">
+        <v>59</v>
+      </c>
+      <c r="E69" s="215"/>
+      <c r="F69" s="215"/>
+      <c r="G69" s="215"/>
+      <c r="H69" s="215"/>
+      <c r="I69" s="215"/>
+      <c r="J69" s="215"/>
+      <c r="K69" s="215"/>
+      <c r="L69" s="215"/>
+      <c r="M69" s="215"/>
+      <c r="N69" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="O69" s="229"/>
+      <c r="P69" s="229"/>
+      <c r="Q69" s="229"/>
+      <c r="R69" s="229"/>
+      <c r="S69" s="229"/>
+      <c r="T69" s="229"/>
+      <c r="U69" s="229"/>
+      <c r="V69" s="229"/>
+      <c r="W69" s="368"/>
+      <c r="X69" s="345"/>
+      <c r="Y69" s="345"/>
+      <c r="Z69" s="369"/>
+      <c r="AA69" s="260"/>
+      <c r="AB69" s="8"/>
+      <c r="AC69" s="8"/>
+      <c r="AR69" s="261"/>
+      <c r="AV69" s="279" t="s">
+        <v>58</v>
+      </c>
+      <c r="AW69" s="280"/>
+      <c r="AX69" s="281"/>
+      <c r="AY69" s="215" t="s">
+        <v>59</v>
+      </c>
+      <c r="AZ69" s="215"/>
+      <c r="BA69" s="215"/>
+      <c r="BB69" s="215"/>
+      <c r="BC69" s="215"/>
+      <c r="BD69" s="215"/>
+      <c r="BE69" s="215"/>
+      <c r="BF69" s="215"/>
+      <c r="BG69" s="215"/>
+      <c r="BH69" s="215"/>
+      <c r="BI69" s="229" t="s">
+        <v>37</v>
+      </c>
+      <c r="BJ69" s="229"/>
+      <c r="BK69" s="229"/>
+      <c r="BL69" s="229"/>
+      <c r="BM69" s="229"/>
+      <c r="BN69" s="229"/>
+      <c r="BO69" s="229"/>
+      <c r="BP69" s="229"/>
+      <c r="BQ69" s="229"/>
+      <c r="BR69" s="368"/>
+      <c r="BS69" s="345"/>
+      <c r="BT69" s="345"/>
+      <c r="BU69" s="369"/>
+      <c r="BV69" s="260"/>
+      <c r="BW69" s="8"/>
+      <c r="BX69" s="8"/>
+      <c r="CM69" s="261"/>
+      <c r="CN69" s="277"/>
+      <c r="CO69" s="278"/>
+    </row>
+    <row r="70" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A70" s="282"/>
+      <c r="B70" s="283"/>
+      <c r="C70" s="284"/>
+      <c r="D70" s="215"/>
+      <c r="E70" s="215"/>
+      <c r="F70" s="215"/>
+      <c r="G70" s="215"/>
+      <c r="H70" s="215"/>
+      <c r="I70" s="215"/>
+      <c r="J70" s="215"/>
+      <c r="K70" s="215"/>
+      <c r="L70" s="215"/>
+      <c r="M70" s="215"/>
+      <c r="N70" s="229"/>
+      <c r="O70" s="229"/>
+      <c r="P70" s="229"/>
+      <c r="Q70" s="229"/>
+      <c r="R70" s="229"/>
+      <c r="S70" s="229"/>
+      <c r="T70" s="229"/>
+      <c r="U70" s="229"/>
+      <c r="V70" s="229"/>
+      <c r="W70" s="355"/>
+      <c r="X70" s="347"/>
+      <c r="Y70" s="347"/>
+      <c r="Z70" s="356"/>
+      <c r="AA70" s="260"/>
+      <c r="AB70" s="263" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC70" s="263"/>
+      <c r="AD70" s="263"/>
+      <c r="AE70" s="263"/>
+      <c r="AF70" s="263"/>
+      <c r="AG70" s="263"/>
+      <c r="AH70" s="263"/>
+      <c r="AJ70" s="211"/>
+      <c r="AK70" s="263" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL70" s="263"/>
+      <c r="AM70" s="263"/>
+      <c r="AN70" s="263"/>
+      <c r="AO70" s="263"/>
+      <c r="AP70" s="263"/>
+      <c r="AQ70" s="263"/>
+      <c r="AR70" s="261"/>
+      <c r="AV70" s="282"/>
+      <c r="AW70" s="283"/>
+      <c r="AX70" s="284"/>
+      <c r="AY70" s="215"/>
+      <c r="AZ70" s="215"/>
+      <c r="BA70" s="215"/>
+      <c r="BB70" s="215"/>
+      <c r="BC70" s="215"/>
+      <c r="BD70" s="215"/>
+      <c r="BE70" s="215"/>
+      <c r="BF70" s="215"/>
+      <c r="BG70" s="215"/>
+      <c r="BH70" s="215"/>
+      <c r="BI70" s="229"/>
+      <c r="BJ70" s="229"/>
+      <c r="BK70" s="229"/>
+      <c r="BL70" s="229"/>
+      <c r="BM70" s="229"/>
+      <c r="BN70" s="229"/>
+      <c r="BO70" s="229"/>
+      <c r="BP70" s="229"/>
+      <c r="BQ70" s="229"/>
+      <c r="BR70" s="355"/>
+      <c r="BS70" s="347"/>
+      <c r="BT70" s="347"/>
+      <c r="BU70" s="356"/>
+      <c r="BV70" s="260"/>
+      <c r="BW70" s="263" t="s">
+        <v>60</v>
+      </c>
+      <c r="BX70" s="263"/>
+      <c r="BY70" s="263"/>
+      <c r="BZ70" s="263"/>
+      <c r="CA70" s="263"/>
+      <c r="CB70" s="263"/>
+      <c r="CC70" s="263"/>
+      <c r="CE70" s="211"/>
+      <c r="CF70" s="263" t="s">
+        <v>61</v>
+      </c>
+      <c r="CG70" s="263"/>
+      <c r="CH70" s="263"/>
+      <c r="CI70" s="263"/>
+      <c r="CJ70" s="263"/>
+      <c r="CK70" s="263"/>
+      <c r="CL70" s="263"/>
+      <c r="CM70" s="261"/>
+      <c r="CN70" s="33"/>
+      <c r="CT70" s="211"/>
+      <c r="CU70" s="211"/>
+      <c r="CV70" s="211"/>
+      <c r="CW70" s="211"/>
+      <c r="CX70" s="211"/>
+      <c r="CY70" s="211"/>
+      <c r="CZ70" s="211"/>
+    </row>
+    <row r="71" spans="1:104" ht="11.25" customHeight="1">
+      <c r="A71" s="282"/>
+      <c r="B71" s="283"/>
+      <c r="C71" s="284"/>
+      <c r="D71" s="215"/>
+      <c r="E71" s="215"/>
+      <c r="F71" s="215"/>
+      <c r="G71" s="215"/>
+      <c r="H71" s="215"/>
+      <c r="I71" s="215"/>
+      <c r="J71" s="215"/>
+      <c r="K71" s="215"/>
+      <c r="L71" s="215"/>
+      <c r="M71" s="215"/>
+      <c r="N71" s="229"/>
+      <c r="O71" s="229"/>
+      <c r="P71" s="229"/>
+      <c r="Q71" s="229"/>
+      <c r="R71" s="229"/>
+      <c r="S71" s="229"/>
+      <c r="T71" s="229"/>
+      <c r="U71" s="229"/>
+      <c r="V71" s="229"/>
+      <c r="W71" s="359"/>
+      <c r="X71" s="349"/>
+      <c r="Y71" s="349"/>
+      <c r="Z71" s="360"/>
+      <c r="AA71" s="260"/>
+      <c r="AB71" s="263"/>
+      <c r="AC71" s="263"/>
+      <c r="AD71" s="263"/>
+      <c r="AE71" s="263"/>
+      <c r="AF71" s="263"/>
+      <c r="AG71" s="263"/>
+      <c r="AH71" s="263"/>
+      <c r="AJ71" s="211"/>
+      <c r="AK71" s="263"/>
+      <c r="AL71" s="263"/>
+      <c r="AM71" s="263"/>
+      <c r="AN71" s="263"/>
+      <c r="AO71" s="263"/>
+      <c r="AP71" s="263"/>
+      <c r="AQ71" s="263"/>
+      <c r="AR71" s="261"/>
+      <c r="AV71" s="282"/>
+      <c r="AW71" s="283"/>
+      <c r="AX71" s="284"/>
+      <c r="AY71" s="215"/>
+      <c r="AZ71" s="215"/>
+      <c r="BA71" s="215"/>
+      <c r="BB71" s="215"/>
+      <c r="BC71" s="215"/>
+      <c r="BD71" s="215"/>
+      <c r="BE71" s="215"/>
+      <c r="BF71" s="215"/>
+      <c r="BG71" s="215"/>
+      <c r="BH71" s="215"/>
+      <c r="BI71" s="229"/>
+      <c r="BJ71" s="229"/>
+      <c r="BK71" s="229"/>
+      <c r="BL71" s="229"/>
+      <c r="BM71" s="229"/>
+      <c r="BN71" s="229"/>
+      <c r="BO71" s="229"/>
+      <c r="BP71" s="229"/>
+      <c r="BQ71" s="229"/>
+      <c r="BR71" s="359"/>
+      <c r="BS71" s="349"/>
+      <c r="BT71" s="349"/>
+      <c r="BU71" s="360"/>
+      <c r="BV71" s="260"/>
+      <c r="BW71" s="263"/>
+      <c r="BX71" s="263"/>
+      <c r="BY71" s="263"/>
+      <c r="BZ71" s="263"/>
+      <c r="CA71" s="263"/>
+      <c r="CB71" s="263"/>
+      <c r="CC71" s="263"/>
+      <c r="CE71" s="211"/>
+      <c r="CF71" s="263"/>
+      <c r="CG71" s="263"/>
+      <c r="CH71" s="263"/>
+      <c r="CI71" s="263"/>
+      <c r="CJ71" s="263"/>
+      <c r="CK71" s="263"/>
+      <c r="CL71" s="263"/>
+      <c r="CM71" s="261"/>
+      <c r="CN71" s="33"/>
+      <c r="CT71" s="211"/>
+      <c r="CU71" s="211"/>
+      <c r="CV71" s="211"/>
+      <c r="CW71" s="211"/>
+      <c r="CX71" s="211"/>
+      <c r="CY71" s="211"/>
+      <c r="CZ71" s="211"/>
+    </row>
+    <row r="72" spans="1:104" ht="8.25" customHeight="1">
+      <c r="A72" s="282"/>
+      <c r="B72" s="283"/>
+      <c r="C72" s="284"/>
+      <c r="D72" s="215" t="s">
+        <v>62</v>
+      </c>
+      <c r="E72" s="215"/>
+      <c r="F72" s="215"/>
+      <c r="G72" s="215"/>
+      <c r="H72" s="215"/>
+      <c r="I72" s="215"/>
+      <c r="J72" s="215"/>
+      <c r="K72" s="215"/>
+      <c r="L72" s="215"/>
+      <c r="M72" s="215"/>
+      <c r="N72" s="285"/>
+      <c r="O72" s="285"/>
+      <c r="P72" s="285"/>
+      <c r="Q72" s="285"/>
+      <c r="R72" s="285"/>
+      <c r="S72" s="285"/>
+      <c r="T72" s="285"/>
+      <c r="U72" s="285"/>
+      <c r="V72" s="285"/>
+      <c r="W72" s="368"/>
+      <c r="X72" s="345"/>
+      <c r="Y72" s="345"/>
+      <c r="Z72" s="369"/>
+      <c r="AA72" s="260"/>
+      <c r="AB72" s="263"/>
+      <c r="AC72" s="263"/>
+      <c r="AD72" s="263"/>
+      <c r="AE72" s="263"/>
+      <c r="AF72" s="263"/>
+      <c r="AG72" s="263"/>
+      <c r="AH72" s="263"/>
+      <c r="AJ72" s="211"/>
+      <c r="AK72" s="263"/>
+      <c r="AL72" s="263"/>
+      <c r="AM72" s="263"/>
+      <c r="AN72" s="263"/>
+      <c r="AO72" s="263"/>
+      <c r="AP72" s="263"/>
+      <c r="AQ72" s="263"/>
+      <c r="AR72" s="261"/>
+      <c r="AV72" s="282"/>
+      <c r="AW72" s="283"/>
+      <c r="AX72" s="284"/>
+      <c r="AY72" s="215" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ72" s="215"/>
+      <c r="BA72" s="215"/>
+      <c r="BB72" s="215"/>
+      <c r="BC72" s="215"/>
+      <c r="BD72" s="215"/>
+      <c r="BE72" s="215"/>
+      <c r="BF72" s="215"/>
+      <c r="BG72" s="215"/>
+      <c r="BH72" s="215"/>
+      <c r="BI72" s="285"/>
+      <c r="BJ72" s="285"/>
+      <c r="BK72" s="285"/>
+      <c r="BL72" s="285"/>
+      <c r="BM72" s="285"/>
+      <c r="BN72" s="285"/>
+      <c r="BO72" s="285"/>
+      <c r="BP72" s="285"/>
+      <c r="BQ72" s="285"/>
+      <c r="BR72" s="368"/>
+      <c r="BS72" s="345"/>
+      <c r="BT72" s="345"/>
+      <c r="BU72" s="369"/>
+      <c r="BV72" s="260"/>
+      <c r="BW72" s="263"/>
+      <c r="BX72" s="263"/>
+      <c r="BY72" s="263"/>
+      <c r="BZ72" s="263"/>
+      <c r="CA72" s="263"/>
+      <c r="CB72" s="263"/>
+      <c r="CC72" s="263"/>
+      <c r="CE72" s="211"/>
+      <c r="CF72" s="263"/>
+      <c r="CG72" s="263"/>
+      <c r="CH72" s="263"/>
+      <c r="CI72" s="263"/>
+      <c r="CJ72" s="263"/>
+      <c r="CK72" s="263"/>
+      <c r="CL72" s="263"/>
+      <c r="CM72" s="261"/>
+      <c r="CN72" s="33"/>
+      <c r="CT72" s="211"/>
+      <c r="CU72" s="211"/>
+      <c r="CV72" s="211"/>
+      <c r="CW72" s="211"/>
+      <c r="CX72" s="211"/>
+      <c r="CY72" s="211"/>
+      <c r="CZ72" s="211"/>
+    </row>
+    <row r="73" spans="1:104" ht="9.75" customHeight="1">
+      <c r="A73" s="282"/>
+      <c r="B73" s="283"/>
+      <c r="C73" s="284"/>
+      <c r="D73" s="215"/>
+      <c r="E73" s="215"/>
+      <c r="F73" s="215"/>
+      <c r="G73" s="215"/>
+      <c r="H73" s="215"/>
+      <c r="I73" s="215"/>
+      <c r="J73" s="215"/>
+      <c r="K73" s="215"/>
+      <c r="L73" s="215"/>
+      <c r="M73" s="215"/>
+      <c r="N73" s="285"/>
+      <c r="O73" s="285"/>
+      <c r="P73" s="285"/>
+      <c r="Q73" s="285"/>
+      <c r="R73" s="285"/>
+      <c r="S73" s="285"/>
+      <c r="T73" s="285"/>
+      <c r="U73" s="285"/>
+      <c r="V73" s="285"/>
+      <c r="W73" s="355"/>
+      <c r="X73" s="347"/>
+      <c r="Y73" s="347"/>
+      <c r="Z73" s="356"/>
+      <c r="AA73" s="260"/>
+      <c r="AB73" s="8"/>
+      <c r="AC73" s="8"/>
+      <c r="AR73" s="261"/>
+      <c r="AV73" s="282"/>
+      <c r="AW73" s="283"/>
+      <c r="AX73" s="284"/>
+      <c r="AY73" s="215"/>
+      <c r="AZ73" s="215"/>
+      <c r="BA73" s="215"/>
+      <c r="BB73" s="215"/>
+      <c r="BC73" s="215"/>
+      <c r="BD73" s="215"/>
+      <c r="BE73" s="215"/>
+      <c r="BF73" s="215"/>
+      <c r="BG73" s="215"/>
+      <c r="BH73" s="215"/>
+      <c r="BI73" s="285"/>
+      <c r="BJ73" s="285"/>
+      <c r="BK73" s="285"/>
+      <c r="BL73" s="285"/>
+      <c r="BM73" s="285"/>
+      <c r="BN73" s="285"/>
+      <c r="BO73" s="285"/>
+      <c r="BP73" s="285"/>
+      <c r="BQ73" s="285"/>
+      <c r="BR73" s="355"/>
+      <c r="BS73" s="347"/>
+      <c r="BT73" s="347"/>
+      <c r="BU73" s="356"/>
+      <c r="BV73" s="260"/>
+      <c r="BW73" s="8"/>
+      <c r="BX73" s="8"/>
+      <c r="CM73" s="261"/>
+      <c r="CN73" s="33"/>
+      <c r="CS73" s="374"/>
+    </row>
+    <row r="74" spans="1:104" ht="9.75" customHeight="1">
+      <c r="A74" s="282"/>
+      <c r="B74" s="283"/>
+      <c r="C74" s="284"/>
+      <c r="D74" s="215"/>
+      <c r="E74" s="215"/>
+      <c r="F74" s="215"/>
+      <c r="G74" s="215"/>
+      <c r="H74" s="215"/>
+      <c r="I74" s="215"/>
+      <c r="J74" s="215"/>
+      <c r="K74" s="215"/>
+      <c r="L74" s="215"/>
+      <c r="M74" s="215"/>
+      <c r="N74" s="285"/>
+      <c r="O74" s="285"/>
+      <c r="P74" s="285"/>
+      <c r="Q74" s="285"/>
+      <c r="R74" s="285"/>
+      <c r="S74" s="285"/>
+      <c r="T74" s="285"/>
+      <c r="U74" s="285"/>
+      <c r="V74" s="285"/>
+      <c r="W74" s="359"/>
+      <c r="X74" s="349"/>
+      <c r="Y74" s="349"/>
+      <c r="Z74" s="360"/>
+      <c r="AA74" s="260"/>
+      <c r="AB74" s="224"/>
+      <c r="AC74" s="224"/>
+      <c r="AD74" s="224"/>
+      <c r="AE74" s="224"/>
+      <c r="AF74" s="224"/>
+      <c r="AG74" s="224"/>
+      <c r="AH74" s="224"/>
+      <c r="AI74" s="224"/>
+      <c r="AJ74" s="224"/>
+      <c r="AK74" s="224"/>
+      <c r="AL74" s="224"/>
+      <c r="AM74" s="224"/>
+      <c r="AN74" s="224"/>
+      <c r="AO74" s="224"/>
+      <c r="AP74" s="224"/>
+      <c r="AQ74" s="224"/>
+      <c r="AR74" s="261"/>
+      <c r="AV74" s="282"/>
+      <c r="AW74" s="283"/>
+      <c r="AX74" s="284"/>
+      <c r="AY74" s="215"/>
+      <c r="AZ74" s="215"/>
+      <c r="BA74" s="215"/>
+      <c r="BB74" s="215"/>
+      <c r="BC74" s="215"/>
+      <c r="BD74" s="215"/>
+      <c r="BE74" s="215"/>
+      <c r="BF74" s="215"/>
+      <c r="BG74" s="215"/>
+      <c r="BH74" s="215"/>
+      <c r="BI74" s="285"/>
+      <c r="BJ74" s="285"/>
+      <c r="BK74" s="285"/>
+      <c r="BL74" s="285"/>
+      <c r="BM74" s="285"/>
+      <c r="BN74" s="285"/>
+      <c r="BO74" s="285"/>
+      <c r="BP74" s="285"/>
+      <c r="BQ74" s="285"/>
+      <c r="BR74" s="359"/>
+      <c r="BS74" s="349"/>
+      <c r="BT74" s="349"/>
+      <c r="BU74" s="360"/>
+      <c r="BV74" s="260"/>
+      <c r="BW74" s="224"/>
+      <c r="BX74" s="224"/>
+      <c r="BY74" s="224"/>
+      <c r="BZ74" s="224"/>
+      <c r="CA74" s="224"/>
+      <c r="CB74" s="224"/>
+      <c r="CC74" s="224"/>
+      <c r="CD74" s="224"/>
+      <c r="CE74" s="224"/>
+      <c r="CF74" s="224"/>
+      <c r="CG74" s="224"/>
+      <c r="CH74" s="224"/>
+      <c r="CI74" s="224"/>
+      <c r="CJ74" s="224"/>
+      <c r="CK74" s="224"/>
+      <c r="CL74" s="224"/>
+      <c r="CM74" s="261"/>
+      <c r="CN74" s="290"/>
+      <c r="CO74" s="290"/>
+    </row>
+    <row r="75" spans="1:104" ht="4.5" customHeight="1">
+      <c r="A75" s="291" t="s">
+        <v>64</v>
+      </c>
+      <c r="B75" s="291"/>
+      <c r="C75" s="291"/>
+      <c r="D75" s="291"/>
+      <c r="E75" s="291"/>
+      <c r="F75" s="291"/>
+      <c r="G75" s="291"/>
+      <c r="H75" s="291"/>
+      <c r="I75" s="291"/>
+      <c r="J75" s="291"/>
+      <c r="K75" s="291"/>
+      <c r="L75" s="291"/>
+      <c r="M75" s="291"/>
+      <c r="N75" s="291"/>
+      <c r="O75" s="291"/>
+      <c r="P75" s="291"/>
+      <c r="Q75" s="291"/>
+      <c r="R75" s="291"/>
+      <c r="S75" s="291"/>
+      <c r="T75" s="291"/>
+      <c r="U75" s="291"/>
+      <c r="V75" s="291"/>
+      <c r="W75" s="286"/>
+      <c r="X75" s="138"/>
+      <c r="Y75" s="138"/>
+      <c r="Z75" s="139"/>
+      <c r="AA75" s="260"/>
+      <c r="AB75" s="264" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC75" s="264"/>
+      <c r="AD75" s="264"/>
+      <c r="AE75" s="264"/>
+      <c r="AF75" s="264"/>
+      <c r="AG75" s="264"/>
+      <c r="AH75" s="264"/>
+      <c r="AI75" s="264"/>
+      <c r="AJ75" s="264"/>
+      <c r="AK75" s="264"/>
+      <c r="AL75" s="264"/>
+      <c r="AM75" s="264"/>
+      <c r="AN75" s="264"/>
+      <c r="AO75" s="264"/>
+      <c r="AP75" s="264"/>
+      <c r="AQ75" s="264"/>
+      <c r="AR75" s="261"/>
+      <c r="AV75" s="291" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW75" s="291"/>
+      <c r="AX75" s="291"/>
+      <c r="AY75" s="291"/>
+      <c r="AZ75" s="291"/>
+      <c r="BA75" s="291"/>
+      <c r="BB75" s="291"/>
+      <c r="BC75" s="291"/>
+      <c r="BD75" s="291"/>
+      <c r="BE75" s="291"/>
+      <c r="BF75" s="291"/>
+      <c r="BG75" s="291"/>
+      <c r="BH75" s="291"/>
+      <c r="BI75" s="291"/>
+      <c r="BJ75" s="291"/>
+      <c r="BK75" s="291"/>
+      <c r="BL75" s="291"/>
+      <c r="BM75" s="291"/>
+      <c r="BN75" s="291"/>
+      <c r="BO75" s="291"/>
+      <c r="BP75" s="291"/>
+      <c r="BQ75" s="291"/>
+      <c r="BR75" s="286"/>
+      <c r="BS75" s="138"/>
+      <c r="BT75" s="138"/>
+      <c r="BU75" s="139"/>
+      <c r="BV75" s="260"/>
+      <c r="BW75" s="264" t="s">
+        <v>65</v>
+      </c>
+      <c r="BX75" s="264"/>
+      <c r="BY75" s="264"/>
+      <c r="BZ75" s="264"/>
+      <c r="CA75" s="264"/>
+      <c r="CB75" s="264"/>
+      <c r="CC75" s="264"/>
+      <c r="CD75" s="264"/>
+      <c r="CE75" s="264"/>
+      <c r="CF75" s="264"/>
+      <c r="CG75" s="264"/>
+      <c r="CH75" s="264"/>
+      <c r="CI75" s="264"/>
+      <c r="CJ75" s="264"/>
+      <c r="CK75" s="264"/>
+      <c r="CL75" s="264"/>
+      <c r="CM75" s="261"/>
+      <c r="CN75" s="290"/>
+      <c r="CO75" s="290"/>
+    </row>
+    <row r="76" spans="1:104" ht="8.25" customHeight="1">
+      <c r="A76" s="291"/>
+      <c r="B76" s="291"/>
+      <c r="C76" s="291"/>
+      <c r="D76" s="291"/>
+      <c r="E76" s="291"/>
+      <c r="F76" s="291"/>
+      <c r="G76" s="291"/>
+      <c r="H76" s="291"/>
+      <c r="I76" s="291"/>
+      <c r="J76" s="291"/>
+      <c r="K76" s="291"/>
+      <c r="L76" s="291"/>
+      <c r="M76" s="291"/>
+      <c r="N76" s="291"/>
+      <c r="O76" s="291"/>
+      <c r="P76" s="291"/>
+      <c r="Q76" s="291"/>
+      <c r="R76" s="291"/>
+      <c r="S76" s="291"/>
+      <c r="T76" s="291"/>
+      <c r="U76" s="291"/>
+      <c r="V76" s="291"/>
+      <c r="W76" s="287"/>
+      <c r="X76" s="148"/>
+      <c r="Y76" s="148"/>
+      <c r="Z76" s="149"/>
+      <c r="AA76" s="260"/>
+      <c r="AB76" s="264"/>
+      <c r="AC76" s="264"/>
+      <c r="AD76" s="264"/>
+      <c r="AE76" s="264"/>
+      <c r="AF76" s="264"/>
+      <c r="AG76" s="264"/>
+      <c r="AH76" s="264"/>
+      <c r="AI76" s="264"/>
+      <c r="AJ76" s="264"/>
+      <c r="AK76" s="264"/>
+      <c r="AL76" s="264"/>
+      <c r="AM76" s="264"/>
+      <c r="AN76" s="264"/>
+      <c r="AO76" s="264"/>
+      <c r="AP76" s="264"/>
+      <c r="AQ76" s="264"/>
+      <c r="AR76" s="261"/>
+      <c r="AV76" s="291"/>
+      <c r="AW76" s="291"/>
+      <c r="AX76" s="291"/>
+      <c r="AY76" s="291"/>
+      <c r="AZ76" s="291"/>
+      <c r="BA76" s="291"/>
+      <c r="BB76" s="291"/>
+      <c r="BC76" s="291"/>
+      <c r="BD76" s="291"/>
+      <c r="BE76" s="291"/>
+      <c r="BF76" s="291"/>
+      <c r="BG76" s="291"/>
+      <c r="BH76" s="291"/>
+      <c r="BI76" s="291"/>
+      <c r="BJ76" s="291"/>
+      <c r="BK76" s="291"/>
+      <c r="BL76" s="291"/>
+      <c r="BM76" s="291"/>
+      <c r="BN76" s="291"/>
+      <c r="BO76" s="291"/>
+      <c r="BP76" s="291"/>
+      <c r="BQ76" s="291"/>
+      <c r="BR76" s="287"/>
+      <c r="BS76" s="148"/>
+      <c r="BT76" s="148"/>
+      <c r="BU76" s="149"/>
+      <c r="BV76" s="260"/>
+      <c r="BW76" s="264"/>
+      <c r="BX76" s="264"/>
+      <c r="BY76" s="264"/>
+      <c r="BZ76" s="264"/>
+      <c r="CA76" s="264"/>
+      <c r="CB76" s="264"/>
+      <c r="CC76" s="264"/>
+      <c r="CD76" s="264"/>
+      <c r="CE76" s="264"/>
+      <c r="CF76" s="264"/>
+      <c r="CG76" s="264"/>
+      <c r="CH76" s="264"/>
+      <c r="CI76" s="264"/>
+      <c r="CJ76" s="264"/>
+      <c r="CK76" s="264"/>
+      <c r="CL76" s="264"/>
+      <c r="CM76" s="261"/>
+    </row>
+    <row r="77" spans="1:104" ht="4.5" customHeight="1">
+      <c r="A77" s="291"/>
+      <c r="B77" s="291"/>
+      <c r="C77" s="291"/>
+      <c r="D77" s="291"/>
+      <c r="E77" s="291"/>
+      <c r="F77" s="291"/>
+      <c r="G77" s="291"/>
+      <c r="H77" s="291"/>
+      <c r="I77" s="291"/>
+      <c r="J77" s="291"/>
+      <c r="K77" s="291"/>
+      <c r="L77" s="291"/>
+      <c r="M77" s="291"/>
+      <c r="N77" s="291"/>
+      <c r="O77" s="291"/>
+      <c r="P77" s="291"/>
+      <c r="Q77" s="291"/>
+      <c r="R77" s="291"/>
+      <c r="S77" s="291"/>
+      <c r="T77" s="291"/>
+      <c r="U77" s="291"/>
+      <c r="V77" s="291"/>
+      <c r="W77" s="287"/>
+      <c r="X77" s="148"/>
+      <c r="Y77" s="148"/>
+      <c r="Z77" s="149"/>
+      <c r="AA77" s="260"/>
+      <c r="AB77" s="264"/>
+      <c r="AC77" s="264"/>
+      <c r="AD77" s="264"/>
+      <c r="AE77" s="264"/>
+      <c r="AF77" s="264"/>
+      <c r="AG77" s="264"/>
+      <c r="AH77" s="264"/>
+      <c r="AI77" s="264"/>
+      <c r="AJ77" s="264"/>
+      <c r="AK77" s="264"/>
+      <c r="AL77" s="264"/>
+      <c r="AM77" s="264"/>
+      <c r="AN77" s="264"/>
+      <c r="AO77" s="264"/>
+      <c r="AP77" s="264"/>
+      <c r="AQ77" s="264"/>
+      <c r="AR77" s="261"/>
+      <c r="AV77" s="291"/>
+      <c r="AW77" s="291"/>
+      <c r="AX77" s="291"/>
+      <c r="AY77" s="291"/>
+      <c r="AZ77" s="291"/>
+      <c r="BA77" s="291"/>
+      <c r="BB77" s="291"/>
+      <c r="BC77" s="291"/>
+      <c r="BD77" s="291"/>
+      <c r="BE77" s="291"/>
+      <c r="BF77" s="291"/>
+      <c r="BG77" s="291"/>
+      <c r="BH77" s="291"/>
+      <c r="BI77" s="291"/>
+      <c r="BJ77" s="291"/>
+      <c r="BK77" s="291"/>
+      <c r="BL77" s="291"/>
+      <c r="BM77" s="291"/>
+      <c r="BN77" s="291"/>
+      <c r="BO77" s="291"/>
+      <c r="BP77" s="291"/>
+      <c r="BQ77" s="291"/>
+      <c r="BR77" s="287"/>
+      <c r="BS77" s="148"/>
+      <c r="BT77" s="148"/>
+      <c r="BU77" s="149"/>
+      <c r="BV77" s="260"/>
+      <c r="BW77" s="264"/>
+      <c r="BX77" s="264"/>
+      <c r="BY77" s="264"/>
+      <c r="BZ77" s="264"/>
+      <c r="CA77" s="264"/>
+      <c r="CB77" s="264"/>
+      <c r="CC77" s="264"/>
+      <c r="CD77" s="264"/>
+      <c r="CE77" s="264"/>
+      <c r="CF77" s="264"/>
+      <c r="CG77" s="264"/>
+      <c r="CH77" s="264"/>
+      <c r="CI77" s="264"/>
+      <c r="CJ77" s="264"/>
+      <c r="CK77" s="264"/>
+      <c r="CL77" s="264"/>
+      <c r="CM77" s="261"/>
+    </row>
+    <row r="78" spans="1:104" ht="2.25" customHeight="1">
+      <c r="A78" s="291"/>
+      <c r="B78" s="291"/>
+      <c r="C78" s="291"/>
+      <c r="D78" s="291"/>
+      <c r="E78" s="291"/>
+      <c r="F78" s="291"/>
+      <c r="G78" s="291"/>
+      <c r="H78" s="291"/>
+      <c r="I78" s="291"/>
+      <c r="J78" s="291"/>
+      <c r="K78" s="291"/>
+      <c r="L78" s="291"/>
+      <c r="M78" s="291"/>
+      <c r="N78" s="291"/>
+      <c r="O78" s="291"/>
+      <c r="P78" s="291"/>
+      <c r="Q78" s="291"/>
+      <c r="R78" s="291"/>
+      <c r="S78" s="291"/>
+      <c r="T78" s="291"/>
+      <c r="U78" s="291"/>
+      <c r="V78" s="291"/>
+      <c r="W78" s="287"/>
+      <c r="X78" s="148"/>
+      <c r="Y78" s="148"/>
+      <c r="Z78" s="149"/>
+      <c r="AA78" s="260"/>
+      <c r="AB78" s="264"/>
+      <c r="AC78" s="264"/>
+      <c r="AD78" s="264"/>
+      <c r="AE78" s="264"/>
+      <c r="AF78" s="264"/>
+      <c r="AG78" s="264"/>
+      <c r="AH78" s="264"/>
+      <c r="AI78" s="264"/>
+      <c r="AJ78" s="264"/>
+      <c r="AK78" s="264"/>
+      <c r="AL78" s="264"/>
+      <c r="AM78" s="264"/>
+      <c r="AN78" s="264"/>
+      <c r="AO78" s="264"/>
+      <c r="AP78" s="264"/>
+      <c r="AQ78" s="264"/>
+      <c r="AR78" s="261"/>
+      <c r="AV78" s="291"/>
+      <c r="AW78" s="291"/>
+      <c r="AX78" s="291"/>
+      <c r="AY78" s="291"/>
+      <c r="AZ78" s="291"/>
+      <c r="BA78" s="291"/>
+      <c r="BB78" s="291"/>
+      <c r="BC78" s="291"/>
+      <c r="BD78" s="291"/>
+      <c r="BE78" s="291"/>
+      <c r="BF78" s="291"/>
+      <c r="BG78" s="291"/>
+      <c r="BH78" s="291"/>
+      <c r="BI78" s="291"/>
+      <c r="BJ78" s="291"/>
+      <c r="BK78" s="291"/>
+      <c r="BL78" s="291"/>
+      <c r="BM78" s="291"/>
+      <c r="BN78" s="291"/>
+      <c r="BO78" s="291"/>
+      <c r="BP78" s="291"/>
+      <c r="BQ78" s="291"/>
+      <c r="BR78" s="287"/>
+      <c r="BS78" s="148"/>
+      <c r="BT78" s="148"/>
+      <c r="BU78" s="149"/>
+      <c r="BV78" s="260"/>
+      <c r="BW78" s="264"/>
+      <c r="BX78" s="264"/>
+      <c r="BY78" s="264"/>
+      <c r="BZ78" s="264"/>
+      <c r="CA78" s="264"/>
+      <c r="CB78" s="264"/>
+      <c r="CC78" s="264"/>
+      <c r="CD78" s="264"/>
+      <c r="CE78" s="264"/>
+      <c r="CF78" s="264"/>
+      <c r="CG78" s="264"/>
+      <c r="CH78" s="264"/>
+      <c r="CI78" s="264"/>
+      <c r="CJ78" s="264"/>
+      <c r="CK78" s="264"/>
+      <c r="CL78" s="264"/>
+      <c r="CM78" s="261"/>
+    </row>
+    <row r="79" spans="1:104" ht="9" customHeight="1">
+      <c r="A79" s="291"/>
+      <c r="B79" s="291"/>
+      <c r="C79" s="291"/>
+      <c r="D79" s="291"/>
+      <c r="E79" s="291"/>
+      <c r="F79" s="291"/>
+      <c r="G79" s="291"/>
+      <c r="H79" s="291"/>
+      <c r="I79" s="291"/>
+      <c r="J79" s="291"/>
+      <c r="K79" s="291"/>
+      <c r="L79" s="291"/>
+      <c r="M79" s="291"/>
+      <c r="N79" s="291"/>
+      <c r="O79" s="291"/>
+      <c r="P79" s="291"/>
+      <c r="Q79" s="291"/>
+      <c r="R79" s="291"/>
+      <c r="S79" s="291"/>
+      <c r="T79" s="291"/>
+      <c r="U79" s="291"/>
+      <c r="V79" s="291"/>
+      <c r="W79" s="287"/>
+      <c r="X79" s="148"/>
+      <c r="Y79" s="148"/>
+      <c r="Z79" s="149"/>
+      <c r="AA79" s="260"/>
+      <c r="AB79" s="264"/>
+      <c r="AC79" s="264"/>
+      <c r="AD79" s="264"/>
+      <c r="AE79" s="264"/>
+      <c r="AF79" s="264"/>
+      <c r="AG79" s="264"/>
+      <c r="AH79" s="264"/>
+      <c r="AI79" s="264"/>
+      <c r="AJ79" s="264"/>
+      <c r="AK79" s="264"/>
+      <c r="AL79" s="264"/>
+      <c r="AM79" s="264"/>
+      <c r="AN79" s="264"/>
+      <c r="AO79" s="264"/>
+      <c r="AP79" s="264"/>
+      <c r="AQ79" s="264"/>
+      <c r="AR79" s="261"/>
+      <c r="AV79" s="291"/>
+      <c r="AW79" s="291"/>
+      <c r="AX79" s="291"/>
+      <c r="AY79" s="291"/>
+      <c r="AZ79" s="291"/>
+      <c r="BA79" s="291"/>
+      <c r="BB79" s="291"/>
+      <c r="BC79" s="291"/>
+      <c r="BD79" s="291"/>
+      <c r="BE79" s="291"/>
+      <c r="BF79" s="291"/>
+      <c r="BG79" s="291"/>
+      <c r="BH79" s="291"/>
+      <c r="BI79" s="291"/>
+      <c r="BJ79" s="291"/>
+      <c r="BK79" s="291"/>
+      <c r="BL79" s="291"/>
+      <c r="BM79" s="291"/>
+      <c r="BN79" s="291"/>
+      <c r="BO79" s="291"/>
+      <c r="BP79" s="291"/>
+      <c r="BQ79" s="291"/>
+      <c r="BR79" s="287"/>
+      <c r="BS79" s="148"/>
+      <c r="BT79" s="148"/>
+      <c r="BU79" s="149"/>
+      <c r="BV79" s="260"/>
+      <c r="BW79" s="264"/>
+      <c r="BX79" s="264"/>
+      <c r="BY79" s="264"/>
+      <c r="BZ79" s="264"/>
+      <c r="CA79" s="264"/>
+      <c r="CB79" s="264"/>
+      <c r="CC79" s="264"/>
+      <c r="CD79" s="264"/>
+      <c r="CE79" s="264"/>
+      <c r="CF79" s="264"/>
+      <c r="CG79" s="264"/>
+      <c r="CH79" s="264"/>
+      <c r="CI79" s="264"/>
+      <c r="CJ79" s="264"/>
+      <c r="CK79" s="264"/>
+      <c r="CL79" s="264"/>
+      <c r="CM79" s="261"/>
+      <c r="CN79" s="33"/>
+      <c r="CO79" s="294"/>
+    </row>
+    <row r="80" spans="1:104" ht="7.5" customHeight="1">
+      <c r="A80" s="291"/>
+      <c r="B80" s="291"/>
+      <c r="C80" s="291"/>
+      <c r="D80" s="291"/>
+      <c r="E80" s="291"/>
+      <c r="F80" s="291"/>
+      <c r="G80" s="291"/>
+      <c r="H80" s="291"/>
+      <c r="I80" s="291"/>
+      <c r="J80" s="291"/>
+      <c r="K80" s="291"/>
+      <c r="L80" s="291"/>
+      <c r="M80" s="291"/>
+      <c r="N80" s="291"/>
+      <c r="O80" s="291"/>
+      <c r="P80" s="291"/>
+      <c r="Q80" s="291"/>
+      <c r="R80" s="291"/>
+      <c r="S80" s="291"/>
+      <c r="T80" s="291"/>
+      <c r="U80" s="291"/>
+      <c r="V80" s="291"/>
+      <c r="W80" s="289"/>
+      <c r="X80" s="158"/>
+      <c r="Y80" s="158"/>
+      <c r="Z80" s="159"/>
+      <c r="AA80" s="295"/>
+      <c r="AB80" s="296"/>
+      <c r="AC80" s="296"/>
+      <c r="AD80" s="130"/>
+      <c r="AE80" s="130"/>
+      <c r="AF80" s="130"/>
+      <c r="AG80" s="130"/>
+      <c r="AH80" s="130"/>
+      <c r="AI80" s="130"/>
+      <c r="AJ80" s="130"/>
+      <c r="AK80" s="130"/>
+      <c r="AL80" s="130"/>
+      <c r="AM80" s="130"/>
+      <c r="AN80" s="130"/>
+      <c r="AO80" s="130"/>
+      <c r="AP80" s="130"/>
+      <c r="AQ80" s="130"/>
+      <c r="AR80" s="297"/>
+      <c r="AV80" s="291"/>
+      <c r="AW80" s="291"/>
+      <c r="AX80" s="291"/>
+      <c r="AY80" s="291"/>
+      <c r="AZ80" s="291"/>
+      <c r="BA80" s="291"/>
+      <c r="BB80" s="291"/>
+      <c r="BC80" s="291"/>
+      <c r="BD80" s="291"/>
+      <c r="BE80" s="291"/>
+      <c r="BF80" s="291"/>
+      <c r="BG80" s="291"/>
+      <c r="BH80" s="291"/>
+      <c r="BI80" s="291"/>
+      <c r="BJ80" s="291"/>
+      <c r="BK80" s="291"/>
+      <c r="BL80" s="291"/>
+      <c r="BM80" s="291"/>
+      <c r="BN80" s="291"/>
+      <c r="BO80" s="291"/>
+      <c r="BP80" s="291"/>
+      <c r="BQ80" s="291"/>
+      <c r="BR80" s="289"/>
+      <c r="BS80" s="158"/>
+      <c r="BT80" s="158"/>
+      <c r="BU80" s="159"/>
+      <c r="BV80" s="295"/>
+      <c r="BW80" s="296"/>
+      <c r="BX80" s="296"/>
+      <c r="BY80" s="130"/>
+      <c r="BZ80" s="130"/>
+      <c r="CA80" s="130"/>
+      <c r="CB80" s="130"/>
+      <c r="CC80" s="130"/>
+      <c r="CD80" s="130"/>
+      <c r="CE80" s="130"/>
+      <c r="CF80" s="130"/>
+      <c r="CG80" s="130"/>
+      <c r="CH80" s="130"/>
+      <c r="CI80" s="130"/>
+      <c r="CJ80" s="130"/>
+      <c r="CK80" s="130"/>
+      <c r="CL80" s="130"/>
+      <c r="CM80" s="297"/>
+      <c r="CN80" s="33"/>
+      <c r="CO80" s="294"/>
+    </row>
+    <row r="81" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A81" s="152"/>
+      <c r="B81" s="152"/>
+      <c r="C81" s="152"/>
+      <c r="D81" s="152"/>
+      <c r="E81" s="152"/>
+      <c r="F81" s="152"/>
+      <c r="G81" s="152"/>
+      <c r="H81" s="152"/>
+      <c r="I81" s="152"/>
+      <c r="J81" s="152"/>
+      <c r="K81" s="152"/>
+      <c r="L81" s="152"/>
+      <c r="M81" s="152"/>
+      <c r="N81" s="298" t="s">
+        <v>67</v>
+      </c>
+      <c r="O81" s="298"/>
+      <c r="P81" s="299" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q81" s="299"/>
+      <c r="R81" s="299"/>
+      <c r="S81" s="299"/>
+      <c r="T81" s="299"/>
+      <c r="U81" s="299"/>
+      <c r="V81" s="299"/>
+      <c r="W81" s="299"/>
+      <c r="X81" s="299"/>
+      <c r="Y81" s="299"/>
+      <c r="Z81" s="299"/>
+      <c r="AA81" s="299"/>
+      <c r="AB81" s="299"/>
+      <c r="AC81" s="299"/>
+      <c r="AD81" s="299"/>
+      <c r="AE81" s="299"/>
+      <c r="AF81" s="299"/>
+      <c r="AG81" s="299"/>
+      <c r="AH81" s="299"/>
+      <c r="AI81" s="299"/>
+      <c r="AJ81" s="299"/>
+      <c r="AK81" s="299"/>
+      <c r="AL81" s="299"/>
+      <c r="AM81" s="299"/>
+      <c r="AN81" s="299"/>
+      <c r="AO81" s="299"/>
+      <c r="AP81" s="299"/>
+      <c r="AQ81" s="300"/>
+      <c r="AR81" s="300"/>
+      <c r="AV81" s="152"/>
+      <c r="AW81" s="152"/>
+      <c r="AX81" s="152"/>
+      <c r="AY81" s="152"/>
+      <c r="AZ81" s="152"/>
+      <c r="BA81" s="152"/>
+      <c r="BB81" s="152"/>
+      <c r="BC81" s="152"/>
+      <c r="BD81" s="152"/>
+      <c r="BE81" s="152"/>
+      <c r="BF81" s="152"/>
+      <c r="BG81" s="152"/>
+      <c r="BH81" s="152"/>
+      <c r="BI81" s="298" t="s">
+        <v>67</v>
+      </c>
+      <c r="BJ81" s="298"/>
+      <c r="BK81" s="299" t="s">
+        <v>68</v>
+      </c>
+      <c r="BL81" s="299"/>
+      <c r="BM81" s="299"/>
+      <c r="BN81" s="299"/>
+      <c r="BO81" s="299"/>
+      <c r="BP81" s="299"/>
+      <c r="BQ81" s="299"/>
+      <c r="BR81" s="299"/>
+      <c r="BS81" s="299"/>
+      <c r="BT81" s="299"/>
+      <c r="BU81" s="299"/>
+      <c r="BV81" s="299"/>
+      <c r="BW81" s="299"/>
+      <c r="BX81" s="299"/>
+      <c r="BY81" s="299"/>
+      <c r="BZ81" s="299"/>
+      <c r="CA81" s="299"/>
+      <c r="CB81" s="299"/>
+      <c r="CC81" s="299"/>
+      <c r="CD81" s="299"/>
+      <c r="CE81" s="299"/>
+      <c r="CF81" s="299"/>
+      <c r="CG81" s="299"/>
+      <c r="CH81" s="299"/>
+      <c r="CI81" s="299"/>
+      <c r="CJ81" s="299"/>
+      <c r="CK81" s="299"/>
+      <c r="CL81" s="300"/>
+      <c r="CM81" s="300"/>
+      <c r="CN81" s="33"/>
+      <c r="CO81" s="302"/>
+    </row>
+    <row r="82" spans="1:93" ht="7.5" customHeight="1">
+      <c r="A82" s="303" t="s">
+        <v>69</v>
+      </c>
+      <c r="B82" s="303"/>
+      <c r="C82" s="304"/>
+      <c r="D82" s="304"/>
+      <c r="E82" s="304"/>
+      <c r="F82" s="304"/>
+      <c r="G82" s="304"/>
+      <c r="H82" s="303" t="s">
+        <v>34</v>
+      </c>
+      <c r="I82" s="303"/>
+      <c r="J82" s="304"/>
+      <c r="K82" s="304"/>
+      <c r="L82" s="304"/>
+      <c r="M82" s="304"/>
+      <c r="N82" s="305"/>
+      <c r="O82" s="305"/>
+      <c r="P82" s="306"/>
+      <c r="Q82" s="306"/>
+      <c r="R82" s="306"/>
+      <c r="S82" s="306"/>
+      <c r="T82" s="306"/>
+      <c r="U82" s="306"/>
+      <c r="V82" s="306"/>
+      <c r="W82" s="306"/>
+      <c r="X82" s="306"/>
+      <c r="Y82" s="306"/>
+      <c r="Z82" s="306"/>
+      <c r="AA82" s="306"/>
+      <c r="AB82" s="306"/>
+      <c r="AC82" s="306"/>
+      <c r="AD82" s="306"/>
+      <c r="AE82" s="306"/>
+      <c r="AF82" s="306"/>
+      <c r="AG82" s="306"/>
+      <c r="AH82" s="306"/>
+      <c r="AI82" s="306"/>
+      <c r="AJ82" s="306"/>
+      <c r="AK82" s="306"/>
+      <c r="AL82" s="306"/>
+      <c r="AM82" s="306"/>
+      <c r="AN82" s="306"/>
+      <c r="AO82" s="306"/>
+      <c r="AP82" s="306"/>
+      <c r="AQ82" s="307"/>
+      <c r="AR82" s="307"/>
+      <c r="AV82" s="303" t="s">
+        <v>69</v>
+      </c>
+      <c r="AW82" s="303"/>
+      <c r="AX82" s="304"/>
+      <c r="AY82" s="304"/>
+      <c r="AZ82" s="304"/>
+      <c r="BA82" s="304"/>
+      <c r="BB82" s="304"/>
+      <c r="BC82" s="303" t="s">
+        <v>34</v>
+      </c>
+      <c r="BD82" s="303"/>
+      <c r="BE82" s="304"/>
+      <c r="BF82" s="304"/>
+      <c r="BG82" s="304"/>
+      <c r="BH82" s="304"/>
+      <c r="BI82" s="305"/>
+      <c r="BJ82" s="305"/>
+      <c r="BK82" s="306"/>
+      <c r="BL82" s="306"/>
+      <c r="BM82" s="306"/>
+      <c r="BN82" s="306"/>
+      <c r="BO82" s="306"/>
+      <c r="BP82" s="306"/>
+      <c r="BQ82" s="306"/>
+      <c r="BR82" s="306"/>
+      <c r="BS82" s="306"/>
+      <c r="BT82" s="306"/>
+      <c r="BU82" s="306"/>
+      <c r="BV82" s="306"/>
+      <c r="BW82" s="306"/>
+      <c r="BX82" s="306"/>
+      <c r="BY82" s="306"/>
+      <c r="BZ82" s="306"/>
+      <c r="CA82" s="306"/>
+      <c r="CB82" s="306"/>
+      <c r="CC82" s="306"/>
+      <c r="CD82" s="306"/>
+      <c r="CE82" s="306"/>
+      <c r="CF82" s="306"/>
+      <c r="CG82" s="306"/>
+      <c r="CH82" s="306"/>
+      <c r="CI82" s="306"/>
+      <c r="CJ82" s="306"/>
+      <c r="CK82" s="306"/>
+      <c r="CL82" s="307"/>
+      <c r="CM82" s="307"/>
+    </row>
+    <row r="83" spans="1:93" ht="3.75" customHeight="1">
+      <c r="A83" s="303"/>
+      <c r="B83" s="303"/>
+      <c r="C83" s="304"/>
+      <c r="D83" s="304"/>
+      <c r="E83" s="304"/>
+      <c r="F83" s="304"/>
+      <c r="G83" s="304"/>
+      <c r="H83" s="303"/>
+      <c r="I83" s="303"/>
+      <c r="J83" s="304"/>
+      <c r="K83" s="304"/>
+      <c r="L83" s="304"/>
+      <c r="M83" s="304"/>
+      <c r="N83" s="305"/>
+      <c r="O83" s="305"/>
+      <c r="P83" s="306" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q83" s="306"/>
+      <c r="R83" s="306"/>
+      <c r="S83" s="306"/>
+      <c r="T83" s="306"/>
+      <c r="U83" s="306"/>
+      <c r="V83" s="306"/>
+      <c r="W83" s="306"/>
+      <c r="X83" s="306"/>
+      <c r="Y83" s="306"/>
+      <c r="Z83" s="306"/>
+      <c r="AA83" s="306"/>
+      <c r="AB83" s="306"/>
+      <c r="AC83" s="306"/>
+      <c r="AD83" s="306"/>
+      <c r="AE83" s="306"/>
+      <c r="AF83" s="306"/>
+      <c r="AG83" s="306"/>
+      <c r="AH83" s="306"/>
+      <c r="AI83" s="306"/>
+      <c r="AJ83" s="306"/>
+      <c r="AK83" s="306"/>
+      <c r="AL83" s="306"/>
+      <c r="AM83" s="306"/>
+      <c r="AN83" s="306"/>
+      <c r="AO83" s="306"/>
+      <c r="AP83" s="306"/>
+      <c r="AQ83" s="306"/>
+      <c r="AR83" s="306"/>
+      <c r="AV83" s="303"/>
+      <c r="AW83" s="303"/>
+      <c r="AX83" s="304"/>
+      <c r="AY83" s="304"/>
+      <c r="AZ83" s="304"/>
+      <c r="BA83" s="304"/>
+      <c r="BB83" s="304"/>
+      <c r="BC83" s="303"/>
+      <c r="BD83" s="303"/>
+      <c r="BE83" s="304"/>
+      <c r="BF83" s="304"/>
+      <c r="BG83" s="304"/>
+      <c r="BH83" s="304"/>
+      <c r="BI83" s="305"/>
+      <c r="BJ83" s="305"/>
+      <c r="BK83" s="306" t="s">
+        <v>70</v>
+      </c>
+      <c r="BL83" s="306"/>
+      <c r="BM83" s="306"/>
+      <c r="BN83" s="306"/>
+      <c r="BO83" s="306"/>
+      <c r="BP83" s="306"/>
+      <c r="BQ83" s="306"/>
+      <c r="BR83" s="306"/>
+      <c r="BS83" s="306"/>
+      <c r="BT83" s="306"/>
+      <c r="BU83" s="306"/>
+      <c r="BV83" s="306"/>
+      <c r="BW83" s="306"/>
+      <c r="BX83" s="306"/>
+      <c r="BY83" s="306"/>
+      <c r="BZ83" s="306"/>
+      <c r="CA83" s="306"/>
+      <c r="CB83" s="306"/>
+      <c r="CC83" s="306"/>
+      <c r="CD83" s="306"/>
+      <c r="CE83" s="306"/>
+      <c r="CF83" s="306"/>
+      <c r="CG83" s="306"/>
+      <c r="CH83" s="306"/>
+      <c r="CI83" s="306"/>
+      <c r="CJ83" s="306"/>
+      <c r="CK83" s="306"/>
+      <c r="CL83" s="306"/>
+      <c r="CM83" s="306"/>
+    </row>
+    <row r="84" spans="1:93" ht="12.75" customHeight="1">
+      <c r="A84" s="303"/>
+      <c r="B84" s="303"/>
+      <c r="C84" s="304"/>
+      <c r="D84" s="304"/>
+      <c r="E84" s="304"/>
+      <c r="F84" s="304"/>
+      <c r="G84" s="304"/>
+      <c r="H84" s="303"/>
+      <c r="I84" s="303"/>
+      <c r="J84" s="304"/>
+      <c r="K84" s="304"/>
+      <c r="L84" s="304"/>
+      <c r="M84" s="304"/>
+      <c r="N84" s="305"/>
+      <c r="O84" s="305"/>
+      <c r="P84" s="306"/>
+      <c r="Q84" s="306"/>
+      <c r="R84" s="306"/>
+      <c r="S84" s="306"/>
+      <c r="T84" s="306"/>
+      <c r="U84" s="306"/>
+      <c r="V84" s="306"/>
+      <c r="W84" s="306"/>
+      <c r="X84" s="306"/>
+      <c r="Y84" s="306"/>
+      <c r="Z84" s="306"/>
+      <c r="AA84" s="306"/>
+      <c r="AB84" s="306"/>
+      <c r="AC84" s="306"/>
+      <c r="AD84" s="306"/>
+      <c r="AE84" s="306"/>
+      <c r="AF84" s="306"/>
+      <c r="AG84" s="306"/>
+      <c r="AH84" s="306"/>
+      <c r="AI84" s="306"/>
+      <c r="AJ84" s="306"/>
+      <c r="AK84" s="306"/>
+      <c r="AL84" s="306"/>
+      <c r="AM84" s="306"/>
+      <c r="AN84" s="306"/>
+      <c r="AO84" s="306"/>
+      <c r="AP84" s="306"/>
+      <c r="AQ84" s="306"/>
+      <c r="AR84" s="306"/>
+      <c r="AV84" s="303"/>
+      <c r="AW84" s="303"/>
+      <c r="AX84" s="304"/>
+      <c r="AY84" s="304"/>
+      <c r="AZ84" s="304"/>
+      <c r="BA84" s="304"/>
+      <c r="BB84" s="304"/>
+      <c r="BC84" s="303"/>
+      <c r="BD84" s="303"/>
+      <c r="BE84" s="304"/>
+      <c r="BF84" s="304"/>
+      <c r="BG84" s="304"/>
+      <c r="BH84" s="304"/>
+      <c r="BI84" s="305"/>
+      <c r="BJ84" s="305"/>
+      <c r="BK84" s="306"/>
+      <c r="BL84" s="306"/>
+      <c r="BM84" s="306"/>
+      <c r="BN84" s="306"/>
+      <c r="BO84" s="306"/>
+      <c r="BP84" s="306"/>
+      <c r="BQ84" s="306"/>
+      <c r="BR84" s="306"/>
+      <c r="BS84" s="306"/>
+      <c r="BT84" s="306"/>
+      <c r="BU84" s="306"/>
+      <c r="BV84" s="306"/>
+      <c r="BW84" s="306"/>
+      <c r="BX84" s="306"/>
+      <c r="BY84" s="306"/>
+      <c r="BZ84" s="306"/>
+      <c r="CA84" s="306"/>
+      <c r="CB84" s="306"/>
+      <c r="CC84" s="306"/>
+      <c r="CD84" s="306"/>
+      <c r="CE84" s="306"/>
+      <c r="CF84" s="306"/>
+      <c r="CG84" s="306"/>
+      <c r="CH84" s="306"/>
+      <c r="CI84" s="306"/>
+      <c r="CJ84" s="306"/>
+      <c r="CK84" s="306"/>
+      <c r="CL84" s="306"/>
+      <c r="CM84" s="306"/>
+    </row>
+    <row r="85" spans="1:93" ht="9" customHeight="1">
+      <c r="A85" s="303"/>
+      <c r="B85" s="303"/>
+      <c r="C85" s="304"/>
+      <c r="D85" s="304"/>
+      <c r="E85" s="304"/>
+      <c r="F85" s="304"/>
+      <c r="G85" s="304"/>
+      <c r="H85" s="303"/>
+      <c r="I85" s="303"/>
+      <c r="J85" s="304"/>
+      <c r="K85" s="304"/>
+      <c r="L85" s="304"/>
+      <c r="M85" s="304"/>
+      <c r="N85" s="305"/>
+      <c r="O85" s="305"/>
+      <c r="P85" s="306" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q85" s="306"/>
+      <c r="R85" s="306"/>
+      <c r="S85" s="306"/>
+      <c r="T85" s="306"/>
+      <c r="U85" s="306"/>
+      <c r="V85" s="306"/>
+      <c r="W85" s="306"/>
+      <c r="X85" s="306"/>
+      <c r="Y85" s="306"/>
+      <c r="Z85" s="306"/>
+      <c r="AA85" s="306"/>
+      <c r="AB85" s="306"/>
+      <c r="AC85" s="306"/>
+      <c r="AD85" s="306"/>
+      <c r="AE85" s="306"/>
+      <c r="AF85" s="306"/>
+      <c r="AG85" s="306"/>
+      <c r="AH85" s="306"/>
+      <c r="AI85" s="306"/>
+      <c r="AJ85" s="306"/>
+      <c r="AK85" s="306"/>
+      <c r="AL85" s="306"/>
+      <c r="AM85" s="306"/>
+      <c r="AN85" s="307"/>
+      <c r="AO85" s="307"/>
+      <c r="AP85" s="307"/>
+      <c r="AQ85" s="309" t="s">
+        <v>72</v>
+      </c>
+      <c r="AR85" s="309"/>
+      <c r="AV85" s="303"/>
+      <c r="AW85" s="303"/>
+      <c r="AX85" s="304"/>
+      <c r="AY85" s="304"/>
+      <c r="AZ85" s="304"/>
+      <c r="BA85" s="304"/>
+      <c r="BB85" s="304"/>
+      <c r="BC85" s="303"/>
+      <c r="BD85" s="303"/>
+      <c r="BE85" s="304"/>
+      <c r="BF85" s="304"/>
+      <c r="BG85" s="304"/>
+      <c r="BH85" s="304"/>
+      <c r="BI85" s="305"/>
+      <c r="BJ85" s="305"/>
+      <c r="BK85" s="306" t="s">
+        <v>71</v>
+      </c>
+      <c r="BL85" s="306"/>
+      <c r="BM85" s="306"/>
+      <c r="BN85" s="306"/>
+      <c r="BO85" s="306"/>
+      <c r="BP85" s="306"/>
+      <c r="BQ85" s="306"/>
+      <c r="BR85" s="306"/>
+      <c r="BS85" s="306"/>
+      <c r="BT85" s="306"/>
+      <c r="BU85" s="306"/>
+      <c r="BV85" s="306"/>
+      <c r="BW85" s="306"/>
+      <c r="BX85" s="306"/>
+      <c r="BY85" s="306"/>
+      <c r="BZ85" s="306"/>
+      <c r="CA85" s="306"/>
+      <c r="CB85" s="306"/>
+      <c r="CC85" s="306"/>
+      <c r="CD85" s="306"/>
+      <c r="CE85" s="306"/>
+      <c r="CF85" s="306"/>
+      <c r="CG85" s="306"/>
+      <c r="CH85" s="306"/>
+      <c r="CI85" s="307"/>
+      <c r="CJ85" s="307"/>
+      <c r="CK85" s="307"/>
+      <c r="CL85" s="309" t="s">
+        <v>72</v>
+      </c>
+      <c r="CM85" s="309"/>
+    </row>
+    <row r="86" spans="1:93" ht="9" customHeight="1">
+      <c r="A86" s="303"/>
+      <c r="B86" s="303"/>
+      <c r="C86" s="304"/>
+      <c r="D86" s="304"/>
+      <c r="E86" s="304"/>
+      <c r="F86" s="304"/>
+      <c r="G86" s="304"/>
+      <c r="H86" s="310"/>
+      <c r="I86" s="310"/>
+      <c r="J86" s="310"/>
+      <c r="K86" s="310"/>
+      <c r="L86" s="310"/>
+      <c r="M86" s="310"/>
+      <c r="N86" s="305"/>
+      <c r="O86" s="305"/>
+      <c r="P86" s="306"/>
+      <c r="Q86" s="306"/>
+      <c r="R86" s="306"/>
+      <c r="S86" s="306"/>
+      <c r="T86" s="306"/>
+      <c r="U86" s="306"/>
+      <c r="V86" s="306"/>
+      <c r="W86" s="306"/>
+      <c r="X86" s="306"/>
+      <c r="Y86" s="306"/>
+      <c r="Z86" s="306"/>
+      <c r="AA86" s="306"/>
+      <c r="AB86" s="306"/>
+      <c r="AC86" s="306"/>
+      <c r="AD86" s="306"/>
+      <c r="AE86" s="306"/>
+      <c r="AF86" s="306"/>
+      <c r="AG86" s="306"/>
+      <c r="AH86" s="306"/>
+      <c r="AI86" s="306"/>
+      <c r="AJ86" s="306"/>
+      <c r="AK86" s="306"/>
+      <c r="AL86" s="306"/>
+      <c r="AM86" s="306"/>
+      <c r="AN86" s="307"/>
+      <c r="AO86" s="307"/>
+      <c r="AP86" s="307"/>
+      <c r="AQ86" s="309"/>
+      <c r="AR86" s="309"/>
+      <c r="AV86" s="303"/>
+      <c r="AW86" s="303"/>
+      <c r="AX86" s="304"/>
+      <c r="AY86" s="304"/>
+      <c r="AZ86" s="304"/>
+      <c r="BA86" s="304"/>
+      <c r="BB86" s="304"/>
+      <c r="BC86" s="310"/>
+      <c r="BD86" s="310"/>
+      <c r="BE86" s="310"/>
+      <c r="BF86" s="310"/>
+      <c r="BG86" s="310"/>
+      <c r="BH86" s="310"/>
+      <c r="BI86" s="305"/>
+      <c r="BJ86" s="305"/>
+      <c r="BK86" s="306"/>
+      <c r="BL86" s="306"/>
+      <c r="BM86" s="306"/>
+      <c r="BN86" s="306"/>
+      <c r="BO86" s="306"/>
+      <c r="BP86" s="306"/>
+      <c r="BQ86" s="306"/>
+      <c r="BR86" s="306"/>
+      <c r="BS86" s="306"/>
+      <c r="BT86" s="306"/>
+      <c r="BU86" s="306"/>
+      <c r="BV86" s="306"/>
+      <c r="BW86" s="306"/>
+      <c r="BX86" s="306"/>
+      <c r="BY86" s="306"/>
+      <c r="BZ86" s="306"/>
+      <c r="CA86" s="306"/>
+      <c r="CB86" s="306"/>
+      <c r="CC86" s="306"/>
+      <c r="CD86" s="306"/>
+      <c r="CE86" s="306"/>
+      <c r="CF86" s="306"/>
+      <c r="CG86" s="306"/>
+      <c r="CH86" s="306"/>
+      <c r="CI86" s="307"/>
+      <c r="CJ86" s="307"/>
+      <c r="CK86" s="307"/>
+      <c r="CL86" s="309"/>
+      <c r="CM86" s="309"/>
+    </row>
+    <row r="87" spans="1:93" ht="9" customHeight="1">
+      <c r="A87" s="311" t="s">
+        <v>73</v>
+      </c>
+      <c r="B87" s="311"/>
+      <c r="C87" s="311"/>
+      <c r="D87" s="311"/>
+      <c r="E87" s="311"/>
+      <c r="F87" s="311"/>
+      <c r="G87" s="311"/>
+      <c r="H87" s="312" t="s">
+        <v>74</v>
+      </c>
+      <c r="I87" s="313"/>
+      <c r="J87" s="313"/>
+      <c r="K87" s="313"/>
+      <c r="L87" s="313"/>
+      <c r="M87" s="313"/>
+      <c r="N87" s="313"/>
+      <c r="O87" s="313"/>
+      <c r="P87" s="313"/>
+      <c r="Q87" s="313"/>
+      <c r="R87" s="313"/>
+      <c r="S87" s="313"/>
+      <c r="T87" s="313"/>
+      <c r="U87" s="313"/>
+      <c r="V87" s="313"/>
+      <c r="W87" s="313"/>
+      <c r="X87" s="314"/>
+      <c r="Y87" s="307"/>
+      <c r="Z87" s="307"/>
+      <c r="AA87" s="307"/>
+      <c r="AB87" s="307"/>
+      <c r="AC87" s="152"/>
+      <c r="AD87" s="152"/>
+      <c r="AE87" s="152"/>
+      <c r="AF87" s="152"/>
+      <c r="AG87" s="152"/>
+      <c r="AH87" s="152"/>
+      <c r="AI87" s="152"/>
+      <c r="AJ87" s="152"/>
+      <c r="AK87" s="152"/>
+      <c r="AL87" s="152"/>
+      <c r="AM87" s="152"/>
+      <c r="AN87" s="152"/>
+      <c r="AO87" s="152"/>
+      <c r="AP87" s="152"/>
+      <c r="AQ87" s="152"/>
+      <c r="AR87" s="152"/>
+      <c r="AV87" s="311" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW87" s="311"/>
+      <c r="AX87" s="311"/>
+      <c r="AY87" s="311"/>
+      <c r="AZ87" s="311"/>
+      <c r="BA87" s="311"/>
+      <c r="BB87" s="311"/>
+      <c r="BC87" s="312" t="s">
+        <v>74</v>
+      </c>
+      <c r="BD87" s="313"/>
+      <c r="BE87" s="313"/>
+      <c r="BF87" s="313"/>
+      <c r="BG87" s="313"/>
+      <c r="BH87" s="313"/>
+      <c r="BI87" s="313"/>
+      <c r="BJ87" s="313"/>
+      <c r="BK87" s="313"/>
+      <c r="BL87" s="313"/>
+      <c r="BM87" s="313"/>
+      <c r="BN87" s="313"/>
+      <c r="BO87" s="313"/>
+      <c r="BP87" s="313"/>
+      <c r="BQ87" s="313"/>
+      <c r="BR87" s="313"/>
+      <c r="BS87" s="314"/>
+      <c r="BT87" s="307"/>
+      <c r="BU87" s="307"/>
+      <c r="BV87" s="307"/>
+      <c r="BW87" s="307"/>
+      <c r="BX87" s="152"/>
+      <c r="BY87" s="152"/>
+      <c r="BZ87" s="152"/>
+      <c r="CA87" s="152"/>
+      <c r="CB87" s="152"/>
+      <c r="CC87" s="152"/>
+      <c r="CD87" s="152"/>
+      <c r="CE87" s="152"/>
+      <c r="CF87" s="152"/>
+      <c r="CG87" s="152"/>
+      <c r="CH87" s="152"/>
+      <c r="CI87" s="152"/>
+      <c r="CJ87" s="152"/>
+      <c r="CK87" s="152"/>
+      <c r="CL87" s="152"/>
+      <c r="CM87" s="152"/>
+    </row>
+    <row r="88" spans="1:93" ht="9" customHeight="1">
+      <c r="A88" s="315"/>
+      <c r="B88" s="315"/>
+      <c r="C88" s="315"/>
+      <c r="D88" s="315"/>
+      <c r="E88" s="315"/>
+      <c r="F88" s="315"/>
+      <c r="G88" s="315"/>
+      <c r="H88" s="316"/>
+      <c r="I88" s="317"/>
+      <c r="J88" s="317"/>
+      <c r="K88" s="317"/>
+      <c r="L88" s="317"/>
+      <c r="M88" s="317"/>
+      <c r="N88" s="317"/>
+      <c r="O88" s="317"/>
+      <c r="P88" s="317"/>
+      <c r="Q88" s="317"/>
+      <c r="R88" s="317"/>
+      <c r="S88" s="317"/>
+      <c r="T88" s="317"/>
+      <c r="U88" s="317"/>
+      <c r="V88" s="317"/>
+      <c r="W88" s="317"/>
+      <c r="X88" s="318"/>
+      <c r="Y88" s="307"/>
+      <c r="Z88" s="317" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA88" s="317"/>
+      <c r="AB88" s="307"/>
+      <c r="AC88" s="152"/>
+      <c r="AD88" s="319"/>
+      <c r="AE88" s="319"/>
+      <c r="AF88" s="152"/>
+      <c r="AG88" s="152"/>
+      <c r="AH88" s="152"/>
+      <c r="AI88" s="152"/>
+      <c r="AJ88" s="315" t="s">
+        <v>76</v>
+      </c>
+      <c r="AK88" s="315"/>
+      <c r="AL88" s="152"/>
+      <c r="AM88" s="152"/>
+      <c r="AN88" s="152"/>
+      <c r="AO88" s="152"/>
+      <c r="AP88" s="152"/>
+      <c r="AQ88" s="152"/>
+      <c r="AR88" s="152"/>
+      <c r="AV88" s="315"/>
+      <c r="AW88" s="315"/>
+      <c r="AX88" s="315"/>
+      <c r="AY88" s="315"/>
+      <c r="AZ88" s="315"/>
+      <c r="BA88" s="315"/>
+      <c r="BB88" s="315"/>
+      <c r="BC88" s="316"/>
+      <c r="BD88" s="317"/>
+      <c r="BE88" s="317"/>
+      <c r="BF88" s="317"/>
+      <c r="BG88" s="317"/>
+      <c r="BH88" s="317"/>
+      <c r="BI88" s="317"/>
+      <c r="BJ88" s="317"/>
+      <c r="BK88" s="317"/>
+      <c r="BL88" s="317"/>
+      <c r="BM88" s="317"/>
+      <c r="BN88" s="317"/>
+      <c r="BO88" s="317"/>
+      <c r="BP88" s="317"/>
+      <c r="BQ88" s="317"/>
+      <c r="BR88" s="317"/>
+      <c r="BS88" s="318"/>
+      <c r="BT88" s="307"/>
+      <c r="BU88" s="317" t="s">
+        <v>75</v>
+      </c>
+      <c r="BV88" s="317"/>
+      <c r="BW88" s="307"/>
+      <c r="BX88" s="152"/>
+      <c r="BY88" s="319"/>
+      <c r="BZ88" s="319"/>
+      <c r="CA88" s="152"/>
+      <c r="CB88" s="152"/>
+      <c r="CC88" s="152"/>
+      <c r="CD88" s="152"/>
+      <c r="CE88" s="315" t="s">
+        <v>76</v>
+      </c>
+      <c r="CF88" s="315"/>
+      <c r="CG88" s="152"/>
+      <c r="CH88" s="152"/>
+      <c r="CI88" s="152"/>
+      <c r="CJ88" s="152"/>
+      <c r="CK88" s="152"/>
+      <c r="CL88" s="152"/>
+      <c r="CM88" s="152"/>
+    </row>
+    <row r="89" spans="1:93" ht="9" customHeight="1">
+      <c r="A89" s="315"/>
+      <c r="B89" s="315"/>
+      <c r="C89" s="315"/>
+      <c r="D89" s="315"/>
+      <c r="E89" s="315"/>
+      <c r="F89" s="315"/>
+      <c r="G89" s="315"/>
+      <c r="H89" s="320"/>
+      <c r="I89" s="321"/>
+      <c r="J89" s="321"/>
+      <c r="K89" s="321"/>
+      <c r="L89" s="321"/>
+      <c r="M89" s="321"/>
+      <c r="N89" s="321"/>
+      <c r="O89" s="321"/>
+      <c r="P89" s="321"/>
+      <c r="Q89" s="321"/>
+      <c r="R89" s="321"/>
+      <c r="S89" s="321"/>
+      <c r="T89" s="321"/>
+      <c r="U89" s="321"/>
+      <c r="V89" s="321"/>
+      <c r="W89" s="321"/>
+      <c r="X89" s="322"/>
+      <c r="Y89" s="152"/>
+      <c r="Z89" s="317"/>
+      <c r="AA89" s="317"/>
+      <c r="AC89" s="152"/>
+      <c r="AD89" s="319"/>
+      <c r="AE89" s="319"/>
+      <c r="AF89" s="152"/>
+      <c r="AG89" s="152"/>
+      <c r="AH89" s="152"/>
+      <c r="AI89" s="152"/>
+      <c r="AJ89" s="315"/>
+      <c r="AK89" s="315"/>
+      <c r="AL89" s="152"/>
+      <c r="AM89" s="152"/>
+      <c r="AN89" s="152"/>
+      <c r="AO89" s="152"/>
+      <c r="AP89" s="152"/>
+      <c r="AQ89" s="152"/>
+      <c r="AR89" s="152"/>
+      <c r="AV89" s="315"/>
+      <c r="AW89" s="315"/>
+      <c r="AX89" s="315"/>
+      <c r="AY89" s="315"/>
+      <c r="AZ89" s="315"/>
+      <c r="BA89" s="315"/>
+      <c r="BB89" s="315"/>
+      <c r="BC89" s="320"/>
+      <c r="BD89" s="321"/>
+      <c r="BE89" s="321"/>
+      <c r="BF89" s="321"/>
+      <c r="BG89" s="321"/>
+      <c r="BH89" s="321"/>
+      <c r="BI89" s="321"/>
+      <c r="BJ89" s="321"/>
+      <c r="BK89" s="321"/>
+      <c r="BL89" s="321"/>
+      <c r="BM89" s="321"/>
+      <c r="BN89" s="321"/>
+      <c r="BO89" s="321"/>
+      <c r="BP89" s="321"/>
+      <c r="BQ89" s="321"/>
+      <c r="BR89" s="321"/>
+      <c r="BS89" s="322"/>
+      <c r="BT89" s="152"/>
+      <c r="BU89" s="317"/>
+      <c r="BV89" s="317"/>
+      <c r="BW89" s="152"/>
+      <c r="BX89" s="323"/>
+      <c r="BY89" s="319"/>
+      <c r="BZ89" s="319"/>
+      <c r="CA89" s="152"/>
+      <c r="CB89" s="152"/>
+      <c r="CC89" s="152"/>
+      <c r="CD89" s="152"/>
+      <c r="CE89" s="315"/>
+      <c r="CF89" s="315"/>
+      <c r="CG89" s="152"/>
+      <c r="CH89" s="152"/>
+      <c r="CI89" s="152"/>
+      <c r="CJ89" s="152"/>
+      <c r="CK89" s="152"/>
+      <c r="CL89" s="152"/>
+      <c r="CM89" s="152"/>
+    </row>
+    <row r="98" spans="1:44" ht="9" customHeight="1">
+      <c r="A98" s="148"/>
+      <c r="B98" s="148"/>
+      <c r="C98" s="148"/>
+      <c r="D98" s="148"/>
+      <c r="E98" s="148"/>
+      <c r="F98" s="148"/>
+      <c r="G98" s="148"/>
+      <c r="H98" s="148"/>
+      <c r="I98" s="148"/>
+      <c r="J98" s="148"/>
+      <c r="K98" s="148"/>
+      <c r="L98" s="148"/>
+      <c r="M98" s="148"/>
+      <c r="N98" s="148"/>
+      <c r="O98" s="148"/>
+      <c r="P98" s="148"/>
+      <c r="Q98" s="148"/>
+      <c r="R98" s="148"/>
+      <c r="S98" s="148"/>
+      <c r="T98" s="148"/>
+      <c r="U98" s="148"/>
+      <c r="V98" s="148"/>
+      <c r="W98" s="148"/>
+      <c r="X98" s="41"/>
+      <c r="Y98" s="41"/>
+      <c r="Z98" s="41"/>
+      <c r="AA98" s="41"/>
+      <c r="AB98" s="41"/>
+      <c r="AC98" s="41"/>
+      <c r="AD98" s="41"/>
+      <c r="AE98" s="41"/>
+      <c r="AF98" s="41"/>
+      <c r="AG98" s="41"/>
+      <c r="AH98" s="41"/>
+      <c r="AI98" s="41"/>
+      <c r="AJ98" s="41"/>
+      <c r="AK98" s="41"/>
+      <c r="AL98" s="41"/>
+      <c r="AM98" s="41"/>
+      <c r="AN98" s="41"/>
+      <c r="AO98" s="41"/>
+      <c r="AP98" s="41"/>
+      <c r="AQ98" s="41"/>
+      <c r="AR98" s="41"/>
+    </row>
+    <row r="99" spans="1:44" ht="9" customHeight="1">
+      <c r="A99" s="148"/>
+      <c r="B99" s="148"/>
+      <c r="C99" s="148"/>
+      <c r="D99" s="148"/>
+      <c r="E99" s="148"/>
+      <c r="F99" s="148"/>
+      <c r="G99" s="148"/>
+      <c r="H99" s="148"/>
+      <c r="I99" s="148"/>
+      <c r="J99" s="148"/>
+      <c r="K99" s="148"/>
+      <c r="L99" s="148"/>
+      <c r="M99" s="148"/>
+      <c r="N99" s="148"/>
+      <c r="O99" s="148"/>
+      <c r="P99" s="148"/>
+      <c r="Q99" s="148"/>
+      <c r="R99" s="148"/>
+      <c r="S99" s="148"/>
+      <c r="T99" s="148"/>
+      <c r="U99" s="148"/>
+      <c r="V99" s="148"/>
+      <c r="W99" s="148"/>
+      <c r="X99" s="41"/>
+      <c r="Y99" s="41"/>
+      <c r="Z99" s="41"/>
+      <c r="AA99" s="41"/>
+      <c r="AB99" s="41"/>
+      <c r="AC99" s="41"/>
+      <c r="AD99" s="41"/>
+      <c r="AE99" s="41"/>
+      <c r="AF99" s="41"/>
+      <c r="AG99" s="41"/>
+      <c r="AH99" s="41"/>
+      <c r="AI99" s="41"/>
+      <c r="AJ99" s="41"/>
+      <c r="AK99" s="41"/>
+      <c r="AL99" s="41"/>
+      <c r="AM99" s="41"/>
+      <c r="AN99" s="41"/>
+      <c r="AO99" s="41"/>
+      <c r="AP99" s="41"/>
+      <c r="AQ99" s="41"/>
+      <c r="AR99" s="41"/>
+    </row>
+    <row r="100" spans="1:44" ht="9" customHeight="1">
+      <c r="A100" s="41"/>
+      <c r="B100" s="41"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="41"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="41"/>
+      <c r="I100" s="41"/>
+      <c r="J100" s="41"/>
+      <c r="K100" s="41"/>
+      <c r="L100" s="41"/>
+      <c r="M100" s="41"/>
+      <c r="N100" s="41"/>
+      <c r="O100" s="324"/>
+      <c r="P100" s="324"/>
+      <c r="Q100" s="324"/>
+      <c r="R100" s="324"/>
+      <c r="S100" s="324"/>
+      <c r="T100" s="41"/>
+      <c r="U100" s="324"/>
+      <c r="V100" s="324"/>
+      <c r="W100" s="324"/>
+      <c r="X100" s="41"/>
+      <c r="Y100" s="41"/>
+      <c r="Z100" s="41"/>
+      <c r="AA100" s="41"/>
+      <c r="AB100" s="41"/>
+      <c r="AC100" s="41"/>
+      <c r="AD100" s="41"/>
+      <c r="AE100" s="41"/>
+      <c r="AF100" s="41"/>
+      <c r="AG100" s="41"/>
+      <c r="AH100" s="41"/>
+      <c r="AI100" s="41"/>
+      <c r="AJ100" s="41"/>
+      <c r="AK100" s="41"/>
+      <c r="AL100" s="41"/>
+      <c r="AM100" s="41"/>
+      <c r="AN100" s="41"/>
+      <c r="AO100" s="41"/>
+      <c r="AP100" s="41"/>
+      <c r="AQ100" s="41"/>
+      <c r="AR100" s="41"/>
+    </row>
+    <row r="101" spans="1:44" ht="9" customHeight="1">
+      <c r="A101" s="41"/>
+      <c r="B101" s="41"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="41"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="41"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="41"/>
+      <c r="I101" s="41"/>
+      <c r="J101" s="41"/>
+      <c r="K101" s="41"/>
+      <c r="L101" s="41"/>
+      <c r="M101" s="41"/>
+      <c r="N101" s="324"/>
+      <c r="O101" s="324"/>
+      <c r="P101" s="324"/>
+      <c r="Q101" s="324"/>
+      <c r="R101" s="324"/>
+      <c r="S101" s="324"/>
+      <c r="T101" s="324"/>
+      <c r="U101" s="324"/>
+      <c r="V101" s="324"/>
+      <c r="W101" s="324"/>
+      <c r="X101" s="41"/>
+      <c r="Y101" s="41"/>
+      <c r="Z101" s="41"/>
+      <c r="AA101" s="41"/>
+      <c r="AB101" s="41"/>
+      <c r="AC101" s="41"/>
+      <c r="AD101" s="41"/>
+      <c r="AE101" s="41"/>
+      <c r="AF101" s="41"/>
+      <c r="AG101" s="41"/>
+      <c r="AH101" s="41"/>
+      <c r="AI101" s="41"/>
+      <c r="AJ101" s="41"/>
+      <c r="AK101" s="41"/>
+      <c r="AL101" s="41"/>
+      <c r="AM101" s="41"/>
+      <c r="AN101" s="41"/>
+      <c r="AO101" s="41"/>
+      <c r="AP101" s="41"/>
+      <c r="AQ101" s="41"/>
+      <c r="AR101" s="41"/>
+    </row>
+    <row r="102" spans="1:44" ht="9" customHeight="1">
+      <c r="A102" s="325"/>
+      <c r="B102" s="325"/>
+      <c r="C102" s="325"/>
+      <c r="D102" s="326"/>
+      <c r="E102" s="326"/>
+      <c r="F102" s="326"/>
+      <c r="G102" s="326"/>
+      <c r="H102" s="326"/>
+      <c r="I102" s="326"/>
+      <c r="J102" s="326"/>
+      <c r="K102" s="326"/>
+      <c r="L102" s="326"/>
+      <c r="M102" s="326"/>
+      <c r="N102" s="5"/>
+      <c r="O102" s="5"/>
+      <c r="P102" s="5"/>
+      <c r="Q102" s="5"/>
+      <c r="R102" s="5"/>
+      <c r="S102" s="5"/>
+      <c r="T102" s="5"/>
+      <c r="U102" s="5"/>
+      <c r="V102" s="5"/>
+      <c r="W102" s="5"/>
+      <c r="X102" s="264"/>
+      <c r="Y102" s="264"/>
+      <c r="Z102" s="264"/>
+      <c r="AA102" s="264"/>
+      <c r="AB102" s="264"/>
+      <c r="AC102" s="264"/>
+      <c r="AD102" s="264"/>
+      <c r="AE102" s="264"/>
+      <c r="AF102" s="264"/>
+      <c r="AG102" s="70"/>
+      <c r="AH102" s="70"/>
+      <c r="AI102" s="70"/>
+      <c r="AJ102" s="264"/>
+      <c r="AK102" s="264"/>
+      <c r="AL102" s="264"/>
+      <c r="AM102" s="264"/>
+      <c r="AN102" s="264"/>
+      <c r="AO102" s="264"/>
+      <c r="AP102" s="264"/>
+      <c r="AQ102" s="264"/>
+      <c r="AR102" s="264"/>
+    </row>
+    <row r="103" spans="1:44" ht="9" customHeight="1">
+      <c r="A103" s="325"/>
+      <c r="B103" s="325"/>
+      <c r="C103" s="325"/>
+      <c r="D103" s="326"/>
+      <c r="E103" s="326"/>
+      <c r="F103" s="326"/>
+      <c r="G103" s="326"/>
+      <c r="H103" s="326"/>
+      <c r="I103" s="326"/>
+      <c r="J103" s="326"/>
+      <c r="K103" s="326"/>
+      <c r="L103" s="326"/>
+      <c r="M103" s="326"/>
+      <c r="N103" s="5"/>
+      <c r="O103" s="5"/>
+      <c r="P103" s="5"/>
+      <c r="Q103" s="5"/>
+      <c r="R103" s="5"/>
+      <c r="S103" s="5"/>
+      <c r="T103" s="5"/>
+      <c r="U103" s="5"/>
+      <c r="V103" s="5"/>
+      <c r="W103" s="5"/>
+      <c r="X103" s="264"/>
+      <c r="Y103" s="264"/>
+      <c r="Z103" s="264"/>
+      <c r="AA103" s="264"/>
+      <c r="AB103" s="264"/>
+      <c r="AC103" s="264"/>
+      <c r="AD103" s="264"/>
+      <c r="AE103" s="264"/>
+      <c r="AF103" s="264"/>
+      <c r="AG103" s="70"/>
+      <c r="AH103" s="70"/>
+      <c r="AI103" s="70"/>
+      <c r="AJ103" s="264"/>
+      <c r="AK103" s="264"/>
+      <c r="AL103" s="264"/>
+      <c r="AM103" s="264"/>
+      <c r="AN103" s="264"/>
+      <c r="AO103" s="264"/>
+      <c r="AP103" s="264"/>
+      <c r="AQ103" s="264"/>
+      <c r="AR103" s="264"/>
+    </row>
+    <row r="104" spans="1:44" ht="9" customHeight="1">
+      <c r="A104" s="325"/>
+      <c r="B104" s="325"/>
+      <c r="C104" s="325"/>
+      <c r="D104" s="326"/>
+      <c r="E104" s="326"/>
+      <c r="F104" s="326"/>
+      <c r="G104" s="326"/>
+      <c r="H104" s="326"/>
+      <c r="I104" s="326"/>
+      <c r="J104" s="326"/>
+      <c r="K104" s="326"/>
+      <c r="L104" s="326"/>
+      <c r="M104" s="326"/>
+      <c r="N104" s="5"/>
+      <c r="O104" s="5"/>
+      <c r="P104" s="5"/>
+      <c r="Q104" s="5"/>
+      <c r="R104" s="5"/>
+      <c r="S104" s="5"/>
+      <c r="T104" s="5"/>
+      <c r="U104" s="5"/>
+      <c r="V104" s="5"/>
+      <c r="W104" s="5"/>
+      <c r="X104" s="264"/>
+      <c r="Y104" s="264"/>
+      <c r="Z104" s="264"/>
+      <c r="AA104" s="264"/>
+      <c r="AB104" s="264"/>
+      <c r="AC104" s="264"/>
+      <c r="AD104" s="264"/>
+      <c r="AE104" s="264"/>
+      <c r="AF104" s="264"/>
+      <c r="AG104" s="70"/>
+      <c r="AH104" s="70"/>
+      <c r="AI104" s="70"/>
+      <c r="AJ104" s="264"/>
+      <c r="AK104" s="264"/>
+      <c r="AL104" s="264"/>
+      <c r="AM104" s="264"/>
+      <c r="AN104" s="264"/>
+      <c r="AO104" s="264"/>
+      <c r="AP104" s="264"/>
+      <c r="AQ104" s="264"/>
+      <c r="AR104" s="264"/>
+    </row>
+    <row r="105" spans="1:44" ht="9" customHeight="1">
+      <c r="A105" s="325"/>
+      <c r="B105" s="325"/>
+      <c r="C105" s="325"/>
+      <c r="D105" s="326"/>
+      <c r="E105" s="326"/>
+      <c r="F105" s="326"/>
+      <c r="G105" s="326"/>
+      <c r="H105" s="326"/>
+      <c r="I105" s="326"/>
+      <c r="J105" s="326"/>
+      <c r="K105" s="326"/>
+      <c r="L105" s="326"/>
+      <c r="M105" s="326"/>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="5"/>
+      <c r="Q105" s="5"/>
+      <c r="R105" s="5"/>
+      <c r="S105" s="5"/>
+      <c r="T105" s="5"/>
+      <c r="U105" s="5"/>
+      <c r="V105" s="5"/>
+      <c r="W105" s="5"/>
+      <c r="X105" s="327"/>
+      <c r="Y105" s="6"/>
+      <c r="Z105" s="6"/>
+      <c r="AA105" s="6"/>
+      <c r="AB105" s="6"/>
+      <c r="AC105" s="6"/>
+      <c r="AD105" s="6"/>
+      <c r="AE105" s="6"/>
+      <c r="AF105" s="6"/>
+      <c r="AG105" s="6"/>
+      <c r="AH105" s="6"/>
+      <c r="AI105" s="6"/>
+      <c r="AJ105" s="6"/>
+      <c r="AK105" s="6"/>
+      <c r="AL105" s="6"/>
+      <c r="AM105" s="6"/>
+      <c r="AN105" s="6"/>
+      <c r="AO105" s="6"/>
+      <c r="AP105" s="6"/>
+      <c r="AQ105" s="6"/>
+      <c r="AR105" s="6"/>
+    </row>
+    <row r="106" spans="1:44" ht="9" customHeight="1">
+      <c r="A106" s="325"/>
+      <c r="B106" s="325"/>
+      <c r="C106" s="325"/>
+      <c r="D106" s="326"/>
+      <c r="E106" s="326"/>
+      <c r="F106" s="326"/>
+      <c r="G106" s="326"/>
+      <c r="H106" s="326"/>
+      <c r="I106" s="326"/>
+      <c r="J106" s="326"/>
+      <c r="K106" s="326"/>
+      <c r="L106" s="326"/>
+      <c r="M106" s="326"/>
+      <c r="N106" s="5"/>
+      <c r="O106" s="5"/>
+      <c r="P106" s="5"/>
+      <c r="Q106" s="5"/>
+      <c r="R106" s="5"/>
+      <c r="S106" s="5"/>
+      <c r="T106" s="5"/>
+      <c r="U106" s="5"/>
+      <c r="V106" s="5"/>
+      <c r="W106" s="5"/>
+      <c r="X106" s="6"/>
+      <c r="Y106" s="6"/>
+      <c r="Z106" s="6"/>
+      <c r="AA106" s="6"/>
+      <c r="AB106" s="6"/>
+      <c r="AC106" s="6"/>
+      <c r="AD106" s="6"/>
+      <c r="AE106" s="6"/>
+      <c r="AF106" s="6"/>
+      <c r="AG106" s="6"/>
+      <c r="AH106" s="6"/>
+      <c r="AI106" s="6"/>
+      <c r="AJ106" s="6"/>
+      <c r="AK106" s="6"/>
+      <c r="AL106" s="6"/>
+      <c r="AM106" s="6"/>
+      <c r="AN106" s="6"/>
+      <c r="AO106" s="6"/>
+      <c r="AP106" s="6"/>
+      <c r="AQ106" s="6"/>
+      <c r="AR106" s="6"/>
+    </row>
+    <row r="107" spans="1:44" ht="9" customHeight="1">
+      <c r="A107" s="325"/>
+      <c r="B107" s="325"/>
+      <c r="C107" s="325"/>
+      <c r="D107" s="326"/>
+      <c r="E107" s="326"/>
+      <c r="F107" s="326"/>
+      <c r="G107" s="326"/>
+      <c r="H107" s="326"/>
+      <c r="I107" s="326"/>
+      <c r="J107" s="326"/>
+      <c r="K107" s="326"/>
+      <c r="L107" s="326"/>
+      <c r="M107" s="326"/>
+      <c r="N107" s="5"/>
+      <c r="O107" s="5"/>
+      <c r="P107" s="5"/>
+      <c r="Q107" s="5"/>
+      <c r="R107" s="5"/>
+      <c r="S107" s="5"/>
+      <c r="T107" s="5"/>
+      <c r="U107" s="5"/>
+      <c r="V107" s="5"/>
+      <c r="W107" s="5"/>
+      <c r="X107" s="6"/>
+      <c r="Y107" s="6"/>
+      <c r="Z107" s="6"/>
+      <c r="AA107" s="6"/>
+      <c r="AB107" s="6"/>
+      <c r="AC107" s="6"/>
+      <c r="AD107" s="6"/>
+      <c r="AE107" s="6"/>
+      <c r="AF107" s="6"/>
+      <c r="AG107" s="6"/>
+      <c r="AH107" s="6"/>
+      <c r="AI107" s="6"/>
+      <c r="AJ107" s="6"/>
+      <c r="AK107" s="6"/>
+      <c r="AL107" s="6"/>
+      <c r="AM107" s="6"/>
+      <c r="AN107" s="6"/>
+      <c r="AO107" s="6"/>
+      <c r="AP107" s="6"/>
+      <c r="AQ107" s="6"/>
+      <c r="AR107" s="6"/>
+    </row>
+    <row r="108" spans="1:44" ht="9" customHeight="1">
+      <c r="A108" s="325"/>
+      <c r="B108" s="325"/>
+      <c r="C108" s="325"/>
+      <c r="D108" s="326"/>
+      <c r="E108" s="326"/>
+      <c r="F108" s="326"/>
+      <c r="G108" s="326"/>
+      <c r="H108" s="326"/>
+      <c r="I108" s="326"/>
+      <c r="J108" s="326"/>
+      <c r="K108" s="326"/>
+      <c r="L108" s="326"/>
+      <c r="M108" s="326"/>
+      <c r="N108" s="5"/>
+      <c r="O108" s="5"/>
+      <c r="P108" s="5"/>
+      <c r="Q108" s="5"/>
+      <c r="R108" s="5"/>
+      <c r="S108" s="5"/>
+      <c r="T108" s="5"/>
+      <c r="U108" s="5"/>
+      <c r="V108" s="5"/>
+      <c r="W108" s="5"/>
+      <c r="X108" s="6"/>
+      <c r="Y108" s="6"/>
+      <c r="Z108" s="6"/>
+      <c r="AA108" s="6"/>
+      <c r="AB108" s="6"/>
+      <c r="AC108" s="6"/>
+      <c r="AD108" s="6"/>
+      <c r="AE108" s="6"/>
+      <c r="AF108" s="6"/>
+      <c r="AG108" s="6"/>
+      <c r="AH108" s="6"/>
+      <c r="AI108" s="6"/>
+      <c r="AJ108" s="6"/>
+      <c r="AK108" s="6"/>
+      <c r="AL108" s="6"/>
+      <c r="AM108" s="6"/>
+      <c r="AN108" s="6"/>
+      <c r="AO108" s="6"/>
+      <c r="AP108" s="6"/>
+      <c r="AQ108" s="6"/>
+      <c r="AR108" s="6"/>
+    </row>
+    <row r="109" spans="1:44" ht="9" customHeight="1">
+      <c r="A109" s="325"/>
+      <c r="B109" s="325"/>
+      <c r="C109" s="325"/>
+      <c r="D109" s="326"/>
+      <c r="E109" s="326"/>
+      <c r="F109" s="326"/>
+      <c r="G109" s="326"/>
+      <c r="H109" s="326"/>
+      <c r="I109" s="326"/>
+      <c r="J109" s="326"/>
+      <c r="K109" s="326"/>
+      <c r="L109" s="326"/>
+      <c r="M109" s="326"/>
+      <c r="N109" s="5"/>
+      <c r="O109" s="5"/>
+      <c r="P109" s="5"/>
+      <c r="Q109" s="5"/>
+      <c r="R109" s="5"/>
+      <c r="S109" s="5"/>
+      <c r="T109" s="5"/>
+      <c r="U109" s="5"/>
+      <c r="V109" s="5"/>
+      <c r="W109" s="5"/>
+      <c r="X109" s="6"/>
+      <c r="Y109" s="6"/>
+      <c r="Z109" s="6"/>
+      <c r="AA109" s="6"/>
+      <c r="AB109" s="6"/>
+      <c r="AC109" s="6"/>
+      <c r="AD109" s="6"/>
+      <c r="AE109" s="6"/>
+      <c r="AF109" s="6"/>
+      <c r="AG109" s="6"/>
+      <c r="AH109" s="6"/>
+      <c r="AI109" s="6"/>
+      <c r="AJ109" s="6"/>
+      <c r="AK109" s="6"/>
+      <c r="AL109" s="6"/>
+      <c r="AM109" s="6"/>
+      <c r="AN109" s="6"/>
+      <c r="AO109" s="6"/>
+      <c r="AP109" s="6"/>
+      <c r="AQ109" s="6"/>
+      <c r="AR109" s="6"/>
+    </row>
+    <row r="110" spans="1:44" ht="9" customHeight="1">
+      <c r="A110" s="328"/>
+      <c r="B110" s="328"/>
+      <c r="C110" s="328"/>
+      <c r="D110" s="326"/>
+      <c r="E110" s="326"/>
+      <c r="F110" s="326"/>
+      <c r="G110" s="326"/>
+      <c r="H110" s="326"/>
+      <c r="I110" s="326"/>
+      <c r="J110" s="326"/>
+      <c r="K110" s="326"/>
+      <c r="L110" s="326"/>
+      <c r="M110" s="326"/>
+      <c r="N110" s="5"/>
+      <c r="O110" s="5"/>
+      <c r="P110" s="5"/>
+      <c r="Q110" s="5"/>
+      <c r="R110" s="5"/>
+      <c r="S110" s="5"/>
+      <c r="T110" s="5"/>
+      <c r="U110" s="5"/>
+      <c r="V110" s="5"/>
+      <c r="W110" s="5"/>
+      <c r="X110" s="329"/>
+      <c r="Y110" s="329"/>
+      <c r="Z110" s="329"/>
+      <c r="AA110" s="329"/>
+      <c r="AB110" s="329"/>
+      <c r="AC110" s="329"/>
+      <c r="AD110" s="329"/>
+      <c r="AE110" s="329"/>
+      <c r="AF110" s="329"/>
+      <c r="AG110" s="329"/>
+      <c r="AH110" s="329"/>
+      <c r="AI110" s="329"/>
+      <c r="AJ110" s="329"/>
+      <c r="AK110" s="329"/>
+      <c r="AL110" s="329"/>
+      <c r="AM110" s="329"/>
+      <c r="AN110" s="329"/>
+      <c r="AO110" s="329"/>
+      <c r="AP110" s="329"/>
+      <c r="AQ110" s="329"/>
+      <c r="AR110" s="329"/>
+    </row>
+    <row r="111" spans="1:44" ht="9" customHeight="1">
+      <c r="A111" s="328"/>
+      <c r="B111" s="328"/>
+      <c r="C111" s="328"/>
+      <c r="D111" s="326"/>
+      <c r="E111" s="326"/>
+      <c r="F111" s="326"/>
+      <c r="G111" s="326"/>
+      <c r="H111" s="326"/>
+      <c r="I111" s="326"/>
+      <c r="J111" s="326"/>
+      <c r="K111" s="326"/>
+      <c r="L111" s="326"/>
+      <c r="M111" s="326"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="329"/>
+      <c r="Y111" s="329"/>
+      <c r="Z111" s="329"/>
+      <c r="AA111" s="329"/>
+      <c r="AB111" s="329"/>
+      <c r="AC111" s="329"/>
+      <c r="AD111" s="329"/>
+      <c r="AE111" s="329"/>
+      <c r="AF111" s="329"/>
+      <c r="AG111" s="329"/>
+      <c r="AH111" s="329"/>
+      <c r="AI111" s="329"/>
+      <c r="AJ111" s="329"/>
+      <c r="AK111" s="329"/>
+      <c r="AL111" s="329"/>
+      <c r="AM111" s="329"/>
+      <c r="AN111" s="329"/>
+      <c r="AO111" s="329"/>
+      <c r="AP111" s="329"/>
+      <c r="AQ111" s="329"/>
+      <c r="AR111" s="329"/>
+    </row>
+    <row r="112" spans="1:44" ht="9" customHeight="1">
+      <c r="A112" s="328"/>
+      <c r="B112" s="328"/>
+      <c r="C112" s="328"/>
+      <c r="D112" s="326"/>
+      <c r="E112" s="326"/>
+      <c r="F112" s="326"/>
+      <c r="G112" s="326"/>
+      <c r="H112" s="326"/>
+      <c r="I112" s="326"/>
+      <c r="J112" s="326"/>
+      <c r="K112" s="326"/>
+      <c r="L112" s="326"/>
+      <c r="M112" s="326"/>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="5"/>
+      <c r="S112" s="5"/>
+      <c r="T112" s="5"/>
+      <c r="U112" s="5"/>
+      <c r="V112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="X112" s="21"/>
+      <c r="Y112" s="21"/>
+      <c r="Z112" s="21"/>
+      <c r="AA112" s="21"/>
+      <c r="AB112" s="21"/>
+      <c r="AC112" s="21"/>
+      <c r="AD112" s="21"/>
+      <c r="AE112" s="21"/>
+      <c r="AF112" s="21"/>
+      <c r="AG112" s="21"/>
+      <c r="AH112" s="82"/>
+      <c r="AI112" s="82"/>
+      <c r="AJ112" s="82"/>
+      <c r="AK112" s="82"/>
+      <c r="AL112" s="82"/>
+      <c r="AM112" s="82"/>
+      <c r="AN112" s="82"/>
+      <c r="AO112" s="82"/>
+    </row>
+    <row r="113" spans="1:44" ht="9" customHeight="1">
+      <c r="A113" s="328"/>
+      <c r="B113" s="328"/>
+      <c r="C113" s="328"/>
+      <c r="D113" s="326"/>
+      <c r="E113" s="326"/>
+      <c r="F113" s="326"/>
+      <c r="G113" s="326"/>
+      <c r="H113" s="326"/>
+      <c r="I113" s="326"/>
+      <c r="J113" s="326"/>
+      <c r="K113" s="326"/>
+      <c r="L113" s="326"/>
+      <c r="M113" s="326"/>
+      <c r="N113" s="5"/>
+      <c r="O113" s="5"/>
+      <c r="P113" s="5"/>
+      <c r="Q113" s="5"/>
+      <c r="R113" s="5"/>
+      <c r="S113" s="5"/>
+      <c r="T113" s="5"/>
+      <c r="U113" s="5"/>
+      <c r="V113" s="5"/>
+      <c r="W113" s="5"/>
+      <c r="X113" s="330"/>
+      <c r="Y113" s="330"/>
+      <c r="Z113" s="330"/>
+      <c r="AA113" s="330"/>
+      <c r="AB113" s="330"/>
+      <c r="AC113" s="330"/>
+      <c r="AD113" s="330"/>
+      <c r="AE113" s="330"/>
+      <c r="AF113" s="330"/>
+      <c r="AG113" s="330"/>
+      <c r="AH113" s="330"/>
+      <c r="AI113" s="330"/>
+      <c r="AJ113" s="330"/>
+      <c r="AK113" s="330"/>
+      <c r="AL113" s="330"/>
+      <c r="AM113" s="330"/>
+      <c r="AN113" s="330"/>
+      <c r="AO113" s="330"/>
+      <c r="AP113" s="330"/>
+      <c r="AQ113" s="330"/>
+      <c r="AR113" s="330"/>
+    </row>
+    <row r="114" spans="1:44" ht="9" customHeight="1">
+      <c r="A114" s="328"/>
+      <c r="B114" s="328"/>
+      <c r="C114" s="328"/>
+      <c r="D114" s="326"/>
+      <c r="E114" s="326"/>
+      <c r="F114" s="326"/>
+      <c r="G114" s="326"/>
+      <c r="H114" s="326"/>
+      <c r="I114" s="326"/>
+      <c r="J114" s="326"/>
+      <c r="K114" s="326"/>
+      <c r="L114" s="326"/>
+      <c r="M114" s="326"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="330"/>
+      <c r="Y114" s="330"/>
+      <c r="Z114" s="330"/>
+      <c r="AA114" s="330"/>
+      <c r="AB114" s="330"/>
+      <c r="AC114" s="330"/>
+      <c r="AD114" s="330"/>
+      <c r="AE114" s="330"/>
+      <c r="AF114" s="330"/>
+      <c r="AG114" s="330"/>
+      <c r="AH114" s="330"/>
+      <c r="AI114" s="330"/>
+      <c r="AJ114" s="330"/>
+      <c r="AK114" s="330"/>
+      <c r="AL114" s="330"/>
+      <c r="AM114" s="330"/>
+      <c r="AN114" s="330"/>
+      <c r="AO114" s="330"/>
+      <c r="AP114" s="330"/>
+      <c r="AQ114" s="330"/>
+      <c r="AR114" s="330"/>
+    </row>
+    <row r="115" spans="1:44" ht="9" customHeight="1">
+      <c r="A115" s="328"/>
+      <c r="B115" s="328"/>
+      <c r="C115" s="328"/>
+      <c r="D115" s="326"/>
+      <c r="E115" s="326"/>
+      <c r="F115" s="326"/>
+      <c r="G115" s="326"/>
+      <c r="H115" s="326"/>
+      <c r="I115" s="326"/>
+      <c r="J115" s="326"/>
+      <c r="K115" s="326"/>
+      <c r="L115" s="326"/>
+      <c r="M115" s="326"/>
+      <c r="N115" s="5"/>
+      <c r="O115" s="5"/>
+      <c r="P115" s="5"/>
+      <c r="Q115" s="5"/>
+      <c r="R115" s="5"/>
+      <c r="S115" s="5"/>
+      <c r="T115" s="5"/>
+      <c r="U115" s="5"/>
+      <c r="V115" s="5"/>
+      <c r="W115" s="5"/>
+      <c r="X115" s="33"/>
+      <c r="Y115" s="33"/>
+      <c r="Z115" s="33"/>
+      <c r="AA115" s="33"/>
+      <c r="AB115" s="33"/>
+      <c r="AC115" s="33"/>
+      <c r="AD115" s="33"/>
+      <c r="AL115" s="33"/>
+      <c r="AM115" s="33"/>
+      <c r="AN115" s="33"/>
+      <c r="AO115" s="33"/>
+      <c r="AP115" s="33"/>
+      <c r="AQ115" s="33"/>
+      <c r="AR115" s="33"/>
+    </row>
+    <row r="116" spans="1:44" ht="9" customHeight="1">
+      <c r="A116" s="328"/>
+      <c r="B116" s="328"/>
+      <c r="C116" s="328"/>
+      <c r="D116" s="326"/>
+      <c r="E116" s="326"/>
+      <c r="F116" s="326"/>
+      <c r="G116" s="326"/>
+      <c r="H116" s="326"/>
+      <c r="I116" s="326"/>
+      <c r="J116" s="326"/>
+      <c r="K116" s="326"/>
+      <c r="L116" s="326"/>
+      <c r="M116" s="326"/>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+      <c r="R116" s="5"/>
+      <c r="S116" s="5"/>
+      <c r="T116" s="5"/>
+      <c r="U116" s="5"/>
+      <c r="V116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="X116" s="330"/>
+      <c r="Y116" s="330"/>
+      <c r="Z116" s="330"/>
+      <c r="AA116" s="330"/>
+      <c r="AB116" s="330"/>
+      <c r="AC116" s="330"/>
+      <c r="AD116" s="330"/>
+      <c r="AE116" s="330"/>
+      <c r="AF116" s="330"/>
+      <c r="AG116" s="330"/>
+      <c r="AH116" s="330"/>
+      <c r="AI116" s="330"/>
+      <c r="AJ116" s="330"/>
+      <c r="AK116" s="330"/>
+      <c r="AL116" s="330"/>
+      <c r="AM116" s="330"/>
+      <c r="AN116" s="330"/>
+      <c r="AO116" s="330"/>
+      <c r="AP116" s="330"/>
+      <c r="AQ116" s="330"/>
+      <c r="AR116" s="330"/>
+    </row>
+    <row r="117" spans="1:44" ht="9" customHeight="1">
+      <c r="A117" s="328"/>
+      <c r="B117" s="328"/>
+      <c r="C117" s="328"/>
+      <c r="D117" s="326"/>
+      <c r="E117" s="326"/>
+      <c r="F117" s="326"/>
+      <c r="G117" s="326"/>
+      <c r="H117" s="326"/>
+      <c r="I117" s="326"/>
+      <c r="J117" s="326"/>
+      <c r="K117" s="326"/>
+      <c r="L117" s="326"/>
+      <c r="M117" s="326"/>
+      <c r="N117" s="5"/>
+      <c r="O117" s="5"/>
+      <c r="P117" s="5"/>
+      <c r="Q117" s="5"/>
+      <c r="R117" s="5"/>
+      <c r="S117" s="5"/>
+      <c r="T117" s="5"/>
+      <c r="U117" s="5"/>
+      <c r="V117" s="5"/>
+      <c r="W117" s="5"/>
+      <c r="X117" s="330"/>
+      <c r="Y117" s="330"/>
+      <c r="Z117" s="330"/>
+      <c r="AA117" s="330"/>
+      <c r="AB117" s="330"/>
+      <c r="AC117" s="330"/>
+      <c r="AD117" s="330"/>
+      <c r="AE117" s="330"/>
+      <c r="AF117" s="330"/>
+      <c r="AG117" s="330"/>
+      <c r="AH117" s="330"/>
+      <c r="AI117" s="330"/>
+      <c r="AJ117" s="330"/>
+      <c r="AK117" s="330"/>
+      <c r="AL117" s="330"/>
+      <c r="AM117" s="330"/>
+      <c r="AN117" s="330"/>
+      <c r="AO117" s="330"/>
+      <c r="AP117" s="330"/>
+      <c r="AQ117" s="330"/>
+      <c r="AR117" s="330"/>
+    </row>
+    <row r="118" spans="1:44" ht="9" customHeight="1">
+      <c r="A118" s="328"/>
+      <c r="B118" s="328"/>
+      <c r="C118" s="328"/>
+      <c r="D118" s="326"/>
+      <c r="E118" s="326"/>
+      <c r="F118" s="326"/>
+      <c r="G118" s="326"/>
+      <c r="H118" s="326"/>
+      <c r="I118" s="326"/>
+      <c r="J118" s="326"/>
+      <c r="K118" s="326"/>
+      <c r="L118" s="326"/>
+      <c r="M118" s="326"/>
+      <c r="N118" s="5"/>
+      <c r="O118" s="5"/>
+      <c r="P118" s="5"/>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5"/>
+      <c r="S118" s="5"/>
+      <c r="T118" s="5"/>
+      <c r="U118" s="5"/>
+      <c r="V118" s="5"/>
+      <c r="W118" s="5"/>
+      <c r="X118" s="33"/>
+      <c r="Y118" s="33"/>
+      <c r="Z118" s="33"/>
+      <c r="AA118" s="33"/>
+      <c r="AB118" s="33"/>
+      <c r="AC118" s="33"/>
+      <c r="AD118" s="33"/>
+      <c r="AE118" s="33"/>
+      <c r="AF118" s="33"/>
+      <c r="AG118" s="33"/>
+      <c r="AH118" s="33"/>
+      <c r="AI118" s="33"/>
+      <c r="AJ118" s="33"/>
+      <c r="AK118" s="33"/>
+      <c r="AL118" s="33"/>
+      <c r="AM118" s="33"/>
+      <c r="AN118" s="33"/>
+      <c r="AO118" s="33"/>
+      <c r="AP118" s="33"/>
+      <c r="AQ118" s="33"/>
+      <c r="AR118" s="33"/>
+    </row>
+    <row r="119" spans="1:44" ht="9" customHeight="1">
+      <c r="A119" s="328"/>
+      <c r="B119" s="328"/>
+      <c r="C119" s="328"/>
+      <c r="D119" s="326"/>
+      <c r="E119" s="326"/>
+      <c r="F119" s="326"/>
+      <c r="G119" s="326"/>
+      <c r="H119" s="326"/>
+      <c r="I119" s="326"/>
+      <c r="J119" s="326"/>
+      <c r="K119" s="326"/>
+      <c r="L119" s="326"/>
+      <c r="M119" s="326"/>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+      <c r="R119" s="5"/>
+      <c r="S119" s="5"/>
+      <c r="T119" s="5"/>
+      <c r="U119" s="5"/>
+      <c r="V119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="X119" s="330"/>
+      <c r="Y119" s="330"/>
+      <c r="Z119" s="330"/>
+      <c r="AA119" s="330"/>
+      <c r="AB119" s="330"/>
+      <c r="AC119" s="330"/>
+      <c r="AD119" s="330"/>
+      <c r="AE119" s="330"/>
+      <c r="AF119" s="330"/>
+      <c r="AG119" s="330"/>
+      <c r="AH119" s="330"/>
+      <c r="AI119" s="330"/>
+      <c r="AJ119" s="330"/>
+      <c r="AK119" s="330"/>
+      <c r="AL119" s="330"/>
+      <c r="AM119" s="330"/>
+      <c r="AN119" s="330"/>
+      <c r="AO119" s="330"/>
+      <c r="AP119" s="330"/>
+      <c r="AQ119" s="330"/>
+      <c r="AR119" s="330"/>
+    </row>
+    <row r="120" spans="1:44" ht="9" customHeight="1">
+      <c r="A120" s="328"/>
+      <c r="B120" s="328"/>
+      <c r="C120" s="328"/>
+      <c r="D120" s="326"/>
+      <c r="E120" s="326"/>
+      <c r="F120" s="326"/>
+      <c r="G120" s="326"/>
+      <c r="H120" s="326"/>
+      <c r="I120" s="326"/>
+      <c r="J120" s="326"/>
+      <c r="K120" s="326"/>
+      <c r="L120" s="326"/>
+      <c r="M120" s="326"/>
+      <c r="N120" s="5"/>
+      <c r="O120" s="5"/>
+      <c r="P120" s="5"/>
+      <c r="Q120" s="5"/>
+      <c r="R120" s="5"/>
+      <c r="S120" s="5"/>
+      <c r="T120" s="5"/>
+      <c r="U120" s="5"/>
+      <c r="V120" s="5"/>
+      <c r="W120" s="5"/>
+      <c r="X120" s="330"/>
+      <c r="Y120" s="330"/>
+      <c r="Z120" s="330"/>
+      <c r="AA120" s="330"/>
+      <c r="AB120" s="330"/>
+      <c r="AC120" s="330"/>
+      <c r="AD120" s="330"/>
+      <c r="AE120" s="330"/>
+      <c r="AF120" s="330"/>
+      <c r="AG120" s="330"/>
+      <c r="AH120" s="330"/>
+      <c r="AI120" s="330"/>
+      <c r="AJ120" s="330"/>
+      <c r="AK120" s="330"/>
+      <c r="AL120" s="330"/>
+      <c r="AM120" s="330"/>
+      <c r="AN120" s="330"/>
+      <c r="AO120" s="330"/>
+      <c r="AP120" s="330"/>
+      <c r="AQ120" s="330"/>
+      <c r="AR120" s="330"/>
+    </row>
+    <row r="121" spans="1:44" ht="9" customHeight="1">
+      <c r="A121" s="328"/>
+      <c r="B121" s="328"/>
+      <c r="C121" s="328"/>
+      <c r="D121" s="326"/>
+      <c r="E121" s="326"/>
+      <c r="F121" s="326"/>
+      <c r="G121" s="326"/>
+      <c r="H121" s="326"/>
+      <c r="I121" s="326"/>
+      <c r="J121" s="326"/>
+      <c r="K121" s="326"/>
+      <c r="L121" s="326"/>
+      <c r="M121" s="326"/>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="5"/>
+      <c r="Q121" s="5"/>
+      <c r="R121" s="5"/>
+      <c r="S121" s="5"/>
+      <c r="T121" s="5"/>
+      <c r="U121" s="5"/>
+      <c r="V121" s="5"/>
+      <c r="W121" s="5"/>
+      <c r="X121" s="33"/>
+      <c r="Y121" s="33"/>
+      <c r="Z121" s="33"/>
+      <c r="AA121" s="33"/>
+      <c r="AB121" s="33"/>
+      <c r="AC121" s="33"/>
+      <c r="AD121" s="33"/>
+      <c r="AE121" s="33"/>
+      <c r="AF121" s="33"/>
+      <c r="AG121" s="33"/>
+      <c r="AH121" s="33"/>
+      <c r="AI121" s="33"/>
+      <c r="AJ121" s="33"/>
+      <c r="AK121" s="33"/>
+      <c r="AL121" s="33"/>
+      <c r="AM121" s="33"/>
+      <c r="AN121" s="33"/>
+      <c r="AO121" s="33"/>
+      <c r="AP121" s="33"/>
+      <c r="AQ121" s="33"/>
+      <c r="AR121" s="33"/>
+    </row>
+    <row r="122" spans="1:44" ht="9" customHeight="1">
+      <c r="A122" s="328"/>
+      <c r="B122" s="328"/>
+      <c r="C122" s="328"/>
+      <c r="D122" s="326"/>
+      <c r="E122" s="326"/>
+      <c r="F122" s="326"/>
+      <c r="G122" s="326"/>
+      <c r="H122" s="326"/>
+      <c r="I122" s="326"/>
+      <c r="J122" s="326"/>
+      <c r="K122" s="326"/>
+      <c r="L122" s="326"/>
+      <c r="M122" s="326"/>
+      <c r="N122" s="5"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+      <c r="R122" s="5"/>
+      <c r="S122" s="5"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="X122" s="330"/>
+      <c r="Y122" s="330"/>
+      <c r="Z122" s="330"/>
+      <c r="AA122" s="330"/>
+      <c r="AB122" s="330"/>
+      <c r="AC122" s="330"/>
+      <c r="AD122" s="330"/>
+      <c r="AE122" s="148"/>
+      <c r="AF122" s="148"/>
+      <c r="AG122" s="148"/>
+      <c r="AH122" s="148"/>
+      <c r="AI122" s="148"/>
+      <c r="AJ122" s="148"/>
+      <c r="AK122" s="148"/>
+      <c r="AL122" s="330"/>
+      <c r="AM122" s="330"/>
+      <c r="AN122" s="330"/>
+      <c r="AO122" s="330"/>
+      <c r="AP122" s="330"/>
+      <c r="AQ122" s="330"/>
+      <c r="AR122" s="330"/>
+    </row>
+    <row r="123" spans="1:44" ht="9" customHeight="1">
+      <c r="A123" s="328"/>
+      <c r="B123" s="328"/>
+      <c r="C123" s="328"/>
+      <c r="D123" s="326"/>
+      <c r="E123" s="326"/>
+      <c r="F123" s="326"/>
+      <c r="G123" s="326"/>
+      <c r="H123" s="326"/>
+      <c r="I123" s="326"/>
+      <c r="J123" s="326"/>
+      <c r="K123" s="326"/>
+      <c r="L123" s="326"/>
+      <c r="M123" s="326"/>
+      <c r="N123" s="5"/>
+      <c r="O123" s="5"/>
+      <c r="P123" s="5"/>
+      <c r="Q123" s="5"/>
+      <c r="R123" s="5"/>
+      <c r="S123" s="5"/>
+      <c r="T123" s="5"/>
+      <c r="U123" s="5"/>
+      <c r="V123" s="5"/>
+      <c r="W123" s="5"/>
+      <c r="X123" s="330"/>
+      <c r="Y123" s="330"/>
+      <c r="Z123" s="330"/>
+      <c r="AA123" s="330"/>
+      <c r="AB123" s="330"/>
+      <c r="AC123" s="330"/>
+      <c r="AD123" s="330"/>
+      <c r="AE123" s="148"/>
+      <c r="AF123" s="148"/>
+      <c r="AG123" s="148"/>
+      <c r="AH123" s="148"/>
+      <c r="AI123" s="148"/>
+      <c r="AJ123" s="148"/>
+      <c r="AK123" s="148"/>
+      <c r="AL123" s="330"/>
+      <c r="AM123" s="330"/>
+      <c r="AN123" s="330"/>
+      <c r="AO123" s="330"/>
+      <c r="AP123" s="330"/>
+      <c r="AQ123" s="330"/>
+      <c r="AR123" s="330"/>
+    </row>
+    <row r="124" spans="1:44" ht="9" customHeight="1">
+      <c r="A124" s="328"/>
+      <c r="B124" s="328"/>
+      <c r="C124" s="328"/>
+      <c r="D124" s="326"/>
+      <c r="E124" s="326"/>
+      <c r="F124" s="326"/>
+      <c r="G124" s="326"/>
+      <c r="H124" s="326"/>
+      <c r="I124" s="326"/>
+      <c r="J124" s="326"/>
+      <c r="K124" s="326"/>
+      <c r="L124" s="326"/>
+      <c r="M124" s="326"/>
+      <c r="N124" s="5"/>
+      <c r="O124" s="5"/>
+      <c r="P124" s="5"/>
+      <c r="Q124" s="5"/>
+      <c r="R124" s="5"/>
+      <c r="S124" s="5"/>
+      <c r="T124" s="5"/>
+      <c r="U124" s="5"/>
+      <c r="V124" s="5"/>
+      <c r="W124" s="5"/>
+      <c r="X124" s="33"/>
+      <c r="Y124" s="33"/>
+      <c r="Z124" s="33"/>
+      <c r="AA124" s="33"/>
+      <c r="AB124" s="33"/>
+      <c r="AC124" s="33"/>
+      <c r="AD124" s="33"/>
+      <c r="AE124" s="33"/>
+      <c r="AF124" s="33"/>
+      <c r="AG124" s="33"/>
+      <c r="AH124" s="33"/>
+      <c r="AI124" s="33"/>
+      <c r="AJ124" s="33"/>
+      <c r="AK124" s="33"/>
+      <c r="AL124" s="33"/>
+      <c r="AM124" s="33"/>
+      <c r="AN124" s="33"/>
+      <c r="AO124" s="33"/>
+      <c r="AP124" s="33"/>
+      <c r="AQ124" s="33"/>
+      <c r="AR124" s="33"/>
+    </row>
+    <row r="125" spans="1:44" ht="9" customHeight="1">
+      <c r="A125" s="325"/>
+      <c r="B125" s="325"/>
+      <c r="C125" s="325"/>
+      <c r="D125" s="326"/>
+      <c r="E125" s="326"/>
+      <c r="F125" s="326"/>
+      <c r="G125" s="326"/>
+      <c r="H125" s="326"/>
+      <c r="I125" s="326"/>
+      <c r="J125" s="326"/>
+      <c r="K125" s="326"/>
+      <c r="L125" s="326"/>
+      <c r="M125" s="326"/>
+      <c r="N125" s="148"/>
+      <c r="O125" s="148"/>
+      <c r="P125" s="148"/>
+      <c r="Q125" s="148"/>
+      <c r="R125" s="148"/>
+      <c r="S125" s="148"/>
+      <c r="T125" s="5"/>
+      <c r="U125" s="5"/>
+      <c r="V125" s="5"/>
+      <c r="W125" s="5"/>
+      <c r="X125" s="330"/>
+      <c r="Y125" s="330"/>
+      <c r="Z125" s="330"/>
+      <c r="AA125" s="330"/>
+      <c r="AB125" s="330"/>
+      <c r="AC125" s="330"/>
+      <c r="AD125" s="330"/>
+      <c r="AE125" s="330"/>
+      <c r="AF125" s="330"/>
+      <c r="AG125" s="330"/>
+      <c r="AH125" s="330"/>
+      <c r="AI125" s="330"/>
+      <c r="AJ125" s="330"/>
+      <c r="AK125" s="330"/>
+      <c r="AL125" s="330"/>
+      <c r="AM125" s="330"/>
+      <c r="AN125" s="330"/>
+      <c r="AO125" s="330"/>
+      <c r="AP125" s="330"/>
+      <c r="AQ125" s="330"/>
+      <c r="AR125" s="330"/>
+    </row>
+    <row r="126" spans="1:44" ht="9" customHeight="1">
+      <c r="A126" s="325"/>
+      <c r="B126" s="325"/>
+      <c r="C126" s="325"/>
+      <c r="D126" s="326"/>
+      <c r="E126" s="326"/>
+      <c r="F126" s="326"/>
+      <c r="G126" s="326"/>
+      <c r="H126" s="326"/>
+      <c r="I126" s="326"/>
+      <c r="J126" s="326"/>
+      <c r="K126" s="326"/>
+      <c r="L126" s="326"/>
+      <c r="M126" s="326"/>
+      <c r="N126" s="148"/>
+      <c r="O126" s="148"/>
+      <c r="P126" s="148"/>
+      <c r="Q126" s="148"/>
+      <c r="R126" s="148"/>
+      <c r="S126" s="148"/>
+      <c r="T126" s="5"/>
+      <c r="U126" s="5"/>
+      <c r="V126" s="5"/>
+      <c r="W126" s="5"/>
+      <c r="X126" s="330"/>
+      <c r="Y126" s="330"/>
+      <c r="Z126" s="330"/>
+      <c r="AA126" s="330"/>
+      <c r="AB126" s="330"/>
+      <c r="AC126" s="330"/>
+      <c r="AD126" s="330"/>
+      <c r="AE126" s="330"/>
+      <c r="AF126" s="330"/>
+      <c r="AG126" s="330"/>
+      <c r="AH126" s="330"/>
+      <c r="AI126" s="330"/>
+      <c r="AJ126" s="330"/>
+      <c r="AK126" s="330"/>
+      <c r="AL126" s="330"/>
+      <c r="AM126" s="330"/>
+      <c r="AN126" s="330"/>
+      <c r="AO126" s="330"/>
+      <c r="AP126" s="330"/>
+      <c r="AQ126" s="330"/>
+      <c r="AR126" s="330"/>
+    </row>
+    <row r="127" spans="1:44" ht="9" customHeight="1">
+      <c r="A127" s="325"/>
+      <c r="B127" s="325"/>
+      <c r="C127" s="325"/>
+      <c r="D127" s="326"/>
+      <c r="E127" s="326"/>
+      <c r="F127" s="326"/>
+      <c r="G127" s="326"/>
+      <c r="H127" s="326"/>
+      <c r="I127" s="326"/>
+      <c r="J127" s="326"/>
+      <c r="K127" s="326"/>
+      <c r="L127" s="326"/>
+      <c r="M127" s="326"/>
+      <c r="N127" s="148"/>
+      <c r="O127" s="148"/>
+      <c r="P127" s="148"/>
+      <c r="Q127" s="148"/>
+      <c r="R127" s="148"/>
+      <c r="S127" s="148"/>
+      <c r="T127" s="5"/>
+      <c r="U127" s="5"/>
+      <c r="V127" s="5"/>
+      <c r="W127" s="5"/>
+      <c r="X127" s="33"/>
+      <c r="Y127" s="33"/>
+      <c r="Z127" s="33"/>
+      <c r="AA127" s="33"/>
+      <c r="AB127" s="33"/>
+      <c r="AC127" s="33"/>
+      <c r="AD127" s="33"/>
+      <c r="AE127" s="33"/>
+      <c r="AF127" s="33"/>
+      <c r="AG127" s="33"/>
+      <c r="AH127" s="33"/>
+      <c r="AI127" s="33"/>
+      <c r="AJ127" s="33"/>
+      <c r="AK127" s="33"/>
+      <c r="AL127" s="33"/>
+      <c r="AM127" s="33"/>
+      <c r="AN127" s="33"/>
+      <c r="AO127" s="33"/>
+      <c r="AP127" s="33"/>
+      <c r="AQ127" s="33"/>
+      <c r="AR127" s="33"/>
+    </row>
+    <row r="128" spans="1:44" ht="9" customHeight="1">
+      <c r="A128" s="325"/>
+      <c r="B128" s="325"/>
+      <c r="C128" s="325"/>
+      <c r="D128" s="326"/>
+      <c r="E128" s="326"/>
+      <c r="F128" s="326"/>
+      <c r="G128" s="326"/>
+      <c r="H128" s="326"/>
+      <c r="I128" s="326"/>
+      <c r="J128" s="326"/>
+      <c r="K128" s="326"/>
+      <c r="L128" s="326"/>
+      <c r="M128" s="326"/>
+      <c r="N128" s="331"/>
+      <c r="O128" s="331"/>
+      <c r="P128" s="331"/>
+      <c r="Q128" s="331"/>
+      <c r="R128" s="331"/>
+      <c r="S128" s="331"/>
+      <c r="T128" s="148"/>
+      <c r="U128" s="148"/>
+      <c r="V128" s="148"/>
+      <c r="W128" s="148"/>
+      <c r="X128" s="330"/>
+      <c r="Y128" s="330"/>
+      <c r="Z128" s="330"/>
+      <c r="AA128" s="330"/>
+      <c r="AB128" s="330"/>
+      <c r="AC128" s="330"/>
+      <c r="AD128" s="330"/>
+      <c r="AE128" s="330"/>
+      <c r="AF128" s="330"/>
+      <c r="AG128" s="330"/>
+      <c r="AH128" s="330"/>
+      <c r="AI128" s="330"/>
+      <c r="AJ128" s="330"/>
+      <c r="AK128" s="330"/>
+      <c r="AL128" s="330"/>
+      <c r="AM128" s="330"/>
+      <c r="AN128" s="330"/>
+      <c r="AO128" s="330"/>
+      <c r="AP128" s="330"/>
+      <c r="AQ128" s="330"/>
+      <c r="AR128" s="330"/>
+    </row>
+    <row r="129" spans="1:44" ht="9" customHeight="1">
+      <c r="A129" s="325"/>
+      <c r="B129" s="325"/>
+      <c r="C129" s="325"/>
+      <c r="D129" s="326"/>
+      <c r="E129" s="326"/>
+      <c r="F129" s="326"/>
+      <c r="G129" s="326"/>
+      <c r="H129" s="326"/>
+      <c r="I129" s="326"/>
+      <c r="J129" s="326"/>
+      <c r="K129" s="326"/>
+      <c r="L129" s="326"/>
+      <c r="M129" s="326"/>
+      <c r="N129" s="331"/>
+      <c r="O129" s="331"/>
+      <c r="P129" s="331"/>
+      <c r="Q129" s="331"/>
+      <c r="R129" s="331"/>
+      <c r="S129" s="331"/>
+      <c r="T129" s="148"/>
+      <c r="U129" s="148"/>
+      <c r="V129" s="148"/>
+      <c r="W129" s="148"/>
+      <c r="X129" s="330"/>
+      <c r="Y129" s="330"/>
+      <c r="Z129" s="330"/>
+      <c r="AA129" s="330"/>
+      <c r="AB129" s="330"/>
+      <c r="AC129" s="330"/>
+      <c r="AD129" s="330"/>
+      <c r="AE129" s="330"/>
+      <c r="AF129" s="330"/>
+      <c r="AG129" s="330"/>
+      <c r="AH129" s="330"/>
+      <c r="AI129" s="330"/>
+      <c r="AJ129" s="330"/>
+      <c r="AK129" s="330"/>
+      <c r="AL129" s="330"/>
+      <c r="AM129" s="330"/>
+      <c r="AN129" s="330"/>
+      <c r="AO129" s="330"/>
+      <c r="AP129" s="330"/>
+      <c r="AQ129" s="330"/>
+      <c r="AR129" s="330"/>
+    </row>
+    <row r="130" spans="1:44" ht="9" customHeight="1">
+      <c r="A130" s="325"/>
+      <c r="B130" s="325"/>
+      <c r="C130" s="325"/>
+      <c r="D130" s="326"/>
+      <c r="E130" s="326"/>
+      <c r="F130" s="326"/>
+      <c r="G130" s="326"/>
+      <c r="H130" s="326"/>
+      <c r="I130" s="326"/>
+      <c r="J130" s="326"/>
+      <c r="K130" s="326"/>
+      <c r="L130" s="326"/>
+      <c r="M130" s="326"/>
+      <c r="N130" s="331"/>
+      <c r="O130" s="331"/>
+      <c r="P130" s="331"/>
+      <c r="Q130" s="331"/>
+      <c r="R130" s="331"/>
+      <c r="S130" s="331"/>
+      <c r="T130" s="148"/>
+      <c r="U130" s="148"/>
+      <c r="V130" s="148"/>
+      <c r="W130" s="148"/>
+      <c r="X130" s="33"/>
+      <c r="Y130" s="332"/>
+      <c r="Z130" s="332"/>
+      <c r="AA130" s="332"/>
+      <c r="AB130" s="332"/>
+      <c r="AC130" s="332"/>
+      <c r="AD130" s="332"/>
+      <c r="AE130" s="332"/>
+      <c r="AF130" s="332"/>
+      <c r="AG130" s="332"/>
+      <c r="AH130" s="332"/>
+      <c r="AI130" s="332"/>
+      <c r="AJ130" s="332"/>
+      <c r="AK130" s="332"/>
+      <c r="AL130" s="332"/>
+      <c r="AM130" s="332"/>
+      <c r="AN130" s="332"/>
+      <c r="AO130" s="332"/>
+      <c r="AP130" s="332"/>
+      <c r="AQ130" s="332"/>
+      <c r="AR130" s="332"/>
+    </row>
+    <row r="131" spans="1:44" ht="9" customHeight="1">
+      <c r="A131" s="333"/>
+      <c r="B131" s="334"/>
+      <c r="C131" s="334"/>
+      <c r="D131" s="334"/>
+      <c r="E131" s="334"/>
+      <c r="F131" s="334"/>
+      <c r="G131" s="334"/>
+      <c r="H131" s="334"/>
+      <c r="I131" s="334"/>
+      <c r="J131" s="334"/>
+      <c r="K131" s="334"/>
+      <c r="L131" s="334"/>
+      <c r="M131" s="334"/>
+      <c r="N131" s="334"/>
+      <c r="O131" s="334"/>
+      <c r="P131" s="334"/>
+      <c r="Q131" s="334"/>
+      <c r="R131" s="334"/>
+      <c r="S131" s="334"/>
+      <c r="T131" s="148"/>
+      <c r="U131" s="148"/>
+      <c r="V131" s="148"/>
+      <c r="W131" s="148"/>
+      <c r="Y131" s="332"/>
+      <c r="Z131" s="332"/>
+      <c r="AA131" s="332"/>
+      <c r="AB131" s="332"/>
+      <c r="AC131" s="332"/>
+      <c r="AD131" s="332"/>
+      <c r="AE131" s="332"/>
+      <c r="AF131" s="332"/>
+      <c r="AG131" s="332"/>
+      <c r="AH131" s="332"/>
+      <c r="AI131" s="332"/>
+      <c r="AJ131" s="332"/>
+      <c r="AK131" s="332"/>
+      <c r="AL131" s="332"/>
+      <c r="AM131" s="332"/>
+      <c r="AN131" s="332"/>
+      <c r="AO131" s="332"/>
+      <c r="AP131" s="332"/>
+      <c r="AQ131" s="332"/>
+      <c r="AR131" s="332"/>
+    </row>
+    <row r="132" spans="1:44" ht="9" customHeight="1">
+      <c r="A132" s="334"/>
+      <c r="B132" s="334"/>
+      <c r="C132" s="334"/>
+      <c r="D132" s="334"/>
+      <c r="E132" s="334"/>
+      <c r="F132" s="334"/>
+      <c r="G132" s="334"/>
+      <c r="H132" s="334"/>
+      <c r="I132" s="334"/>
+      <c r="J132" s="334"/>
+      <c r="K132" s="334"/>
+      <c r="L132" s="334"/>
+      <c r="M132" s="334"/>
+      <c r="N132" s="334"/>
+      <c r="O132" s="334"/>
+      <c r="P132" s="334"/>
+      <c r="Q132" s="334"/>
+      <c r="R132" s="334"/>
+      <c r="S132" s="334"/>
+      <c r="T132" s="148"/>
+      <c r="U132" s="148"/>
+      <c r="V132" s="148"/>
+      <c r="W132" s="148"/>
+      <c r="Y132" s="332"/>
+      <c r="Z132" s="332"/>
+      <c r="AA132" s="332"/>
+      <c r="AB132" s="332"/>
+      <c r="AC132" s="332"/>
+      <c r="AD132" s="332"/>
+      <c r="AE132" s="332"/>
+      <c r="AF132" s="332"/>
+      <c r="AG132" s="332"/>
+      <c r="AH132" s="332"/>
+      <c r="AI132" s="332"/>
+      <c r="AJ132" s="332"/>
+      <c r="AK132" s="332"/>
+      <c r="AL132" s="332"/>
+      <c r="AM132" s="332"/>
+      <c r="AN132" s="332"/>
+      <c r="AO132" s="332"/>
+      <c r="AP132" s="332"/>
+      <c r="AQ132" s="332"/>
+      <c r="AR132" s="332"/>
+    </row>
+    <row r="133" spans="1:44" ht="9" customHeight="1">
+      <c r="A133" s="334"/>
+      <c r="B133" s="334"/>
+      <c r="C133" s="334"/>
+      <c r="D133" s="334"/>
+      <c r="E133" s="334"/>
+      <c r="F133" s="334"/>
+      <c r="G133" s="334"/>
+      <c r="H133" s="334"/>
+      <c r="I133" s="334"/>
+      <c r="J133" s="334"/>
+      <c r="K133" s="334"/>
+      <c r="L133" s="334"/>
+      <c r="M133" s="334"/>
+      <c r="N133" s="334"/>
+      <c r="O133" s="334"/>
+      <c r="P133" s="334"/>
+      <c r="Q133" s="334"/>
+      <c r="R133" s="334"/>
+      <c r="S133" s="334"/>
+      <c r="T133" s="148"/>
+      <c r="U133" s="148"/>
+      <c r="V133" s="148"/>
+      <c r="W133" s="148"/>
+      <c r="X133" s="33"/>
+      <c r="Y133" s="332"/>
+      <c r="Z133" s="332"/>
+      <c r="AA133" s="332"/>
+      <c r="AB133" s="332"/>
+      <c r="AC133" s="332"/>
+      <c r="AD133" s="332"/>
+      <c r="AE133" s="332"/>
+      <c r="AF133" s="332"/>
+      <c r="AG133" s="332"/>
+      <c r="AH133" s="332"/>
+      <c r="AI133" s="332"/>
+      <c r="AJ133" s="332"/>
+      <c r="AK133" s="332"/>
+      <c r="AL133" s="332"/>
+      <c r="AM133" s="332"/>
+      <c r="AN133" s="332"/>
+      <c r="AO133" s="332"/>
+      <c r="AP133" s="332"/>
+      <c r="AQ133" s="332"/>
+      <c r="AR133" s="332"/>
+    </row>
+    <row r="134" spans="1:44" ht="9" customHeight="1">
+      <c r="A134" s="334"/>
+      <c r="B134" s="334"/>
+      <c r="C134" s="334"/>
+      <c r="D134" s="334"/>
+      <c r="E134" s="334"/>
+      <c r="F134" s="334"/>
+      <c r="G134" s="334"/>
+      <c r="H134" s="334"/>
+      <c r="I134" s="334"/>
+      <c r="J134" s="334"/>
+      <c r="K134" s="334"/>
+      <c r="L134" s="334"/>
+      <c r="M134" s="334"/>
+      <c r="N134" s="334"/>
+      <c r="O134" s="334"/>
+      <c r="P134" s="334"/>
+      <c r="Q134" s="334"/>
+      <c r="R134" s="334"/>
+      <c r="S134" s="334"/>
+      <c r="T134" s="148"/>
+      <c r="U134" s="148"/>
+      <c r="V134" s="148"/>
+      <c r="W134" s="148"/>
+      <c r="Y134" s="332"/>
+      <c r="Z134" s="332"/>
+      <c r="AA134" s="332"/>
+      <c r="AB134" s="332"/>
+      <c r="AC134" s="332"/>
+      <c r="AD134" s="332"/>
+      <c r="AE134" s="332"/>
+      <c r="AF134" s="332"/>
+      <c r="AG134" s="332"/>
+      <c r="AH134" s="332"/>
+      <c r="AI134" s="332"/>
+      <c r="AJ134" s="332"/>
+      <c r="AK134" s="332"/>
+      <c r="AL134" s="332"/>
+      <c r="AM134" s="332"/>
+      <c r="AN134" s="332"/>
+      <c r="AO134" s="332"/>
+      <c r="AP134" s="332"/>
+      <c r="AQ134" s="332"/>
+      <c r="AR134" s="332"/>
+    </row>
+    <row r="135" spans="1:44" ht="9" customHeight="1">
+      <c r="A135" s="334"/>
+      <c r="B135" s="334"/>
+      <c r="C135" s="334"/>
+      <c r="D135" s="334"/>
+      <c r="E135" s="334"/>
+      <c r="F135" s="334"/>
+      <c r="G135" s="334"/>
+      <c r="H135" s="334"/>
+      <c r="I135" s="334"/>
+      <c r="J135" s="334"/>
+      <c r="K135" s="334"/>
+      <c r="L135" s="334"/>
+      <c r="M135" s="334"/>
+      <c r="N135" s="334"/>
+      <c r="O135" s="334"/>
+      <c r="P135" s="334"/>
+      <c r="Q135" s="334"/>
+      <c r="R135" s="334"/>
+      <c r="S135" s="334"/>
+      <c r="T135" s="148"/>
+      <c r="U135" s="148"/>
+      <c r="V135" s="148"/>
+      <c r="W135" s="148"/>
+      <c r="Y135" s="332"/>
+      <c r="Z135" s="332"/>
+      <c r="AA135" s="332"/>
+      <c r="AB135" s="332"/>
+      <c r="AC135" s="332"/>
+      <c r="AD135" s="332"/>
+      <c r="AE135" s="332"/>
+      <c r="AF135" s="332"/>
+      <c r="AG135" s="332"/>
+      <c r="AH135" s="332"/>
+      <c r="AI135" s="332"/>
+      <c r="AJ135" s="332"/>
+      <c r="AK135" s="332"/>
+      <c r="AL135" s="332"/>
+      <c r="AM135" s="332"/>
+      <c r="AN135" s="332"/>
+      <c r="AO135" s="332"/>
+      <c r="AP135" s="332"/>
+      <c r="AQ135" s="332"/>
+      <c r="AR135" s="332"/>
+    </row>
+    <row r="136" spans="1:44" ht="9" customHeight="1">
+      <c r="A136" s="334"/>
+      <c r="B136" s="334"/>
+      <c r="C136" s="334"/>
+      <c r="D136" s="334"/>
+      <c r="E136" s="334"/>
+      <c r="F136" s="334"/>
+      <c r="G136" s="334"/>
+      <c r="H136" s="334"/>
+      <c r="I136" s="334"/>
+      <c r="J136" s="334"/>
+      <c r="K136" s="334"/>
+      <c r="L136" s="334"/>
+      <c r="M136" s="334"/>
+      <c r="N136" s="334"/>
+      <c r="O136" s="334"/>
+      <c r="P136" s="334"/>
+      <c r="Q136" s="334"/>
+      <c r="R136" s="334"/>
+      <c r="S136" s="334"/>
+      <c r="T136" s="148"/>
+      <c r="U136" s="148"/>
+      <c r="V136" s="148"/>
+      <c r="W136" s="148"/>
+      <c r="Y136" s="33"/>
+      <c r="Z136" s="33"/>
+      <c r="AA136" s="33"/>
+      <c r="AB136" s="33"/>
+      <c r="AC136" s="33"/>
+      <c r="AD136" s="33"/>
+      <c r="AE136" s="33"/>
+      <c r="AF136" s="33"/>
+      <c r="AG136" s="33"/>
+      <c r="AH136" s="33"/>
+      <c r="AI136" s="33"/>
+      <c r="AJ136" s="33"/>
+      <c r="AK136" s="33"/>
+      <c r="AL136" s="33"/>
+      <c r="AM136" s="33"/>
+      <c r="AN136" s="33"/>
+      <c r="AO136" s="33"/>
+      <c r="AP136" s="33"/>
+      <c r="AQ136" s="33"/>
+      <c r="AR136" s="33"/>
+    </row>
+    <row r="137" spans="1:44" ht="9" customHeight="1">
+      <c r="N137" s="335"/>
+      <c r="O137" s="335"/>
+      <c r="P137" s="336"/>
+      <c r="Q137" s="336"/>
+      <c r="R137" s="336"/>
+      <c r="S137" s="336"/>
+      <c r="T137" s="336"/>
+      <c r="U137" s="336"/>
+      <c r="V137" s="336"/>
+      <c r="W137" s="336"/>
+      <c r="X137" s="336"/>
+      <c r="Y137" s="336"/>
+      <c r="Z137" s="336"/>
+      <c r="AA137" s="336"/>
+      <c r="AB137" s="336"/>
+      <c r="AC137" s="336"/>
+      <c r="AD137" s="336"/>
+      <c r="AE137" s="336"/>
+      <c r="AF137" s="336"/>
+      <c r="AG137" s="336"/>
+      <c r="AH137" s="336"/>
+      <c r="AI137" s="336"/>
+      <c r="AJ137" s="336"/>
+      <c r="AK137" s="336"/>
+      <c r="AL137" s="336"/>
+      <c r="AM137" s="336"/>
+      <c r="AN137" s="336"/>
+      <c r="AO137" s="336"/>
+      <c r="AP137" s="336"/>
+      <c r="AQ137" s="301"/>
+      <c r="AR137" s="301"/>
+    </row>
+    <row r="138" spans="1:44" ht="9" customHeight="1">
+      <c r="A138" s="337"/>
+      <c r="B138" s="337"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="5"/>
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="337"/>
+      <c r="I138" s="337"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="5"/>
+      <c r="L138" s="5"/>
+      <c r="M138" s="5"/>
+      <c r="N138" s="335"/>
+      <c r="O138" s="335"/>
+      <c r="P138" s="336"/>
+      <c r="Q138" s="336"/>
+      <c r="R138" s="336"/>
+      <c r="S138" s="336"/>
+      <c r="T138" s="336"/>
+      <c r="U138" s="336"/>
+      <c r="V138" s="336"/>
+      <c r="W138" s="336"/>
+      <c r="X138" s="336"/>
+      <c r="Y138" s="336"/>
+      <c r="Z138" s="336"/>
+      <c r="AA138" s="336"/>
+      <c r="AB138" s="336"/>
+      <c r="AC138" s="336"/>
+      <c r="AD138" s="336"/>
+      <c r="AE138" s="336"/>
+      <c r="AF138" s="336"/>
+      <c r="AG138" s="336"/>
+      <c r="AH138" s="336"/>
+      <c r="AI138" s="336"/>
+      <c r="AJ138" s="336"/>
+      <c r="AK138" s="336"/>
+      <c r="AL138" s="336"/>
+      <c r="AM138" s="336"/>
+      <c r="AN138" s="336"/>
+      <c r="AO138" s="336"/>
+      <c r="AP138" s="336"/>
+      <c r="AQ138" s="301"/>
+      <c r="AR138" s="301"/>
+    </row>
+    <row r="139" spans="1:44" ht="9" customHeight="1">
+      <c r="A139" s="337"/>
+      <c r="B139" s="337"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="5"/>
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+      <c r="G139" s="5"/>
+      <c r="H139" s="337"/>
+      <c r="I139" s="337"/>
+      <c r="J139" s="5"/>
+      <c r="K139" s="5"/>
+      <c r="L139" s="5"/>
+      <c r="M139" s="5"/>
+      <c r="N139" s="335"/>
+      <c r="O139" s="335"/>
+      <c r="P139" s="336"/>
+      <c r="Q139" s="336"/>
+      <c r="R139" s="336"/>
+      <c r="S139" s="336"/>
+      <c r="T139" s="336"/>
+      <c r="U139" s="336"/>
+      <c r="V139" s="336"/>
+      <c r="W139" s="336"/>
+      <c r="X139" s="336"/>
+      <c r="Y139" s="336"/>
+      <c r="Z139" s="336"/>
+      <c r="AA139" s="336"/>
+      <c r="AB139" s="336"/>
+      <c r="AC139" s="336"/>
+      <c r="AD139" s="336"/>
+      <c r="AE139" s="336"/>
+      <c r="AF139" s="336"/>
+      <c r="AG139" s="336"/>
+      <c r="AH139" s="336"/>
+      <c r="AI139" s="336"/>
+      <c r="AJ139" s="336"/>
+      <c r="AK139" s="336"/>
+      <c r="AL139" s="336"/>
+      <c r="AM139" s="336"/>
+      <c r="AN139" s="336"/>
+      <c r="AO139" s="336"/>
+      <c r="AP139" s="336"/>
+      <c r="AQ139" s="336"/>
+      <c r="AR139" s="336"/>
+    </row>
+    <row r="140" spans="1:44" ht="9" customHeight="1">
+      <c r="A140" s="337"/>
+      <c r="B140" s="337"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5"/>
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="337"/>
+      <c r="I140" s="337"/>
+      <c r="J140" s="5"/>
+      <c r="K140" s="5"/>
+      <c r="L140" s="5"/>
+      <c r="M140" s="5"/>
+      <c r="N140" s="335"/>
+      <c r="O140" s="335"/>
+      <c r="P140" s="336"/>
+      <c r="Q140" s="336"/>
+      <c r="R140" s="336"/>
+      <c r="S140" s="336"/>
+      <c r="T140" s="336"/>
+      <c r="U140" s="336"/>
+      <c r="V140" s="336"/>
+      <c r="W140" s="336"/>
+      <c r="X140" s="336"/>
+      <c r="Y140" s="336"/>
+      <c r="Z140" s="336"/>
+      <c r="AA140" s="336"/>
+      <c r="AB140" s="336"/>
+      <c r="AC140" s="336"/>
+      <c r="AD140" s="336"/>
+      <c r="AE140" s="336"/>
+      <c r="AF140" s="336"/>
+      <c r="AG140" s="336"/>
+      <c r="AH140" s="336"/>
+      <c r="AI140" s="336"/>
+      <c r="AJ140" s="336"/>
+      <c r="AK140" s="336"/>
+      <c r="AL140" s="336"/>
+      <c r="AM140" s="336"/>
+      <c r="AN140" s="336"/>
+      <c r="AO140" s="336"/>
+      <c r="AP140" s="336"/>
+      <c r="AQ140" s="336"/>
+      <c r="AR140" s="336"/>
+    </row>
+    <row r="141" spans="1:44" ht="9" customHeight="1">
+      <c r="A141" s="337"/>
+      <c r="B141" s="337"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="337"/>
+      <c r="I141" s="337"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="5"/>
+      <c r="L141" s="5"/>
+      <c r="M141" s="5"/>
+      <c r="N141" s="335"/>
+      <c r="O141" s="335"/>
+      <c r="P141" s="336"/>
+      <c r="Q141" s="336"/>
+      <c r="R141" s="336"/>
+      <c r="S141" s="336"/>
+      <c r="T141" s="336"/>
+      <c r="U141" s="336"/>
+      <c r="V141" s="336"/>
+      <c r="W141" s="336"/>
+      <c r="X141" s="336"/>
+      <c r="Y141" s="336"/>
+      <c r="Z141" s="336"/>
+      <c r="AA141" s="336"/>
+      <c r="AB141" s="336"/>
+      <c r="AC141" s="336"/>
+      <c r="AD141" s="336"/>
+      <c r="AE141" s="336"/>
+      <c r="AF141" s="336"/>
+      <c r="AG141" s="336"/>
+      <c r="AH141" s="336"/>
+      <c r="AI141" s="336"/>
+      <c r="AJ141" s="336"/>
+      <c r="AK141" s="336"/>
+      <c r="AL141" s="336"/>
+      <c r="AM141" s="336"/>
+      <c r="AN141" s="301"/>
+      <c r="AO141" s="301"/>
+      <c r="AP141" s="301"/>
+      <c r="AQ141" s="338"/>
+      <c r="AR141" s="338"/>
+    </row>
+    <row r="142" spans="1:44" ht="9" customHeight="1">
+      <c r="A142" s="337"/>
+      <c r="B142" s="337"/>
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+      <c r="G142" s="5"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5"/>
+      <c r="K142" s="5"/>
+      <c r="L142" s="5"/>
+      <c r="M142" s="5"/>
+      <c r="N142" s="335"/>
+      <c r="O142" s="335"/>
+      <c r="P142" s="336"/>
+      <c r="Q142" s="336"/>
+      <c r="R142" s="336"/>
+      <c r="S142" s="336"/>
+      <c r="T142" s="336"/>
+      <c r="U142" s="336"/>
+      <c r="V142" s="336"/>
+      <c r="W142" s="336"/>
+      <c r="X142" s="336"/>
+      <c r="Y142" s="336"/>
+      <c r="Z142" s="336"/>
+      <c r="AA142" s="336"/>
+      <c r="AB142" s="336"/>
+      <c r="AC142" s="336"/>
+      <c r="AD142" s="336"/>
+      <c r="AE142" s="336"/>
+      <c r="AF142" s="336"/>
+      <c r="AG142" s="336"/>
+      <c r="AH142" s="336"/>
+      <c r="AI142" s="336"/>
+      <c r="AJ142" s="336"/>
+      <c r="AK142" s="336"/>
+      <c r="AL142" s="336"/>
+      <c r="AM142" s="336"/>
+      <c r="AN142" s="301"/>
+      <c r="AO142" s="301"/>
+      <c r="AP142" s="301"/>
+      <c r="AQ142" s="338"/>
+      <c r="AR142" s="338"/>
+    </row>
+    <row r="143" spans="1:44" ht="9" customHeight="1">
+      <c r="A143" s="148"/>
+      <c r="B143" s="148"/>
+      <c r="C143" s="148"/>
+      <c r="D143" s="148"/>
+      <c r="E143" s="148"/>
+      <c r="F143" s="148"/>
+      <c r="G143" s="148"/>
+      <c r="N143" s="339"/>
+      <c r="O143" s="339"/>
+      <c r="P143" s="339"/>
+      <c r="Q143" s="301"/>
+      <c r="R143" s="301"/>
+      <c r="S143" s="301"/>
+      <c r="T143" s="301"/>
+      <c r="U143" s="301"/>
+      <c r="V143" s="301"/>
+      <c r="W143" s="301"/>
+      <c r="X143" s="301"/>
+      <c r="Y143" s="301"/>
+      <c r="Z143" s="301"/>
+      <c r="AA143" s="301"/>
+      <c r="AB143" s="301"/>
+    </row>
+    <row r="144" spans="1:44" ht="9" customHeight="1">
+      <c r="A144" s="148"/>
+      <c r="B144" s="148"/>
+      <c r="C144" s="148"/>
+      <c r="D144" s="148"/>
+      <c r="E144" s="148"/>
+      <c r="F144" s="148"/>
+      <c r="G144" s="148"/>
+      <c r="I144" s="148"/>
+      <c r="J144" s="148"/>
+      <c r="K144" s="148"/>
+      <c r="L144" s="148"/>
+      <c r="M144" s="148"/>
+      <c r="N144" s="148"/>
+      <c r="O144" s="148"/>
+      <c r="P144" s="148"/>
+      <c r="Q144" s="148"/>
+      <c r="R144" s="148"/>
+      <c r="S144" s="148"/>
+      <c r="T144" s="301"/>
+      <c r="U144" s="301"/>
+      <c r="V144" s="301"/>
+      <c r="W144" s="301"/>
+      <c r="X144" s="301"/>
+      <c r="Y144" s="301"/>
+      <c r="Z144" s="301"/>
+      <c r="AA144" s="301"/>
+      <c r="AB144" s="301"/>
+      <c r="AC144" s="148"/>
+      <c r="AD144" s="148"/>
+      <c r="AJ144" s="148"/>
+      <c r="AK144" s="148"/>
+    </row>
+    <row r="145" spans="1:37" ht="9" customHeight="1">
+      <c r="A145" s="148"/>
+      <c r="B145" s="148"/>
+      <c r="C145" s="148"/>
+      <c r="D145" s="148"/>
+      <c r="E145" s="148"/>
+      <c r="F145" s="148"/>
+      <c r="G145" s="148"/>
+      <c r="I145" s="148"/>
+      <c r="J145" s="148"/>
+      <c r="K145" s="148"/>
+      <c r="L145" s="148"/>
+      <c r="M145" s="148"/>
+      <c r="N145" s="148"/>
+      <c r="O145" s="148"/>
+      <c r="P145" s="148"/>
+      <c r="Q145" s="148"/>
+      <c r="R145" s="148"/>
+      <c r="S145" s="148"/>
+      <c r="AC145" s="148"/>
+      <c r="AD145" s="148"/>
+      <c r="AJ145" s="148"/>
+      <c r="AK145" s="148"/>
+    </row>
+  </sheetData>
+  <mergeCells count="267">
+    <mergeCell ref="A143:G145"/>
+    <mergeCell ref="I144:S145"/>
+    <mergeCell ref="AC144:AD145"/>
+    <mergeCell ref="AJ144:AK145"/>
+    <mergeCell ref="Y133:AR135"/>
+    <mergeCell ref="N137:O142"/>
+    <mergeCell ref="P137:AP138"/>
+    <mergeCell ref="A138:B142"/>
+    <mergeCell ref="C138:G142"/>
+    <mergeCell ref="H138:I142"/>
+    <mergeCell ref="J138:M142"/>
+    <mergeCell ref="P139:AR140"/>
+    <mergeCell ref="P141:AM142"/>
+    <mergeCell ref="AQ141:AR142"/>
+    <mergeCell ref="AL125:AR126"/>
+    <mergeCell ref="D128:M130"/>
+    <mergeCell ref="N128:S130"/>
+    <mergeCell ref="T128:W130"/>
+    <mergeCell ref="X128:AF129"/>
+    <mergeCell ref="AG128:AK129"/>
+    <mergeCell ref="AL128:AR129"/>
+    <mergeCell ref="Y130:AR132"/>
+    <mergeCell ref="A131:S136"/>
+    <mergeCell ref="T131:W136"/>
+    <mergeCell ref="A125:C130"/>
+    <mergeCell ref="D125:M127"/>
+    <mergeCell ref="N125:S127"/>
+    <mergeCell ref="T125:W127"/>
+    <mergeCell ref="X125:AD126"/>
+    <mergeCell ref="AE125:AK126"/>
+    <mergeCell ref="D122:M124"/>
+    <mergeCell ref="N122:S124"/>
+    <mergeCell ref="T122:W124"/>
+    <mergeCell ref="X122:AD123"/>
+    <mergeCell ref="AE122:AK123"/>
+    <mergeCell ref="AL122:AR123"/>
+    <mergeCell ref="D119:M121"/>
+    <mergeCell ref="N119:S121"/>
+    <mergeCell ref="T119:W121"/>
+    <mergeCell ref="X119:AD120"/>
+    <mergeCell ref="AE119:AK120"/>
+    <mergeCell ref="AL119:AR120"/>
+    <mergeCell ref="D116:M118"/>
+    <mergeCell ref="N116:S118"/>
+    <mergeCell ref="T116:W118"/>
+    <mergeCell ref="X116:AD117"/>
+    <mergeCell ref="AE116:AK117"/>
+    <mergeCell ref="AL116:AR117"/>
+    <mergeCell ref="D113:M115"/>
+    <mergeCell ref="N113:S115"/>
+    <mergeCell ref="T113:W115"/>
+    <mergeCell ref="X113:AD114"/>
+    <mergeCell ref="AE113:AK114"/>
+    <mergeCell ref="AL113:AR114"/>
     <mergeCell ref="AJ102:AR104"/>
     <mergeCell ref="X105:AR109"/>
     <mergeCell ref="D106:M109"/>
     <mergeCell ref="N106:S109"/>
     <mergeCell ref="T106:W109"/>
     <mergeCell ref="A110:C124"/>
     <mergeCell ref="D110:M112"/>
     <mergeCell ref="N110:S112"/>
     <mergeCell ref="T110:W112"/>
     <mergeCell ref="X110:AR111"/>
     <mergeCell ref="A102:C109"/>
     <mergeCell ref="D102:M105"/>
     <mergeCell ref="N102:S105"/>
     <mergeCell ref="T102:W105"/>
     <mergeCell ref="X102:AF104"/>
     <mergeCell ref="AG102:AI104"/>
-    <mergeCell ref="D116:M118"/>
-[...11104 lines deleted...]
-    <mergeCell ref="BU7:CM8"/>
+    <mergeCell ref="BU88:BV89"/>
+    <mergeCell ref="BY88:BZ89"/>
+    <mergeCell ref="CE88:CF89"/>
+    <mergeCell ref="A98:W99"/>
+    <mergeCell ref="X98:AR101"/>
+    <mergeCell ref="A100:M101"/>
+    <mergeCell ref="N100:S101"/>
+    <mergeCell ref="T100:W101"/>
+    <mergeCell ref="A87:G89"/>
+    <mergeCell ref="H87:X89"/>
+    <mergeCell ref="AV87:BB89"/>
+    <mergeCell ref="BC87:BS89"/>
+    <mergeCell ref="Z88:AA89"/>
+    <mergeCell ref="AD88:AE89"/>
+    <mergeCell ref="AJ88:AK89"/>
+    <mergeCell ref="BC82:BD86"/>
+    <mergeCell ref="BE82:BH86"/>
+    <mergeCell ref="P83:AR84"/>
+    <mergeCell ref="BK83:CM84"/>
+    <mergeCell ref="P85:AM86"/>
+    <mergeCell ref="AQ85:AR86"/>
+    <mergeCell ref="BK85:CH86"/>
+    <mergeCell ref="CL85:CM86"/>
+    <mergeCell ref="N81:O86"/>
+    <mergeCell ref="P81:AP82"/>
+    <mergeCell ref="BI81:BJ86"/>
+    <mergeCell ref="BK81:CK82"/>
+    <mergeCell ref="A82:B86"/>
+    <mergeCell ref="C82:G86"/>
+    <mergeCell ref="H82:I86"/>
+    <mergeCell ref="J82:M86"/>
+    <mergeCell ref="AV82:AW86"/>
+    <mergeCell ref="AX82:BB86"/>
+    <mergeCell ref="A75:V80"/>
+    <mergeCell ref="W75:Z80"/>
+    <mergeCell ref="AB75:AQ79"/>
+    <mergeCell ref="AV75:BQ80"/>
+    <mergeCell ref="BR75:BU80"/>
+    <mergeCell ref="BW75:CL79"/>
+    <mergeCell ref="AB70:AH72"/>
+    <mergeCell ref="AK70:AQ72"/>
+    <mergeCell ref="BW70:CC72"/>
+    <mergeCell ref="CF70:CL72"/>
+    <mergeCell ref="D72:M74"/>
+    <mergeCell ref="N72:V74"/>
+    <mergeCell ref="W72:Z74"/>
+    <mergeCell ref="AY72:BH74"/>
+    <mergeCell ref="BI72:BQ74"/>
+    <mergeCell ref="BR72:BU74"/>
+    <mergeCell ref="BW66:CC68"/>
+    <mergeCell ref="CF66:CL68"/>
+    <mergeCell ref="A69:C74"/>
+    <mergeCell ref="D69:M71"/>
+    <mergeCell ref="N69:V71"/>
+    <mergeCell ref="W69:Z71"/>
+    <mergeCell ref="AV69:AX74"/>
+    <mergeCell ref="AY69:BH71"/>
+    <mergeCell ref="BI69:BQ71"/>
+    <mergeCell ref="BR69:BU71"/>
+    <mergeCell ref="BR63:BU65"/>
+    <mergeCell ref="D66:M68"/>
+    <mergeCell ref="N66:V68"/>
+    <mergeCell ref="W66:Z68"/>
+    <mergeCell ref="AB66:AH68"/>
+    <mergeCell ref="AK66:AQ68"/>
+    <mergeCell ref="AY66:BH68"/>
+    <mergeCell ref="BI66:BQ68"/>
+    <mergeCell ref="BR66:BU68"/>
+    <mergeCell ref="BR60:BU62"/>
+    <mergeCell ref="AB62:AH64"/>
+    <mergeCell ref="AK62:AQ64"/>
+    <mergeCell ref="BW62:CC64"/>
+    <mergeCell ref="CF62:CL64"/>
+    <mergeCell ref="D63:M65"/>
+    <mergeCell ref="N63:V65"/>
+    <mergeCell ref="W63:Z65"/>
+    <mergeCell ref="AY63:BH65"/>
+    <mergeCell ref="BI63:BQ65"/>
+    <mergeCell ref="BR57:BU59"/>
+    <mergeCell ref="AB58:AH60"/>
+    <mergeCell ref="AK58:AQ60"/>
+    <mergeCell ref="BW58:CC60"/>
+    <mergeCell ref="CF58:CL60"/>
+    <mergeCell ref="D60:M62"/>
+    <mergeCell ref="N60:V62"/>
+    <mergeCell ref="W60:Z62"/>
+    <mergeCell ref="AY60:BH62"/>
+    <mergeCell ref="BI60:BQ62"/>
+    <mergeCell ref="AV54:AX68"/>
+    <mergeCell ref="AY54:BH56"/>
+    <mergeCell ref="BI54:BQ56"/>
+    <mergeCell ref="BR54:BU56"/>
+    <mergeCell ref="BV54:CM56"/>
+    <mergeCell ref="D57:M59"/>
+    <mergeCell ref="N57:V59"/>
+    <mergeCell ref="W57:Z59"/>
+    <mergeCell ref="AY57:BH59"/>
+    <mergeCell ref="BI57:BQ59"/>
+    <mergeCell ref="AY50:BH53"/>
+    <mergeCell ref="BI50:BQ53"/>
+    <mergeCell ref="BR50:BU53"/>
+    <mergeCell ref="BV50:CD53"/>
+    <mergeCell ref="CE50:CM53"/>
+    <mergeCell ref="A54:C68"/>
+    <mergeCell ref="D54:M56"/>
+    <mergeCell ref="N54:V56"/>
+    <mergeCell ref="W54:Z56"/>
+    <mergeCell ref="AA54:AR56"/>
+    <mergeCell ref="AY46:BH49"/>
+    <mergeCell ref="BI46:BQ49"/>
+    <mergeCell ref="BR46:BU49"/>
+    <mergeCell ref="BV46:CD49"/>
+    <mergeCell ref="CE46:CM49"/>
+    <mergeCell ref="D50:M53"/>
+    <mergeCell ref="N50:V53"/>
+    <mergeCell ref="W50:Z53"/>
+    <mergeCell ref="AA50:AI53"/>
+    <mergeCell ref="AJ50:AR53"/>
+    <mergeCell ref="AV44:BH45"/>
+    <mergeCell ref="BI44:BQ45"/>
+    <mergeCell ref="BR44:BU45"/>
+    <mergeCell ref="A46:C53"/>
+    <mergeCell ref="D46:M49"/>
+    <mergeCell ref="N46:V49"/>
+    <mergeCell ref="W46:Z49"/>
+    <mergeCell ref="AA46:AI49"/>
+    <mergeCell ref="AJ46:AR49"/>
+    <mergeCell ref="AV46:AX53"/>
+    <mergeCell ref="BW34:CH36"/>
+    <mergeCell ref="G37:AR39"/>
+    <mergeCell ref="BB37:CM39"/>
+    <mergeCell ref="A42:Z43"/>
+    <mergeCell ref="AA42:AR45"/>
+    <mergeCell ref="AV42:BU43"/>
+    <mergeCell ref="BV42:CM45"/>
+    <mergeCell ref="A44:M45"/>
+    <mergeCell ref="N44:V45"/>
+    <mergeCell ref="W44:Z45"/>
+    <mergeCell ref="O34:V36"/>
+    <mergeCell ref="W34:AA36"/>
+    <mergeCell ref="BB34:BF36"/>
+    <mergeCell ref="BG34:BI36"/>
+    <mergeCell ref="BJ34:BQ36"/>
+    <mergeCell ref="BR34:BV36"/>
+    <mergeCell ref="DW27:EQ30"/>
+    <mergeCell ref="G28:AK29"/>
+    <mergeCell ref="BB28:CF29"/>
+    <mergeCell ref="AN29:AP31"/>
+    <mergeCell ref="CI29:CK31"/>
+    <mergeCell ref="G30:AK33"/>
+    <mergeCell ref="BB30:CF33"/>
+    <mergeCell ref="E23:F39"/>
+    <mergeCell ref="G23:AR24"/>
+    <mergeCell ref="AZ23:BA39"/>
+    <mergeCell ref="BB23:CM24"/>
+    <mergeCell ref="G25:AK27"/>
+    <mergeCell ref="AL25:AR26"/>
+    <mergeCell ref="BB25:CF27"/>
+    <mergeCell ref="CG25:CM26"/>
+    <mergeCell ref="G34:K36"/>
+    <mergeCell ref="L34:N36"/>
+    <mergeCell ref="BA18:BI20"/>
+    <mergeCell ref="BK18:BL20"/>
+    <mergeCell ref="BM18:BV20"/>
+    <mergeCell ref="BZ18:CL19"/>
+    <mergeCell ref="AE20:AQ22"/>
+    <mergeCell ref="BZ20:CL22"/>
+    <mergeCell ref="D18:E20"/>
+    <mergeCell ref="F18:N20"/>
+    <mergeCell ref="P18:Q20"/>
+    <mergeCell ref="R18:AA20"/>
+    <mergeCell ref="AE18:AQ19"/>
+    <mergeCell ref="AY18:AZ20"/>
     <mergeCell ref="CD12:CE14"/>
     <mergeCell ref="CF12:CM14"/>
     <mergeCell ref="I14:AE17"/>
     <mergeCell ref="BD14:BZ17"/>
     <mergeCell ref="AF15:AH17"/>
     <mergeCell ref="AI15:AR17"/>
     <mergeCell ref="CA15:CC17"/>
     <mergeCell ref="CD15:CM17"/>
     <mergeCell ref="A9:H17"/>
     <mergeCell ref="I9:AR11"/>
     <mergeCell ref="AV9:BC17"/>
     <mergeCell ref="BD9:CM11"/>
     <mergeCell ref="I12:AE13"/>
     <mergeCell ref="AF12:AH14"/>
     <mergeCell ref="AI12:AJ14"/>
     <mergeCell ref="AK12:AR14"/>
     <mergeCell ref="BD12:BZ13"/>
     <mergeCell ref="CA12:CC14"/>
-    <mergeCell ref="BK18:BL20"/>
-[...239 lines deleted...]
-    <mergeCell ref="AQ141:AR142"/>
+    <mergeCell ref="A5:AR6"/>
+    <mergeCell ref="AV5:CM6"/>
+    <mergeCell ref="A7:H8"/>
+    <mergeCell ref="Z7:AR8"/>
+    <mergeCell ref="AV7:BC8"/>
+    <mergeCell ref="BU7:CM8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
@@ -46468,31 +52718,32 @@
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>郵送用</vt:lpstr>
       <vt:lpstr>記入例（諸税）</vt:lpstr>
       <vt:lpstr>記入例（資産税）</vt:lpstr>
       <vt:lpstr>'記入例（資産税）'!Print_Area</vt:lpstr>
       <vt:lpstr>'記入例（諸税）'!Print_Area</vt:lpstr>
       <vt:lpstr>郵送用!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>木下 真菜美</dc:creator>
+  <dc:creator>福田 奈々美</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>