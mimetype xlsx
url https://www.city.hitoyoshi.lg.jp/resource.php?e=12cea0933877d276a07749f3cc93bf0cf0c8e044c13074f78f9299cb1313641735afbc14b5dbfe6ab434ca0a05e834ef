--- v0 (2025-11-04)
+++ v1 (2026-10-25)
@@ -1,72 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\y-sonoda\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\t-uchinuno\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{250AF30D-6506-4246-A881-0222804C8B54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="837"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="837" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申請書 (12月1日～変更)" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'申請書 (12月1日～変更)'!$A$1:$AB$47</definedName>
     <definedName name="規" localSheetId="0">#REF!</definedName>
     <definedName name="規">#REF!</definedName>
     <definedName name="記入例">#REF!</definedName>
     <definedName name="修正">#REF!</definedName>
     <definedName name="図" localSheetId="0">#REF!</definedName>
     <definedName name="図">#REF!</definedName>
     <definedName name="図2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="84">
   <si>
     <t>申請人</t>
     <rPh sb="0" eb="3">
       <t>シンセイニン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>住　　　所</t>
     <rPh sb="0" eb="1">
@@ -947,51 +953,51 @@
   </si>
   <si>
     <t>・　ふるさと歴史の広場</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　※ 添付書類：位置図・仕様書・図面等                                         　　                            　（2023年4月1日施行）</t>
     <rPh sb="96" eb="97">
       <t>ネン</t>
     </rPh>
     <rPh sb="98" eb="99">
       <t>ガツ</t>
     </rPh>
     <rPh sb="100" eb="101">
       <t>ニチ</t>
     </rPh>
     <rPh sb="101" eb="103">
       <t>セコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1588,51 +1594,51 @@
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="231">
+  <cellXfs count="239">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="distributed" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1810,761 +1816,797 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...252 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" indent="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF99CC00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>283795</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>25</xdr:col>
       <xdr:colOff>283795</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="2" name="直線コネクタ 1"/>
+        <xdr:cNvPr id="2" name="直線コネクタ 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7324012" y="6584674"/>
           <a:ext cx="0" cy="1159565"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="3" name="直線コネクタ 2"/>
+        <xdr:cNvPr id="3" name="直線コネクタ 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2219325" y="6991350"/>
           <a:ext cx="0" cy="1143000"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2697,108 +2739,108 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:AI49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B46" sqref="B46:AB46"/>
+      <selection activeCell="AE39" sqref="AE39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.375" style="1" customWidth="1"/>
     <col min="3" max="5" width="3.75" style="1" customWidth="1"/>
     <col min="6" max="7" width="1.875" style="1" customWidth="1"/>
     <col min="8" max="27" width="3.75" style="1" customWidth="1"/>
     <col min="28" max="28" width="11.25" style="1" customWidth="1"/>
     <col min="29" max="30" width="3.75" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="42"/>
       <c r="B1" s="42"/>
       <c r="C1" s="54"/>
-      <c r="D1" s="80" t="s">
+      <c r="D1" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="E1" s="81"/>
-[...2 lines deleted...]
-      <c r="H1" s="80" t="s">
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="I1" s="81"/>
-[...1 lines deleted...]
-      <c r="K1" s="80" t="s">
+      <c r="I1" s="76"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="L1" s="81"/>
-[...1 lines deleted...]
-      <c r="N1" s="80" t="s">
+      <c r="L1" s="76"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="O1" s="81"/>
-[...1 lines deleted...]
-      <c r="Q1" s="80" t="s">
+      <c r="O1" s="76"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="R1" s="81"/>
-[...1 lines deleted...]
-      <c r="T1" s="80" t="s">
+      <c r="R1" s="76"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="75" t="s">
         <v>49</v>
       </c>
-      <c r="U1" s="81"/>
-[...1 lines deleted...]
-      <c r="W1" s="82"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="77"/>
       <c r="X1" s="44"/>
       <c r="Y1" s="44"/>
     </row>
     <row r="2" spans="1:29" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="12"/>
       <c r="D2" s="9"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="13"/>
       <c r="H2" s="33"/>
       <c r="I2" s="34"/>
       <c r="J2" s="35"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="13"/>
       <c r="N2" s="9"/>
       <c r="O2" s="8"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="8"/>
       <c r="S2" s="13"/>
       <c r="T2" s="9"/>
       <c r="U2" s="55"/>
@@ -2927,1742 +2969,1742 @@
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="42"/>
       <c r="Z7" s="42"/>
       <c r="AA7" s="42"/>
       <c r="AB7" s="42"/>
     </row>
     <row r="8" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="75" t="s">
+      <c r="A8" s="212" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="75"/>
-[...15 lines deleted...]
-      <c r="R8" s="78"/>
+      <c r="B8" s="212"/>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
+      <c r="F8" s="212"/>
+      <c r="G8" s="212"/>
+      <c r="H8" s="212"/>
+      <c r="I8" s="212"/>
+      <c r="J8" s="212"/>
+      <c r="K8" s="212"/>
+      <c r="L8" s="212"/>
+      <c r="M8" s="212"/>
+      <c r="N8" s="212"/>
+      <c r="O8" s="212"/>
+      <c r="P8" s="213"/>
+      <c r="Q8" s="215"/>
+      <c r="R8" s="215"/>
       <c r="S8" s="43"/>
       <c r="T8" s="43"/>
       <c r="V8" s="43"/>
       <c r="W8" s="43"/>
       <c r="Y8" s="43"/>
       <c r="AA8" s="43"/>
     </row>
     <row r="9" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="75"/>
-[...25 lines deleted...]
-      <c r="AA9" s="79"/>
+      <c r="A9" s="212"/>
+      <c r="B9" s="212"/>
+      <c r="C9" s="212"/>
+      <c r="D9" s="212"/>
+      <c r="E9" s="212"/>
+      <c r="F9" s="212"/>
+      <c r="G9" s="212"/>
+      <c r="H9" s="212"/>
+      <c r="I9" s="212"/>
+      <c r="J9" s="212"/>
+      <c r="K9" s="212"/>
+      <c r="L9" s="212"/>
+      <c r="M9" s="212"/>
+      <c r="N9" s="212"/>
+      <c r="O9" s="212"/>
+      <c r="P9" s="214"/>
+      <c r="Q9" s="215"/>
+      <c r="R9" s="215"/>
+      <c r="S9" s="216"/>
+      <c r="T9" s="216"/>
+      <c r="U9" s="216"/>
+      <c r="V9" s="216"/>
+      <c r="W9" s="216"/>
+      <c r="X9" s="216"/>
+      <c r="Y9" s="216"/>
+      <c r="Z9" s="216"/>
+      <c r="AA9" s="216"/>
       <c r="AB9" s="43"/>
     </row>
     <row r="10" spans="1:29" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="41"/>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="41"/>
       <c r="N10" s="41"/>
       <c r="O10" s="41"/>
       <c r="P10" s="41"/>
       <c r="Q10" s="41"/>
       <c r="R10" s="41"/>
       <c r="S10" s="41"/>
       <c r="T10" s="41"/>
       <c r="U10" s="43" t="s">
         <v>78</v>
       </c>
       <c r="V10" s="41"/>
       <c r="W10" s="41"/>
       <c r="X10" s="43" t="s">
         <v>79</v>
       </c>
       <c r="Y10" s="42"/>
       <c r="Z10" s="43" t="s">
         <v>80</v>
       </c>
       <c r="AA10" s="42"/>
       <c r="AB10" s="43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4"/>
-      <c r="C11" s="83" t="s">
+      <c r="C11" s="198" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="83"/>
-[...3 lines deleted...]
-      <c r="H11" s="84" t="s">
+      <c r="D11" s="198"/>
+      <c r="E11" s="198"/>
+      <c r="F11" s="198"/>
+      <c r="G11" s="198"/>
+      <c r="H11" s="199" t="s">
         <v>38</v>
       </c>
-      <c r="I11" s="84"/>
-[...2 lines deleted...]
-      <c r="L11" s="84"/>
+      <c r="I11" s="199"/>
+      <c r="J11" s="199"/>
+      <c r="K11" s="199"/>
+      <c r="L11" s="199"/>
       <c r="M11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="O11" s="52"/>
       <c r="P11" s="52"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="52"/>
       <c r="S11" s="10"/>
       <c r="T11" s="52"/>
       <c r="U11" s="45"/>
       <c r="V11" s="45"/>
       <c r="W11" s="45"/>
       <c r="X11" s="45"/>
       <c r="Y11" s="45"/>
       <c r="Z11" s="45"/>
       <c r="AA11" s="45"/>
       <c r="AB11" s="45"/>
     </row>
     <row r="12" spans="1:29" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="52"/>
       <c r="P12" s="52"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="52"/>
       <c r="S12" s="10"/>
       <c r="T12" s="52"/>
       <c r="U12" s="45"/>
       <c r="V12" s="45"/>
       <c r="W12" s="45"/>
       <c r="X12" s="45"/>
       <c r="Y12" s="45"/>
       <c r="Z12" s="45"/>
       <c r="AA12" s="45"/>
       <c r="AB12" s="45"/>
     </row>
     <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="85" t="s">
+      <c r="A13" s="200" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="85"/>
-[...25 lines deleted...]
-      <c r="AB13" s="85"/>
+      <c r="B13" s="200"/>
+      <c r="C13" s="200"/>
+      <c r="D13" s="200"/>
+      <c r="E13" s="200"/>
+      <c r="F13" s="200"/>
+      <c r="G13" s="200"/>
+      <c r="H13" s="200"/>
+      <c r="I13" s="200"/>
+      <c r="J13" s="200"/>
+      <c r="K13" s="200"/>
+      <c r="L13" s="200"/>
+      <c r="M13" s="200"/>
+      <c r="N13" s="200"/>
+      <c r="O13" s="200"/>
+      <c r="P13" s="200"/>
+      <c r="Q13" s="200"/>
+      <c r="R13" s="200"/>
+      <c r="S13" s="200"/>
+      <c r="T13" s="200"/>
+      <c r="U13" s="200"/>
+      <c r="V13" s="200"/>
+      <c r="W13" s="200"/>
+      <c r="X13" s="200"/>
+      <c r="Y13" s="200"/>
+      <c r="Z13" s="200"/>
+      <c r="AA13" s="200"/>
+      <c r="AB13" s="200"/>
     </row>
     <row r="14" spans="1:29" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="86" t="s">
+      <c r="A14" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="87"/>
-[...2 lines deleted...]
-      <c r="E14" s="95" t="s">
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="81"/>
+      <c r="E14" s="207" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="96"/>
-[...14 lines deleted...]
-      <c r="U14" s="95" t="s">
+      <c r="F14" s="208"/>
+      <c r="G14" s="208"/>
+      <c r="H14" s="209"/>
+      <c r="I14" s="217"/>
+      <c r="J14" s="218"/>
+      <c r="K14" s="218"/>
+      <c r="L14" s="218"/>
+      <c r="M14" s="218"/>
+      <c r="N14" s="218"/>
+      <c r="O14" s="218"/>
+      <c r="P14" s="218"/>
+      <c r="Q14" s="218"/>
+      <c r="R14" s="218"/>
+      <c r="S14" s="218"/>
+      <c r="T14" s="218"/>
+      <c r="U14" s="207" t="s">
         <v>19</v>
       </c>
-      <c r="V14" s="96"/>
-[...5 lines deleted...]
-      <c r="AB14" s="102"/>
+      <c r="V14" s="208"/>
+      <c r="W14" s="209"/>
+      <c r="X14" s="219"/>
+      <c r="Y14" s="220"/>
+      <c r="Z14" s="220"/>
+      <c r="AA14" s="220"/>
+      <c r="AB14" s="221"/>
     </row>
     <row r="15" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="89"/>
-[...3 lines deleted...]
-      <c r="E15" s="103" t="s">
+      <c r="A15" s="201"/>
+      <c r="B15" s="202"/>
+      <c r="C15" s="202"/>
+      <c r="D15" s="203"/>
+      <c r="E15" s="111" t="s">
         <v>2</v>
       </c>
-      <c r="F15" s="104"/>
-[...1 lines deleted...]
-      <c r="H15" s="105"/>
+      <c r="F15" s="112"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="113"/>
       <c r="I15" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="J15" s="104"/>
-      <c r="K15" s="104"/>
+      <c r="J15" s="234"/>
+      <c r="K15" s="234"/>
       <c r="L15" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="M15" s="118"/>
-[...7 lines deleted...]
-      <c r="U15" s="120" t="s">
+      <c r="M15" s="235"/>
+      <c r="N15" s="236"/>
+      <c r="O15" s="236"/>
+      <c r="P15" s="236"/>
+      <c r="Q15" s="236"/>
+      <c r="R15" s="236"/>
+      <c r="S15" s="236"/>
+      <c r="T15" s="236"/>
+      <c r="U15" s="186" t="s">
         <v>5</v>
       </c>
-      <c r="V15" s="121"/>
-[...5 lines deleted...]
-      <c r="AB15" s="125"/>
+      <c r="V15" s="187"/>
+      <c r="W15" s="188"/>
+      <c r="X15" s="222"/>
+      <c r="Y15" s="223"/>
+      <c r="Z15" s="223"/>
+      <c r="AA15" s="223"/>
+      <c r="AB15" s="224"/>
       <c r="AC15" s="10"/>
     </row>
     <row r="16" spans="1:29" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="89"/>
-[...19 lines deleted...]
-      <c r="U16" s="126" t="s">
+      <c r="A16" s="201"/>
+      <c r="B16" s="202"/>
+      <c r="C16" s="202"/>
+      <c r="D16" s="203"/>
+      <c r="E16" s="114"/>
+      <c r="F16" s="115"/>
+      <c r="G16" s="115"/>
+      <c r="H16" s="116"/>
+      <c r="I16" s="237"/>
+      <c r="J16" s="238"/>
+      <c r="K16" s="238"/>
+      <c r="L16" s="238"/>
+      <c r="M16" s="238"/>
+      <c r="N16" s="238"/>
+      <c r="O16" s="238"/>
+      <c r="P16" s="238"/>
+      <c r="Q16" s="238"/>
+      <c r="R16" s="238"/>
+      <c r="S16" s="238"/>
+      <c r="T16" s="238"/>
+      <c r="U16" s="189" t="s">
         <v>52</v>
       </c>
-      <c r="V16" s="127"/>
-[...5 lines deleted...]
-      <c r="AB16" s="131"/>
+      <c r="V16" s="190"/>
+      <c r="W16" s="191"/>
+      <c r="X16" s="225"/>
+      <c r="Y16" s="226"/>
+      <c r="Z16" s="226"/>
+      <c r="AA16" s="226"/>
+      <c r="AB16" s="227"/>
       <c r="AC16" s="10"/>
     </row>
     <row r="17" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="92"/>
-[...3 lines deleted...]
-      <c r="E17" s="109" t="s">
+      <c r="A17" s="204"/>
+      <c r="B17" s="205"/>
+      <c r="C17" s="205"/>
+      <c r="D17" s="206"/>
+      <c r="E17" s="210" t="s">
         <v>1</v>
       </c>
-      <c r="F17" s="110"/>
-[...3 lines deleted...]
-      <c r="J17" s="110"/>
+      <c r="F17" s="211"/>
+      <c r="G17" s="211"/>
+      <c r="H17" s="211"/>
+      <c r="I17" s="231"/>
+      <c r="J17" s="232"/>
       <c r="K17" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="L17" s="110"/>
-      <c r="M17" s="110"/>
+      <c r="L17" s="232"/>
+      <c r="M17" s="232"/>
       <c r="N17" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="O17" s="110"/>
-      <c r="P17" s="110"/>
+      <c r="O17" s="232"/>
+      <c r="P17" s="232"/>
       <c r="Q17" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="R17" s="112"/>
-      <c r="S17" s="112"/>
+      <c r="R17" s="233"/>
+      <c r="S17" s="233"/>
       <c r="T17" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="U17" s="106"/>
-[...6 lines deleted...]
-      <c r="AB17" s="134"/>
+      <c r="U17" s="114"/>
+      <c r="V17" s="115"/>
+      <c r="W17" s="116"/>
+      <c r="X17" s="228"/>
+      <c r="Y17" s="229"/>
+      <c r="Z17" s="229"/>
+      <c r="AA17" s="229"/>
+      <c r="AB17" s="230"/>
       <c r="AC17" s="10"/>
     </row>
     <row r="18" spans="1:29" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="113" t="s">
+      <c r="A18" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="114"/>
-[...2 lines deleted...]
-      <c r="E18" s="114"/>
+      <c r="B18" s="100"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="100"/>
+      <c r="E18" s="100"/>
       <c r="F18" s="26"/>
-      <c r="G18" s="115" t="s">
+      <c r="G18" s="183" t="s">
         <v>44</v>
       </c>
-      <c r="H18" s="116"/>
-[...19 lines deleted...]
-      <c r="AB18" s="117"/>
+      <c r="H18" s="184"/>
+      <c r="I18" s="184"/>
+      <c r="J18" s="184"/>
+      <c r="K18" s="184"/>
+      <c r="L18" s="184"/>
+      <c r="M18" s="184"/>
+      <c r="N18" s="184"/>
+      <c r="O18" s="184"/>
+      <c r="P18" s="184"/>
+      <c r="Q18" s="184"/>
+      <c r="R18" s="184"/>
+      <c r="S18" s="184"/>
+      <c r="T18" s="184"/>
+      <c r="U18" s="184"/>
+      <c r="V18" s="184"/>
+      <c r="W18" s="184"/>
+      <c r="X18" s="184"/>
+      <c r="Y18" s="184"/>
+      <c r="Z18" s="184"/>
+      <c r="AA18" s="184"/>
+      <c r="AB18" s="185"/>
       <c r="AC18" s="10"/>
     </row>
     <row r="19" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="137" t="s">
+      <c r="A19" s="192" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="138"/>
-[...2 lines deleted...]
-      <c r="E19" s="138"/>
+      <c r="B19" s="193"/>
+      <c r="C19" s="193"/>
+      <c r="D19" s="193"/>
+      <c r="E19" s="193"/>
       <c r="F19" s="15"/>
       <c r="G19" s="22"/>
-      <c r="H19" s="135" t="s">
+      <c r="H19" s="182" t="s">
         <v>21</v>
       </c>
-      <c r="I19" s="135"/>
-[...3 lines deleted...]
-      <c r="M19" s="135" t="s">
+      <c r="I19" s="182"/>
+      <c r="J19" s="182"/>
+      <c r="K19" s="182"/>
+      <c r="L19" s="182"/>
+      <c r="M19" s="182" t="s">
         <v>22</v>
       </c>
-      <c r="N19" s="135"/>
-[...3 lines deleted...]
-      <c r="R19" s="145" t="s">
+      <c r="N19" s="182"/>
+      <c r="O19" s="182"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="182"/>
+      <c r="R19" s="196" t="s">
         <v>71</v>
       </c>
-      <c r="S19" s="145"/>
-[...3 lines deleted...]
-      <c r="W19" s="145" t="s">
+      <c r="S19" s="196"/>
+      <c r="T19" s="196"/>
+      <c r="U19" s="196"/>
+      <c r="V19" s="196"/>
+      <c r="W19" s="196" t="s">
         <v>74</v>
       </c>
-      <c r="X19" s="145"/>
-[...3 lines deleted...]
-      <c r="AB19" s="146"/>
+      <c r="X19" s="196"/>
+      <c r="Y19" s="196"/>
+      <c r="Z19" s="196"/>
+      <c r="AA19" s="196"/>
+      <c r="AB19" s="197"/>
     </row>
     <row r="20" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="143"/>
-[...3 lines deleted...]
-      <c r="E20" s="144"/>
+      <c r="A20" s="178"/>
+      <c r="B20" s="179"/>
+      <c r="C20" s="179"/>
+      <c r="D20" s="179"/>
+      <c r="E20" s="179"/>
       <c r="F20" s="16"/>
       <c r="G20" s="23"/>
-      <c r="H20" s="136" t="s">
+      <c r="H20" s="173" t="s">
         <v>23</v>
       </c>
-      <c r="I20" s="136"/>
-[...3 lines deleted...]
-      <c r="M20" s="136" t="s">
+      <c r="I20" s="173"/>
+      <c r="J20" s="173"/>
+      <c r="K20" s="173"/>
+      <c r="L20" s="173"/>
+      <c r="M20" s="173" t="s">
         <v>28</v>
       </c>
-      <c r="N20" s="136"/>
-[...12 lines deleted...]
-      <c r="AA20" s="136"/>
+      <c r="N20" s="173"/>
+      <c r="O20" s="173"/>
+      <c r="P20" s="173"/>
+      <c r="Q20" s="173"/>
+      <c r="R20" s="173"/>
+      <c r="S20" s="173"/>
+      <c r="T20" s="173"/>
+      <c r="U20" s="173"/>
+      <c r="V20" s="173"/>
+      <c r="W20" s="173"/>
+      <c r="X20" s="173"/>
+      <c r="Y20" s="173"/>
+      <c r="Z20" s="173"/>
+      <c r="AA20" s="173"/>
       <c r="AB20" s="50"/>
     </row>
     <row r="21" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="137" t="s">
+      <c r="A21" s="192" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="138"/>
-[...2 lines deleted...]
-      <c r="E21" s="138"/>
+      <c r="B21" s="193"/>
+      <c r="C21" s="193"/>
+      <c r="D21" s="193"/>
+      <c r="E21" s="193"/>
       <c r="F21" s="15"/>
       <c r="G21" s="22"/>
-      <c r="H21" s="135" t="s">
+      <c r="H21" s="182" t="s">
         <v>21</v>
       </c>
-      <c r="I21" s="135"/>
-[...3 lines deleted...]
-      <c r="M21" s="135" t="s">
+      <c r="I21" s="182"/>
+      <c r="J21" s="182"/>
+      <c r="K21" s="182"/>
+      <c r="L21" s="182"/>
+      <c r="M21" s="182" t="s">
         <v>22</v>
       </c>
-      <c r="N21" s="135"/>
-[...3 lines deleted...]
-      <c r="R21" s="141" t="s">
+      <c r="N21" s="182"/>
+      <c r="O21" s="182"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="182"/>
+      <c r="R21" s="194" t="s">
         <v>72</v>
       </c>
-      <c r="S21" s="141"/>
-[...2 lines deleted...]
-      <c r="V21" s="141"/>
+      <c r="S21" s="194"/>
+      <c r="T21" s="194"/>
+      <c r="U21" s="194"/>
+      <c r="V21" s="194"/>
       <c r="W21" s="8"/>
       <c r="X21" s="67" t="s">
         <v>73</v>
       </c>
       <c r="Y21" s="67"/>
       <c r="Z21" s="67"/>
       <c r="AA21" s="66"/>
       <c r="AB21" s="51"/>
     </row>
     <row r="22" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="139"/>
-[...3 lines deleted...]
-      <c r="E22" s="140"/>
+      <c r="A22" s="180"/>
+      <c r="B22" s="181"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
       <c r="F22" s="17"/>
       <c r="G22" s="24"/>
-      <c r="H22" s="142" t="s">
+      <c r="H22" s="195" t="s">
         <v>24</v>
       </c>
-      <c r="I22" s="142"/>
-[...3 lines deleted...]
-      <c r="M22" s="142" t="s">
+      <c r="I22" s="195"/>
+      <c r="J22" s="195"/>
+      <c r="K22" s="195"/>
+      <c r="L22" s="195"/>
+      <c r="M22" s="195" t="s">
         <v>25</v>
       </c>
-      <c r="N22" s="142"/>
-[...2 lines deleted...]
-      <c r="Q22" s="142"/>
+      <c r="N22" s="195"/>
+      <c r="O22" s="195"/>
+      <c r="P22" s="195"/>
+      <c r="Q22" s="195"/>
       <c r="R22" s="65" t="s">
         <v>28</v>
       </c>
       <c r="S22" s="65"/>
       <c r="T22" s="65"/>
       <c r="U22" s="65"/>
       <c r="V22" s="65"/>
       <c r="W22" s="65"/>
       <c r="X22" s="65"/>
       <c r="Y22" s="65"/>
       <c r="Z22" s="65"/>
       <c r="AA22" s="65"/>
       <c r="AB22" s="14"/>
     </row>
     <row r="23" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="143" t="s">
+      <c r="A23" s="178" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="144"/>
-[...2 lines deleted...]
-      <c r="E23" s="144"/>
+      <c r="B23" s="179"/>
+      <c r="C23" s="179"/>
+      <c r="D23" s="179"/>
+      <c r="E23" s="179"/>
       <c r="F23" s="16"/>
       <c r="G23" s="23"/>
-      <c r="H23" s="136" t="s">
+      <c r="H23" s="173" t="s">
         <v>21</v>
       </c>
-      <c r="I23" s="136"/>
-[...3 lines deleted...]
-      <c r="M23" s="135" t="s">
+      <c r="I23" s="173"/>
+      <c r="J23" s="173"/>
+      <c r="K23" s="173"/>
+      <c r="L23" s="173"/>
+      <c r="M23" s="182" t="s">
         <v>82</v>
       </c>
-      <c r="N23" s="135"/>
-[...11 lines deleted...]
-      <c r="Z23" s="135"/>
+      <c r="N23" s="182"/>
+      <c r="O23" s="182"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="182"/>
+      <c r="R23" s="182"/>
+      <c r="S23" s="182"/>
+      <c r="T23" s="182"/>
+      <c r="U23" s="182"/>
+      <c r="V23" s="182"/>
+      <c r="W23" s="182"/>
+      <c r="X23" s="182"/>
+      <c r="Y23" s="182"/>
+      <c r="Z23" s="182"/>
       <c r="AB23" s="50"/>
     </row>
     <row r="24" spans="1:29" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="139"/>
-[...3 lines deleted...]
-      <c r="E24" s="140"/>
+      <c r="A24" s="180"/>
+      <c r="B24" s="181"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
       <c r="F24" s="17"/>
       <c r="G24" s="24"/>
-      <c r="H24" s="136" t="s">
+      <c r="H24" s="173" t="s">
         <v>28</v>
       </c>
-      <c r="I24" s="136"/>
-[...17 lines deleted...]
-      <c r="AA24" s="136"/>
+      <c r="I24" s="173"/>
+      <c r="J24" s="173"/>
+      <c r="K24" s="173"/>
+      <c r="L24" s="173"/>
+      <c r="M24" s="173"/>
+      <c r="N24" s="173"/>
+      <c r="O24" s="173"/>
+      <c r="P24" s="173"/>
+      <c r="Q24" s="173"/>
+      <c r="R24" s="173"/>
+      <c r="S24" s="173"/>
+      <c r="T24" s="173"/>
+      <c r="U24" s="173"/>
+      <c r="V24" s="173"/>
+      <c r="W24" s="173"/>
+      <c r="X24" s="173"/>
+      <c r="Y24" s="173"/>
+      <c r="Z24" s="173"/>
+      <c r="AA24" s="173"/>
       <c r="AB24" s="50"/>
     </row>
     <row r="25" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="147" t="s">
+      <c r="A25" s="174" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="148"/>
-[...2 lines deleted...]
-      <c r="E25" s="148"/>
+      <c r="B25" s="175"/>
+      <c r="C25" s="175"/>
+      <c r="D25" s="175"/>
+      <c r="E25" s="175"/>
       <c r="F25" s="68"/>
       <c r="G25" s="69"/>
-      <c r="H25" s="149" t="s">
+      <c r="H25" s="176" t="s">
         <v>20</v>
       </c>
-      <c r="I25" s="149"/>
-[...3 lines deleted...]
-      <c r="M25" s="149" t="s">
+      <c r="I25" s="176"/>
+      <c r="J25" s="176"/>
+      <c r="K25" s="176"/>
+      <c r="L25" s="176"/>
+      <c r="M25" s="176" t="s">
         <v>27</v>
       </c>
-      <c r="N25" s="149"/>
-[...3 lines deleted...]
-      <c r="R25" s="149" t="s">
+      <c r="N25" s="176"/>
+      <c r="O25" s="176"/>
+      <c r="P25" s="176"/>
+      <c r="Q25" s="176"/>
+      <c r="R25" s="176" t="s">
         <v>26</v>
       </c>
-      <c r="S25" s="149"/>
-[...3 lines deleted...]
-      <c r="W25" s="149" t="s">
+      <c r="S25" s="176"/>
+      <c r="T25" s="176"/>
+      <c r="U25" s="176"/>
+      <c r="V25" s="176"/>
+      <c r="W25" s="176" t="s">
         <v>35</v>
       </c>
-      <c r="X25" s="149"/>
-[...3 lines deleted...]
-      <c r="AB25" s="150"/>
+      <c r="X25" s="176"/>
+      <c r="Y25" s="176"/>
+      <c r="Z25" s="176"/>
+      <c r="AA25" s="176"/>
+      <c r="AB25" s="177"/>
     </row>
     <row r="26" spans="1:29" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="170" t="s">
+      <c r="A26" s="164" t="s">
         <v>76</v>
       </c>
-      <c r="B26" s="171"/>
-[...2 lines deleted...]
-      <c r="E26" s="171"/>
+      <c r="B26" s="165"/>
+      <c r="C26" s="165"/>
+      <c r="D26" s="165"/>
+      <c r="E26" s="165"/>
       <c r="F26" s="18"/>
       <c r="G26" s="25"/>
-      <c r="H26" s="172" t="s">
+      <c r="H26" s="166" t="s">
         <v>20</v>
       </c>
-      <c r="I26" s="172"/>
-[...3 lines deleted...]
-      <c r="M26" s="172" t="s">
+      <c r="I26" s="166"/>
+      <c r="J26" s="166"/>
+      <c r="K26" s="166"/>
+      <c r="L26" s="166"/>
+      <c r="M26" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="N26" s="172"/>
-[...3 lines deleted...]
-      <c r="R26" s="172" t="s">
+      <c r="N26" s="166"/>
+      <c r="O26" s="166"/>
+      <c r="P26" s="166"/>
+      <c r="Q26" s="166"/>
+      <c r="R26" s="166" t="s">
         <v>40</v>
       </c>
-      <c r="S26" s="172"/>
-[...3 lines deleted...]
-      <c r="W26" s="172" t="s">
+      <c r="S26" s="166"/>
+      <c r="T26" s="166"/>
+      <c r="U26" s="166"/>
+      <c r="V26" s="166"/>
+      <c r="W26" s="166" t="s">
         <v>35</v>
       </c>
-      <c r="X26" s="172"/>
-[...3 lines deleted...]
-      <c r="AB26" s="173"/>
+      <c r="X26" s="166"/>
+      <c r="Y26" s="166"/>
+      <c r="Z26" s="166"/>
+      <c r="AA26" s="166"/>
+      <c r="AB26" s="167"/>
     </row>
     <row r="27" spans="1:29" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="174" t="s">
+      <c r="A27" s="168" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="175"/>
-[...8 lines deleted...]
-      <c r="K27" s="177" t="s">
+      <c r="B27" s="169"/>
+      <c r="C27" s="169"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="169"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="170"/>
+      <c r="K27" s="171" t="s">
         <v>43</v>
       </c>
-      <c r="L27" s="177"/>
-[...15 lines deleted...]
-      <c r="AB27" s="178"/>
+      <c r="L27" s="171"/>
+      <c r="M27" s="171"/>
+      <c r="N27" s="171"/>
+      <c r="O27" s="171"/>
+      <c r="P27" s="171"/>
+      <c r="Q27" s="171"/>
+      <c r="R27" s="171"/>
+      <c r="S27" s="171"/>
+      <c r="T27" s="171"/>
+      <c r="U27" s="171"/>
+      <c r="V27" s="171"/>
+      <c r="W27" s="171"/>
+      <c r="X27" s="171"/>
+      <c r="Y27" s="171"/>
+      <c r="Z27" s="171"/>
+      <c r="AA27" s="171"/>
+      <c r="AB27" s="172"/>
     </row>
     <row r="28" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="151" t="s">
+      <c r="A28" s="147" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="152"/>
-[...6 lines deleted...]
-      <c r="I28" s="164" t="s">
+      <c r="B28" s="148"/>
+      <c r="C28" s="148"/>
+      <c r="D28" s="148"/>
+      <c r="E28" s="148"/>
+      <c r="F28" s="149"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="157"/>
+      <c r="I28" s="140" t="s">
         <v>48</v>
       </c>
-      <c r="J28" s="165"/>
+      <c r="J28" s="141"/>
       <c r="K28" s="70">
         <v>1</v>
       </c>
       <c r="L28" s="70">
         <v>2</v>
       </c>
       <c r="M28" s="70">
         <v>3</v>
       </c>
       <c r="N28" s="70">
         <v>4</v>
       </c>
       <c r="O28" s="70">
         <v>5</v>
       </c>
       <c r="P28" s="70">
         <v>6</v>
       </c>
       <c r="Q28" s="70">
         <v>7</v>
       </c>
       <c r="R28" s="70">
         <v>8</v>
       </c>
       <c r="S28" s="70">
         <v>9</v>
       </c>
       <c r="T28" s="70">
         <v>10</v>
       </c>
       <c r="U28" s="70">
         <v>11</v>
       </c>
       <c r="V28" s="70">
         <v>12</v>
       </c>
       <c r="W28" s="70">
         <v>13</v>
       </c>
       <c r="X28" s="70">
         <v>14</v>
       </c>
       <c r="Y28" s="70">
         <v>15</v>
       </c>
       <c r="Z28" s="70">
         <v>16</v>
       </c>
-      <c r="AA28" s="166" t="s">
+      <c r="AA28" s="160" t="s">
         <v>75</v>
       </c>
-      <c r="AB28" s="167"/>
+      <c r="AB28" s="161"/>
     </row>
     <row r="29" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="154"/>
-[...8 lines deleted...]
-      <c r="J29" s="134"/>
+      <c r="A29" s="150"/>
+      <c r="B29" s="151"/>
+      <c r="C29" s="151"/>
+      <c r="D29" s="151"/>
+      <c r="E29" s="151"/>
+      <c r="F29" s="152"/>
+      <c r="G29" s="158"/>
+      <c r="H29" s="159"/>
+      <c r="I29" s="143"/>
+      <c r="J29" s="144"/>
       <c r="K29" s="71">
         <v>17</v>
       </c>
       <c r="L29" s="71">
         <v>18</v>
       </c>
       <c r="M29" s="71">
         <v>19</v>
       </c>
       <c r="N29" s="71">
         <v>20</v>
       </c>
       <c r="O29" s="71">
         <v>21</v>
       </c>
       <c r="P29" s="71">
         <v>22</v>
       </c>
       <c r="Q29" s="71">
         <v>23</v>
       </c>
       <c r="R29" s="71">
         <v>24</v>
       </c>
       <c r="S29" s="71">
         <v>25</v>
       </c>
       <c r="T29" s="71">
         <v>26</v>
       </c>
       <c r="U29" s="71">
         <v>27</v>
       </c>
       <c r="V29" s="71">
         <v>28</v>
       </c>
       <c r="W29" s="71">
         <v>29</v>
       </c>
       <c r="X29" s="71">
         <v>30</v>
       </c>
       <c r="Y29" s="71">
         <v>31</v>
       </c>
       <c r="Z29" s="72"/>
-      <c r="AA29" s="168"/>
-      <c r="AB29" s="169"/>
+      <c r="AA29" s="162"/>
+      <c r="AB29" s="163"/>
     </row>
     <row r="30" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="154"/>
-[...4 lines deleted...]
-      <c r="F30" s="156"/>
+      <c r="A30" s="150"/>
+      <c r="B30" s="151"/>
+      <c r="C30" s="151"/>
+      <c r="D30" s="151"/>
+      <c r="E30" s="151"/>
+      <c r="F30" s="152"/>
       <c r="G30" s="31"/>
       <c r="H30" s="32"/>
-      <c r="I30" s="164" t="s">
+      <c r="I30" s="140" t="s">
         <v>48</v>
       </c>
-      <c r="J30" s="165"/>
+      <c r="J30" s="141"/>
       <c r="K30" s="70">
         <v>1</v>
       </c>
       <c r="L30" s="70">
         <v>2</v>
       </c>
       <c r="M30" s="70">
         <v>3</v>
       </c>
       <c r="N30" s="70">
         <v>4</v>
       </c>
       <c r="O30" s="70">
         <v>5</v>
       </c>
       <c r="P30" s="70">
         <v>6</v>
       </c>
       <c r="Q30" s="70">
         <v>7</v>
       </c>
       <c r="R30" s="70">
         <v>8</v>
       </c>
       <c r="S30" s="70">
         <v>9</v>
       </c>
       <c r="T30" s="70">
         <v>10</v>
       </c>
       <c r="U30" s="70">
         <v>11</v>
       </c>
       <c r="V30" s="70">
         <v>12</v>
       </c>
       <c r="W30" s="70">
         <v>13</v>
       </c>
       <c r="X30" s="70">
         <v>14</v>
       </c>
       <c r="Y30" s="70">
         <v>15</v>
       </c>
       <c r="Z30" s="70">
         <v>16</v>
       </c>
-      <c r="AA30" s="166" t="s">
+      <c r="AA30" s="160" t="s">
         <v>75</v>
       </c>
-      <c r="AB30" s="167"/>
+      <c r="AB30" s="161"/>
     </row>
     <row r="31" spans="1:29" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="157"/>
-[...4 lines deleted...]
-      <c r="F31" s="159"/>
+      <c r="A31" s="153"/>
+      <c r="B31" s="154"/>
+      <c r="C31" s="154"/>
+      <c r="D31" s="154"/>
+      <c r="E31" s="154"/>
+      <c r="F31" s="155"/>
       <c r="G31" s="29"/>
       <c r="H31" s="30"/>
-      <c r="I31" s="133"/>
-      <c r="J31" s="134"/>
+      <c r="I31" s="143"/>
+      <c r="J31" s="144"/>
       <c r="K31" s="73">
         <v>17</v>
       </c>
       <c r="L31" s="73">
         <v>18</v>
       </c>
       <c r="M31" s="73">
         <v>19</v>
       </c>
       <c r="N31" s="73">
         <v>20</v>
       </c>
       <c r="O31" s="73">
         <v>21</v>
       </c>
       <c r="P31" s="73">
         <v>22</v>
       </c>
       <c r="Q31" s="73">
         <v>23</v>
       </c>
       <c r="R31" s="73">
         <v>24</v>
       </c>
       <c r="S31" s="73">
         <v>25</v>
       </c>
       <c r="T31" s="73">
         <v>26</v>
       </c>
       <c r="U31" s="73">
         <v>27</v>
       </c>
       <c r="V31" s="73">
         <v>28</v>
       </c>
       <c r="W31" s="73">
         <v>29</v>
       </c>
       <c r="X31" s="73">
         <v>30</v>
       </c>
       <c r="Y31" s="73">
         <v>31</v>
       </c>
       <c r="Z31" s="74"/>
-      <c r="AA31" s="168"/>
-      <c r="AB31" s="169"/>
+      <c r="AA31" s="162"/>
+      <c r="AB31" s="163"/>
     </row>
     <row r="32" spans="1:29" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="180" t="s">
+      <c r="A32" s="136" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="181"/>
-[...9 lines deleted...]
-      <c r="L32" s="101"/>
+      <c r="B32" s="137"/>
+      <c r="C32" s="137"/>
+      <c r="D32" s="137"/>
+      <c r="E32" s="137"/>
+      <c r="F32" s="138"/>
+      <c r="G32" s="145"/>
+      <c r="H32" s="146"/>
+      <c r="I32" s="146"/>
+      <c r="J32" s="146"/>
+      <c r="K32" s="135"/>
+      <c r="L32" s="135"/>
       <c r="M32" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="N32" s="179"/>
-      <c r="O32" s="101"/>
+      <c r="N32" s="134"/>
+      <c r="O32" s="135"/>
       <c r="P32" s="63" t="s">
         <v>33</v>
       </c>
       <c r="Q32" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="R32" s="186"/>
-[...4 lines deleted...]
-      <c r="W32" s="101"/>
+      <c r="R32" s="146"/>
+      <c r="S32" s="146"/>
+      <c r="T32" s="146"/>
+      <c r="U32" s="146"/>
+      <c r="V32" s="135"/>
+      <c r="W32" s="135"/>
       <c r="X32" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="Y32" s="179"/>
-      <c r="Z32" s="101"/>
+      <c r="Y32" s="134"/>
+      <c r="Z32" s="135"/>
       <c r="AA32" s="46" t="s">
         <v>33</v>
       </c>
       <c r="AB32" s="49"/>
     </row>
     <row r="33" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="180" t="s">
+      <c r="A33" s="136" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="181"/>
-[...25 lines deleted...]
-      <c r="AB33" s="165"/>
+      <c r="B33" s="137"/>
+      <c r="C33" s="137"/>
+      <c r="D33" s="137"/>
+      <c r="E33" s="137"/>
+      <c r="F33" s="138"/>
+      <c r="G33" s="139"/>
+      <c r="H33" s="140"/>
+      <c r="I33" s="140"/>
+      <c r="J33" s="140"/>
+      <c r="K33" s="140"/>
+      <c r="L33" s="140"/>
+      <c r="M33" s="140"/>
+      <c r="N33" s="140"/>
+      <c r="O33" s="140"/>
+      <c r="P33" s="140"/>
+      <c r="Q33" s="140"/>
+      <c r="R33" s="140"/>
+      <c r="S33" s="140"/>
+      <c r="T33" s="140"/>
+      <c r="U33" s="140"/>
+      <c r="V33" s="140"/>
+      <c r="W33" s="140"/>
+      <c r="X33" s="140"/>
+      <c r="Y33" s="140"/>
+      <c r="Z33" s="140"/>
+      <c r="AA33" s="140"/>
+      <c r="AB33" s="141"/>
     </row>
     <row r="34" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="180"/>
-[...26 lines deleted...]
-      <c r="AB34" s="134"/>
+      <c r="A34" s="136"/>
+      <c r="B34" s="137"/>
+      <c r="C34" s="137"/>
+      <c r="D34" s="137"/>
+      <c r="E34" s="137"/>
+      <c r="F34" s="138"/>
+      <c r="G34" s="142"/>
+      <c r="H34" s="143"/>
+      <c r="I34" s="143"/>
+      <c r="J34" s="143"/>
+      <c r="K34" s="143"/>
+      <c r="L34" s="143"/>
+      <c r="M34" s="143"/>
+      <c r="N34" s="143"/>
+      <c r="O34" s="143"/>
+      <c r="P34" s="143"/>
+      <c r="Q34" s="143"/>
+      <c r="R34" s="143"/>
+      <c r="S34" s="143"/>
+      <c r="T34" s="143"/>
+      <c r="U34" s="143"/>
+      <c r="V34" s="143"/>
+      <c r="W34" s="143"/>
+      <c r="X34" s="143"/>
+      <c r="Y34" s="143"/>
+      <c r="Z34" s="143"/>
+      <c r="AA34" s="143"/>
+      <c r="AB34" s="144"/>
     </row>
     <row r="35" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="180" t="s">
+      <c r="A35" s="136" t="s">
         <v>65</v>
       </c>
-      <c r="B35" s="181"/>
-[...4 lines deleted...]
-      <c r="G35" s="113" t="s">
+      <c r="B35" s="137"/>
+      <c r="C35" s="137"/>
+      <c r="D35" s="137"/>
+      <c r="E35" s="137"/>
+      <c r="F35" s="138"/>
+      <c r="G35" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="H35" s="114"/>
-[...19 lines deleted...]
-      <c r="AB35" s="184"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100"/>
+      <c r="Q35" s="100"/>
+      <c r="R35" s="100"/>
+      <c r="S35" s="100"/>
+      <c r="T35" s="100"/>
+      <c r="U35" s="100"/>
+      <c r="V35" s="100"/>
+      <c r="W35" s="100"/>
+      <c r="X35" s="100"/>
+      <c r="Y35" s="100"/>
+      <c r="Z35" s="100"/>
+      <c r="AA35" s="100"/>
+      <c r="AB35" s="101"/>
     </row>
     <row r="36" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="180" t="s">
+      <c r="A36" s="136" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="181"/>
-[...4 lines deleted...]
-      <c r="G36" s="113" t="s">
+      <c r="B36" s="137"/>
+      <c r="C36" s="137"/>
+      <c r="D36" s="137"/>
+      <c r="E36" s="137"/>
+      <c r="F36" s="138"/>
+      <c r="G36" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="H36" s="114"/>
-[...19 lines deleted...]
-      <c r="AB36" s="184"/>
+      <c r="H36" s="100"/>
+      <c r="I36" s="100"/>
+      <c r="J36" s="100"/>
+      <c r="K36" s="100"/>
+      <c r="L36" s="100"/>
+      <c r="M36" s="100"/>
+      <c r="N36" s="100"/>
+      <c r="O36" s="100"/>
+      <c r="P36" s="100"/>
+      <c r="Q36" s="100"/>
+      <c r="R36" s="100"/>
+      <c r="S36" s="100"/>
+      <c r="T36" s="100"/>
+      <c r="U36" s="100"/>
+      <c r="V36" s="100"/>
+      <c r="W36" s="100"/>
+      <c r="X36" s="100"/>
+      <c r="Y36" s="100"/>
+      <c r="Z36" s="100"/>
+      <c r="AA36" s="100"/>
+      <c r="AB36" s="101"/>
     </row>
     <row r="37" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="86" t="s">
+      <c r="A37" s="79" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="87"/>
-[...4 lines deleted...]
-      <c r="G37" s="187" t="s">
+      <c r="B37" s="80"/>
+      <c r="C37" s="80"/>
+      <c r="D37" s="80"/>
+      <c r="E37" s="80"/>
+      <c r="F37" s="81"/>
+      <c r="G37" s="93" t="s">
         <v>69</v>
       </c>
-      <c r="H37" s="188"/>
-[...19 lines deleted...]
-      <c r="AB37" s="189"/>
+      <c r="H37" s="94"/>
+      <c r="I37" s="94"/>
+      <c r="J37" s="94"/>
+      <c r="K37" s="94"/>
+      <c r="L37" s="94"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="94"/>
+      <c r="O37" s="94"/>
+      <c r="P37" s="94"/>
+      <c r="Q37" s="94"/>
+      <c r="R37" s="94"/>
+      <c r="S37" s="94"/>
+      <c r="T37" s="94"/>
+      <c r="U37" s="94"/>
+      <c r="V37" s="94"/>
+      <c r="W37" s="94"/>
+      <c r="X37" s="94"/>
+      <c r="Y37" s="94"/>
+      <c r="Z37" s="94"/>
+      <c r="AA37" s="94"/>
+      <c r="AB37" s="95"/>
     </row>
     <row r="38" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="190" t="s">
+      <c r="A38" s="96" t="s">
         <v>59</v>
       </c>
-      <c r="B38" s="191"/>
-[...4 lines deleted...]
-      <c r="G38" s="113" t="s">
+      <c r="B38" s="97"/>
+      <c r="C38" s="97"/>
+      <c r="D38" s="97"/>
+      <c r="E38" s="97"/>
+      <c r="F38" s="98"/>
+      <c r="G38" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="H38" s="114"/>
-[...19 lines deleted...]
-      <c r="AB38" s="184"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="100"/>
+      <c r="L38" s="100"/>
+      <c r="M38" s="100"/>
+      <c r="N38" s="100"/>
+      <c r="O38" s="100"/>
+      <c r="P38" s="100"/>
+      <c r="Q38" s="100"/>
+      <c r="R38" s="100"/>
+      <c r="S38" s="100"/>
+      <c r="T38" s="100"/>
+      <c r="U38" s="100"/>
+      <c r="V38" s="100"/>
+      <c r="W38" s="100"/>
+      <c r="X38" s="100"/>
+      <c r="Y38" s="100"/>
+      <c r="Z38" s="100"/>
+      <c r="AA38" s="100"/>
+      <c r="AB38" s="101"/>
     </row>
     <row r="39" spans="1:35" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A39" s="193" t="s">
+      <c r="A39" s="102" t="s">
         <v>62</v>
       </c>
-      <c r="B39" s="194"/>
-[...4 lines deleted...]
-      <c r="G39" s="103" t="s">
+      <c r="B39" s="103"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="104"/>
+      <c r="G39" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="H39" s="104"/>
-[...4 lines deleted...]
-      <c r="M39" s="202" t="s">
+      <c r="H39" s="112"/>
+      <c r="I39" s="112"/>
+      <c r="J39" s="112"/>
+      <c r="K39" s="112"/>
+      <c r="L39" s="113"/>
+      <c r="M39" s="117" t="s">
         <v>56</v>
       </c>
-      <c r="N39" s="202"/>
-[...13 lines deleted...]
-      <c r="AB39" s="203" t="s">
+      <c r="N39" s="117"/>
+      <c r="O39" s="117"/>
+      <c r="P39" s="117"/>
+      <c r="Q39" s="117"/>
+      <c r="R39" s="117"/>
+      <c r="S39" s="117"/>
+      <c r="T39" s="117"/>
+      <c r="U39" s="117"/>
+      <c r="V39" s="117"/>
+      <c r="W39" s="117"/>
+      <c r="X39" s="117"/>
+      <c r="Y39" s="117"/>
+      <c r="Z39" s="117"/>
+      <c r="AA39" s="117"/>
+      <c r="AB39" s="118" t="s">
         <v>57</v>
       </c>
       <c r="AC39" s="47"/>
       <c r="AD39" s="47"/>
       <c r="AE39" s="47"/>
       <c r="AF39" s="4"/>
       <c r="AG39" s="47"/>
       <c r="AH39" s="47"/>
       <c r="AI39" s="47"/>
     </row>
     <row r="40" spans="1:35" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="A40" s="196"/>
-[...11 lines deleted...]
-      <c r="M40" s="204" t="s">
+      <c r="A40" s="105"/>
+      <c r="B40" s="106"/>
+      <c r="C40" s="106"/>
+      <c r="D40" s="106"/>
+      <c r="E40" s="106"/>
+      <c r="F40" s="107"/>
+      <c r="G40" s="114"/>
+      <c r="H40" s="115"/>
+      <c r="I40" s="115"/>
+      <c r="J40" s="115"/>
+      <c r="K40" s="115"/>
+      <c r="L40" s="116"/>
+      <c r="M40" s="119" t="s">
         <v>50</v>
       </c>
-      <c r="N40" s="205"/>
-[...3 lines deleted...]
-      <c r="R40" s="205" t="s">
+      <c r="N40" s="120"/>
+      <c r="O40" s="120"/>
+      <c r="P40" s="120"/>
+      <c r="Q40" s="120"/>
+      <c r="R40" s="120" t="s">
         <v>51</v>
       </c>
-      <c r="S40" s="205"/>
-[...3 lines deleted...]
-      <c r="W40" s="205" t="s">
+      <c r="S40" s="120"/>
+      <c r="T40" s="120"/>
+      <c r="U40" s="120"/>
+      <c r="V40" s="120"/>
+      <c r="W40" s="120" t="s">
         <v>58</v>
       </c>
-      <c r="X40" s="205"/>
-[...3 lines deleted...]
-      <c r="AB40" s="203"/>
+      <c r="X40" s="120"/>
+      <c r="Y40" s="120"/>
+      <c r="Z40" s="120"/>
+      <c r="AA40" s="121"/>
+      <c r="AB40" s="118"/>
       <c r="AC40" s="47"/>
       <c r="AD40" s="47"/>
       <c r="AE40" s="47"/>
       <c r="AF40" s="47"/>
       <c r="AG40" s="47"/>
       <c r="AH40" s="47"/>
       <c r="AI40" s="47"/>
     </row>
     <row r="41" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="196"/>
-[...25 lines deleted...]
-      <c r="AA41" s="212"/>
+      <c r="A41" s="105"/>
+      <c r="B41" s="106"/>
+      <c r="C41" s="106"/>
+      <c r="D41" s="106"/>
+      <c r="E41" s="106"/>
+      <c r="F41" s="107"/>
+      <c r="G41" s="122"/>
+      <c r="H41" s="123"/>
+      <c r="I41" s="123"/>
+      <c r="J41" s="123"/>
+      <c r="K41" s="123"/>
+      <c r="L41" s="124"/>
+      <c r="M41" s="125"/>
+      <c r="N41" s="126"/>
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="126"/>
+      <c r="R41" s="126"/>
+      <c r="S41" s="126"/>
+      <c r="T41" s="126"/>
+      <c r="U41" s="126"/>
+      <c r="V41" s="126"/>
+      <c r="W41" s="126"/>
+      <c r="X41" s="126"/>
+      <c r="Y41" s="126"/>
+      <c r="Z41" s="126"/>
+      <c r="AA41" s="127"/>
       <c r="AB41" s="60"/>
       <c r="AC41" s="48"/>
       <c r="AD41" s="48"/>
       <c r="AE41" s="48"/>
       <c r="AF41" s="48"/>
       <c r="AG41" s="48"/>
       <c r="AH41" s="48"/>
       <c r="AI41" s="48"/>
     </row>
     <row r="42" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="199"/>
-[...25 lines deleted...]
-      <c r="AA42" s="218"/>
+      <c r="A42" s="108"/>
+      <c r="B42" s="109"/>
+      <c r="C42" s="109"/>
+      <c r="D42" s="109"/>
+      <c r="E42" s="109"/>
+      <c r="F42" s="110"/>
+      <c r="G42" s="128"/>
+      <c r="H42" s="129"/>
+      <c r="I42" s="129"/>
+      <c r="J42" s="129"/>
+      <c r="K42" s="129"/>
+      <c r="L42" s="130"/>
+      <c r="M42" s="131"/>
+      <c r="N42" s="132"/>
+      <c r="O42" s="132"/>
+      <c r="P42" s="132"/>
+      <c r="Q42" s="132"/>
+      <c r="R42" s="132"/>
+      <c r="S42" s="132"/>
+      <c r="T42" s="132"/>
+      <c r="U42" s="132"/>
+      <c r="V42" s="132"/>
+      <c r="W42" s="132"/>
+      <c r="X42" s="132"/>
+      <c r="Y42" s="132"/>
+      <c r="Z42" s="132"/>
+      <c r="AA42" s="133"/>
       <c r="AB42" s="61"/>
       <c r="AC42" s="47"/>
       <c r="AD42" s="47"/>
       <c r="AE42" s="47"/>
       <c r="AF42" s="47"/>
       <c r="AG42" s="47"/>
       <c r="AH42" s="47"/>
       <c r="AI42" s="47"/>
     </row>
     <row r="43" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="86" t="s">
+      <c r="A43" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B43" s="87"/>
-[...4 lines deleted...]
-      <c r="G43" s="220" t="s">
+      <c r="B43" s="80"/>
+      <c r="C43" s="80"/>
+      <c r="D43" s="80"/>
+      <c r="E43" s="80"/>
+      <c r="F43" s="81"/>
+      <c r="G43" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="H43" s="221"/>
-[...19 lines deleted...]
-      <c r="AB43" s="222"/>
+      <c r="H43" s="83"/>
+      <c r="I43" s="83"/>
+      <c r="J43" s="83"/>
+      <c r="K43" s="83"/>
+      <c r="L43" s="83"/>
+      <c r="M43" s="83"/>
+      <c r="N43" s="83"/>
+      <c r="O43" s="83"/>
+      <c r="P43" s="83"/>
+      <c r="Q43" s="83"/>
+      <c r="R43" s="83"/>
+      <c r="S43" s="83"/>
+      <c r="T43" s="83"/>
+      <c r="U43" s="83"/>
+      <c r="V43" s="83"/>
+      <c r="W43" s="83"/>
+      <c r="X43" s="83"/>
+      <c r="Y43" s="83"/>
+      <c r="Z43" s="83"/>
+      <c r="AA43" s="83"/>
+      <c r="AB43" s="84"/>
       <c r="AC43" s="47"/>
       <c r="AD43" s="47"/>
       <c r="AE43" s="47"/>
       <c r="AF43" s="47"/>
       <c r="AG43" s="47"/>
       <c r="AH43" s="47"/>
       <c r="AI43" s="47"/>
     </row>
     <row r="44" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="223" t="s">
+      <c r="A44" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="B44" s="224"/>
-[...25 lines deleted...]
-      <c r="AB44" s="227"/>
+      <c r="B44" s="86"/>
+      <c r="C44" s="86"/>
+      <c r="D44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="86"/>
+      <c r="G44" s="87"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88"/>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88"/>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88"/>
+      <c r="N44" s="88"/>
+      <c r="O44" s="88"/>
+      <c r="P44" s="88"/>
+      <c r="Q44" s="88"/>
+      <c r="R44" s="88"/>
+      <c r="S44" s="88"/>
+      <c r="T44" s="88"/>
+      <c r="U44" s="88"/>
+      <c r="V44" s="88"/>
+      <c r="W44" s="88"/>
+      <c r="X44" s="88"/>
+      <c r="Y44" s="88"/>
+      <c r="Z44" s="88"/>
+      <c r="AA44" s="88"/>
+      <c r="AB44" s="89"/>
       <c r="AC44" s="48"/>
       <c r="AD44" s="48"/>
       <c r="AE44" s="48"/>
       <c r="AF44" s="48"/>
       <c r="AG44" s="48"/>
       <c r="AH44" s="48"/>
       <c r="AI44" s="48"/>
     </row>
     <row r="45" spans="1:35" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="228" t="s">
+      <c r="A45" s="90" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="229"/>
-[...9 lines deleted...]
-      <c r="L45" s="228" t="s">
+      <c r="B45" s="91"/>
+      <c r="C45" s="91"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="91"/>
+      <c r="G45" s="91"/>
+      <c r="H45" s="91"/>
+      <c r="I45" s="91"/>
+      <c r="J45" s="91"/>
+      <c r="K45" s="92"/>
+      <c r="L45" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="M45" s="229"/>
-[...8 lines deleted...]
-      <c r="V45" s="228" t="s">
+      <c r="M45" s="91"/>
+      <c r="N45" s="91"/>
+      <c r="O45" s="91"/>
+      <c r="P45" s="91"/>
+      <c r="Q45" s="91"/>
+      <c r="R45" s="91"/>
+      <c r="S45" s="91"/>
+      <c r="T45" s="91"/>
+      <c r="U45" s="92"/>
+      <c r="V45" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="W45" s="229"/>
-[...4 lines deleted...]
-      <c r="AB45" s="230"/>
+      <c r="W45" s="91"/>
+      <c r="X45" s="91"/>
+      <c r="Y45" s="91"/>
+      <c r="Z45" s="91"/>
+      <c r="AA45" s="91"/>
+      <c r="AB45" s="92"/>
     </row>
     <row r="46" spans="1:35" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B46" s="80"/>
-[...25 lines deleted...]
-      <c r="AB46" s="82"/>
+      <c r="B46" s="75"/>
+      <c r="C46" s="76"/>
+      <c r="D46" s="76"/>
+      <c r="E46" s="76"/>
+      <c r="F46" s="76"/>
+      <c r="G46" s="76"/>
+      <c r="H46" s="76"/>
+      <c r="I46" s="76"/>
+      <c r="J46" s="76"/>
+      <c r="K46" s="76"/>
+      <c r="L46" s="76"/>
+      <c r="M46" s="76"/>
+      <c r="N46" s="76"/>
+      <c r="O46" s="76"/>
+      <c r="P46" s="76"/>
+      <c r="Q46" s="76"/>
+      <c r="R46" s="76"/>
+      <c r="S46" s="76"/>
+      <c r="T46" s="76"/>
+      <c r="U46" s="76"/>
+      <c r="V46" s="76"/>
+      <c r="W46" s="76"/>
+      <c r="X46" s="76"/>
+      <c r="Y46" s="76"/>
+      <c r="Z46" s="76"/>
+      <c r="AA46" s="76"/>
+      <c r="AB46" s="77"/>
     </row>
     <row r="47" spans="1:35" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A47" s="219" t="s">
+      <c r="A47" s="78" t="s">
         <v>83</v>
       </c>
-      <c r="B47" s="219"/>
-[...25 lines deleted...]
-      <c r="AB47" s="219"/>
+      <c r="B47" s="78"/>
+      <c r="C47" s="78"/>
+      <c r="D47" s="78"/>
+      <c r="E47" s="78"/>
+      <c r="F47" s="78"/>
+      <c r="G47" s="78"/>
+      <c r="H47" s="78"/>
+      <c r="I47" s="78"/>
+      <c r="J47" s="78"/>
+      <c r="K47" s="78"/>
+      <c r="L47" s="78"/>
+      <c r="M47" s="78"/>
+      <c r="N47" s="78"/>
+      <c r="O47" s="78"/>
+      <c r="P47" s="78"/>
+      <c r="Q47" s="78"/>
+      <c r="R47" s="78"/>
+      <c r="S47" s="78"/>
+      <c r="T47" s="78"/>
+      <c r="U47" s="78"/>
+      <c r="V47" s="78"/>
+      <c r="W47" s="78"/>
+      <c r="X47" s="78"/>
+      <c r="Y47" s="78"/>
+      <c r="Z47" s="78"/>
+      <c r="AA47" s="78"/>
+      <c r="AB47" s="78"/>
     </row>
     <row r="48" spans="1:35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="40"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
     </row>
     <row r="49" spans="1:1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="112">
-    <mergeCell ref="B46:AB46"/>
-[...62 lines deleted...]
-    <mergeCell ref="M23:Z23"/>
+    <mergeCell ref="A8:O9"/>
+    <mergeCell ref="P8:P9"/>
+    <mergeCell ref="Q8:Q9"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="S9:AA9"/>
+    <mergeCell ref="D1:G1"/>
+    <mergeCell ref="H1:J1"/>
+    <mergeCell ref="K1:M1"/>
+    <mergeCell ref="N1:P1"/>
+    <mergeCell ref="Q1:S1"/>
+    <mergeCell ref="T1:W1"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="A13:AB13"/>
+    <mergeCell ref="A14:D17"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="I14:T14"/>
+    <mergeCell ref="U14:W14"/>
+    <mergeCell ref="X14:AB14"/>
+    <mergeCell ref="E15:H16"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="R17:S17"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="G18:AB18"/>
     <mergeCell ref="M15:T15"/>
     <mergeCell ref="U15:W15"/>
     <mergeCell ref="X15:AB15"/>
     <mergeCell ref="I16:T16"/>
     <mergeCell ref="U16:W17"/>
     <mergeCell ref="X16:AB17"/>
     <mergeCell ref="M21:Q21"/>
     <mergeCell ref="M20:V20"/>
     <mergeCell ref="A21:E22"/>
     <mergeCell ref="H21:L21"/>
     <mergeCell ref="R21:V21"/>
     <mergeCell ref="H22:L22"/>
     <mergeCell ref="A19:E20"/>
     <mergeCell ref="H19:L19"/>
     <mergeCell ref="M19:Q19"/>
     <mergeCell ref="R19:V19"/>
     <mergeCell ref="H20:L20"/>
     <mergeCell ref="W20:AA20"/>
     <mergeCell ref="W19:AB19"/>
     <mergeCell ref="M22:Q22"/>
-    <mergeCell ref="C11:G11"/>
-[...24 lines deleted...]
-    <mergeCell ref="T1:W1"/>
+    <mergeCell ref="R24:AA24"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="M25:Q25"/>
+    <mergeCell ref="R25:V25"/>
+    <mergeCell ref="W25:AB25"/>
+    <mergeCell ref="A23:E24"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H24:Q24"/>
+    <mergeCell ref="M23:Z23"/>
+    <mergeCell ref="A28:F31"/>
+    <mergeCell ref="G28:H29"/>
+    <mergeCell ref="I28:J29"/>
+    <mergeCell ref="AA28:AB29"/>
+    <mergeCell ref="I30:J31"/>
+    <mergeCell ref="AA30:AB31"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="M26:Q26"/>
+    <mergeCell ref="R26:V26"/>
+    <mergeCell ref="W26:AB26"/>
+    <mergeCell ref="A27:J27"/>
+    <mergeCell ref="K27:AB27"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="A33:F34"/>
+    <mergeCell ref="G33:AB34"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="G35:AB35"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="G36:AB36"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="G37:AB37"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="G38:AB38"/>
+    <mergeCell ref="A39:F42"/>
+    <mergeCell ref="G39:L40"/>
+    <mergeCell ref="M39:AA39"/>
+    <mergeCell ref="AB39:AB40"/>
+    <mergeCell ref="M40:Q40"/>
+    <mergeCell ref="R40:V40"/>
+    <mergeCell ref="W40:AA40"/>
+    <mergeCell ref="G41:L41"/>
+    <mergeCell ref="M41:Q41"/>
+    <mergeCell ref="R41:V41"/>
+    <mergeCell ref="W41:AA41"/>
+    <mergeCell ref="G42:L42"/>
+    <mergeCell ref="M42:Q42"/>
+    <mergeCell ref="R42:V42"/>
+    <mergeCell ref="W42:AA42"/>
+    <mergeCell ref="B46:AB46"/>
+    <mergeCell ref="A47:AB47"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="G43:AB43"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="G44:AB44"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="L45:U45"/>
+    <mergeCell ref="V45:AB45"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.86614173228346458" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="48" max="26" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>